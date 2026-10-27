--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K786"/>
+  <dimension ref="A1:K787"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 05:55:19</t>
+          <t>Exported on: 2026-10-27 13:35:25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: KATNI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1143,98 +1143,98 @@
       <c r="J29" s="3" t="n">
         <v>45138</v>
       </c>
       <c r="K29" s="3" t="n">
         <v>45999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1744002019/DP/22012034585029 — अमृत वाटिका पंचायत भवन के बगल से खसरा न १२२ ग्राम गुबराधरी</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>87981.05</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>23424</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45145</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1744002019/DP/22012034616121 — CNG poshan watika nirman kary Tharka</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>251000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>800</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45367</v>
@@ -5574,51 +5574,51 @@
       <c r="J120" s="3" t="n">
         <v>44342</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>45017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1744002019/IF/22012034746279 — खेत तालाब निर्माण कार्य बुधन भूमिया ग्राम ठरका</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>201493.63</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>62422.5</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>44359</v>
@@ -9097,51 +9097,51 @@
       <c r="J193" s="3" t="n">
         <v>42594</v>
       </c>
       <c r="K193" s="3" t="n">
         <v>43100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1744002019/IF/IAY/110141 — Construction of IAY House -IAY REG. NO. MP-44-002-019-002/2</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>42306</v>
@@ -14918,98 +14918,98 @@
       <c r="J312" s="3" t="n">
         <v>43670</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>43757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1744002019/IF/IAY/203306 — Construction of IAY House -IAY REG. NO. MP-44-002-019-002/11</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>42460</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1744002019/IF/IAY/203308 — Construction of IAY House -IAY REG. NO. MP-44-002-019-002/31</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>42460</v>
@@ -19959,51 +19959,51 @@
       <c r="J415" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K415" s="3" t="n">
         <v>45922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1744002019/IF/IAY/4966350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126862576</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45706</v>
@@ -20888,51 +20888,51 @@
       <c r="J434" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>46088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1744002019/IF/IAY/5085009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127254700</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45783</v>
@@ -21082,51 +21082,51 @@
       <c r="J438" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>46088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1744002019/IF/IAY/5670218 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125631742</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45706</v>
@@ -21276,51 +21276,51 @@
       <c r="J442" s="3" t="n">
         <v>42814</v>
       </c>
       <c r="K442" s="3" t="n">
         <v>43242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1744002019/IF/IAY/5842554 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124508822</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45706</v>
@@ -21705,16256 +21705,16303 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>17544</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>42833</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/645618 — Construction of IAY House -IAY REG. NO. MP1471325</t>
+          <t>1744002019/IF/IAY/6410200 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120863137</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>5100</v>
+        <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>42814</v>
-[...3 lines deleted...]
-      </c>
+        <v>45706</v>
+      </c>
+      <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/691464 — Construction of IAY House -IAY REG. NO. MP1305482</t>
+          <t>1744002019/IF/IAY/645618 — Construction of IAY House -IAY REG. NO. MP1471325</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>16512</v>
+        <v>5100</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42874</v>
+        <v>42814</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>43189</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/693044 — Construction of IAY House -IAY REG. NO. MP1331815</t>
+          <t>1744002019/IF/IAY/691464 — Construction of IAY House -IAY REG. NO. MP1305482</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>16108</v>
+        <v>16512</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K454" s="3" t="n">
         <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/703196 — Construction of IAY House -IAY REG. NO. MP1474532</t>
+          <t>1744002019/IF/IAY/693044 — Construction of IAY House -IAY REG. NO. MP1331815</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>15996</v>
+        <v>16108</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>42958</v>
+        <v>42874</v>
       </c>
       <c r="K455" s="3" t="n">
         <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/721941 — Construction of IAY House -IAY REG. NO. MP1750446</t>
+          <t>1744002019/IF/IAY/703196 — Construction of IAY House -IAY REG. NO. MP1474532</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>16168</v>
+        <v>15996</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42854</v>
+        <v>42958</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/723189 — Construction of IAY House -IAY REG. NO. MP1778311</t>
+          <t>1744002019/IF/IAY/721941 — Construction of IAY House -IAY REG. NO. MP1750446</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>16512</v>
+        <v>16168</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>42930</v>
+        <v>42854</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/725641 — Construction of IAY House -IAY REG. NO. MP1843894</t>
+          <t>1744002019/IF/IAY/723189 — Construction of IAY House -IAY REG. NO. MP1778311</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>16482</v>
+        <v>16512</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>42874</v>
+        <v>42930</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/725657 — Construction of IAY House -IAY REG. NO. MP1844187</t>
+          <t>1744002019/IF/IAY/725641 — Construction of IAY House -IAY REG. NO. MP1843894</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>16512</v>
+        <v>16482</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>42854</v>
+        <v>42874</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>43120</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/727575 — Construction of IAY House -IAY REG. NO. MP1894722</t>
+          <t>1744002019/IF/IAY/725657 — Construction of IAY House -IAY REG. NO. MP1844187</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>16168</v>
+        <v>16512</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>42930</v>
+        <v>42854</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>43216</v>
+        <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/730298 — Construction of IAY House -IAY REG. NO. MP1973342</t>
+          <t>1744002019/IF/IAY/727575 — Construction of IAY House -IAY REG. NO. MP1894722</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>12040</v>
+        <v>16168</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>43026</v>
+        <v>42930</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>43242</v>
+        <v>43216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/746565 — Construction of IAY House -IAY REG. NO. MP2418251</t>
+          <t>1744002019/IF/IAY/730298 — Construction of IAY House -IAY REG. NO. MP1973342</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>14044</v>
+        <v>12040</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>42888</v>
+        <v>43026</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>43215</v>
+        <v>43242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/746665 — Construction of IAY House -IAY REG. NO. MP2422567</t>
+          <t>1744002019/IF/IAY/746565 — Construction of IAY House -IAY REG. NO. MP2418251</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>15136</v>
+        <v>14044</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>42874</v>
+        <v>42888</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>43120</v>
+        <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/746968 — Construction of IAY House -IAY REG. NO. MP2433541</t>
+          <t>1744002019/IF/IAY/746665 — Construction of IAY House -IAY REG. NO. MP2422567</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>16512</v>
+        <v>15136</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>43189</v>
+        <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/747256 — Construction of IAY House -IAY REG. NO. MP2443806</t>
+          <t>1744002019/IF/IAY/746968 — Construction of IAY House -IAY REG. NO. MP2433541</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>16512</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>42930</v>
+        <v>42874</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>43200</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/747264 — Construction of IAY House -IAY REG. NO. MP2443999</t>
+          <t>1744002019/IF/IAY/747256 — Construction of IAY House -IAY REG. NO. MP2443806</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>15420</v>
+        <v>16512</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>42888</v>
+        <v>42930</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>43081</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/747270 — Construction of IAY House -IAY REG. NO. MP2444223</t>
+          <t>1744002019/IF/IAY/747264 — Construction of IAY House -IAY REG. NO. MP2443999</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>16512</v>
+        <v>15420</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>42944</v>
+        <v>42888</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>43115</v>
+        <v>43081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/748315 — Construction of IAY House -IAY REG. NO. MP2476514</t>
+          <t>1744002019/IF/IAY/747270 — Construction of IAY House -IAY REG. NO. MP2444223</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>9288</v>
+        <v>16512</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>42909</v>
+        <v>42944</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>43230</v>
+        <v>43115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/748750 — Construction of IAY House -IAY REG. NO. MP2492901</t>
+          <t>1744002019/IF/IAY/748315 — Construction of IAY House -IAY REG. NO. MP2476514</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>15480</v>
+        <v>9288</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>42874</v>
+        <v>42909</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>43094</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/751336 — Construction of IAY House -IAY REG. NO. MP2589996</t>
+          <t>1744002019/IF/IAY/748750 — Construction of IAY House -IAY REG. NO. MP2492901</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>14448</v>
+        <v>15480</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>43120</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/762142 — Construction of IAY House -IAY REG. NO. MP3060589</t>
+          <t>1744002019/IF/IAY/751336 — Construction of IAY House -IAY REG. NO. MP2589996</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>15592</v>
+        <v>14448</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>42888</v>
+        <v>42874</v>
       </c>
       <c r="K471" s="3" t="n">
         <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/762147 — Construction of IAY House -IAY REG. NO. MP3060758</t>
+          <t>1744002019/IF/IAY/762142 — Construction of IAY House -IAY REG. NO. MP3060589</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>15390</v>
+        <v>15592</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42854</v>
+        <v>42888</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>43200</v>
+        <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/762164 — Construction of IAY House -IAY REG. NO. MP3061507</t>
+          <t>1744002019/IF/IAY/762147 — Construction of IAY House -IAY REG. NO. MP3060758</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>14418</v>
+        <v>15390</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42874</v>
+        <v>42854</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>43189</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/762186 — Construction of IAY House -IAY REG. NO. MP3062310</t>
+          <t>1744002019/IF/IAY/762164 — Construction of IAY House -IAY REG. NO. MP3061507</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>18576</v>
+        <v>14418</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>42930</v>
+        <v>42874</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>43102</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/763866 — Construction of IAY House -IAY REG. NO. MP3136814</t>
+          <t>1744002019/IF/IAY/762186 — Construction of IAY House -IAY REG. NO. MP3062310</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>15480</v>
+        <v>18576</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>42895</v>
+        <v>42930</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>43200</v>
+        <v>43102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/764068 — Construction of IAY House -IAY REG. NO. MP3146690</t>
+          <t>1744002019/IF/IAY/763866 — Construction of IAY House -IAY REG. NO. MP3136814</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>43276</v>
-[...1 lines deleted...]
-      <c r="K476" s="3"/>
+        <v>42895</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>43200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/771836 — Construction of IAY House -IAY REG. NO. MP3519588</t>
+          <t>1744002019/IF/IAY/764068 — Construction of IAY House -IAY REG. NO. MP3146690</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>17200</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>42930</v>
-[...3 lines deleted...]
-      </c>
+        <v>43276</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/772123 — Construction of IAY House -IAY REG. NO. MP3532931</t>
+          <t>1744002019/IF/IAY/771836 — Construction of IAY House -IAY REG. NO. MP3519588</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>15480</v>
+        <v>17200</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>42867</v>
+        <v>42930</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>43200</v>
+        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/774056 — Construction of IAY House -IAY REG. NO. MP3620933</t>
+          <t>1744002019/IF/IAY/772123 — Construction of IAY House -IAY REG. NO. MP3532931</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42958</v>
+        <v>42867</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/774601 — Construction of IAY House -IAY REG. NO. MP3648219</t>
+          <t>1744002019/IF/IAY/774056 — Construction of IAY House -IAY REG. NO. MP3620933</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>16512</v>
+        <v>15480</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>42909</v>
+        <v>42958</v>
       </c>
       <c r="K480" s="3" t="n">
         <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/774605 — Construction of IAY House -IAY REG. NO. MP3648451</t>
+          <t>1744002019/IF/IAY/774601 — Construction of IAY House -IAY REG. NO. MP3648219</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>16512</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>42867</v>
+        <v>42909</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>43189</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/849770 — Construction of IAY House -IAY REG. NO. MP1488147</t>
+          <t>1744002019/IF/IAY/774605 — Construction of IAY House -IAY REG. NO. MP3648451</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>0</v>
+        <v>16512</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>43276</v>
-[...1 lines deleted...]
-      <c r="K482" s="3"/>
+        <v>42867</v>
+      </c>
+      <c r="K482" s="3" t="n">
+        <v>43189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/887461 — Construction of IAY House -IAY REG. NO. MP1965760</t>
+          <t>1744002019/IF/IAY/849770 — Construction of IAY House -IAY REG. NO. MP1488147</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>16512</v>
+        <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>43026</v>
-[...3 lines deleted...]
-      </c>
+        <v>43276</v>
+      </c>
+      <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/IAY/921049 — Construction of IAY House -IAY REG. NO. MP2435845</t>
+          <t>1744002019/IF/IAY/887461 — Construction of IAY House -IAY REG. NO. MP1965760</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>16512</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>43026</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>43189</v>
+        <v>43216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/ठरका/570 — कपिल घारा कूप निर्माण कार्य खिल्‍लू /  गेंदलाल ठरका</t>
+          <t>1744002019/IF/IAY/921049 — Construction of IAY House -IAY REG. NO. MP2435845</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>68000</v>
+        <v>15480</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>93065</v>
+        <v>16512</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>39485</v>
+        <v>43026</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>40091</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/ठरका/571 — कपिल घारा कूप निर्माण कार्य मारू मोती चमार ठरका</t>
+          <t>1744002019/IF/ठरका/570 — कपिल घारा कूप निर्माण कार्य खिल्‍लू /  गेंदलाल ठरका</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>68000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>62584</v>
+        <v>93065</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>39581</v>
+        <v>39485</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>40091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1744002019/IF/ठरका/912 — कपिल घारा कूप निर्माण कार्य चुटटू नोनेलाल बर्मन ठरका</t>
+          <t>1744002019/IF/ठरका/571 — कपिल घारा कूप निर्माण कार्य मारू मोती चमार ठरका</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>68000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>60000</v>
+        <v>62584</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>39586</v>
-[...1 lines deleted...]
-      <c r="K487" s="3"/>
+        <v>39581</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>40091</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034255332 — SANTI DHAM NIRMAD KARY MANPUR</t>
+          <t>1744002019/IF/ठरका/912 — कपिल घारा कूप निर्माण कार्य चुटटू नोनेलाल बर्मन ठरका</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>0</v>
+        <v>68000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>0</v>
+        <v>60000</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>42395</v>
+        <v>39586</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034255334 — BHUMI SAMTALIKARAD KARY GOPI / BHADADI</t>
+          <t>1744002019/LD/22012034255332 — SANTI DHAM NIRMAD KARY MANPUR</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034255336 — BHUMI SAMTALIKARAD KARY NARESH / KOMAL</t>
+          <t>1744002019/LD/22012034255334 — BHUMI SAMTALIKARAD KARY GOPI / BHADADI</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034255338 — BHUMI SAMTALIKARAD KARY CHOTE LAL BHUMIYA</t>
+          <t>1744002019/LD/22012034255336 — BHUMI SAMTALIKARAD KARY NARESH / KOMAL</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034255339 — BHUMI SAMTALIKARAD KARY KAMTA PRASAD</t>
+          <t>1744002019/LD/22012034255338 — BHUMI SAMTALIKARAD KARY CHOTE LAL BHUMIYA</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034255340 — BHUMI SAMTALIKARAD KARY BALWIR SINGH</t>
+          <t>1744002019/LD/22012034255339 — BHUMI SAMTALIKARAD KARY KAMTA PRASAD</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034255342 — BHUMI SAMTALIKARAD KARY SUKHALAL GADARI</t>
+          <t>1744002019/LD/22012034255340 — BHUMI SAMTALIKARAD KARY BALWIR SINGH</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034255344 — BHUMI SAMTALIKARAD KARY CHAMELI BAI</t>
+          <t>1744002019/LD/22012034255342 — BHUMI SAMTALIKARAD KARY SUKHALAL GADARI</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034255345 — BHUMI SAMTALIKARAD KARY SUKHALAL BHUMIYA</t>
+          <t>1744002019/LD/22012034255344 — BHUMI SAMTALIKARAD KARY CHAMELI BAI</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034255413 — MED BADHAN NIRMAD KARY VISWNATHA SINGH</t>
+          <t>1744002019/LD/22012034255345 — BHUMI SAMTALIKARAD KARY SUKHALAL BHUMIYA</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034255414 — MED BADHAN NIRMAD KARY MANIRAM CHAYODHARI</t>
+          <t>1744002019/LD/22012034255413 — MED BADHAN NIRMAD KARY VISWNATHA SINGH</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034255415 — MED BADHAN NIRMAD KARY DASSI BHUMIYA</t>
+          <t>1744002019/LD/22012034255414 — MED BADHAN NIRMAD KARY MANIRAM CHAYODHARI</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034255417 — MED BADHAN NIRMAD KARY SANKAR LAL</t>
+          <t>1744002019/LD/22012034255415 — MED BADHAN NIRMAD KARY DASSI BHUMIYA</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034255418 — MED BADHAN NIRMAD KARY ARJUN SINGH</t>
+          <t>1744002019/LD/22012034255417 — MED BADHAN NIRMAD KARY SANKAR LAL</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034301264 — MED BADHAN NIRMAD KARY GRIJA BAI</t>
+          <t>1744002019/LD/22012034255418 — MED BADHAN NIRMAD KARY ARJUN SINGH</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>42522</v>
+        <v>42395</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034308647 — santi dham nirmad kary manpur</t>
+          <t>1744002019/LD/22012034301264 — MED BADHAN NIRMAD KARY GRIJA BAI</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>170044</v>
+        <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>42828</v>
-[...3 lines deleted...]
-      </c>
+        <v>42522</v>
+      </c>
+      <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034568465 — माँ की बगियामाध्यमिक शाला ठरका</t>
+          <t>1744002019/LD/22012034308647 — santi dham nirmad kary manpur</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>6000</v>
+        <v>180000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>1140</v>
+        <v>170044</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44463</v>
+        <v>42828</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>44771</v>
+        <v>43446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034939513 — सी एन जी पोषण वाटिका निर्माण कार्य ग्राम ठरका</t>
+          <t>1744002019/LD/22012034568465 — माँ की बगियामाध्यमिक शाला ठरका</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>251000</v>
+        <v>6000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>1140</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>44463</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>44771</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034950841 — cpt awam countul tech nirman kary gram gubradhari manehari har</t>
+          <t>1744002019/LD/22012034939513 — सी एन जी पोषण वाटिका निर्माण कार्य ग्राम ठरका</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>657587.14</v>
+        <v>251000</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>45682</v>
+        <v>45318</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034950843 — cpt awam countul tech nirman kary gram gubradhari manehari har</t>
+          <t>1744002019/LD/22012034950841 — cpt awam countul tech nirman kary gram gubradhari manehari har</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>0</v>
+        <v>657587.14</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034951359 — PERIPHERAL STONE BUND NIRMAN KARY SHANTIDHAM KE PASS GRAM GUBRADHARI</t>
+          <t>1744002019/LD/22012034950843 — cpt awam countul tech nirman kary gram gubradhari manehari har</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>522160.32</v>
+        <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034951360 — PERIPHERAL STONE BUND NIRMAN KARY KHEL MEDAN KE PAS GRAM MANPUR</t>
+          <t>1744002019/LD/22012034951359 — PERIPHERAL STONE BUND NIRMAN KARY SHANTIDHAM KE PASS GRAM GUBRADHARI</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>607796.56</v>
+        <v>522160.32</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45684</v>
+        <v>45682</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034951362 — PERIPHERAL STONE BUND NIRMAN KARY VRAKSHAROPAN GRAM GUBRADHARI</t>
+          <t>1744002019/LD/22012034951360 — PERIPHERAL STONE BUND NIRMAN KARY KHEL MEDAN KE PAS GRAM MANPUR</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>671122.44</v>
+        <v>607796.56</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>45682</v>
+        <v>45684</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034951579 — गली प्लग सह ड्रेनेज ट्रीटमेंट सुरयारी भाटिया के पास नाला तक ग्राम गुबराधरी</t>
+          <t>1744002019/LD/22012034951362 — PERIPHERAL STONE BUND NIRMAN KARY VRAKSHAROPAN GRAM GUBRADHARI</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>975109.64</v>
+        <v>671122.44</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45724</v>
+        <v>45682</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034951580 — गली प्लग सह ड्रेनेज ट्रीटमेंट देवरीहटई के पास नाला तक ग्राम गुबराधरी</t>
+          <t>1744002019/LD/22012034951579 — गली प्लग सह ड्रेनेज ट्रीटमेंट सुरयारी भाटिया के पास नाला तक ग्राम गुबराधरी</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>975109.64</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034951581 — गली प्लग सह ड्रेनेज ट्रीटमेंट दुधाहा नाला के पास नाला तक ग्राम ठरका</t>
+          <t>1744002019/LD/22012034951580 — गली प्लग सह ड्रेनेज ट्रीटमेंट देवरीहटई के पास नाला तक ग्राम गुबराधरी</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>975109.64</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>369082.62</v>
+        <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>45800</v>
-[...3 lines deleted...]
-      </c>
+        <v>45724</v>
+      </c>
+      <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034958100 — peripheral erthan bund tedhi bhatiya gram gubradhari</t>
+          <t>1744002019/LD/22012034951581 — गली प्लग सह ड्रेनेज ट्रीटमेंट दुधाहा नाला के पास नाला तक ग्राम ठरका</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>0</v>
+        <v>975109.64</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>0</v>
+        <v>363564.02</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>45885</v>
-[...1 lines deleted...]
-      <c r="K514" s="3"/>
+        <v>45800</v>
+      </c>
+      <c r="K514" s="3" t="n">
+        <v>46126</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034958101 — peripheral erthan bund nadi ke pas bhag 2 gram tharka</t>
+          <t>1744002019/LD/22012034958100 — peripheral erthan bund tedhi bhatiya gram gubradhari</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>45886</v>
+        <v>45885</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034958381 — cpt countul tech nirman kary tedhi bhatiya gram gubradhari</t>
+          <t>1744002019/LD/22012034958101 — peripheral erthan bund nadi ke pas bhag 2 gram tharka</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>755011.78</v>
+        <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>330294.79</v>
+        <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>45937</v>
-[...3 lines deleted...]
-      </c>
+        <v>45886</v>
+      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/22012034958382 — cpt countul tech nirman kary nadi ke pas bhag 2 gram tharka</t>
+          <t>1744002019/LD/22012034958381 — cpt countul tech nirman kary tedhi bhatiya gram gubradhari</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>771495.68</v>
+        <v>755011.78</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>607774.69</v>
+        <v>330294.79</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>45923</v>
+        <v>45937</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>46121</v>
+        <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3359 — bhumi shilp nirman vimla bai dubey / tharka</t>
+          <t>1744002019/LD/22012034958382 — cpt countul tech nirman kary nadi ke pas bhag 2 gram tharka</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>0</v>
+        <v>771495.68</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>41657</v>
+        <v>607774.69</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>40240</v>
+        <v>45923</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>40542</v>
+        <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3360 — भू‍मि शिल्‍प निमार्ण खिल्‍लू /गेदालाल</t>
+          <t>1744002019/LD/3359 — bhumi shilp nirman vimla bai dubey / tharka</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>13960</v>
+        <v>41657</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>40250</v>
+        <v>40240</v>
       </c>
       <c r="K519" s="3" t="n">
         <v>40542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3361 — bhumi shilp kary suraj/bhura lal</t>
+          <t>1744002019/LD/3360 — भू‍मि शिल्‍प निमार्ण खिल्‍लू /गेदालाल</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>7245</v>
+        <v>13960</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>40249</v>
+        <v>40250</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>40179</v>
+        <v>40542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3365 — भूमि शिल्‍प निर्माण कोदू/अच्‍छेलाल</t>
+          <t>1744002019/LD/3361 — bhumi shilp kary suraj/bhura lal</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>5000</v>
+        <v>7245</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>40299</v>
+        <v>40249</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>40542</v>
+        <v>40179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3368 — भूमि शिल्‍प निर्माण चुटुलाल /कामता</t>
+          <t>1744002019/LD/3365 — भूमि शिल्‍प निर्माण कोदू/अच्‍छेलाल</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>31600</v>
+        <v>5000</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>40340</v>
+        <v>40299</v>
       </c>
       <c r="K522" s="3" t="n">
         <v>40542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3369 — भूमि शिल्‍प निर्माण गुमानी /कंधी लाल</t>
+          <t>1744002019/LD/3368 — भूमि शिल्‍प निर्माण चुटुलाल /कामता</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>84000</v>
+        <v>31600</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>40345</v>
-[...1 lines deleted...]
-      <c r="K523" s="3"/>
+        <v>40340</v>
+      </c>
+      <c r="K523" s="3" t="n">
+        <v>40542</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3370 — भूमि शिल्‍प निर्माण कार्य कोमल /छकौडी</t>
+          <t>1744002019/LD/3369 — भूमि शिल्‍प निर्माण गुमानी /कंधी लाल</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>0</v>
+        <v>84000</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>40233</v>
+        <v>40345</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3384 — भुमिशिल्‍प सरजू भूरा</t>
+          <t>1744002019/LD/3370 — भूमि शिल्‍प निर्माण कार्य कोमल /छकौडी</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>40452</v>
-[...3 lines deleted...]
-      </c>
+        <v>40233</v>
+      </c>
+      <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3385 — भूमि शिल्‍प निर्माण (गिन्‍नू)</t>
+          <t>1744002019/LD/3384 — भुमिशिल्‍प सरजू भूरा</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>23400</v>
+        <v>5300</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>40483</v>
+        <v>40452</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>40542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799409186 — khel medan 447</t>
+          <t>1744002019/LD/3385 — भूमि शिल्‍प निर्माण (गिन्‍नू)</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>876</v>
+        <v>23400</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>41551</v>
+        <v>40483</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>42050</v>
+        <v>40542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799417497 — med badhan nirmad kaya ganesh / sundar bhumiya</t>
+          <t>1744002019/LD/3799409186 — khel medan 447</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>35000</v>
+        <v>499000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>28779</v>
+        <v>876</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>41641</v>
+        <v>41551</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>41861</v>
+        <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799418040 — bhumi samtlikran narbda/shakud</t>
+          <t>1744002019/LD/3799417497 — med badhan nirmad kaya ganesh / sundar bhumiya</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>60000</v>
+        <v>35000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>53353</v>
+        <v>28779</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>41641</v>
       </c>
       <c r="K529" s="3" t="n">
         <v>41861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799420933 — bhum samtalikaran kay payar bai / ghasita</t>
+          <t>1744002019/LD/3799418040 — bhumi samtlikran narbda/shakud</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>21900</v>
+        <v>53353</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>41659</v>
+        <v>41641</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>42212</v>
+        <v>41861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799420940 — bhumi samtali karn kay basant lal 4375</t>
+          <t>1744002019/LD/3799420933 — bhum samtalikaran kay payar bai / ghasita</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>22818</v>
+        <v>21900</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>41659</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>42269</v>
+        <v>42212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799421618 — bhumi samtali karan kray savita singh</t>
+          <t>1744002019/LD/3799420940 — bhumi samtali karn kay basant lal 4375</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>100000</v>
+        <v>60000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>22818</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K532" s="3"/>
+        <v>41659</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>42269</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799421634 — bhumi samtali karan kary savita singa</t>
+          <t>1744002019/LD/3799421618 — bhumi samtali karan kray savita singh</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>104000</v>
+        <v>100000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>92935</v>
+        <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>41662</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799423461 — bhumi samtilkran krashankumar/shankarlal</t>
+          <t>1744002019/LD/3799421634 — bhumi samtali karan kary savita singa</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>104000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>91175</v>
+        <v>92935</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>41668</v>
+        <v>41662</v>
       </c>
       <c r="K534" s="3" t="n">
         <v>41759</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799424979 — bhumi samtali karn kary sankalalts.4662</t>
+          <t>1744002019/LD/3799423461 — bhumi samtilkran krashankumar/shankarlal</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>104000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>9891</v>
+        <v>91175</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>41703</v>
+        <v>41668</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>42272</v>
+        <v>41759</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799426278 — med badhan nirman kary kariya / kaluram</t>
+          <t>1744002019/LD/3799424979 — bhumi samtali karn kary sankalalts.4662</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>35000</v>
+        <v>104000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>29477</v>
+        <v>9891</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>41680</v>
+        <v>41703</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>41861</v>
+        <v>42272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799427293 — bhumi samtalikarn kary jagdeesh barman ts4440</t>
+          <t>1744002019/LD/3799426278 — med badhan nirman kary kariya / kaluram</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>60000</v>
+        <v>35000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>19440</v>
+        <v>29477</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>41687</v>
+        <v>41680</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>42272</v>
+        <v>41861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799427316 — bhumisamtali karankary jhullu bhumiya</t>
+          <t>1744002019/LD/3799427293 — bhumi samtalikarn kary jagdeesh barman ts4440</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>100000</v>
+        <v>60000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>26280</v>
+        <v>19440</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>41691</v>
+        <v>41687</v>
       </c>
       <c r="K538" s="3" t="n">
         <v>42272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799429053 — bhumi samtalikaran kary punnu/bhura bkumiya ts.466</t>
+          <t>1744002019/LD/3799427316 — bhumisamtali karankary jhullu bhumiya</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>60000</v>
+        <v>100000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>13504</v>
+        <v>26280</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>41697</v>
+        <v>41691</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>42177</v>
+        <v>42272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799429060 — MED BADHAN NIRMAD KARY VISWNATH SINGH TS.4660</t>
+          <t>1744002019/LD/3799429053 — bhumi samtalikaran kary punnu/bhura bkumiya ts.466</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>35000</v>
+        <v>60000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>414</v>
+        <v>13504</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>41697</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>42054</v>
+        <v>42177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799429063 — MED BADHAN NIRMAD KARY DHANNU / GANNI BHUMIYA TS.4</t>
+          <t>1744002019/LD/3799429060 — MED BADHAN NIRMAD KARY VISWNATH SINGH TS.4660</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>41697</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799429187 — MED BADHAN NIRMAD KARY KESAW / BHUKKAD SINGH TS.4441</t>
+          <t>1744002019/LD/3799429063 — MED BADHAN NIRMAD KARY DHANNU / GANNI BHUMIYA TS.4</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>0</v>
+        <v>35000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>0</v>
+        <v>423</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>42050</v>
-[...1 lines deleted...]
-      <c r="K542" s="3"/>
+        <v>41697</v>
+      </c>
+      <c r="K542" s="3" t="n">
+        <v>42054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799432084 — BHUMISAMTALI KARN KARY RAMADHAR PATHAK TS.5571</t>
+          <t>1744002019/LD/3799429187 — MED BADHAN NIRMAD KARY KESAW / BHUKKAD SINGH TS.4441</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>876</v>
+        <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>41701</v>
-[...3 lines deleted...]
-      </c>
+        <v>42050</v>
+      </c>
+      <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799432091 — MEDBADHAN NIRMAD KARY SUREND/ DEWISINGH TS.4439</t>
+          <t>1744002019/LD/3799432084 — BHUMISAMTALI KARN KARY RAMADHAR PATHAK TS.5571</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>35000</v>
+        <v>100000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>146</v>
+        <v>876</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K544" s="3" t="n">
         <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799432122 — med badhan nirmad kary kesaw / bhukad singh ts.444</t>
+          <t>1744002019/LD/3799432091 — MEDBADHAN NIRMAD KARY SUREND/ DEWISINGH TS.4439</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>0</v>
+        <v>146</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>41701</v>
       </c>
-      <c r="K545" s="3"/>
+      <c r="K545" s="3" t="n">
+        <v>42054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799432130 — med badhan nirmad kary dhayan singh ts.4438</t>
+          <t>1744002019/LD/3799432122 — med badhan nirmad kary kesaw / bhukad singh ts.444</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>1314</v>
+        <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>41701</v>
       </c>
-      <c r="K546" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799432135 — med badhan nirmad kary chadami bhumiya ts.4435</t>
+          <t>1744002019/LD/3799432130 — med badhan nirmad kary dhayan singh ts.4438</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>0</v>
+        <v>1314</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>41701</v>
       </c>
-      <c r="K547" s="3"/>
+      <c r="K547" s="3" t="n">
+        <v>42272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799432139 — med badhan nirmad kary mahendra ts.4437</t>
+          <t>1744002019/LD/3799432135 — med badhan nirmad kary chadami bhumiya ts.4435</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>876</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>41701</v>
       </c>
-      <c r="K548" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799432702 — bhumisamtalikaran kary sarju / bhura ts.5660</t>
+          <t>1744002019/LD/3799432139 — med badhan nirmad kary mahendra ts.4437</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>60000</v>
+        <v>35000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>27122</v>
+        <v>876</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>42272</v>
+        <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799432706 — bhumisamtalikaran kary visesar singh ts.5669</t>
+          <t>1744002019/LD/3799432702 — bhumisamtalikaran kary sarju / bhura ts.5660</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>730</v>
+        <v>27122</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K550" s="3" t="n">
         <v>42272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799432710 — bhumisamtalikaran kary narayan singh ts.5663</t>
+          <t>1744002019/LD/3799432706 — bhumisamtalikaran kary visesar singh ts.5669</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>100000</v>
+        <v>60000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>0</v>
+        <v>730</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>41701</v>
       </c>
-      <c r="K551" s="3"/>
+      <c r="K551" s="3" t="n">
+        <v>42272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799432727 — med badhan nirmad karry visali  ts.5672</t>
+          <t>1744002019/LD/3799432710 — bhumisamtalikaran kary narayan singh ts.5663</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>35000</v>
+        <v>100000</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/3799433233 — bhumi samtali karan kary hirday singh ts.5674</t>
+          <t>1744002019/LD/3799432727 — med badhan nirmad karry visali  ts.5672</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>100000</v>
+        <v>35000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>432</v>
+        <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>41701</v>
       </c>
-      <c r="K553" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/4546 — भूमि शिल्‍प निर्माण कुंठी /लल्‍लाराम दुबे</t>
+          <t>1744002019/LD/3799433233 — bhumi samtali karan kary hirday singh ts.5674</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>6100</v>
+        <v>432</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>40497</v>
+        <v>41701</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>40542</v>
+        <v>42461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/4658 — शांति धाम निर्माण कार्य ठरका ts-3484</t>
+          <t>1744002019/LD/4546 — भूमि शिल्‍प निर्माण कुंठी /लल्‍लाराम दुबे</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>242657.53</v>
+        <v>6100</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>41173</v>
+        <v>40497</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>41820</v>
+        <v>40542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1744002019/LD/4673 — Kheel maidan nirmaan karye tharka Ts-3661</t>
+          <t>1744002019/LD/4658 — शांति धाम निर्माण कार्य ठरका ts-3484</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>0</v>
+        <v>242657.53</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>42036</v>
-[...1 lines deleted...]
-      <c r="K556" s="3"/>
+        <v>41173</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>41820</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1744002019/PG/22012034365649 — KHEL MAIDAN NIRMAD KARY GUBRADHARI</t>
+          <t>1744002019/LD/4673 — Kheel maidan nirmaan karye tharka Ts-3661</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>377000</v>
+        <v>499000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>235390</v>
+        <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>43063</v>
-[...3 lines deleted...]
-      </c>
+        <v>42036</v>
+      </c>
+      <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1744002019/PG/9425887904 — KHEL MEDAN NIRMAD KARY MANPUR</t>
+          <t>1744002019/PG/22012034365649 — KHEL MAIDAN NIRMAD KARY GUBRADHARI</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>377000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>196986</v>
+        <v>235390</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>42828</v>
+        <v>43063</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>43129</v>
+        <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1744002019/PG/9425897189 — khel medan nirmad kary tharka</t>
+          <t>1744002019/PG/9425887904 — KHEL MEDAN NIRMAD KARY MANPUR</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>377000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>213227</v>
+        <v>196986</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>42828</v>
       </c>
       <c r="K559" s="3" t="n">
         <v>43129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/12017 — GREVAL SADAK NIRMAN KARY THARKA SE BHANPURA MARG</t>
+          <t>1744002019/PG/9425897189 — khel medan nirmad kary tharka</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>0</v>
+        <v>377000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>354949</v>
+        <v>213227</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>40159</v>
+        <v>42828</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>40876</v>
+        <v>43129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/12019 — गुबराधरी से देवरीहाटाइमार्ग नर्माण कार्य</t>
+          <t>1744002019/RC/12017 — GREVAL SADAK NIRMAN KARY THARKA SE BHANPURA MARG</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>375000</v>
+        <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>379561.04</v>
+        <v>354949</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>40159</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>41364</v>
+        <v>40876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/12022 — गुबराधरी से देवरीहटाई मार्ग निर्माण कार्य</t>
+          <t>1744002019/RC/12019 — गुबराधरी से देवरीहाटाइमार्ग नर्माण कार्य</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>0</v>
+        <v>375000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>1030774</v>
+        <v>379561.04</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>40199</v>
+        <v>40159</v>
       </c>
       <c r="K562" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/12030 — ग्रेवल सडक निर्माण गुबराधरी से देवरी हटाई</t>
+          <t>1744002019/RC/12022 — गुबराधरी से देवरीहटाई मार्ग निर्माण कार्य</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>221180</v>
+        <v>1030774</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>40345</v>
+        <v>40199</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>40578</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/12048 — गुबराधरी से देवरीहटाई सडक निमार्ण</t>
+          <t>1744002019/RC/12030 — ग्रेवल सडक निर्माण गुबराधरी से देवरी हटाई</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>121599.99</v>
+        <v>221180</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>40275</v>
+        <v>40345</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>41364</v>
+        <v>40578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/12059 — प्रधानमंत्री रोड से ठरका पंहुच मार्ग</t>
+          <t>1744002019/RC/12048 — गुबराधरी से देवरीहटाई सडक निमार्ण</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>177410</v>
+        <v>121599.99</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>40331</v>
+        <v>40275</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>40867</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/12062 — प्रधानमंत्री रोड से स्‍कुल पंहुच मार्ग</t>
+          <t>1744002019/RC/12059 — प्रधानमंत्री रोड से ठरका पंहुच मार्ग</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>381194</v>
+        <v>177410</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>40382</v>
+        <v>40331</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>40876</v>
+        <v>40867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/12075 — प्रधान मंत्री रोड से बस्‍ती पहुच मार्ग</t>
+          <t>1744002019/RC/12062 — प्रधानमंत्री रोड से स्‍कुल पंहुच मार्ग</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>163864</v>
+        <v>381194</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>40430</v>
+        <v>40382</v>
       </c>
       <c r="K567" s="3" t="n">
         <v>40876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/12117 — ग्रेबल सडक निर्माण मुख्‍यमं्ी आवास मिशन कीओर</t>
+          <t>1744002019/RC/12075 — प्रधान मंत्री रोड से बस्‍ती पहुच मार्ग</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>93226</v>
+        <v>163864</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>40630</v>
+        <v>40430</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>41820</v>
+        <v>40876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/12128 — टेडी से गुबराधरी मार्ग</t>
+          <t>1744002019/RC/12117 — ग्रेबल सडक निर्माण मुख्‍यमं्ी आवास मिशन कीओर</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>301684</v>
+        <v>93226</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>40539</v>
+        <v>40630</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>40977</v>
+        <v>41820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/12153 — ग्रेवल सडक आवास मिशन की ओर</t>
+          <t>1744002019/RC/12128 — टेडी से गुबराधरी मार्ग</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>79764</v>
+        <v>301684</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>40787</v>
+        <v>40539</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>41302</v>
+        <v>40977</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/12174 — बोरी बंधान कार्य सिमरार</t>
+          <t>1744002019/RC/12153 — ग्रेवल सडक आवास मिशन की ओर</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>13764</v>
+        <v>79764</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>40865</v>
+        <v>40787</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>41364</v>
+        <v>41302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/12178 — सी, सी, रोड निर्माण कार्य कनवरजेन्‍सा गा्म भानपुर</t>
+          <t>1744002019/RC/12174 — बोरी बंधान कार्य सिमरार</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>222278</v>
+        <v>13764</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>40936</v>
+        <v>40865</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>41035</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034160869 — c.c road nirman kary panchparmeshwar</t>
+          <t>1744002019/RC/12178 — सी, सी, रोड निर्माण कार्य कनवरजेन्‍सा गा्म भानपुर</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>150000</v>
+        <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>86110.92</v>
+        <v>222278</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>41518</v>
+        <v>40936</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>41698</v>
+        <v>41035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034162583 — c.c road nirmany kary convergence gubradhari</t>
+          <t>1744002019/RC/22012034160869 — c.c road nirman kary panchparmeshwar</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>200000</v>
+        <v>150000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>46176</v>
+        <v>86110.92</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>41344</v>
+        <v>41518</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>41435</v>
+        <v>41698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034166287 — graval sadak gubra dhari se salaya marg</t>
+          <t>1744002019/RC/22012034162583 — c.c road nirmany kary convergence gubradhari</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>4942000</v>
+        <v>200000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>1896537.5</v>
+        <v>46176</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>41404</v>
+        <v>41344</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>42683</v>
+        <v>41435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034182583 — c.c raod covergenc manpur TS-392</t>
+          <t>1744002019/RC/22012034166287 — graval sadak gubra dhari se salaya marg</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>150000</v>
+        <v>4942000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>0</v>
+        <v>1896537.5</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>41530</v>
-[...1 lines deleted...]
-      <c r="K576" s="3"/>
+        <v>41404</v>
+      </c>
+      <c r="K576" s="3" t="n">
+        <v>42683</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034182586 — C.C ROAD NIRMAN KARAYA ADIWASHI MOHALA THARKA TS-3</t>
+          <t>1744002019/RC/22012034182583 — c.c raod covergenc manpur TS-392</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>0</v>
+        <v>150000</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>41514</v>
+        <v>41530</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034182591 — c.c road nirman karya convergence THARKA TS-3755</t>
+          <t>1744002019/RC/22012034182586 — C.C ROAD NIRMAN KARAYA ADIWASHI MOHALA THARKA TS-3</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>104000</v>
+        <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>41541</v>
+        <v>41514</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034182592 — c.c raod nirman karya adiwashi mohhala THARKA TS-</t>
+          <t>1744002019/RC/22012034182591 — c.c road nirman karya convergence THARKA TS-3755</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>100000</v>
+        <v>104000</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>97266</v>
+        <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>41504</v>
-[...3 lines deleted...]
-      </c>
+        <v>41541</v>
+      </c>
+      <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034205812 — KHET SADAK YOJNA THARKA SE BHANPURA HAR TS.5058</t>
+          <t>1744002019/RC/22012034182592 — c.c raod nirman karya adiwashi mohhala THARKA TS-</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>1073000</v>
+        <v>100000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>651880.5</v>
+        <v>97266</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>41689</v>
+        <v>41504</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>42809</v>
+        <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034206242 — KHET SADAK YOJNA KRESAR SE SIMRAR JALASAY MARG TS.</t>
+          <t>1744002019/RC/22012034205812 — KHET SADAK YOJNA THARKA SE BHANPURA HAR TS.5058</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>1500000</v>
+        <v>1073000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>88308</v>
+        <v>651880.5</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>41697</v>
+        <v>41689</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>42614</v>
+        <v>42809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034206961 — KHET SADAK YOJNA MANPUR SE JALASAY MARG TS.5059</t>
+          <t>1744002019/RC/22012034206242 — KHET SADAK YOJNA KRESAR SE SIMRAR JALASAY MARG TS.</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>1500000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>39940</v>
+        <v>88308</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>41697</v>
       </c>
       <c r="K582" s="3" t="n">
         <v>42614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034210411 — KHET SADAK NIRMAD KARY THARKA SE TIKARIYA MARG TS.</t>
+          <t>1744002019/RC/22012034206961 — KHET SADAK YOJNA MANPUR SE JALASAY MARG TS.5059</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>1073000</v>
+        <v>1500000</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>525251.7</v>
+        <v>39940</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>41701</v>
+        <v>41697</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>42809</v>
+        <v>42614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034210417 — KHET SADAK YOJNA PMGSY SE NARBADA PATEL KE GHAR TA</t>
+          <t>1744002019/RC/22012034210411 — KHET SADAK NIRMAD KARY THARKA SE TIKARIYA MARG TS.</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>1073000</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>534628.2</v>
+        <v>525251.7</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>42809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034299356 — KHET SADAK NIRMAD KARY GUBRADHARI</t>
+          <t>1744002019/RC/22012034210417 — KHET SADAK YOJNA PMGSY SE NARBADA PATEL KE GHAR TA</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>0</v>
+        <v>1073000</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>0</v>
+        <v>534628.2</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K585" s="3"/>
+        <v>41701</v>
+      </c>
+      <c r="K585" s="3" t="n">
+        <v>42809</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034363751 — सुदूर सडक निर्माण - गुबराधरी से सलैया मोड तक</t>
+          <t>1744002019/RC/22012034299356 — KHET SADAK NIRMAD KARY GUBRADHARI</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>852000</v>
+        <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>918267.23</v>
+        <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>43041</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034363861 — SUDUR SADAK NIRMAD KARY THARKA SE TIKARIYA MOD TAK</t>
+          <t>1744002019/RC/22012034363751 — सुदूर सडक निर्माण - गुबराधरी से सलैया मोड तक</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>1452000</v>
+        <v>852000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>1171338.34</v>
+        <v>918267.23</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>43021</v>
+        <v>43041</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>43304</v>
+        <v>43305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034374790 — Sudur Sadak Nirman Karya</t>
+          <t>1744002019/RC/22012034363861 — SUDUR SADAK NIRMAD KARY THARKA SE TIKARIYA MOD TAK</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>0</v>
+        <v>1452000</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>0</v>
+        <v>1171338.34</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K588" s="3"/>
+        <v>43021</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>43304</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034383175 — sudur sadak nirmad kary gubradhari se simrar jalasay</t>
+          <t>1744002019/RC/22012034374790 — Sudur Sadak Nirman Karya</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>1265000</v>
+        <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034482583 — C.C. ROD AWAM NALI NIRMAN KARAY PMGSY SE MUKTIDHAM TAK</t>
+          <t>1744002019/RC/22012034383175 — sudur sadak nirmad kary gubradhari se simrar jalasay</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>173000</v>
+        <v>1265000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>171480</v>
+        <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>43769</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034482585 — C.C. ROD SAH NALI NIRMAN PANCHAYAT BHAWAN PRAGAN GRAM GUBRADHARI</t>
+          <t>1744002019/RC/22012034482583 — C.C. ROD AWAM NALI NIRMAN KARAY PMGSY SE MUKTIDHAM TAK</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>170000</v>
+        <v>173000</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>170740</v>
+        <v>171480</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>43769</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>44648</v>
+        <v>43989</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034538292 — सीमेंट काकीट फर्श एव बाऊडरी बालनिर्माण रंगमंच में ग्राम ठारका</t>
+          <t>1744002019/RC/22012034482585 — C.C. ROD SAH NALI NIRMAN PANCHAYAT BHAWAN PRAGAN GRAM GUBRADHARI</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>75000</v>
+        <v>170000</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>70920</v>
+        <v>170740</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>44085</v>
+        <v>43769</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>44200</v>
+        <v>44648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034545322 — सी सी रोड एव नाली  निर्माण कार्य गिरहनी भूमिया के घर से पुलिया तक ग्राम ठारका</t>
+          <t>1744002019/RC/22012034538292 — सीमेंट काकीट फर्श एव बाऊडरी बालनिर्माण रंगमंच में ग्राम ठारका</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>46600</v>
+        <v>75000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>46320</v>
+        <v>70920</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>44122</v>
+        <v>44085</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>44167</v>
+        <v>44200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034587917 — cc rod nirman kary gram gubradhari</t>
+          <t>1744002019/RC/22012034545322 — सी सी रोड एव नाली  निर्माण कार्य गिरहनी भूमिया के घर से पुलिया तक ग्राम ठारका</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>75000</v>
+        <v>46600</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>74960</v>
+        <v>46320</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>44502</v>
+        <v>44122</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>44718</v>
+        <v>44167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/22012034664276 — मुक्तिधाम के सामने फर्शीकरण कार्य ग्राम गुबराधरी</t>
+          <t>1744002019/RC/22012034587917 — cc rod nirman kary gram gubradhari</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>51000</v>
+        <v>75000</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>1200</v>
+        <v>74960</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>45205</v>
-[...1 lines deleted...]
-      <c r="K595" s="3"/>
+        <v>44502</v>
+      </c>
+      <c r="K595" s="3" t="n">
+        <v>44718</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/गुबराधरी/10987 — नवीन मिटटी मुरूम कार्य गुबराधरी से जलाशय</t>
+          <t>1744002019/RC/22012034664276 — मुक्तिधाम के सामने फर्शीकरण कार्य ग्राम गुबराधरी</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>480000</v>
+        <v>51000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>260682</v>
+        <v>1200</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>39348</v>
+        <v>45205</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RC/मानपुर/1108 — मानपुर से बिचपुरा मार्ग निमार्ण</t>
+          <t>1744002019/RC/गुबराधरी/10987 — नवीन मिटटी मुरूम कार्य गुबराधरी से जलाशय</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>399000</v>
+        <v>480000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>139422</v>
+        <v>260682</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>39388</v>
+        <v>39348</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034324447 — शौचालय निमाण कायं धननू भुमिया</t>
+          <t>1744002019/RC/मानपुर/1108 — मानपुर से बिचपुरा मार्ग निमार्ण</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>630000000</v>
+        <v>399000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>0</v>
+        <v>139422</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>42761</v>
+        <v>39388</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034333882 — sayochalay nirmad kary bihari lal bhumiya</t>
+          <t>1744002019/RS/22012034324447 — शौचालय निमाण कायं धननू भुमिया</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>630000000</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>42746</v>
+        <v>42761</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034489317 — सामुदायिक स्वच्छता परिसर निर्माण कार्य ग्राम थरका</t>
+          <t>1744002019/RS/22012034333882 — sayochalay nirmad kary bihari lal bhumiya</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>50000</v>
+        <v>630000000</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>39340</v>
+        <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>44040</v>
-[...3 lines deleted...]
-      </c>
+        <v>42746</v>
+      </c>
+      <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034499103 — NADEPH NIRMAN KARY GRAM THARKA</t>
+          <t>1744002019/RS/22012034489317 — सामुदायिक स्वच्छता परिसर निर्माण कार्य ग्राम थरका</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>12480.05</v>
+        <v>50000</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>10960</v>
+        <v>39340</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>44123</v>
+        <v>44040</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>44200</v>
+        <v>44380</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034499104 — SHOK PIT NIRMAN KARY GRAM GUBRADHARI</t>
+          <t>1744002019/RS/22012034499103 — NADEPH NIRMAN KARY GRAM THARKA</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>14283.77</v>
+        <v>12480.05</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>1800</v>
+        <v>10960</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>44127</v>
+        <v>44123</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>44771</v>
+        <v>44200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034531613 — SLWM - सोक पिट निर्माण कार्य शिवलाल के घर के पास ग्राम मानपुर</t>
+          <t>1744002019/RS/22012034499104 — SHOK PIT NIRMAN KARY GRAM GUBRADHARI</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K603" s="3"/>
+        <v>44127</v>
+      </c>
+      <c r="K603" s="3" t="n">
+        <v>44771</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034531655 — SLWM - सोक पिट निर्माण कार्य लखन कोल के घर के पास ग्राम मानपुर</t>
+          <t>1744002019/RS/22012034531613 — SLWM - सोक पिट निर्माण कार्य शिवलाल के घर के पास ग्राम मानपुर</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034531661 — SLWM - सोक पिट निर्माण कार्य पंचू चौधरी के घर के पास ग्राम मानपुर</t>
+          <t>1744002019/RS/22012034531655 — SLWM - सोक पिट निर्माण कार्य लखन कोल के घर के पास ग्राम मानपुर</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034531681 — SLWM - सोक पिट निर्माण कार्य बक्शीजी की दुकान के पास ग्राम मानपुर</t>
+          <t>1744002019/RS/22012034531661 — SLWM - सोक पिट निर्माण कार्य पंचू चौधरी के घर के पास ग्राम मानपुर</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034566971 — सामुदायिक स्वछता परिसर निर्माण कार्य ग्राम गुबराधरी</t>
+          <t>1744002019/RS/22012034531681 — SLWM - सोक पिट निर्माण कार्य बक्शीजी की दुकान के पास ग्राम मानपुर</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>43660</v>
+        <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>44463</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034566982 — सामुदायिक स्वछता परिसर निर्माण कार्य ग्राम मानपुर</t>
+          <t>1744002019/RS/22012034566971 — सामुदायिक स्वछता परिसर निर्माण कार्य ग्राम गुबराधरी</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>11240</v>
+        <v>43660</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>44463</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>45532</v>
+        <v>45292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034603233 — SLWM - नाड़ेफ निर्माण कार्य प्राथमिक शाला के पास ग्राम मानपुर</t>
+          <t>1744002019/RS/22012034566982 — सामुदायिक स्वछता परिसर निर्माण कार्य ग्राम मानपुर</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>14006.51</v>
+        <v>44000</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>13741</v>
+        <v>11240</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>44512</v>
+        <v>44463</v>
       </c>
       <c r="K609" s="3" t="n">
-        <v>44665</v>
+        <v>45532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034603238 — SLWM - नाड़ेफ निर्माण कार्य शिवलाल के घर के पास ग्राम मानपुर</t>
+          <t>1744002019/RS/22012034603233 — SLWM - नाड़ेफ निर्माण कार्य प्राथमिक शाला के पास ग्राम मानपुर</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>13846</v>
+        <v>13741</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>44512</v>
       </c>
       <c r="K610" s="3" t="n">
         <v>44665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034603241 — SLWM - नाड़ेफ निर्माण कार्य दुकान के पास ग्राम मानपुर</t>
+          <t>1744002019/RS/22012034603238 — SLWM - नाड़ेफ निर्माण कार्य शिवलाल के घर के पास ग्राम मानपुर</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>13741</v>
+        <v>13846</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>44512</v>
       </c>
       <c r="K611" s="3" t="n">
         <v>44665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034603248 — SLWM - नाड़ेफ निर्माण कार्य सुखलाल के पास ग्राम मानपुर</t>
+          <t>1744002019/RS/22012034603241 — SLWM - नाड़ेफ निर्माण कार्य दुकान के पास ग्राम मानपुर</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>13741</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>44512</v>
       </c>
       <c r="K612" s="3" t="n">
         <v>44665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034603251 — SLWM - नाड़ेफ निर्माण कार्य सोनेलाल के पास ग्राम मानपुर</t>
+          <t>1744002019/RS/22012034603248 — SLWM - नाड़ेफ निर्माण कार्य सुखलाल के पास ग्राम मानपुर</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>13846</v>
+        <v>13741</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>44512</v>
       </c>
       <c r="K613" s="3" t="n">
         <v>44665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034603256 — SLWM - नाड़ेफ निर्माण कार्य सुखचेन के पास ग्राम मानपुर</t>
+          <t>1744002019/RS/22012034603251 — SLWM - नाड़ेफ निर्माण कार्य सोनेलाल के पास ग्राम मानपुर</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>13741</v>
+        <v>13846</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>44512</v>
       </c>
       <c r="K614" s="3" t="n">
         <v>44665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034603264 — SLWM - नाड़ेफ निर्माण कार्य बसोरी के पास ग्राम मानपुर</t>
+          <t>1744002019/RS/22012034603256 — SLWM - नाड़ेफ निर्माण कार्य सुखचेन के पास ग्राम मानपुर</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>13741</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>44512</v>
       </c>
       <c r="K615" s="3" t="n">
         <v>44665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034603270 — prathamik shala tharka me souchalay nirman kary gram tharka</t>
+          <t>1744002019/RS/22012034603264 — SLWM - नाड़ेफ निर्माण कार्य बसोरी के पास ग्राम मानपुर</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>82909.52</v>
+        <v>14006.51</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>7300</v>
+        <v>13741</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>44509</v>
-[...1 lines deleted...]
-      <c r="K616" s="3"/>
+        <v>44512</v>
+      </c>
+      <c r="K616" s="3" t="n">
+        <v>44665</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034612041 — SHOK PIT NIRMAN KARY GRAM MADHIYA KE PASS</t>
+          <t>1744002019/RS/22012034603270 — prathamik shala tharka me souchalay nirman kary gram tharka</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>1200</v>
+        <v>82909.52</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>1198</v>
+        <v>7300</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>44521</v>
-[...3 lines deleted...]
-      </c>
+        <v>44509</v>
+      </c>
+      <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034612042 — SHOK PIT NIRMAN KARY GRAM GOURAIYA BABA KE PASS</t>
+          <t>1744002019/RS/22012034612041 — SHOK PIT NIRMAN KARY GRAM MADHIYA KE PASS</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>1198</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>44521</v>
       </c>
       <c r="K618" s="3" t="n">
         <v>44618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034612047 — SHOK PIT NIRMAN KARY GRAM PUSHRAJ KI GHAR KE PASS</t>
+          <t>1744002019/RS/22012034612042 — SHOK PIT NIRMAN KARY GRAM GOURAIYA BABA KE PASS</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>190</v>
+        <v>1198</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>44521</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>44865</v>
+        <v>44618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034612086 — SHOK PIT NIRMAN KARY GRAM ROOPLAL KE GHAR KE PAS</t>
+          <t>1744002019/RS/22012034612047 — SHOK PIT NIRMAN KARY GRAM PUSHRAJ KI GHAR KE PASS</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>190</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>44521</v>
       </c>
       <c r="K620" s="3" t="n">
         <v>44865</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034612088 — SHOK PIT NIRMAN KARY GRAM PRATHAMIK SHALA KE PASS</t>
+          <t>1744002019/RS/22012034612086 — SHOK PIT NIRMAN KARY GRAM ROOPLAL KE GHAR KE PAS</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>1198</v>
+        <v>190</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>44521</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>44618</v>
+        <v>44865</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034612093 — SHOK PIT NIRMAN KARY GRAM SHIVLAL KE GHAR KE PASS</t>
+          <t>1744002019/RS/22012034612088 — SHOK PIT NIRMAN KARY GRAM PRATHAMIK SHALA KE PASS</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>1158</v>
+        <v>1198</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>44524</v>
+        <v>44521</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>44609</v>
+        <v>44618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034612095 — SHOK PIT NIRMAN KARY GRAM LAKHAN KOL KE GHAR KE PASS</t>
+          <t>1744002019/RS/22012034612093 — SHOK PIT NIRMAN KARY GRAM SHIVLAL KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>44524</v>
       </c>
       <c r="K623" s="3" t="n">
         <v>44609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034612099 — SHOK PIT NIRMAN KARY GRAM BAKSHI KE DUKAN KE PASS</t>
+          <t>1744002019/RS/22012034612095 — SHOK PIT NIRMAN KARY GRAM LAKHAN KOL KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>44524</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>44865</v>
+        <v>44609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034612100 — SHOK PIT NIRMAN KARY GRAM SONELAL KE GHAR KE PASS</t>
+          <t>1744002019/RS/22012034612099 — SHOK PIT NIRMAN KARY GRAM BAKSHI KE DUKAN KE PASS</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>44524</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>44609</v>
+        <v>44865</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034612101 — SHOK PIT NIRMAN KARY GRAM BARE KE GHAR KE PASS</t>
+          <t>1744002019/RS/22012034612100 — SHOK PIT NIRMAN KARY GRAM SONELAL KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>44524</v>
       </c>
       <c r="K626" s="3" t="n">
         <v>44609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034612103 — SHOK PIT NIRMAN KARY GRAM ADIWASI MOHALLA GRAM THARKA</t>
+          <t>1744002019/RS/22012034612101 — SHOK PIT NIRMAN KARY GRAM BARE KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>44524</v>
       </c>
       <c r="K627" s="3" t="n">
         <v>44609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034612105 — SHOK PIT NIRMAN KARY GRAM SAMPAT KE GHAR KE PASS</t>
+          <t>1744002019/RS/22012034612103 — SHOK PIT NIRMAN KARY GRAM ADIWASI MOHALLA GRAM THARKA</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>44524</v>
       </c>
       <c r="K628" s="3" t="n">
         <v>44609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034637203 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - आदिवासी मोहल्ला ग्राम ठरका</t>
+          <t>1744002019/RS/22012034612105 — SHOK PIT NIRMAN KARY GRAM SAMPAT KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>4800</v>
+        <v>1200</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>4800</v>
+        <v>1158</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>44624</v>
+        <v>44524</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>44665</v>
+        <v>44609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034637209 — SLWM- सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - हरिजन मोहल्ला ग्राम ठरका</t>
+          <t>1744002019/RS/22012034637203 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - आदिवासी मोहल्ला ग्राम ठरका</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>4800</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>4680</v>
+        <v>4800</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>44624</v>
       </c>
       <c r="K630" s="3" t="n">
         <v>44665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034637462 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - प्राथमिक शाला के पास ग्राम ठरका</t>
+          <t>1744002019/RS/22012034637209 — SLWM- सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - हरिजन मोहल्ला ग्राम ठरका</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>4800</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>4695</v>
+        <v>4680</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>44602</v>
+        <v>44624</v>
       </c>
       <c r="K631" s="3" t="n">
         <v>44665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034637471 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - आगनबाडी के पास ग्राम ठरका</t>
+          <t>1744002019/RS/22012034637462 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - प्राथमिक शाला के पास ग्राम ठरका</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>4800</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>4745</v>
+        <v>4695</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>44624</v>
+        <v>44602</v>
       </c>
       <c r="K632" s="3" t="n">
         <v>44665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034637476 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - करिया भूमिया के घर के पास ग्राम ठरका</t>
+          <t>1744002019/RS/22012034637471 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - आगनबाडी के पास ग्राम ठरका</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>4800</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>4665</v>
+        <v>4745</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>44612</v>
+        <v>44624</v>
       </c>
       <c r="K633" s="3" t="n">
         <v>44665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034637478 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - भूरा भूमिया के घर के पास ग्राम ठरका</t>
+          <t>1744002019/RS/22012034637476 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - करिया भूमिया के घर के पास ग्राम ठरका</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>4800</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>4800</v>
+        <v>4665</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>44609</v>
+        <v>44612</v>
       </c>
       <c r="K634" s="3" t="n">
         <v>44665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034637483 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - दुखीलाल भूमिया के घर के पास ग्राम ठरका</t>
+          <t>1744002019/RS/22012034637478 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - भूरा भूमिया के घर के पास ग्राम ठरका</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>4800</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>4800</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>44609</v>
       </c>
       <c r="K635" s="3" t="n">
         <v>44665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034649247 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - पंचायत भवन के पास ग्राम गुबराधरी</t>
+          <t>1744002019/RS/22012034637483 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - दुखीलाल भूमिया के घर के पास ग्राम ठरका</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>4800</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>4650</v>
+        <v>4800</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>44644</v>
+        <v>44609</v>
       </c>
       <c r="K636" s="3" t="n">
-        <v>44894</v>
+        <v>44665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034649251 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - सामुदायिक भवन के पास ग्राम गुबराधरी</t>
+          <t>1744002019/RS/22012034649247 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - पंचायत भवन के पास ग्राम गुबराधरी</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>4800</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>4810</v>
+        <v>4650</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>44644</v>
       </c>
       <c r="K637" s="3" t="n">
         <v>44894</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034649252 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - गौरइया बाबा  के पास ग्राम गुबराधरी</t>
+          <t>1744002019/RS/22012034649251 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - सामुदायिक भवन के पास ग्राम गुबराधरी</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>4800</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>4710</v>
+        <v>4810</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>44649</v>
+        <v>44644</v>
       </c>
       <c r="K638" s="3" t="n">
         <v>44894</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1744002019/RS/22012034649254 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - प्राथमिक शाला के पास ग्राम गुबराधरी</t>
+          <t>1744002019/RS/22012034649252 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - गौरइया बाबा  के पास ग्राम गुबराधरी</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>4800</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>4510</v>
+        <v>4710</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>44649</v>
       </c>
       <c r="K639" s="3" t="n">
         <v>44894</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1744002019/SK/2388 — Bharat Nirman Rajeev Gandhi Sewa Kendra,GUBRADHRI</t>
+          <t>1744002019/RS/22012034649254 — SLWM-सामुदायिक कम्पोस्ट पिट नाड़ेफ निर्माण कार्य - प्राथमिक शाला के पास ग्राम गुबराधरी</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>1265000</v>
+        <v>4800</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>1014327</v>
+        <v>4510</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>41703</v>
+        <v>44649</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>42916</v>
+        <v>44894</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034323917 — TALAB BISTARIKARAD KARY SURYARI THARKA</t>
+          <t>1744002019/SK/2388 — Bharat Nirman Rajeev Gandhi Sewa Kendra,GUBRADHRI</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>84000</v>
+        <v>1265000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>78760.33</v>
+        <v>1014327</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>42865</v>
+        <v>41703</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>43455</v>
+        <v>42916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034354750 — BORI BADHAN NIRMAD KARY KACHARA HAR CHOTE LAL KE KHET KE PASH</t>
+          <t>1744002019/WC/22012034323917 — TALAB BISTARIKARAD KARY SURYARI THARKA</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>28000</v>
+        <v>84000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>21138</v>
+        <v>78760.33</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>43003</v>
+        <v>42865</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>43112</v>
+        <v>43455</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034355029 — Bori badhan nirmad kary tillu singh ke khet ke pas</t>
+          <t>1744002019/WC/22012034354750 — BORI BADHAN NIRMAD KARY KACHARA HAR CHOTE LAL KE KHET KE PASH</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>28000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>13872</v>
+        <v>21138</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>43003</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>43081</v>
+        <v>43112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034435755 — Naveen Talab Nirman karya gubradhari</t>
+          <t>1744002019/WC/22012034355029 — Bori badhan nirmad kary tillu singh ke khet ke pas</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>0</v>
+        <v>28000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>0</v>
+        <v>13872</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K644" s="3"/>
+        <v>43003</v>
+      </c>
+      <c r="K644" s="3" t="n">
+        <v>43081</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034445568 — RFR-katni River- loogboldar chekdem nirman - chotelal ke khet ke pas</t>
+          <t>1744002019/WC/22012034435755 — Naveen Talab Nirman karya gubradhari</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>37000</v>
+        <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>10790</v>
+        <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>43531</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034445600 — RFR-katni River- kantul tacha nirmad karay badadev baba bhatiya</t>
+          <t>1744002019/WC/22012034445568 — RFR-katni River- loogboldar chekdem nirman - chotelal ke khet ke pas</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>359000</v>
+        <v>37000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>355825</v>
+        <v>10790</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>43531</v>
       </c>
       <c r="K646" s="3" t="n">
-        <v>44115</v>
+        <v>44538</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034445618 — RFR-katni River-kantul tencha nirmad hanuman mandir ke pas</t>
+          <t>1744002019/WC/22012034445600 — RFR-katni River- kantul tacha nirmad karay badadev baba bhatiya</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>270000</v>
+        <v>359000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>282162</v>
+        <v>355825</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>43531</v>
       </c>
       <c r="K647" s="3" t="n">
-        <v>44485</v>
+        <v>44115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034445630 — RFR-katni River-cantoor trench siddh baba bhatiya</t>
+          <t>1744002019/WC/22012034445618 — RFR-katni River-kantul tencha nirmad hanuman mandir ke pas</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>360000</v>
+        <v>270000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>294700</v>
+        <v>282162</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>43531</v>
       </c>
       <c r="K648" s="3" t="n">
-        <v>45518</v>
+        <v>44485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034445633 — RFR-katni River-cantoor trench paniya har</t>
+          <t>1744002019/WC/22012034445630 — RFR-katni River-cantoor trench siddh baba bhatiya</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>270000</v>
+        <v>360000</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>269000</v>
+        <v>294700</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>43531</v>
       </c>
       <c r="K649" s="3" t="n">
-        <v>44116</v>
+        <v>45518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034445635 — RFR-katni River-cantoor trench panchayat bhavan ke piche</t>
+          <t>1744002019/WC/22012034445633 — RFR-katni River-cantoor trench paniya har</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>180000</v>
+        <v>270000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>177220</v>
+        <v>269000</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>43531</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>44115</v>
+        <v>44116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034445637 — RFR-katni cantoor trench bhootahar</t>
+          <t>1744002019/WC/22012034445635 — RFR-katni River-cantoor trench panchayat bhavan ke piche</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>90000</v>
+        <v>180000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>0</v>
+        <v>177220</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K651" s="3"/>
+        <v>43531</v>
+      </c>
+      <c r="K651" s="3" t="n">
+        <v>44115</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034445638 — RFR-katni cantoor trench mainihari har</t>
+          <t>1744002019/WC/22012034445637 — RFR-katni cantoor trench bhootahar</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>180000</v>
+        <v>90000</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>550</v>
+        <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>43531</v>
+        <v>43491</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034445874 — RET-katni River - लूज बोल्डर चेक निर्माण - JHULA NALA GRAM MANPUR</t>
+          <t>1744002019/WC/22012034445638 — RFR-katni cantoor trench mainihari har</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>79000</v>
+        <v>180000</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>550</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>43531</v>
       </c>
-      <c r="K653" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034445879 — RFR-katni River- लूज बोल्डर चेक निर्माण  - DUDAHA NALA THARKA</t>
+          <t>1744002019/WC/22012034445874 — RET-katni River - लूज बोल्डर चेक निर्माण - JHULA NALA GRAM MANPUR</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>58000</v>
+        <v>79000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>14416.58</v>
+        <v>550</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>43531</v>
       </c>
       <c r="K654" s="3" t="n">
         <v>44538</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034485993 — SOKPIT NIRMAN KARAY GORAEYA BABA KE PAS</t>
+          <t>1744002019/WC/22012034445879 — RFR-katni River- लूज बोल्डर चेक निर्माण  - DUDAHA NALA THARKA</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>0</v>
+        <v>58000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>0</v>
+        <v>14416.58</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K655" s="3"/>
+        <v>43531</v>
+      </c>
+      <c r="K655" s="3" t="n">
+        <v>44538</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034485997 — SOKPIT NIRMAN KARAY AGANBADI KE PAS GUBRADHARI</t>
+          <t>1744002019/WC/22012034485993 — SOKPIT NIRMAN KARAY GORAEYA BABA KE PAS</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034486081 — sok pit nirman karay bhola malik ke ghar ke pas gram tharka</t>
+          <t>1744002019/WC/22012034485997 — SOKPIT NIRMAN KARAY AGANBADI KE PAS GUBRADHARI</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034486082 — sok pit nirman karay sonelal ke ghar ke pas</t>
+          <t>1744002019/WC/22012034486081 — sok pit nirman karay bhola malik ke ghar ke pas gram tharka</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034486083 — sok pit nirman karay chote lal ke ghar ke pas tharka</t>
+          <t>1744002019/WC/22012034486082 — sok pit nirman karay sonelal ke ghar ke pas</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034547147 — KHET TALAB NIRMAN KARY VIVEK SINGH</t>
+          <t>1744002019/WC/22012034486083 — sok pit nirman karay chote lal ke ghar ke pas tharka</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>43935</v>
+        <v>43569</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034547149 — KHET TALAB NIRMAN KARY SAVITA SINGH GUBRADHARI</t>
+          <t>1744002019/WC/22012034547147 — KHET TALAB NIRMAN KARY VIVEK SINGH</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034547150 — NADI SAPH SAPHI JALSAMBARDHAN KARY GRAM GUBRADHARI</t>
+          <t>1744002019/WC/22012034547149 — KHET TALAB NIRMAN KARY SAVITA SINGH GUBRADHARI</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>986799</v>
+        <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>636096.7</v>
+        <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>43974</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034547151 — NADI SAPH SAPHI JALSAMBARDHAN KARY GRAM THARKA</t>
+          <t>1744002019/WC/22012034547150 — NADI SAPH SAPHI JALSAMBARDHAN KARY GRAM GUBRADHARI</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>990070</v>
+        <v>986799</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>696881</v>
+        <v>636096.7</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>43967</v>
+        <v>43974</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>46042</v>
+        <v>44893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034547152 — NADI SAPH SAPHI JALSAMBARDHAN KARY GRAM MANPUR</t>
+          <t>1744002019/WC/22012034547151 — NADI SAPH SAPHI JALSAMBARDHAN KARY GRAM THARKA</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>995341.2</v>
+        <v>990070</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>734670</v>
+        <v>696881</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>43975</v>
+        <v>43967</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>44491</v>
+        <v>46042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034569662 — RFR- KANTUL TENCHA NIRMAN KARAY GINNU KE KHET KE PASS GRAM THARKA</t>
+          <t>1744002019/WC/22012034547152 — NADI SAPH SAPHI JALSAMBARDHAN KARY GRAM MANPUR</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>366978</v>
+        <v>995341.2</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>368410</v>
+        <v>734670</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>44060</v>
+        <v>43975</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>44449</v>
+        <v>44491</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034585579 — RFR- COUNTUL TENCHA NIRMAN KARY GUBRADHARI MODE KE PASS GRAM GUBRADHARI</t>
+          <t>1744002019/WC/22012034569662 — RFR- KANTUL TENCHA NIRMAN KARAY GINNU KE KHET KE PASS GRAM THARKA</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>640080.9</v>
+        <v>366978</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>519150</v>
+        <v>368410</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>44116</v>
+        <v>44060</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>44491</v>
+        <v>44449</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034585582 — RFR- COUNTUL TENCHA NIRMAN KARY GAYA SINGH KE KHET KE PASS GRAM GUBRADHARI</t>
+          <t>1744002019/WC/22012034585579 — RFR- COUNTUL TENCHA NIRMAN KARY GUBRADHARI MODE KE PASS GRAM GUBRADHARI</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>435557.15</v>
+        <v>640080.9</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>379230</v>
+        <v>519150</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>44123</v>
+        <v>44116</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>44380</v>
+        <v>44491</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034601818 — RFR- COUNTUL TENCHA NIRMAN KARY GUBRADHARI PAHIYA HAR BHAG 2 GRAM GUBRADHARI</t>
+          <t>1744002019/WC/22012034585582 — RFR- COUNTUL TENCHA NIRMAN KARY GAYA SINGH KE KHET KE PASS GRAM GUBRADHARI</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>553056.1</v>
+        <v>435557.15</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>493600</v>
+        <v>379230</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>44189</v>
+        <v>44123</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>44662</v>
+        <v>44380</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034601826 — SHOK PIT NIRMAN KARY GRAM GIRAHANI KE GHAR KE PASS GRAM THARKA</t>
+          <t>1744002019/WC/22012034601818 — RFR- COUNTUL TENCHA NIRMAN KARY GUBRADHARI PAHIYA HAR BHAG 2 GRAM GUBRADHARI</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>0</v>
+        <v>553056.1</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>0</v>
+        <v>493600</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K669" s="3"/>
+        <v>44189</v>
+      </c>
+      <c r="K669" s="3" t="n">
+        <v>44662</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034622623 — नदी साफ साफई जल सम्बर्धन कार्य ग्राम मानपुर</t>
+          <t>1744002019/WC/22012034601826 — SHOK PIT NIRMAN KARY GRAM GIRAHANI KE GHAR KE PASS GRAM THARKA</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>455139.2</v>
+        <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>343515</v>
+        <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>44276</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034623249 — talab</t>
+          <t>1744002019/WC/22012034622623 — नदी साफ साफई जल सम्बर्धन कार्य ग्राम मानपुर</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>366978</v>
+        <v>455139.2</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>0</v>
+        <v>343515</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K671" s="3"/>
+        <v>44276</v>
+      </c>
+      <c r="K671" s="3" t="n">
+        <v>44771</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034628890 — SHOK PIT NIRMAN KARY GRAM GIRAHANI KE GHAR KE PASS GRAM THARKA</t>
+          <t>1744002019/WC/22012034623249 — talab</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>0</v>
+        <v>366978</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>44217</v>
+        <v>43935</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034628893 — SHOK PIT NIRMAN KARY GRAM GIRAHANI KE GHAR KE PASS GRAM THARKA</t>
+          <t>1744002019/WC/22012034628890 — SHOK PIT NIRMAN KARY GRAM GIRAHANI KE GHAR KE PASS GRAM THARKA</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>44217</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034641317 — नवीन तालाब निर्माण कार्य कछराहार ग्राम ठरका</t>
+          <t>1744002019/WC/22012034628893 — SHOK PIT NIRMAN KARY GRAM GIRAHANI KE GHAR KE PASS GRAM THARKA</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>44263</v>
+        <v>44217</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034845831 — RFR- COUNTUL TENCHA NIRMAN KARY GUBRADHARI MODE KE PASS GRAM GUBRADHARI BHAG 1</t>
+          <t>1744002019/WC/22012034641317 — नवीन तालाब निर्माण कार्य कछराहार ग्राम ठरका</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>44471</v>
+        <v>44263</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034845845 — RFR- COUNTUL TENCHA NIRMAN KARY HANUMAN MANIDR KE PAS BHAG 1</t>
+          <t>1744002019/WC/22012034845831 — RFR- COUNTUL TENCHA NIRMAN KARY GUBRADHARI MODE KE PASS GRAM GUBRADHARI BHAG 1</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034853998 — RFR- COUNTUL TENCHA NIRMAN KARY GUBRADHARI MODE KE PASS BHAG 1 GRAM GUBRADHARI</t>
+          <t>1744002019/WC/22012034845845 — RFR- COUNTUL TENCHA NIRMAN KARY HANUMAN MANIDR KE PAS BHAG 1</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034854000 — RFR-katni River-kantul tencha nirmad hanuman mandir ke pas bhag 1</t>
+          <t>1744002019/WC/22012034853998 — RFR- COUNTUL TENCHA NIRMAN KARY GUBRADHARI MODE KE PASS BHAG 1 GRAM GUBRADHARI</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>486356</v>
+        <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>477974</v>
+        <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>44509</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034862508 — RFR- COUNTUL TENCHA NIRMAN KARY GUBRADHARI MODE KE PASS BHAG 1 GRAM GUBRADHARI</t>
+          <t>1744002019/WC/22012034854000 — RFR-katni River-kantul tencha nirmad hanuman mandir ke pas bhag 1</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>480670.07</v>
+        <v>486356</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>431230</v>
+        <v>477974</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>44520</v>
+        <v>44509</v>
       </c>
       <c r="K679" s="3" t="n">
-        <v>44894</v>
+        <v>44927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034862511 — RFR-katni River-kantul tencha nirmad hanuman mandir ke pas bhag 1</t>
+          <t>1744002019/WC/22012034862508 — RFR- COUNTUL TENCHA NIRMAN KARY GUBRADHARI MODE KE PASS BHAG 1 GRAM GUBRADHARI</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>423847.94</v>
+        <v>480670.07</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>0</v>
+        <v>431230</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>44472</v>
-[...1 lines deleted...]
-      <c r="K680" s="3"/>
+        <v>44520</v>
+      </c>
+      <c r="K680" s="3" t="n">
+        <v>44894</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034879888 — RFR- COUNTUL TENCHA NIRMAN KARY GUBRADHARI PAHIYA HAR BHAG 1 GRAM GUBRADHARI</t>
+          <t>1744002019/WC/22012034862511 — RFR-katni River-kantul tencha nirmad hanuman mandir ke pas bhag 1</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>460390.34</v>
+        <v>423847.94</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>403000</v>
+        <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>44531</v>
-[...3 lines deleted...]
-      </c>
+        <v>44472</v>
+      </c>
+      <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012034954799 — नदी जीर्णोद्धार जल संबर्धन कार्य ग्राम मानपुर</t>
+          <t>1744002019/WC/22012034879888 — RFR- COUNTUL TENCHA NIRMAN KARY GUBRADHARI PAHIYA HAR BHAG 1 GRAM GUBRADHARI</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>494259</v>
+        <v>460390.34</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>470434.8</v>
+        <v>403000</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>44689</v>
+        <v>44531</v>
       </c>
       <c r="K682" s="3" t="n">
-        <v>45017</v>
+        <v>44893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035010175 — RFR- COUNTUL TENCHA NIRMAN KARY GUBRADHARI MODE KE PASS BHAG 2 GRAM GUBRADHARI</t>
+          <t>1744002019/WC/22012034954799 — नदी जीर्णोद्धार जल संबर्धन कार्य ग्राम मानपुर</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>0</v>
+        <v>494259</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>0</v>
+        <v>470434.8</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K683" s="3"/>
+        <v>44689</v>
+      </c>
+      <c r="K683" s="3" t="n">
+        <v>45017</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035010176 — RFR- COUNTUL TENCHA NIRMAN KARY GHOSI TALAB KE PASS GRAM GUBRADHARI</t>
+          <t>1744002019/WC/22012035010175 — RFR- COUNTUL TENCHA NIRMAN KARY GUBRADHARI MODE KE PASS BHAG 2 GRAM GUBRADHARI</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035013059 — RFR- COUNTUL TENCHA NIRMAN KARY GUBRADHARI MODE KE PASS BHAG 2 GRAM GUBRADHARI</t>
+          <t>1744002019/WC/22012035010176 — RFR- COUNTUL TENCHA NIRMAN KARY GHOSI TALAB KE PASS GRAM GUBRADHARI</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>290214.6</v>
+        <v>0</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>249056</v>
+        <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>44882</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035013063 — RFR- COUNTUL TENCHA NIRMAN KARY GHOSI TALAB KE PASS GRAM GUBRADHARI</t>
+          <t>1744002019/WC/22012035013059 — RFR- COUNTUL TENCHA NIRMAN KARY GUBRADHARI MODE KE PASS BHAG 2 GRAM GUBRADHARI</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>360165.06</v>
+        <v>290214.6</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>300410</v>
+        <v>249056</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>44893</v>
+        <v>44882</v>
       </c>
       <c r="K686" s="3" t="n">
         <v>45017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035026809 — nala sudhikaran kary gram tharka</t>
+          <t>1744002019/WC/22012035013063 — RFR- COUNTUL TENCHA NIRMAN KARY GHOSI TALAB KE PASS GRAM GUBRADHARI</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>884204.2</v>
+        <v>360165.06</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>699627.2</v>
+        <v>300410</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>44913</v>
+        <v>44893</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>45518</v>
+        <v>45017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035033907 — रिचार्ज पिट निर्माण कार्य घोसी तालाब के पास ग्राम गुबराधरी</t>
+          <t>1744002019/WC/22012035026809 — nala sudhikaran kary gram tharka</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>1219979.26</v>
+        <v>884204.2</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>923514.17</v>
+        <v>699627.2</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>44996</v>
+        <v>44913</v>
       </c>
       <c r="K688" s="3" t="n">
-        <v>45116</v>
+        <v>45518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035037880 — नाला विस्तारीकरण कार्य ऊपरी भाग ग्राम ठरका</t>
+          <t>1744002019/WC/22012035033907 — रिचार्ज पिट निर्माण कार्य घोसी तालाब के पास ग्राम गुबराधरी</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>1454797</v>
+        <v>1219979.26</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>1083528.72</v>
+        <v>923514.17</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>45045</v>
+        <v>44996</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>45518</v>
+        <v>45116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035037882 — नाला विस्तारीकरण कार्य नीचे भाग ग्राम ठरका</t>
+          <t>1744002019/WC/22012035037880 — नाला विस्तारीकरण कार्य ऊपरी भाग ग्राम ठरका</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>1457106.76</v>
+        <v>1454797</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>942066.08</v>
+        <v>1083528.72</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>45045</v>
       </c>
       <c r="K690" s="3" t="n">
-        <v>45569</v>
+        <v>45518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035043673 — रिचार्ज पिट निर्माण कार्य तालाब के पास ग्राम गुबराधरी</t>
+          <t>1744002019/WC/22012035037882 — नाला विस्तारीकरण कार्य नीचे भाग ग्राम ठरका</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>0</v>
+        <v>1457106.76</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>0</v>
+        <v>942066.08</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>44950</v>
-[...1 lines deleted...]
-      <c r="K691" s="3"/>
+        <v>45045</v>
+      </c>
+      <c r="K691" s="3" t="n">
+        <v>45569</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035064234 — रिचार्ज टेंच निर्माण कार्य ग्राम मानपुर</t>
+          <t>1744002019/WC/22012035043673 — रिचार्ज पिट निर्माण कार्य तालाब के पास ग्राम गुबराधरी</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>917701.48</v>
+        <v>0</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>328640</v>
+        <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>45063</v>
-[...3 lines deleted...]
-      </c>
+        <v>44950</v>
+      </c>
+      <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035064237 — रिचार्ज टेंच निर्माण कार्य ग्राम गुबराधरी चेक डेम के पास</t>
+          <t>1744002019/WC/22012035064234 — रिचार्ज टेंच निर्माण कार्य ग्राम मानपुर</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>332507.54</v>
+        <v>917701.48</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>255742.35</v>
+        <v>328640</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>45089</v>
+        <v>45063</v>
       </c>
       <c r="K693" s="3" t="n">
         <v>45569</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035072222 — रिचार्ज पिट निर्माण कार्य चेक डेम के पास ग्राम गुबराधरी</t>
+          <t>1744002019/WC/22012035064237 — रिचार्ज टेंच निर्माण कार्य ग्राम गुबराधरी चेक डेम के पास</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>0</v>
+        <v>332507.54</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>0</v>
+        <v>255742.35</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K694" s="3"/>
+        <v>45089</v>
+      </c>
+      <c r="K694" s="3" t="n">
+        <v>45569</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035090264 — कंटूल टेंच निर्माण कार्य ग्राम गुबराधरी मनेहरी हार</t>
+          <t>1744002019/WC/22012035072222 — रिचार्ज पिट निर्माण कार्य चेक डेम के पास ग्राम गुबराधरी</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>200000</v>
+        <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>45108</v>
+        <v>45030</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035090265 — कंटूल टेंच निर्माण कार्य ग्राम ठरका नदी के पास</t>
+          <t>1744002019/WC/22012035090264 — कंटूल टेंच निर्माण कार्य ग्राम गुबराधरी मनेहरी हार</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>559690.89</v>
+        <v>200000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>491954.64</v>
+        <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>45124</v>
-[...3 lines deleted...]
-      </c>
+        <v>45108</v>
+      </c>
+      <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035104656 — कंटूल टेंच निर्माण कार्य ग्राम गुबराधरी मनेहरी हार</t>
+          <t>1744002019/WC/22012035090265 — कंटूल टेंच निर्माण कार्य ग्राम ठरका नदी के पास</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>606774</v>
+        <v>559690.89</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>503520</v>
+        <v>491954.64</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>45180</v>
+        <v>45124</v>
       </c>
       <c r="K697" s="3" t="n">
-        <v>45456</v>
+        <v>45597</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035117524 — नवीन तालाब निर्माण कार्य ग्राम गुबराधरी</t>
+          <t>1744002019/WC/22012035104656 — कंटूल टेंच निर्माण कार्य ग्राम गुबराधरी मनेहरी हार</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>1596000</v>
+        <v>606774</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>10170</v>
+        <v>503520</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>45197</v>
-[...1 lines deleted...]
-      <c r="K698" s="3"/>
+        <v>45180</v>
+      </c>
+      <c r="K698" s="3" t="n">
+        <v>45456</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035122561 — रिचार्ज टेंच निर्माण कार्य सुखा तालाब के पास ग्राम गुबराधरी</t>
+          <t>1744002019/WC/22012035117524 — नवीन तालाब निर्माण कार्य ग्राम गुबराधरी</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>579731</v>
+        <v>1596000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>572960.5</v>
+        <v>10170</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>45202</v>
-[...3 lines deleted...]
-      </c>
+        <v>45197</v>
+      </c>
+      <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035133460 — रिचार्ज टेंच निर्माण कार्य सुरयारी भाटिया के पास ग्राम गुबराधरी</t>
+          <t>1744002019/WC/22012035122561 — रिचार्ज टेंच निर्माण कार्य सुखा तालाब के पास ग्राम गुबराधरी</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>785373.6</v>
+        <v>579731</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>700804.58</v>
+        <v>572960.5</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>45204</v>
+        <v>45202</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>45859</v>
+        <v>45518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035133475 — गेबियन संरचना निर्माण कार्य नाला ग्राम ठरका</t>
+          <t>1744002019/WC/22012035133460 — रिचार्ज टेंच निर्माण कार्य सुरयारी भाटिया के पास ग्राम गुबराधरी</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>147439.81</v>
+        <v>785373.6</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>142213.56</v>
+        <v>700804.58</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K701" s="3" t="n">
         <v>45859</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035133484 — गेबियन संरचना निर्माण कार्य दुडहा नाला ग्राम ठरका</t>
+          <t>1744002019/WC/22012035133475 — गेबियन संरचना निर्माण कार्य नाला ग्राम ठरका</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>147039.81</v>
+        <v>147439.81</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>142182.95</v>
+        <v>142213.56</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K702" s="3" t="n">
         <v>45859</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035139870 — चेक डेम निर्माण कार्य ग्राम ठरका</t>
+          <t>1744002019/WC/22012035133484 — गेबियन संरचना निर्माण कार्य दुडहा नाला ग्राम ठरका</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>75000</v>
+        <v>147039.81</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>74874.94</v>
+        <v>142182.95</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>45518</v>
+        <v>45859</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035184749 — रिचार्ज टेंच निर्माण कार्य ग्राम ठरका</t>
+          <t>1744002019/WC/22012035139870 — चेक डेम निर्माण कार्य ग्राम ठरका</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>608942.93</v>
+        <v>75000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>414210.6</v>
+        <v>74874.94</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>45415</v>
+        <v>45204</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>45569</v>
+        <v>45518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035196238 — रिचार्ज टेंच निर्माण कार्य भाग १ ग्राम ठरका</t>
+          <t>1744002019/WC/22012035184749 — रिचार्ज टेंच निर्माण कार्य ग्राम ठरका</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>647080.85</v>
+        <v>608942.93</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>626757.37</v>
+        <v>414210.6</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>45455</v>
+        <v>45415</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>46042</v>
+        <v>45569</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035201793 — richarj tench nirman kary bhikham singh ke khet ke pass gram gubradhari</t>
+          <t>1744002019/WC/22012035196238 — रिचार्ज टेंच निर्माण कार्य भाग १ ग्राम ठरका</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>0</v>
+        <v>647080.85</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>0</v>
+        <v>626757.37</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K706" s="3"/>
+        <v>45455</v>
+      </c>
+      <c r="K706" s="3" t="n">
+        <v>46042</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035206274 — richarj tench nirman kary bhikham singh ke khet ke pass gram gubradhari</t>
+          <t>1744002019/WC/22012035201793 — richarj tench nirman kary bhikham singh ke khet ke pass gram gubradhari</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>45449</v>
+        <v>45451</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035206276 — richarj tench nirman kary bhikham singh ke khet ke pass gram gubradhari</t>
+          <t>1744002019/WC/22012035206274 — richarj tench nirman kary bhikham singh ke khet ke pass gram gubradhari</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>601384.91</v>
+        <v>0</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>291941.5</v>
+        <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>45461</v>
-[...3 lines deleted...]
-      </c>
+        <v>45449</v>
+      </c>
+      <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035220215 — countul tech awam cpt nirman kary gram gubradhari</t>
+          <t>1744002019/WC/22012035206276 — richarj tench nirman kary bhikham singh ke khet ke pass gram gubradhari</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>549969.3</v>
+        <v>601384.91</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>466345.51</v>
+        <v>291941.5</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>45566</v>
+        <v>45461</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>45697</v>
+        <v>46199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035222254 — countul tech nirman kary nadi ke pass bhah 1 gram tharka</t>
+          <t>1744002019/WC/22012035220215 — countul tech awam cpt nirman kary gram gubradhari</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>352863.59</v>
+        <v>549969.3</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>306785.48</v>
+        <v>466345.51</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>45596</v>
+        <v>45566</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>45921</v>
+        <v>45697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035305257 — Construction of Underground Dykes For Suryari Nala Gram Gubradhari Khasra No 476</t>
+          <t>1744002019/WC/22012035222254 — countul tech nirman kary nadi ke pass bhah 1 gram tharka</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>758751.23</v>
+        <v>352863.59</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>0</v>
+        <v>306785.48</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K711" s="3"/>
+        <v>45596</v>
+      </c>
+      <c r="K711" s="3" t="n">
+        <v>45921</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035305268 — Construction of Underground Dykes For Dudaha Nala Gram Tharka</t>
+          <t>1744002019/WC/22012035305257 — Construction of Underground Dykes For Suryari Nala Gram Gubradhari Khasra No 476</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>949477.41</v>
+        <v>758751.23</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>45762</v>
+        <v>45761</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/22012035309763 — Amrat Sarovar Nirman Kary Suryari Bhatiya Gubradhari</t>
+          <t>1744002019/WC/22012035305268 — Construction of Underground Dykes For Dudaha Nala Gram Tharka</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>2100000</v>
+        <v>949477.41</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>1446488.98</v>
+        <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>45802</v>
-[...3 lines deleted...]
-      </c>
+        <v>45762</v>
+      </c>
+      <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/3403 — भुता तलाब विस्‍तारीकरण</t>
+          <t>1744002019/WC/22012035309763 — Amrat Sarovar Nirman Kary Suryari Bhatiya Gubradhari</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>82000</v>
+        <v>2100000</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>128829</v>
+        <v>1446488.98</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>39904</v>
+        <v>45802</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>39982</v>
+        <v>46203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/3404 — भुता तालाब बि‍स्‍ता0 घाट नि‍मार्ण  कार्य</t>
+          <t>1744002019/WC/3403 — भुता तलाब विस्‍तारीकरण</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>498000</v>
+        <v>82000</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>134200</v>
+        <v>128829</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>39867</v>
-[...1 lines deleted...]
-      <c r="K715" s="3"/>
+        <v>39904</v>
+      </c>
+      <c r="K715" s="3" t="n">
+        <v>39982</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/7929 — सोकपिट निर्माण कार्य  गुबराधरी मडिया के पास</t>
+          <t>1744002019/WC/3404 — भुता तालाब बि‍स्‍ता0 घाट नि‍मार्ण  कार्य</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>2000</v>
+        <v>498000</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>5760</v>
+        <v>134200</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>40042</v>
-[...3 lines deleted...]
-      </c>
+        <v>39867</v>
+      </c>
+      <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/7951 — naveen talab gubradhri</t>
+          <t>1744002019/WC/7929 — सोकपिट निर्माण कार्य  गुबराधरी मडिया के पास</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>215530</v>
+        <v>5760</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>40158</v>
+        <v>40042</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>40047</v>
+        <v>40465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/7970 — कपिल धारा कूप निर्माण कुंठी / लल्‍ता</t>
+          <t>1744002019/WC/7951 — naveen talab gubradhri</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>0</v>
+        <v>215530</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>40159</v>
-[...1 lines deleted...]
-      <c r="K718" s="3"/>
+        <v>40158</v>
+      </c>
+      <c r="K718" s="3" t="n">
+        <v>40047</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/7971 — कपिल धारा कूप निर्माण कुंठी /लल्‍ता</t>
+          <t>1744002019/WC/7970 — कपिल धारा कूप निर्माण कुंठी / लल्‍ता</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>167105</v>
+        <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>40249</v>
-[...3 lines deleted...]
-      </c>
+        <v>40159</v>
+      </c>
+      <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/7973 — सुरयारी तालाब निर्माण कार्य ठरका</t>
+          <t>1744002019/WC/7971 — कपिल धारा कूप निर्माण कुंठी /लल्‍ता</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>1004350</v>
+        <v>167105</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>40260</v>
+        <v>40249</v>
       </c>
       <c r="K720" s="3" t="n">
-        <v>40332</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/7982 — नवीन तालाब निर्माण कार्य कोसी नाला गुबराधरी</t>
+          <t>1744002019/WC/7973 — सुरयारी तालाब निर्माण कार्य ठरका</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>2150875</v>
+        <v>1004350</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>40217</v>
+        <v>40260</v>
       </c>
       <c r="K721" s="3" t="n">
-        <v>41364</v>
+        <v>40332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/8036 — Talab VistariKarn Fish palen</t>
+          <t>1744002019/WC/7982 — नवीन तालाब निर्माण कार्य कोसी नाला गुबराधरी</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>261214</v>
+        <v>2150875</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>40307</v>
+        <v>40217</v>
       </c>
       <c r="K722" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/8072 — मछली पालन तालाब विस्‍तारी करण</t>
+          <t>1744002019/WC/8036 — Talab VistariKarn Fish palen</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>40500</v>
+        <v>261214</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>40354</v>
+        <v>40307</v>
       </c>
       <c r="K723" s="3" t="n">
-        <v>40420</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/8085 — तालाब बिस्‍तारीकरण ठरका</t>
+          <t>1744002019/WC/8072 — मछली पालन तालाब विस्‍तारी करण</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>491396</v>
+        <v>40500</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>40340</v>
+        <v>40354</v>
       </c>
       <c r="K724" s="3" t="n">
-        <v>41056</v>
+        <v>40420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/86136 — नवीन तालाब निर्माण कार्य</t>
+          <t>1744002019/WC/8085 — तालाब बिस्‍तारीकरण ठरका</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>319778</v>
+        <v>491396</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>40872</v>
+        <v>40340</v>
       </c>
       <c r="K725" s="3" t="n">
-        <v>41364</v>
+        <v>41056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/86228 — तलाब विस्‍तारीकरण कार्य भुता तलाब ts-3782</t>
+          <t>1744002019/WC/86136 — नवीन तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>205996</v>
+        <v>319778</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>41057</v>
+        <v>40872</v>
       </c>
       <c r="K726" s="3" t="n">
-        <v>41435</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/86240 — तालाब विस्‍तारीकरण कार्य सूखा राहत तालाब ts 3785</t>
+          <t>1744002019/WC/86228 — तलाब विस्‍तारीकरण कार्य भुता तलाब ts-3782</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>0</v>
+        <v>205996</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>40855</v>
-[...1 lines deleted...]
-      <c r="K727" s="3"/>
+        <v>41057</v>
+      </c>
+      <c r="K727" s="3" t="n">
+        <v>41435</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/86241 — तालाब विस्‍तारी करण कार्य ठरका ts3784</t>
+          <t>1744002019/WC/86240 — तालाब विस्‍तारीकरण कार्य सूखा राहत तालाब ts 3785</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>238656</v>
+        <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>41020</v>
-[...3 lines deleted...]
-      </c>
+        <v>40855</v>
+      </c>
+      <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/86242 — nala vishatari karna ses bhag gubaradhari ts 3276</t>
+          <t>1744002019/WC/86241 — तालाब विस्‍तारी करण कार्य ठरका ts3784</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>502280</v>
+        <v>238656</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>40971</v>
+        <v>41020</v>
       </c>
       <c r="K729" s="3" t="n">
-        <v>41557</v>
+        <v>41435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/86243 — तालाब विस्‍तारीकरण कार्य ठरका  ts4486</t>
+          <t>1744002019/WC/86242 — nala vishatari karna ses bhag gubaradhari ts 3276</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>557096</v>
+        <v>502280</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>40984</v>
+        <v>40971</v>
       </c>
       <c r="K730" s="3" t="n">
-        <v>41435</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/86244 — तालाब विस्‍तारीकरण कार्य ठरका ts3257</t>
+          <t>1744002019/WC/86243 — तालाब विस्‍तारीकरण कार्य ठरका  ts4486</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>198000</v>
+        <v>557096</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>41022</v>
+        <v>40984</v>
       </c>
       <c r="K731" s="3" t="n">
-        <v>41364</v>
+        <v>41435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/86258 — गुबराधरी- नाला पुर्नजीवन एवं विस्‍तार तटबंध कार्य</t>
+          <t>1744002019/WC/86244 — तालाब विस्‍तारीकरण कार्य ठरका ts3257</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>313214</v>
+        <v>198000</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>41199</v>
+        <v>41022</v>
       </c>
       <c r="K732" s="3" t="n">
-        <v>41557</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/86259 — गुबराधरी- नाला पुर्नजीवन एवं विस्‍तार तटबंध कार्य ठरका ts.4802/as.182</t>
+          <t>1744002019/WC/86258 — गुबराधरी- नाला पुर्नजीवन एवं विस्‍तार तटबंध कार्य</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>270518</v>
+        <v>313214</v>
       </c>
       <c r="J733" s="3" t="n">
         <v>41199</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>41445</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/8628 — nala saf safai jal sambardhan</t>
+          <t>1744002019/WC/86259 — गुबराधरी- नाला पुर्नजीवन एवं विस्‍तार तटबंध कार्य ठरका ts.4802/as.182</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>459322</v>
+        <v>270518</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>40639</v>
+        <v>41199</v>
       </c>
       <c r="K734" s="3" t="n">
-        <v>40876</v>
+        <v>41445</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/8634 — बैजू बाबा नाला साफ सफाई कार्य जल सम्‍वर्धन</t>
+          <t>1744002019/WC/8628 — nala saf safai jal sambardhan</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>235652</v>
+        <v>459322</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>40634</v>
+        <v>40639</v>
       </c>
       <c r="K735" s="3" t="n">
-        <v>41364</v>
+        <v>40876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/8637 — नाला साफ सफाई एवं जल संवर्धन कार्य मानपुन</t>
+          <t>1744002019/WC/8634 — बैजू बाबा नाला साफ सफाई कार्य जल सम्‍वर्धन</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>914658</v>
+        <v>235652</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>40639</v>
+        <v>40634</v>
       </c>
       <c r="K736" s="3" t="n">
-        <v>41902</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/8657 — तालाब विस्‍तारीकरण कार्य ठरका</t>
+          <t>1744002019/WC/8637 — नाला साफ सफाई एवं जल संवर्धन कार्य मानपुन</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>1844987</v>
+        <v>914658</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>40703</v>
+        <v>40639</v>
       </c>
       <c r="K737" s="3" t="n">
-        <v>41090</v>
+        <v>41902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/8658 — नाला साफसफाई जल संवर्धन कार्य सिमरार नदी</t>
+          <t>1744002019/WC/8657 — तालाब विस्‍तारीकरण कार्य ठरका</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>1232952</v>
+        <v>1844987</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>40697</v>
+        <v>40703</v>
       </c>
       <c r="K738" s="3" t="n">
-        <v>41364</v>
+        <v>41090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/8661 — nala saf safai jal snvdhrn kary manpur</t>
+          <t>1744002019/WC/8658 — नाला साफसफाई जल संवर्धन कार्य सिमरार नदी</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>300000</v>
+        <v>0</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>26687</v>
+        <v>1232952</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>40704</v>
+        <v>40697</v>
       </c>
       <c r="K739" s="3" t="n">
-        <v>41438</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/8664 — nala saf safai manpur</t>
+          <t>1744002019/WC/8661 — nala saf safai jal snvdhrn kary manpur</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>499000</v>
+        <v>300000</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>290994</v>
+        <v>26687</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>40690</v>
+        <v>40704</v>
       </c>
       <c r="K740" s="3" t="n">
-        <v>41557</v>
+        <v>41438</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/9993637932 — kistoriyan talaiya bhag 1 TS-292</t>
+          <t>1744002019/WC/8664 — nala saf safai manpur</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>500000</v>
+        <v>499000</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>469660.4</v>
+        <v>290994</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>41550</v>
+        <v>40690</v>
       </c>
       <c r="K741" s="3" t="n">
-        <v>41759</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/9993638087 — manpur nala vistari karan karya TS 283..</t>
+          <t>1744002019/WC/9993637932 — kistoriyan talaiya bhag 1 TS-292</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>459445.8</v>
+        <v>469660.4</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K742" s="3" t="n">
         <v>41759</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/9993638088 — nala vistari karana kaya simrar jalashay k nichai</t>
+          <t>1744002019/WC/9993638087 — manpur nala vistari karan karya TS 283..</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>509928</v>
+        <v>459445.8</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K743" s="3" t="n">
         <v>41759</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/9993638090 — machali palan talab tarka</t>
+          <t>1744002019/WC/9993638088 — nala vistari karana kaya simrar jalashay k nichai</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>390992</v>
+        <v>509928</v>
       </c>
       <c r="J744" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K744" s="3" t="n">
-        <v>42520</v>
+        <v>41759</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/9993644566 — NALA VISTARIKARN KARY MANPUR BHAG 2 TS.4655</t>
+          <t>1744002019/WC/9993638090 — machali palan talab tarka</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>983898.9</v>
+        <v>390992</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>41674</v>
+        <v>41550</v>
       </c>
       <c r="K745" s="3" t="n">
-        <v>41902</v>
+        <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/9993648281 — TALAB VISTARIKARAN KARY THARKA TS.5612</t>
+          <t>1744002019/WC/9993644566 — NALA VISTARIKARN KARY MANPUR BHAG 2 TS.4655</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>806649</v>
+        <v>983898.9</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>41701</v>
+        <v>41674</v>
       </c>
       <c r="K746" s="3" t="n">
-        <v>42520</v>
+        <v>41902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/9993648288 — HANUMAN TALAB VISTARI KARAN KARY GUBARADHARI TS.56</t>
+          <t>1744002019/WC/9993648281 — TALAB VISTARIKARAN KARY THARKA TS.5612</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
-        <v>980000</v>
+        <v>1000000</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>144598</v>
+        <v>806649</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K747" s="3" t="n">
-        <v>42614</v>
+        <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/9993648293 — TALAB VISTARIKARAN KARY  THARKA TS.5614</t>
+          <t>1744002019/WC/9993648288 — HANUMAN TALAB VISTARI KARAN KARY GUBARADHARI TS.56</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>1000000</v>
+        <v>980000</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>0</v>
+        <v>144598</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>41701</v>
       </c>
-      <c r="K748" s="3"/>
+      <c r="K748" s="3" t="n">
+        <v>42614</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/9993658168 — TALAB VISTARIKARN BHOTA TALAB GRAM GUBRADHARI</t>
+          <t>1744002019/WC/9993648293 — TALAB VISTARIKARAN KARY  THARKA TS.5614</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>888688</v>
+        <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>42288</v>
-[...3 lines deleted...]
-      </c>
+        <v>41701</v>
+      </c>
+      <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/9993664476 — NALA SAPH SAPHI JAL SAMBADHAN KARY THARKA KACHHARA HAR</t>
+          <t>1744002019/WC/9993658168 — TALAB VISTARIKARN BHOTA TALAB GRAM GUBRADHARI</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>546700.46</v>
+        <v>888688</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>42378</v>
+        <v>42288</v>
       </c>
       <c r="K750" s="3" t="n">
-        <v>43230</v>
+        <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/9993664480 — NALA VISTARIKARAN KARY MANPUR UPRI BHAG</t>
+          <t>1744002019/WC/9993664476 — NALA SAPH SAPHI JAL SAMBADHAN KARY THARKA KACHHARA HAR</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>13908</v>
+        <v>546700.46</v>
       </c>
       <c r="J751" s="3" t="n">
         <v>42378</v>
       </c>
       <c r="K751" s="3" t="n">
-        <v>42614</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/9993666517 — NAWIN TALAB NIRMAD KARY PANIA HAR GUBARADHARI</t>
+          <t>1744002019/WC/9993664480 — NALA VISTARIKARAN KARY MANPUR UPRI BHAG</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>1486000</v>
+        <v>1000000</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>719622.68</v>
+        <v>13908</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>42636</v>
+        <v>42378</v>
       </c>
       <c r="K752" s="3" t="n">
-        <v>43129</v>
+        <v>42614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/9993666974 — NAWIN TALAB NIRMAD KARY</t>
+          <t>1744002019/WC/9993666517 — NAWIN TALAB NIRMAD KARY PANIA HAR GUBARADHARI</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>0</v>
+        <v>1486000</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>0</v>
+        <v>719622.68</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K753" s="3"/>
+        <v>42636</v>
+      </c>
+      <c r="K753" s="3" t="n">
+        <v>43129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/9993666975 — TALAB VISTARIKARAD KARY</t>
+          <t>1744002019/WC/9993666974 — NAWIN TALAB NIRMAD KARY</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/9993667010 — KHET TALAB NIRMAD KARY BHUDHAN BHUMIYA</t>
+          <t>1744002019/WC/9993666975 — TALAB VISTARIKARAD KARY</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/VB/22012035329836 — कंटूर ट्रेंच निर्माण कार्य छोटेलाल के खेत के पास ग्राम ठरका</t>
+          <t>1744002019/WC/9993667010 — KHET TALAB NIRMAD KARY BHUDHAN BHUMIYA</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>281392.43</v>
+        <v>0</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>46178</v>
+        <v>42395</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/VB/22012035329841 — कंटूर ट्रेंच निर्माण कार्य नदलाल के घर के पास ग्राम गुबराधरी</t>
+          <t>1744002019/WC/VB/22012035329836 — कंटूर ट्रेंच निर्माण कार्य छोटेलाल के खेत के पास ग्राम ठरका</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>281392.43</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>59080.36</v>
+        <v>121384.34</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>46237</v>
+        <v>46283</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/ गुबराधरी 479/1 — कपिल धारा कुप निर्माण नारायणसिंह</t>
+          <t>1744002019/WC/VB/22012035329841 — कंटूर ट्रेंच निर्माण कार्य नदलाल के घर के पास ग्राम गुबराधरी</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>78400</v>
+        <v>281392.43</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>0</v>
+        <v>217328.55</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>39467</v>
+        <v>46237</v>
       </c>
       <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/ गुबराधरी 479/2 — कपिल धारा कुप निर्माण टिल्‍लू/ मल्‍लू</t>
+          <t>1744002019/WC/ गुबराधरी 479/1 — कपिल धारा कुप निर्माण नारायणसिंह</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>78400</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>86281</v>
+        <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>39507</v>
-[...3 lines deleted...]
-      </c>
+        <v>39467</v>
+      </c>
+      <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/गुबराधरी 479/3 — कपिलधारा कुप निर्माण मोहनसिंह / गुबराधरी</t>
+          <t>1744002019/WC/ गुबराधरी 479/2 — कपिल धारा कुप निर्माण टिल्‍लू/ मल्‍लू</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>82000</v>
+        <v>78400</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>111680</v>
+        <v>86281</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>39450</v>
+        <v>39507</v>
       </c>
       <c r="K760" s="3" t="n">
-        <v>41364</v>
+        <v>40091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/ गुबराधरी564 — कपिल धारा कुप निर्माण कोदूलाल / अच्‍छेलाल</t>
+          <t>1744002019/WC/गुबराधरी 479/3 — कपिलधारा कुप निर्माण मोहनसिंह / गुबराधरी</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>80360</v>
+        <v>82000</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>68970</v>
+        <v>111680</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>39485</v>
+        <v>39450</v>
       </c>
       <c r="K761" s="3" t="n">
-        <v>40091</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/ गुबराधरी565 — कपिल धारा कुप निर्माण  काशीप्रसाद / दुखीलाल</t>
+          <t>1744002019/WC/ गुबराधरी564 — कपिल धारा कुप निर्माण कोदूलाल / अच्‍छेलाल</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
         <v>80360</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>156319</v>
+        <v>68970</v>
       </c>
       <c r="J762" s="3" t="n">
         <v>39485</v>
       </c>
       <c r="K762" s="3" t="n">
-        <v>41364</v>
+        <v>40091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/ गुबराधरी566 — कपिल धारा कुप निर्माण गिन्‍नूलाल / गर्गा</t>
+          <t>1744002019/WC/ गुबराधरी565 — कपिल धारा कुप निर्माण  काशीप्रसाद / दुखीलाल</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>80360</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>56600</v>
+        <v>156319</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>39492</v>
+        <v>39485</v>
       </c>
       <c r="K763" s="3" t="n">
-        <v>40091</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/ गुबराधरी567 — कपिल धारा कुप निर्माण गुमानीप्रसाद / कंधीलाल</t>
+          <t>1744002019/WC/ गुबराधरी566 — कपिल धारा कुप निर्माण गिन्‍नूलाल / गर्गा</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>80360</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>47200</v>
+        <v>56600</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>39485</v>
+        <v>39492</v>
       </c>
       <c r="K764" s="3" t="n">
-        <v>41364</v>
+        <v>40091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/ गुबराधरी568 — कपिल धारा कुप निर्माण सरजू / भुरा</t>
+          <t>1744002019/WC/ गुबराधरी567 — कपिल धारा कुप निर्माण गुमानीप्रसाद / कंधीलाल</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>80360</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>199520</v>
+        <v>47200</v>
       </c>
       <c r="J765" s="3" t="n">
         <v>39485</v>
       </c>
       <c r="K765" s="3" t="n">
-        <v>40091</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/ गुबराधरी569 — कपिल धारा कुप निर्माण सेन्‍दीबाई / सेकलाल</t>
+          <t>1744002019/WC/ गुबराधरी568 — कपिल धारा कुप निर्माण सरजू / भुरा</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>80360</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>121953</v>
+        <v>199520</v>
       </c>
       <c r="J766" s="3" t="n">
         <v>39485</v>
       </c>
       <c r="K766" s="3" t="n">
         <v>40091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/ गुबराधरी / 749/4 — कपिल धारा कुप निर्माण विश्‍वनाथसिंह</t>
+          <t>1744002019/WC/ गुबराधरी569 — कपिल धारा कुप निर्माण सेन्‍दीबाई / सेकलाल</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>82000</v>
+        <v>80360</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>59050</v>
+        <v>121953</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>39516</v>
+        <v>39485</v>
       </c>
       <c r="K767" s="3" t="n">
-        <v>41364</v>
+        <v>40091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/ गुबराधारी 749/3 — क‍ि‍पल धारा कुप निर्माण ओरीलाल</t>
+          <t>1744002019/WC/ गुबराधरी / 749/4 — कपिल धारा कुप निर्माण विश्‍वनाथसिंह</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>86244</v>
+        <v>59050</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>39443</v>
+        <v>39516</v>
       </c>
       <c r="K768" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/मानपुर/389 — नीर्मल नीर कुप निमार्ण मानपुर</t>
+          <t>1744002019/WC/ गुबराधारी 749/3 — क‍ि‍पल धारा कुप निर्माण ओरीलाल</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>90000</v>
+        <v>82000</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>77645</v>
+        <v>86244</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>39508</v>
+        <v>39443</v>
       </c>
       <c r="K769" s="3" t="n">
-        <v>40091</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WC/मानपुर/577 — कपिल धारा कूप निर्माण/ गोपी  मानपुर</t>
+          <t>1744002019/WC/मानपुर/389 — नीर्मल नीर कुप निमार्ण मानपुर</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>80000</v>
+        <v>90000</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>47400</v>
+        <v>77645</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>39493</v>
-[...1 lines deleted...]
-      <c r="K770" s="3"/>
+        <v>39508</v>
+      </c>
+      <c r="K770" s="3" t="n">
+        <v>40091</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WH/22012034332579 — भूता तालाब विस्तारीकरण कार्य ग्राम गुबराधारी</t>
+          <t>1744002019/WC/मानपुर/577 — कपिल धारा कूप निर्माण/ गोपी  मानपुर</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>711000</v>
+        <v>80000</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>582478.21</v>
+        <v>47400</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>43251</v>
-[...3 lines deleted...]
-      </c>
+        <v>39493</v>
+      </c>
+      <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WH/22012034332580 — हनुमान तालाब विस्तारीकरण कार्य गुबराधारी</t>
+          <t>1744002019/WH/22012034332579 — भूता तालाब विस्तारीकरण कार्य ग्राम गुबराधारी</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>344000</v>
+        <v>711000</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>227738.5</v>
+        <v>582478.21</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>43246</v>
+        <v>43251</v>
       </c>
       <c r="K772" s="3" t="n">
-        <v>43983</v>
+        <v>44510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WH/22012034332581 — सिद्ध बाबा तालाब विस्तारीकरण कार्य थरका</t>
+          <t>1744002019/WH/22012034332580 — हनुमान तालाब विस्तारीकरण कार्य गुबराधारी</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>674000</v>
+        <v>344000</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>566352</v>
+        <v>227738.5</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>43239</v>
+        <v>43246</v>
       </c>
       <c r="K773" s="3" t="n">
-        <v>43480</v>
+        <v>43983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WH/22012034439478 — तालाब विस्तारीकरण कार्य पंचायत भवन के पीछे ग्राम गुबराधारी</t>
+          <t>1744002019/WH/22012034332581 — सिद्ध बाबा तालाब विस्तारीकरण कार्य थरका</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>683000</v>
+        <v>674000</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>676631.04</v>
+        <v>566352</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>43534</v>
+        <v>43239</v>
       </c>
       <c r="K774" s="3" t="n">
-        <v>44191</v>
+        <v>43480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WH/22012034439479 — तालाब विस्तारीकरण कार्य धोबी हर ग्राम ठरका</t>
+          <t>1744002019/WH/22012034439478 — तालाब विस्तारीकरण कार्य पंचायत भवन के पीछे ग्राम गुबराधारी</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>772000</v>
+        <v>683000</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>758220.22</v>
+        <v>676631.04</v>
       </c>
       <c r="J775" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K775" s="3" t="n">
-        <v>44248</v>
+        <v>44191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WH/गुबराधरी/1104 — कपिल धारा कूप बाबूलाल/क्रपाली</t>
+          <t>1744002019/WH/22012034439479 — तालाब विस्तारीकरण कार्य धोबी हर ग्राम ठरका</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>82000</v>
+        <v>772000</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>26200</v>
+        <v>758220.22</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>39511</v>
-[...1 lines deleted...]
-      <c r="K776" s="3"/>
+        <v>43534</v>
+      </c>
+      <c r="K776" s="3" t="n">
+        <v>44248</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WH/गुबराधरी/1240 — कपिल धारा कूप sanman singh</t>
+          <t>1744002019/WH/गुबराधरी/1104 — कपिल धारा कूप बाबूलाल/क्रपाली</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>8200000</v>
+        <v>82000</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>35000</v>
+        <v>26200</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>39440</v>
+        <v>39511</v>
       </c>
       <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WH/गुबराधरी/1241 — कपिल धारा कूप pream lal singh</t>
+          <t>1744002019/WH/गुबराधरी/1240 — कपिल धारा कूप sanman singh</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
         <v>8200000</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>97090</v>
+        <v>35000</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>39435</v>
-[...3 lines deleted...]
-      </c>
+        <v>39440</v>
+      </c>
+      <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WH/गुबराधरी/1242 — कपिल धारा कूप marulal/motiram</t>
+          <t>1744002019/WH/गुबराधरी/1241 — कपिल धारा कूप pream lal singh</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>8200000</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>9250</v>
+        <v>97090</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>39485</v>
-[...1 lines deleted...]
-      <c r="K779" s="3"/>
+        <v>39435</v>
+      </c>
+      <c r="K779" s="3" t="n">
+        <v>41364</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WH/गुबराधरी/574 — कपिल धारा कूप मुन्‍नीबाई</t>
+          <t>1744002019/WH/गुबराधरी/1242 — कपिल धारा कूप marulal/motiram</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
-        <v>82000</v>
+        <v>8200000</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>27000</v>
+        <v>9250</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>39475</v>
+        <v>39485</v>
       </c>
       <c r="K780" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WH/गुबराधरी/575 — कपिल धारा कूप ध्‍यान सिंह</t>
+          <t>1744002019/WH/गुबराधरी/574 — कपिल धारा कूप मुन्‍नीबाई</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>37900</v>
+        <v>27000</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>39440</v>
-[...3 lines deleted...]
-      </c>
+        <v>39475</v>
+      </c>
+      <c r="K781" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WH/गुबराधरी/576 — कपिल धारा कूप हनुमान सिंह</t>
+          <t>1744002019/WH/गुबराधरी/575 — कपिल धारा कूप ध्‍यान सिंह</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>153389</v>
+        <v>37900</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>39450</v>
+        <v>39440</v>
       </c>
       <c r="K782" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WH/गूबराधरी/398 — कपिल धारा कूप चुतुलाल/कामताप्रसाद</t>
+          <t>1744002019/WH/गुबराधरी/576 — कपिल धारा कूप हनुमान सिंह</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>84000</v>
+        <v>82000</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>30798</v>
+        <v>153389</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>39492</v>
+        <v>39450</v>
       </c>
       <c r="K783" s="3" t="n">
-        <v>40091</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WH/गूबराधरी/399 — कपिल धारा कूप छदामी/सुन्‍दरलाल</t>
+          <t>1744002019/WH/गूबराधरी/398 — कपिल धारा कूप चुतुलाल/कामताप्रसाद</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>84000</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>20500</v>
+        <v>30798</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>39511</v>
-[...1 lines deleted...]
-      <c r="K784" s="3"/>
+        <v>39492</v>
+      </c>
+      <c r="K784" s="3" t="n">
+        <v>40091</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1744002019/WH/मानपुर/1100 — कपिल धारा कूप निर्माण / महेन्‍द्र कुमार मानपुर</t>
+          <t>1744002019/WH/गूबराधरी/399 — कपिल धारा कूप छदामी/सुन्‍दरलाल</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>80000</v>
+        <v>84000</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>35700</v>
+        <v>20500</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>39510</v>
+        <v>39511</v>
       </c>
       <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C786" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D786" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E786" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F786" s="1" t="inlineStr">
+        <is>
+          <t>1744002019/WH/मानपुर/1100 — कपिल धारा कूप निर्माण / महेन्‍द्र कुमार मानपुर</t>
+        </is>
+      </c>
+      <c r="G786" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H786" s="2" t="n">
+        <v>80000</v>
+      </c>
+      <c r="I786" s="2" t="n">
+        <v>35700</v>
+      </c>
+      <c r="J786" s="3" t="n">
+        <v>39510</v>
+      </c>
+      <c r="K786" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
+      <c r="A787" s="1" t="inlineStr">
+        <is>
+          <t>KATNI</t>
+        </is>
+      </c>
+      <c r="B787" s="1" t="inlineStr">
+        <is>
           <t>2013-2014</t>
         </is>
       </c>
-      <c r="C786" s="1" t="inlineStr">
+      <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
-      <c r="D786" s="1" t="inlineStr">
+      <c r="D787" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
-      <c r="E786" s="1" t="inlineStr">
+      <c r="E787" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F786" s="1" t="inlineStr">
+      <c r="F787" s="1" t="inlineStr">
         <is>
           <t>1744/DP/9926697313 — गुबराधरी - समेकित वनोपज उत्‍पादन व्रक्षारोपण योजना</t>
         </is>
       </c>
-      <c r="G786" s="1" t="inlineStr">
+      <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
-      <c r="H786" s="2" t="n">
+      <c r="H787" s="2" t="n">
         <v>2350000</v>
       </c>
-      <c r="I786" s="2" t="n">
+      <c r="I787" s="2" t="n">
         <v>27780</v>
       </c>
-      <c r="J786" s="3" t="n">
+      <c r="J787" s="3" t="n">
         <v>41491</v>
       </c>
-      <c r="K786" s="3" t="n">
+      <c r="K787" s="3" t="n">
         <v>43388</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>