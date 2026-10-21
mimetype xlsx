--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 00:32:04</t>
+          <t>Exported on: 2026-10-21 04:51:06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: KATNI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,239 +273,239 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BADWARA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1744003003/FP/22012034641008 — RCC नाली निर्माण कार्य आदिवासी मोहल्ला ग्राम- पठरा</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>71000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BADWARA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1744003003/IF/22012035275693 — खेत तालाब निर्माण कार्य फरसराम/जोरावल ग्राम- पोंडी</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45610</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BADWARA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1744003003/IF/IAY/4395639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100746085</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44861</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BADWARA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1744003003/IF/YD/22012035515620 — खेत तालाब निर्माण कार्य गणेशा कोल अतरिया</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BADWARA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1744003003/IF/YD/22012035525252 — खेत तालाब निर्माण कार्य पूरन कोल/ सुकली कोल अतरिया</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45765</v>
@@ -530,51 +530,51 @@
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1744003003/IF/YD/22012035634079 — मां की बगिया हितग्राही प्रभा केवट/श्यामलाल बिजौरी</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>198039.53</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>877</v>
+        <v>5760.98</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BADWARA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -718,76 +718,76 @@
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1744003003/IF/YD/22012035646343 — मां कि बगिया हितग्राही रानी बाई/नारायण विश्वकर्मा चपहनी</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>174721.72</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>800.01</v>
+        <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BADWARA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1744003003/WC/22012035221838 — परकोलेशन टँक निर्माण कार्य अतरिया मार्ग पर ग्राम- बिजौरी</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>615928.86</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45453</v>
@@ -852,61 +852,61 @@
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1744003003/WC/VB/22012035329900 — कंटूर टेन्‍च निर्माण कार्य ग्राम चपहनी खसरा नं. 365</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
-        <v>0</v>
+        <v>554270.12</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>0</v>
+        <v>163521.13</v>
       </c>
       <c r="J24" s="3" t="n">
-        <v>46204</v>
+        <v>46286</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>BADWARA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
@@ -931,51 +931,51 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BADWARA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1744003003/WC/YD/22012035319205 — कंटूर ट्रेंच निर्माण कार्य छिन्दहा हार पठरा</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>917384.58</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45965</v>