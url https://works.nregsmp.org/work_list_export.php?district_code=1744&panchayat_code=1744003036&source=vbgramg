--- v0 (2026-09-08)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 22:47:22</t>
+          <t>Exported on: 2026-10-28 15:20:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: KATNI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,147 +273,147 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BADWARA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1744003036/IF/22012035359769 — Khet Talab Rammilan Yadav / Potiya</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K12" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BADWARA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1744003036/IF/22012035424277 — Dugwell Richarj Pit Sanjay /Pyarelal</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BADWARA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1744003036/IF/22012035476729 — DugWell Recharge Pit निर्माण कार्य मि‍थलेश/उदयराम</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45761</v>
@@ -767,51 +767,51 @@
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1744003036/IF/22012035640873 — एक बगिया माँ के नाम  - रामकली गौड</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>269387.37</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>0</v>
+        <v>250</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BADWARA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1143,51 +1143,51 @@
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1744003036/IF/22012035644284 — Ek Bagiya Maa ke naam Sarla dwivedi</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>196322.29</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>500</v>
+        <v>1100</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45981</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>BADWARA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1237,51 +1237,51 @@
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1744003036/IF/22012035644296 — Ek  Bagiya maa ke naam Usha Dwivedi</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>196322.29</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>0</v>
+        <v>750</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45981</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BADWARA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1403,192 +1403,192 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45985</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BADWARA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1744003036/IF/IAY/5854141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149961979</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46008</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BADWARA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1744003036/RC/22012034646431 — RCC नाली निर्माण कार्य ललित द्विवेदी के घर से पंचायत भवन की पुलिया तक ग्राम सिरौजागडरिया</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>116000</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>0</v>
+        <v>2050</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45171</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BADWARA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1744003036/WC/22012035249929 — मिनी परकोलेशन टैंक निर्माण कार्य शासकीय भूमि पर ग्राम- सिरौजागड़रिया</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>199916.47</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>BADWARA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1744003036/WC/22012035249930 — मिनी परकोलेशन टैंक निर्माण कार्य शासकीय भूमि पर ग्राम -सिमरिया सानी</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>199916.47</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45457</v>