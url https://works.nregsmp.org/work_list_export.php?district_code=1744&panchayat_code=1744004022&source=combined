--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K748"/>
+  <dimension ref="A1:K749"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 23:17:07</t>
+          <t>Exported on: 2026-10-25 13:17:05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: KATNI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -322,51 +322,51 @@
       <c r="J12" s="3" t="n">
         <v>43743</v>
       </c>
       <c r="K12" s="3" t="n">
         <v>44286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1744004022/AV/22012034547824 — किचन शेड सह स्‍टोर निर्माण शासकीय प्राथमिक शाला नन्‍हवाराकला</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>425000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>349863.57</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44209</v>
@@ -745,73 +745,73 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of workshed for Livelihood activity (Grps) / Construction of workshed for Livelihood activity for Groups</t>
+          <t>Constr of workshed for Livelihood activity (Grps) / Construction of Workshed for SHG for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of building/workshed for SHG</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1744004022/AV/22012034655744 — Naveen Samudayik bhavan nirman NanwarAkala</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>184000</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>46699</v>
+        <v>54799</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45368</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -1366,51 +1366,51 @@
       <c r="J34" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K34" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1744004022/IF/22012035520238 — Dug Well Recharge Karya Mahkoli Choudhari Ke Koop Me</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45791</v>
@@ -1854,98 +1854,98 @@
       <c r="J44" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K44" s="3" t="n">
         <v>46138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1744004022/IF/22012035539772 — Dugwell Recharge रामनाथ / विशाली काछी</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1744004022/IF/22012035539780 — Dugwell Recharge भूपत सिंह / कुवेर सिंह बरगाही</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45748</v>
@@ -7522,51 +7522,51 @@
       <c r="J160" s="3" t="n">
         <v>43706</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>43843</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1744004022/IF/IAY/1960312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1809148</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>43631</v>
@@ -21475,14678 +21475,14725 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>45967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1744004022/IF/IAY/78800 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/0112</t>
+          <t>1744004022/IF/IAY/6347848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113790173</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>13066</v>
+        <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42613</v>
-[...3 lines deleted...]
-      </c>
+        <v>45727</v>
+      </c>
+      <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1744004022/IF/IAY/78801 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/0229</t>
+          <t>1744004022/IF/IAY/78800 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/0112</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>6012</v>
+        <v>13066</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43311</v>
+        <v>42613</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>43743</v>
+        <v>42714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1744004022/IF/IAY/78802 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/0303</t>
+          <t>1744004022/IF/IAY/78801 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/0229</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>13039</v>
+        <v>6012</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42714</v>
+        <v>43311</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>43510</v>
+        <v>43743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1744004022/IF/IAY/78803 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/0509</t>
+          <t>1744004022/IF/IAY/78802 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/0303</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>23490</v>
+        <v>14310</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>13829</v>
+        <v>13039</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43311</v>
+        <v>42714</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>45967</v>
+        <v>43510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1744004022/IF/IAY/78804 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/118</t>
+          <t>1744004022/IF/IAY/78803 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/0509</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>14310</v>
+        <v>23490</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>14147</v>
+        <v>13829</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42571</v>
+        <v>43311</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>43510</v>
+        <v>45967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1744004022/IF/IAY/78805 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/150</t>
+          <t>1744004022/IF/IAY/78804 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/118</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>6002</v>
+        <v>14147</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>42769</v>
+        <v>42571</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>43547</v>
+        <v>43510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1744004022/IF/IAY/78806 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/169</t>
+          <t>1744004022/IF/IAY/78805 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/150</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>13493</v>
+        <v>6002</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>42706</v>
+        <v>42769</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>43510</v>
+        <v>43547</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1744004022/IF/IAY/78807 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/219</t>
+          <t>1744004022/IF/IAY/78806 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/169</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>14431</v>
+        <v>13493</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42728</v>
+        <v>42706</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>45447</v>
+        <v>43510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1744004022/IF/IAY/78808 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/221</t>
+          <t>1744004022/IF/IAY/78807 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/219</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>13928</v>
+        <v>14431</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>43037</v>
+        <v>42728</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>45434</v>
+        <v>45447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1744004022/IF/IAY/78809 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/457</t>
+          <t>1744004022/IF/IAY/78808 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/221</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>14000</v>
+        <v>13928</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>42668</v>
+        <v>43037</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>42714</v>
+        <v>45434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1744004022/IF/IAY/78810 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/511</t>
+          <t>1744004022/IF/IAY/78809 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/457</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>14300</v>
+        <v>14000</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>43322</v>
+        <v>42668</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>45515</v>
+        <v>42714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1744004022/IF/IAY/78811 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/835</t>
+          <t>1744004022/IF/IAY/78810 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/511</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>9644</v>
+        <v>14300</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>42692</v>
+        <v>43322</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>42816</v>
+        <v>45515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034241770 — khel maidan samtlikaran</t>
+          <t>1744004022/IF/IAY/78811 — Construction of IAY House -IAY REG. NO. MP-44-004-022-001/835</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>1198000</v>
+        <v>14310</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>100</v>
+        <v>9644</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>42342</v>
+        <v>42692</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>42549</v>
+        <v>42816</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034265848 — shamahan ghat nirman kary</t>
+          <t>1744004022/LD/22012034241770 — khel maidan samtlikaran</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>0</v>
+        <v>1198000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>42305</v>
-[...1 lines deleted...]
-      <c r="K459" s="3"/>
+        <v>42342</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>42549</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034507395 — Med badhan karya Shailendra singh Bagri</t>
+          <t>1744004022/LD/22012034265848 — shamahan ghat nirman kary</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>49747.61</v>
+        <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>53430</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>43957</v>
-[...3 lines deleted...]
-      </c>
+        <v>42305</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034507397 — Med Badhan Nirman Karya Pushpraj Singh Bagri</t>
+          <t>1744004022/LD/22012034507395 — Med badhan karya Shailendra singh Bagri</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>50067.9</v>
+        <v>49747.61</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>25710</v>
+        <v>53430</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>43980</v>
+        <v>43957</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>44167</v>
+        <v>44028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034507398 — Med Badhan Karya Kamla bai Bagri</t>
+          <t>1744004022/LD/22012034507397 — Med Badhan Nirman Karya Pushpraj Singh Bagri</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>49747.61</v>
+        <v>50067.9</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>50400</v>
+        <v>25710</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>43957</v>
+        <v>43980</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>44028</v>
+        <v>44167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034507399 — Med Badhan Karya Rakesh Akali Barman</t>
+          <t>1744004022/LD/22012034507398 — Med Badhan Karya Kamla bai Bagri</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>49747.61</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>33020</v>
+        <v>50400</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43979</v>
+        <v>43957</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>44515</v>
+        <v>44028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034507400 — MED BHADHAN KARIYA DHANI RAM / JETHUBA BARMAN</t>
+          <t>1744004022/LD/22012034507399 — Med Badhan Karya Rakesh Akali Barman</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>50367.9</v>
+        <v>49747.61</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>33640</v>
+        <v>33020</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43980</v>
+        <v>43979</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>44053</v>
+        <v>44515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034507401 — MED BHADHAN KARIYA VINOD KUMAR BAGRI / MAHENDRA</t>
+          <t>1744004022/LD/22012034507400 — MED BHADHAN KARIYA DHANI RAM / JETHUBA BARMAN</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>49747.61</v>
+        <v>50367.9</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>49200</v>
+        <v>33640</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>43957</v>
+        <v>43980</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>44028</v>
+        <v>44053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034507934 — MED BHADHAN KARIYA RAJENDRA PRASAD / YADAV PRASAD BAGRI</t>
+          <t>1744004022/LD/22012034507401 — MED BHADHAN KARIYA VINOD KUMAR BAGRI / MAHENDRA</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>49447.61</v>
+        <v>49747.61</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>58800</v>
+        <v>49200</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>43957</v>
       </c>
       <c r="K466" s="3" t="n">
         <v>44028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034507935 — MED BHADHAN KARIYA SUSHEEL  KUMAR / YADAV PRASAD BAGRI</t>
+          <t>1744004022/LD/22012034507934 — MED BHADHAN KARIYA RAJENDRA PRASAD / YADAV PRASAD BAGRI</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>50067.9</v>
+        <v>49447.61</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>41370</v>
+        <v>58800</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>43959</v>
+        <v>43957</v>
       </c>
       <c r="K467" s="3" t="n">
         <v>44028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034507936 — MED BHADHAN KARIYA RAJKUMAR BAGRI</t>
+          <t>1744004022/LD/22012034507935 — MED BHADHAN KARIYA SUSHEEL  KUMAR / YADAV PRASAD BAGRI</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>50067.9</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>45900</v>
+        <v>41370</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>43957</v>
+        <v>43959</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>44028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034507937 — MED BHADHAN KARIYA PARMESHBERDEEN BAGRI</t>
+          <t>1744004022/LD/22012034507936 — MED BHADHAN KARIYA RAJKUMAR BAGRI</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>50067.9</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>23960</v>
+        <v>45900</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>43980</v>
+        <v>43957</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>44167</v>
+        <v>44028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034515709 — MED BAHDHAN santosh yadav bagari</t>
+          <t>1744004022/LD/22012034507937 — MED BHADHAN KARIYA PARMESHBERDEEN BAGRI</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>25845.56</v>
+        <v>50067.9</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>0</v>
+        <v>23960</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K470" s="3"/>
+        <v>43980</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>44167</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034515710 — MED BAHDHAN manoj ragunandan bagri</t>
+          <t>1744004022/LD/22012034515709 — MED BAHDHAN santosh yadav bagari</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>25845.56</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>13390</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>43999</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034515711 — MED BADHAN PRAHLAD SINGH JWALA PRASAD BAGRI</t>
+          <t>1744004022/LD/22012034515710 — MED BAHDHAN manoj ragunandan bagri</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>25845.56</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>2850</v>
+        <v>13390</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>43999</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>44515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034515712 — MED BAHDHAN BHUPAT SINGH KUBER SINGH BAGRI</t>
+          <t>1744004022/LD/22012034515711 — MED BADHAN PRAHLAD SINGH JWALA PRASAD BAGRI</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>25845.56</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>26560</v>
+        <v>2850</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>43998</v>
+        <v>43999</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>44029</v>
+        <v>44515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034515713 — MED BADHAN BIHARI LAL RAMNATH SONI</t>
+          <t>1744004022/LD/22012034515712 — MED BAHDHAN BHUPAT SINGH KUBER SINGH BAGRI</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>25845.56</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>24800</v>
+        <v>26560</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>43999</v>
+        <v>43998</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>44053</v>
+        <v>44029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034515714 — MED BADHAN OMKAR SINGH PARASNATH BAGRI</t>
+          <t>1744004022/LD/22012034515713 — MED BADHAN BIHARI LAL RAMNATH SONI</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>25845.56</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>23830</v>
+        <v>24800</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>43999</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>44497</v>
+        <v>44053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034515737 — med badhan karya Pradeep bagari jagdeesh bagri</t>
+          <t>1744004022/LD/22012034515714 — MED BADHAN OMKAR SINGH PARASNATH BAGRI</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>25845.56</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>0</v>
+        <v>23830</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>43984</v>
-[...1 lines deleted...]
-      <c r="K476" s="3"/>
+        <v>43999</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>44497</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034515738 — med badhan Ramcharan buddu sahu</t>
+          <t>1744004022/LD/22012034515737 — med badhan karya Pradeep bagari jagdeesh bagri</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>25845.56</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>43922</v>
+        <v>43984</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034515739 — med badhan rajesh singhh bagri</t>
+          <t>1744004022/LD/22012034515738 — med badhan Ramcharan buddu sahu</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>25845.56</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034515740 — med badhan Devi singh ram singh</t>
+          <t>1744004022/LD/22012034515739 — med badhan rajesh singhh bagri</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>25845.56</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>16910</v>
+        <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>43999</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034515741 — med badhan LAl ji sambhu sahu</t>
+          <t>1744004022/LD/22012034515740 — med badhan Devi singh ram singh</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>25845.56</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>26110</v>
+        <v>16910</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>43999</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>44053</v>
+        <v>44167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034515742 — med badhan sanat kumar kamla prasad</t>
+          <t>1744004022/LD/22012034515741 — med badhan LAl ji sambhu sahu</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>25845.56</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>25020</v>
+        <v>26110</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>43999</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>44063</v>
+        <v>44053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034515743 — med bahdan shubdra narayan prasad</t>
+          <t>1744004022/LD/22012034515742 — med badhan sanat kumar kamla prasad</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>25845.56</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>30020</v>
+        <v>25020</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>43999</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>44053</v>
+        <v>44063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034515744 — med badhan kamal prasad beni prasad</t>
+          <t>1744004022/LD/22012034515743 — med bahdan shubdra narayan prasad</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>211933.59</v>
+        <v>25845.56</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>0</v>
+        <v>30020</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K483" s="3"/>
+        <v>43999</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>44053</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034515745 — med badhan makholi bashu choudhari</t>
+          <t>1744004022/LD/22012034515744 — med badhan kamal prasad beni prasad</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>25845.56</v>
+        <v>211933.59</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>35490</v>
+        <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>43998</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034569728 — maa ki bagiya GMS Nanhwara kala</t>
+          <t>1744004022/LD/22012034515745 — med badhan makholi bashu choudhari</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>7500</v>
+        <v>25845.56</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>0</v>
+        <v>35490</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K485" s="3"/>
+        <v>43998</v>
+      </c>
+      <c r="K485" s="3" t="n">
+        <v>44028</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034570012 — maa ki bagiya GPS NANHWARA 591</t>
+          <t>1744004022/LD/22012034569728 — maa ki bagiya GMS Nanhwara kala</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>6200</v>
+        <v>7500</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>1158</v>
+        <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44572</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/22012034570022 — maa ki bagiya UEGSPS HARIJAN TOLA NAHWARA KALA 633</t>
+          <t>1744004022/LD/22012034570012 — maa ki bagiya GPS NANHWARA 591</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>2500</v>
+        <v>6200</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>0</v>
+        <v>1158</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K487" s="3"/>
+        <v>44572</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>45729</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/3799422898 — शमशान घाट निर्माण नन्‍हवारा कलॉ</t>
+          <t>1744004022/LD/22012034570022 — maa ki bagiya UEGSPS HARIJAN TOLA NAHWARA KALA 633</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>0</v>
+        <v>2500</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>41618</v>
+        <v>44300</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/3799422907 — शमशान घाट निर्माण नन्‍हवारा कलॉ</t>
+          <t>1744004022/LD/3799422898 — शमशान घाट निर्माण नन्‍हवारा कलॉ</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>996000</v>
+        <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>256461.5</v>
+        <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>41667</v>
-[...3 lines deleted...]
-      </c>
+        <v>41618</v>
+      </c>
+      <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/3799433906 — KHEL MAIHDN NIRMAN NAHWARA KALAN</t>
+          <t>1744004022/LD/3799422907 — शमशान घाट निर्माण नन्‍हवारा कलॉ</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>0</v>
+        <v>996000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>0</v>
+        <v>256461.5</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>41699</v>
-[...1 lines deleted...]
-      <c r="K490" s="3"/>
+        <v>41667</v>
+      </c>
+      <c r="K490" s="3" t="n">
+        <v>42549</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1744004022/LD/3799433917 — KHEL MAIDAN NRIMAN NANHWARA KALAN</t>
+          <t>1744004022/LD/3799433906 — KHEL MAIHDN NIRMAN NAHWARA KALAN</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>884276</v>
+        <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>41703</v>
+        <v>41699</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1744004022/PG/9425888578 — khel maidan nirman kary</t>
+          <t>1744004022/LD/3799433917 — KHEL MAIDAN NRIMAN NANHWARA KALAN</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>0</v>
+        <v>884276</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>42305</v>
+        <v>41703</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/1277 — p.w.d. रोड से खेत तक मार्ग निर्माण</t>
+          <t>1744004022/PG/9425888578 — khel maidan nirman kary</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>368000</v>
+        <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>196404</v>
+        <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>39250</v>
-[...3 lines deleted...]
-      </c>
+        <v>42305</v>
+      </c>
+      <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034165352 — सी सी रोड निर्माण कार्य दादूराम के घर से रामिखलावन</t>
+          <t>1744004022/RC/1277 — p.w.d. रोड से खेत तक मार्ग निर्माण</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>181000</v>
+        <v>368000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>179401.9</v>
+        <v>196404</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>41401</v>
+        <v>39250</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>41710</v>
+        <v>42574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034181078 — C C ROAD NIRMAAN KARN KE GHAR SE RAMADHAR KE GHAR</t>
+          <t>1744004022/RC/22012034165352 — सी सी रोड निर्माण कार्य दादूराम के घर से रामिखलावन</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>87700</v>
+        <v>181000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>87700</v>
+        <v>179401.9</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>41526</v>
+        <v>41401</v>
       </c>
       <c r="K495" s="3" t="n">
         <v>41710</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034184945 — C C ROAD NIRMAAN ANIL BAGRI KE GHAR SE PREM LAL J</t>
+          <t>1744004022/RC/22012034181078 — C C ROAD NIRMAAN KARN KE GHAR SE RAMADHAR KE GHAR</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>181000</v>
+        <v>87700</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>117664</v>
+        <v>87700</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>41541</v>
+        <v>41526</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>42054</v>
+        <v>41710</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034186440 — c c road nirmaan  ts 1076 as 08</t>
+          <t>1744004022/RC/22012034184945 — C C ROAD NIRMAAN ANIL BAGRI KE GHAR SE PREM LAL J</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>181000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>229126.8</v>
+        <v>117664</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>41547</v>
+        <v>41541</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>41640</v>
+        <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034212334 — GRAVAL SADAK NIRMAN NANHWARA SE GAURHA</t>
+          <t>1744004022/RC/22012034186440 — c c road nirmaan  ts 1076 as 08</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>0</v>
+        <v>181000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>0</v>
+        <v>229126.8</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>41699</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>41547</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>41640</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034212538 — GRABLE SADAK NIRMAN NANHAWARA KALAN</t>
+          <t>1744004022/RC/22012034212334 — GRAVAL SADAK NIRMAN NANHWARA SE GAURHA</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>1498822</v>
+        <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>41699</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034229409 — c.c.road sah nali nirman munnilal kori ke gher se suresh sahu ke ghar tak</t>
+          <t>1744004022/RC/22012034212538 — GRABLE SADAK NIRMAN NANHAWARA KALAN</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>605000</v>
+        <v>1498822</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>250379.79</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>41900</v>
-[...3 lines deleted...]
-      </c>
+        <v>41699</v>
+      </c>
+      <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034290896 — ग्राम सुदूर संपर्क मार्ग निर्माण कार्य</t>
+          <t>1744004022/RC/22012034229409 — c.c.road sah nali nirman munnilal kori ke gher se suresh sahu ke ghar tak</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>1499000</v>
+        <v>605000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>817424</v>
+        <v>250379.79</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42342</v>
+        <v>41900</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>42549</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034307992 — main road se Goushala pahuch marg</t>
+          <t>1744004022/RC/22012034290896 — ग्राम सुदूर संपर्क मार्ग निर्माण कार्य</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>1085049.59</v>
+        <v>1499000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>931900.86</v>
+        <v>817424</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>43862</v>
+        <v>42342</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>44022</v>
+        <v>42549</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034319450 — sudur gram sampark marg amuari se gurha pahucha marg</t>
+          <t>1744004022/RC/22012034307992 — main road se Goushala pahuch marg</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>1265000</v>
+        <v>1085049.59</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>1085761.67</v>
+        <v>931900.86</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>42742</v>
+        <v>43862</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>42967</v>
+        <v>44022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034366245 — sudur sadak nirman karya kolan tola se machala tola tak</t>
+          <t>1744004022/RC/22012034319450 — sudur gram sampark marg amuari se gurha pahucha marg</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>506000</v>
+        <v>1265000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>0</v>
+        <v>1085761.67</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>42964</v>
-[...1 lines deleted...]
-      <c r="K504" s="3"/>
+        <v>42742</v>
+      </c>
+      <c r="K504" s="3" t="n">
+        <v>42967</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034367956 — सुदूर सडक संपर्क कोलान टोला से मचला टोला पहुंच तक</t>
+          <t>1744004022/RC/22012034366245 — sudur sadak nirman karya kolan tola se machala tola tak</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>506000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>310401.89</v>
+        <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>43065</v>
-[...3 lines deleted...]
-      </c>
+        <v>42964</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034379886 — sudur sadak nirman karya balbhadra bagri ke khet se sukali ke khet ki our</t>
+          <t>1744004022/RC/22012034367956 — सुदूर सडक संपर्क कोलान टोला से मचला टोला पहुंच तक</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>1265000</v>
+        <v>506000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>1046340.38</v>
+        <v>310401.89</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>43115</v>
+        <v>43065</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>43714</v>
+        <v>43711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034478190 — C.C.ROAD and nali  NIRMan KARY machla tola me mukhya marg se shankar ji ke mandir tak</t>
+          <t>1744004022/RC/22012034379886 — sudur sadak nirman karya balbhadra bagri ke khet se sukali ke khet ki our</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>30000</v>
+        <v>1265000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>16016</v>
+        <v>1046340.38</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>43819</v>
+        <v>43115</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>44033</v>
+        <v>43714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034478191 — C.C.ROAD and nali  NIRMan KARY bus stand mukhya marg se aaganbadi bhawan tak</t>
+          <t>1744004022/RC/22012034478190 — C.C.ROAD and nali  NIRMan KARY machla tola me mukhya marg se shankar ji ke mandir tak</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>24000</v>
+        <v>30000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>16016</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>43819</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>44033</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034478192 — C.C.ROAD and nali  NIRMan KARY talab mohalla me mukhya marg se shankar ji ke mandir tak</t>
+          <t>1744004022/RC/22012034478191 — C.C.ROAD and nali  NIRMan KARY bus stand mukhya marg se aaganbadi bhawan tak</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>26000</v>
+        <v>24000</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034478193 — C.C.ROAD and nali  NIRMan KARY kolan mohalla me sanju kol ke ghar se sharda kol ke ghar tak</t>
+          <t>1744004022/RC/22012034478192 — C.C.ROAD and nali  NIRMan KARY talab mohalla me mukhya marg se shankar ji ke mandir tak</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>18000</v>
+        <v>26000</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034512220 — Goushala parishar Nanhwarakala me CC road Or drain nirman karya</t>
+          <t>1744004022/RC/22012034478193 — C.C.ROAD and nali  NIRMan KARY kolan mohalla me sanju kol ke ghar se sharda kol ke ghar tak</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>86000</v>
+        <v>18000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>77009</v>
+        <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>43862</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034512873 — Sudoor sadak nirman karya Goushala Nanhwarakala se nu kha marg tak</t>
+          <t>1744004022/RC/22012034512220 — Goushala parishar Nanhwarakala me CC road Or drain nirman karya</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>0</v>
+        <v>86000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>0</v>
+        <v>77009</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K512" s="3"/>
+        <v>43862</v>
+      </c>
+      <c r="K512" s="3" t="n">
+        <v>43980</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034541932 — reparing of cc road surface from Raju bagri home to bus stand</t>
+          <t>1744004022/RC/22012034512873 — Sudoor sadak nirman karya Goushala Nanhwarakala se nu kha marg tak</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>97000</v>
+        <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>105170</v>
+        <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>44138</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034611373 — सीसी रोड सह नाली निर्माण गुडडू बागरी के घर से ट्रान्फार्मर तक</t>
+          <t>1744004022/RC/22012034541932 — reparing of cc road surface from Raju bagri home to bus stand</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>26000</v>
+        <v>97000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>0</v>
+        <v>105170</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K514" s="3"/>
+        <v>44138</v>
+      </c>
+      <c r="K514" s="3" t="n">
+        <v>44515</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/22012034611454 — सीसी रोड पुलिया निर्माण मचला टोला से लाखन सिंह के घर तक</t>
+          <t>1744004022/RC/22012034611373 — सीसी रोड सह नाली निर्माण गुडडू बागरी के घर से ट्रान्फार्मर तक</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>100000</v>
+        <v>26000</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RC/6780 — सी सी रोड निर्माण कार्य आदिवासी बस्‍ती नन्‍हवाराकल</t>
+          <t>1744004022/RC/22012034611454 — सीसी रोड पुलिया निर्माण मचला टोला से लाखन सिंह के घर तक</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>269000</v>
+        <v>100000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>65032</v>
+        <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>41042</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/18408 — निर्मल बाटिका सुरेन्‍द्र नत्‍थू</t>
+          <t>1744004022/RC/6780 — सी सी रोड निर्माण कार्य आदिवासी बस्‍ती नन्‍हवाराकल</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>4400</v>
+        <v>269000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>4088</v>
+        <v>65032</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>41401</v>
+        <v>41042</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>42050</v>
+        <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/18410 — निर्मल बाटिका प्रताप सिह चन्‍द्रभान बागरी</t>
+          <t>1744004022/RS/18408 — निर्मल बाटिका सुरेन्‍द्र नत्‍थू</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>4088</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>41401</v>
       </c>
       <c r="K518" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/21454 — फुलचंद बागरी नर्मदा बागरी शौचालय निर्माण</t>
+          <t>1744004022/RS/18410 — निर्मल बाटिका प्रताप सिह चन्‍द्रभान बागरी</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>4100</v>
+        <v>4088</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>41410</v>
+        <v>41401</v>
       </c>
       <c r="K519" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/21458 — बिहारी लाल बालकशिन शौचालय निर्माण</t>
+          <t>1744004022/RS/21454 — फुलचंद बागरी नर्मदा बागरी शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>41410</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/21464 — शौचालय निर्माण रामकुमार / फूलचंद बागरी</t>
+          <t>1744004022/RS/21458 — बिहारी लाल बालकशिन शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>41410</v>
       </c>
       <c r="K521" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/21470 — शौचालय निर्माण राजाराम / रामसहाय</t>
+          <t>1744004022/RS/21464 — शौचालय निर्माण रामकुमार / फूलचंद बागरी</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>41410</v>
       </c>
       <c r="K522" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/21474 — कण्‍णा कुमार धनीराम शौचालय निर्माण</t>
+          <t>1744004022/RS/21470 — शौचालय निर्माण राजाराम / रामसहाय</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>41410</v>
       </c>
       <c r="K523" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034184975 — nirmal vatika kamla prasad / ramkripal soni</t>
+          <t>1744004022/RS/21474 — कण्‍णा कुमार धनीराम शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>41625</v>
+        <v>41410</v>
       </c>
       <c r="K524" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034184978 — sauchala nirman  veerbhan /parmeshwardeen kalar</t>
+          <t>1744004022/RS/22012034184975 — nirmal vatika kamla prasad / ramkripal soni</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>2640</v>
+        <v>4100</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>41625</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>42054</v>
+        <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034184982 — nirmal vatika prahlad /jwala prashad bagri</t>
+          <t>1744004022/RS/22012034184978 — sauchala nirman  veerbhan /parmeshwardeen kalar</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>4100</v>
+        <v>2640</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>41625</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>42050</v>
+        <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034186069 — Sachalya Nirman Susheel / sehdev Tiwari</t>
+          <t>1744004022/RS/22012034184982 — nirmal vatika prahlad /jwala prashad bagri</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>0</v>
+        <v>4100</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>41628</v>
-[...1 lines deleted...]
-      <c r="K527" s="3"/>
+        <v>41625</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>42050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034186077 — sauchaliya nirman shsheel / saehdev Tiwari</t>
+          <t>1744004022/RS/22012034186069 — Sachalya Nirman Susheel / sehdev Tiwari</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>41628</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034186098 — sauchala nirman parmeswardeen kalar</t>
+          <t>1744004022/RS/22012034186077 — sauchaliya nirman shsheel / saehdev Tiwari</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>2640</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>41631</v>
-[...3 lines deleted...]
-      </c>
+        <v>41628</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034186101 — sauchala nirman  jagdish rajji lal barman</t>
+          <t>1744004022/RS/22012034186098 — sauchala nirman parmeswardeen kalar</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>4100</v>
+        <v>2640</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>41631</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>42050</v>
+        <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034186103 — sauchal nirman  jagdish / hajarilal kushwaha</t>
+          <t>1744004022/RS/22012034186101 — sauchala nirman  jagdish rajji lal barman</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>41631</v>
       </c>
       <c r="K531" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034186105 — sauchala nirman  shuseel sahdev tiwari</t>
+          <t>1744004022/RS/22012034186103 — sauchal nirman  jagdish / hajarilal kushwaha</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>41631</v>
       </c>
       <c r="K532" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034186106 — sauchala nirman  mahendra bai bagri</t>
+          <t>1744004022/RS/22012034186105 — sauchala nirman  shuseel sahdev tiwari</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>41631</v>
       </c>
       <c r="K533" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034186107 — sauchala nirman  Ramprasad /satiaya kori</t>
+          <t>1744004022/RS/22012034186106 — sauchala nirman  mahendra bai bagri</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>41631</v>
       </c>
       <c r="K534" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034192282 — sochaly nirman Ramrati w/o sunder lal vishwakarma</t>
+          <t>1744004022/RS/22012034186107 — sauchala nirman  Ramprasad /satiaya kori</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>4100</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>41645</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>41631</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>42050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034192286 — sochaly nirman Ramrati w/o sunder lal vishwakarma</t>
+          <t>1744004022/RS/22012034192282 — sochaly nirman Ramrati w/o sunder lal vishwakarma</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>41645</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034192288 — sochaly nirman Ramrati w/o sunder lal vishwakarma</t>
+          <t>1744004022/RS/22012034192286 — sochaly nirman Ramrati w/o sunder lal vishwakarma</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>41645</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034192289 — sochaly nirman Ramrati w/o sunder lal vishwakarma</t>
+          <t>1744004022/RS/22012034192288 — sochaly nirman Ramrati w/o sunder lal vishwakarma</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>41645</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034192292 — sauchyla nirman Ramrati w/o sundar lal lohar</t>
+          <t>1744004022/RS/22012034192289 — sochaly nirman Ramrati w/o sunder lal vishwakarma</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>41645</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034192295 — sauchyla nirman Ramrati w/o sundar lal lohar</t>
+          <t>1744004022/RS/22012034192292 — sauchyla nirman Ramrati w/o sundar lal lohar</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>41645</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034192306 — sochaly nirman Ramrati w/o sunder lal vishwakarma</t>
+          <t>1744004022/RS/22012034192295 — sauchyla nirman Ramrati w/o sundar lal lohar</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>41645</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034192310 — sochaly nirman Ramrati w/o sunder lal vishwakarma</t>
+          <t>1744004022/RS/22012034192306 — sochaly nirman Ramrati w/o sunder lal vishwakarma</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>41645</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034192312 — sochaly nirman Ramrati w/o sunder lal vishwakarma</t>
+          <t>1744004022/RS/22012034192310 — sochaly nirman Ramrati w/o sunder lal vishwakarma</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>41645</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034192343 — sauchala nirman ram rati w/o sundar vishwakarma</t>
+          <t>1744004022/RS/22012034192312 — sochaly nirman Ramrati w/o sunder lal vishwakarma</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>4100</v>
+        <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>41646</v>
-[...3 lines deleted...]
-      </c>
+        <v>41645</v>
+      </c>
+      <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034192564 — Souchalay nirman Deendayal/ ramcharan kushwaha</t>
+          <t>1744004022/RS/22012034192343 — sauchala nirman ram rati w/o sundar vishwakarma</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>41646</v>
       </c>
       <c r="K545" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034194614 — sauchala nirman lakhan lal kalar</t>
+          <t>1744004022/RS/22012034192564 — Souchalay nirman Deendayal/ ramcharan kushwaha</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>2640</v>
+        <v>4100</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>41654</v>
+        <v>41646</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>42054</v>
+        <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034194699 — sauchliya nirman Sugreev singh / Dayaram Bagri</t>
+          <t>1744004022/RS/22012034194614 — sauchala nirman lakhan lal kalar</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>2640</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>41654</v>
       </c>
       <c r="K547" s="3" t="n">
         <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034196796 — sauchliya nirman prem lal / shambhu kushwaha</t>
+          <t>1744004022/RS/22012034194699 — sauchliya nirman Sugreev singh / Dayaram Bagri</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>44000</v>
+        <v>4400</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>0</v>
+        <v>2640</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>41142</v>
-[...1 lines deleted...]
-      <c r="K548" s="3"/>
+        <v>41654</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>42054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034196800 — sauchala nirman pramod kumar / Babu lal garg</t>
+          <t>1744004022/RS/22012034196796 — sauchliya nirman prem lal / shambhu kushwaha</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>4400</v>
+        <v>44000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>4100</v>
+        <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>41666</v>
-[...3 lines deleted...]
-      </c>
+        <v>41142</v>
+      </c>
+      <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034196804 — sauchala nirman Ajay kumar / mukund lal gupta</t>
+          <t>1744004022/RS/22012034196800 — sauchala nirman pramod kumar / Babu lal garg</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>41661</v>
+        <v>41666</v>
       </c>
       <c r="K550" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034196806 — sauchala nirman om prakesh / fool chand sen</t>
+          <t>1744004022/RS/22012034196804 — sauchala nirman Ajay kumar / mukund lal gupta</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>0</v>
+        <v>4100</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>41142</v>
-[...1 lines deleted...]
-      <c r="K551" s="3"/>
+        <v>41661</v>
+      </c>
+      <c r="K551" s="3" t="n">
+        <v>42050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034202626 — sauchalya nirman kandhi lal sahu</t>
+          <t>1744004022/RS/22012034196806 — sauchala nirman om prakesh / fool chand sen</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>2640</v>
+        <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>41680</v>
-[...3 lines deleted...]
-      </c>
+        <v>41142</v>
+      </c>
+      <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034202727 — sauchala nirman suresh / Babu lal Dahayat</t>
+          <t>1744004022/RS/22012034202626 — sauchalya nirman kandhi lal sahu</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>4100</v>
+        <v>2640</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>41680</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>42050</v>
+        <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034202737 — sauchala nirman Basori / methai lal Bhumiya</t>
+          <t>1744004022/RS/22012034202727 — sauchala nirman suresh / Babu lal Dahayat</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>0</v>
+        <v>4100</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>41142</v>
-[...1 lines deleted...]
-      <c r="K554" s="3"/>
+        <v>41680</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>42050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034202738 — sachalal nirman Basori lal / Methai lal bhumiya</t>
+          <t>1744004022/RS/22012034202737 — sauchala nirman Basori / methai lal Bhumiya</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>4100</v>
+        <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>41680</v>
-[...3 lines deleted...]
-      </c>
+        <v>41142</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034207144 — sauchaliya nirman - Kamlesh / Ram prasad Dhayat</t>
+          <t>1744004022/RS/22012034202738 — sachalal nirman Basori lal / Methai lal bhumiya</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>41706</v>
+        <v>41680</v>
       </c>
       <c r="K556" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034214234 — SAUCHALA NIRMAN PREM LAL / ILLA KALAR</t>
+          <t>1744004022/RS/22012034207144 — sauchaliya nirman - Kamlesh / Ram prasad Dhayat</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K557" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034214242 — SAUCHALA NIRMAN SANTOSH / SUKKU BHUMIYA</t>
+          <t>1744004022/RS/22012034214234 — SAUCHALA NIRMAN PREM LAL / ILLA KALAR</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K558" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034230250 — SAUCHALA NIRMAN BHAGWAN DAS / SATANYA KORI</t>
+          <t>1744004022/RS/22012034214242 — SAUCHALA NIRMAN SANTOSH / SUKKU BHUMIYA</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>41766</v>
+        <v>41706</v>
       </c>
       <c r="K559" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034230263 — SAUCHALA NIRMAN RAMESH / SHARMAN BHUMIYA</t>
+          <t>1744004022/RS/22012034230250 — SAUCHALA NIRMAN BHAGWAN DAS / SATANYA KORI</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>41766</v>
       </c>
       <c r="K560" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034233862 — sauchalya nirman omprakesh / foolchand sen</t>
+          <t>1744004022/RS/22012034230263 — SAUCHALA NIRMAN RAMESH / SHARMAN BHUMIYA</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>41780</v>
+        <v>41766</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034233879 — sauchalya nirman foolchand / sudama barman</t>
+          <t>1744004022/RS/22012034233862 — sauchalya nirman omprakesh / foolchand sen</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K562" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034233885 — sauchalya nirman vinod kumar / prem lal jaiswal</t>
+          <t>1744004022/RS/22012034233879 — sauchalya nirman foolchand / sudama barman</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K563" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034233893 — sauchalya nirman susheel / ramesh prasad bagri</t>
+          <t>1744004022/RS/22012034233885 — sauchalya nirman vinod kumar / prem lal jaiswal</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K564" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034233900 — sauchalya nirman bhagwat prasad / mahesh sahu</t>
+          <t>1744004022/RS/22012034233893 — sauchalya nirman susheel / ramesh prasad bagri</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K565" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034233914 — sauchalya nirman kaushal / bishambhar singh bagri</t>
+          <t>1744004022/RS/22012034233900 — sauchalya nirman bhagwat prasad / mahesh sahu</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K566" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034233921 — sauchalya nirman ramkumar / hajari lal kushwaha</t>
+          <t>1744004022/RS/22012034233914 — sauchalya nirman kaushal / bishambhar singh bagri</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K567" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034234876 — SAUCHALA NIRMAN GANESH PRASAD BAGRI</t>
+          <t>1744004022/RS/22012034233921 — sauchalya nirman ramkumar / hajari lal kushwaha</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>41786</v>
+        <v>41780</v>
       </c>
       <c r="K568" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034234895 — SAUCHALA NIRMAN SUNIL KUMAR / BISHAMBHAR SINGH BAG</t>
+          <t>1744004022/RS/22012034234876 — SAUCHALA NIRMAN GANESH PRASAD BAGRI</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>41786</v>
       </c>
       <c r="K569" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034234905 — SAUCHALA NIRMAN  AMRAT LAL / BHOLA BHUMIYA</t>
+          <t>1744004022/RS/22012034234895 — SAUCHALA NIRMAN SUNIL KUMAR / BISHAMBHAR SINGH BAG</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>41786</v>
       </c>
       <c r="K570" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034234988 — SAUCHALA NIRMAN BARE LAL / RAM KUMAR BHUMIYA</t>
+          <t>1744004022/RS/22012034234905 — SAUCHALA NIRMAN  AMRAT LAL / BHOLA BHUMIYA</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>41786</v>
       </c>
       <c r="K571" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034235002 — SAUCHALA NIRMAN TELLI BHUMIYA</t>
+          <t>1744004022/RS/22012034234988 — SAUCHALA NIRMAN BARE LAL / RAM KUMAR BHUMIYA</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>41786</v>
       </c>
       <c r="K572" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034235009 — SAUCHALA NIRMAN SHUKKAI BAI BARMAN</t>
+          <t>1744004022/RS/22012034235002 — SAUCHALA NIRMAN TELLI BHUMIYA</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>41786</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034235017 — SAUCHALA NIRMAN JITENDRA KUMAR BARMAN</t>
+          <t>1744004022/RS/22012034235009 — SAUCHALA NIRMAN SHUKKAI BAI BARMAN</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>41786</v>
       </c>
       <c r="K574" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034252652 — sauchalya nirman tulsha bai / janardan pandey</t>
+          <t>1744004022/RS/22012034235017 — SAUCHALA NIRMAN JITENDRA KUMAR BARMAN</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>41843</v>
+        <v>41786</v>
       </c>
       <c r="K575" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034252831 — sauchaliya nirman kashi bai / shambhu kushwaha</t>
+          <t>1744004022/RS/22012034252652 — sauchalya nirman tulsha bai / janardan pandey</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>41843</v>
       </c>
       <c r="K576" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034255208 — sauchaliya nirman dhanendra / mulchandra bagri</t>
+          <t>1744004022/RS/22012034252831 — sauchaliya nirman kashi bai / shambhu kushwaha</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>41851</v>
+        <v>41843</v>
       </c>
       <c r="K577" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034255214 — sauchaliya nirman devraj /bhoola bagri</t>
+          <t>1744004022/RS/22012034255208 — sauchaliya nirman dhanendra / mulchandra bagri</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>41851</v>
       </c>
       <c r="K578" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034255219 — sauchaliya nirman guddi lal /sarju prasad kalar</t>
+          <t>1744004022/RS/22012034255214 — sauchaliya nirman devraj /bhoola bagri</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>30800</v>
+        <v>4400</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>0</v>
+        <v>4100</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>41142</v>
-[...1 lines deleted...]
-      <c r="K579" s="3"/>
+        <v>41851</v>
+      </c>
+      <c r="K579" s="3" t="n">
+        <v>42050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034255225 — sauchaliya nirman jhullu /ramnarayan sahu</t>
+          <t>1744004022/RS/22012034255219 — sauchaliya nirman guddi lal /sarju prasad kalar</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>4400</v>
+        <v>30800</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>4100</v>
+        <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>41851</v>
-[...3 lines deleted...]
-      </c>
+        <v>41142</v>
+      </c>
+      <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034255231 — sauchaliya nirman foolchand / ramsebak sahu</t>
+          <t>1744004022/RS/22012034255225 — sauchaliya nirman jhullu /ramnarayan sahu</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>30800</v>
+        <v>4400</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>0</v>
+        <v>4100</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>41142</v>
-[...1 lines deleted...]
-      <c r="K581" s="3"/>
+        <v>41851</v>
+      </c>
+      <c r="K581" s="3" t="n">
+        <v>42050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034255242 — sauchaliya nirman vinod kumar /munni lal kori</t>
+          <t>1744004022/RS/22012034255231 — sauchaliya nirman foolchand / ramsebak sahu</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>4400</v>
+        <v>30800</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>4100</v>
+        <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>41851</v>
-[...3 lines deleted...]
-      </c>
+        <v>41142</v>
+      </c>
+      <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034275951 — SAUCHALIYA NIRMAN BENI PRASAD / MOOLCHAND BAGRI</t>
+          <t>1744004022/RS/22012034255242 — sauchaliya nirman vinod kumar /munni lal kori</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>3605</v>
+        <v>4100</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>41927</v>
+        <v>41851</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>42054</v>
+        <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034275955 — SAUCHALIYA NIRMAN SAJJAN /MOOLCHAND BAGRI</t>
+          <t>1744004022/RS/22012034275951 — SAUCHALIYA NIRMAN BENI PRASAD / MOOLCHAND BAGRI</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>3605</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>41927</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034275963 — SAUCHALIYA NIRMAN MOOLCHAND BAGRI</t>
+          <t>1744004022/RS/22012034275955 — SAUCHALIYA NIRMAN SAJJAN /MOOLCHAND BAGRI</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>30800</v>
+        <v>4400</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>3605</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>41940</v>
+        <v>41927</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034275965 — SAUCHALIYA NIRMAN SURIYAKANT / AMBIKA PRASAD DUBEY</t>
+          <t>1744004022/RS/22012034275963 — SAUCHALIYA NIRMAN MOOLCHAND BAGRI</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>30800</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>3605</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>41940</v>
       </c>
       <c r="K586" s="3" t="n">
         <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034386714 — sauchaliya maramat karya sone lal / ganesh choudhri</t>
+          <t>1744004022/RS/22012034275965 — SAUCHALIYA NIRMAN SURIYAKANT / AMBIKA PRASAD DUBEY</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>5861</v>
+        <v>30800</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>0</v>
+        <v>3605</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>43089</v>
-[...1 lines deleted...]
-      <c r="K587" s="3"/>
+        <v>41940</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>42054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034389136 — Souchalay marammat karya Meraiya choudhri</t>
+          <t>1744004022/RS/22012034386714 — sauchaliya maramat karya sone lal / ganesh choudhri</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>5800</v>
+        <v>5861</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>42829</v>
+        <v>43089</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034490298 — Samudayik swachhta parisar nirman karya Samudayik bhawan ke pass</t>
+          <t>1744004022/RS/22012034389136 — Souchalay marammat karya Meraiya choudhri</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>50000</v>
+        <v>5800</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>53820</v>
+        <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>44051</v>
-[...3 lines deleted...]
-      </c>
+        <v>42829</v>
+      </c>
+      <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034503575 — soakpit nirman karya chota kol ke ghar ke samne handpump me jain DafaiDafai me</t>
+          <t>1744004022/RS/22012034490298 — Samudayik swachhta parisar nirman karya Samudayik bhawan ke pass</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>1050</v>
+        <v>50000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>0</v>
+        <v>53820</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>44177</v>
-[...1 lines deleted...]
-      <c r="K590" s="3"/>
+        <v>44051</v>
+      </c>
+      <c r="K590" s="3" t="n">
+        <v>44124</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034505367 — नाडेप टांका वार्ड क्रमांक 03 नन्‍हवाराकला</t>
+          <t>1744004022/RS/22012034503575 — soakpit nirman karya chota kol ke ghar ke samne handpump me jain DafaiDafai me</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>3000</v>
+        <v>1050</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>44106</v>
+        <v>44177</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034505368 — नांडेप टांका निर्माण कार्य गौशाला परिषर ०१</t>
+          <t>1744004022/RS/22012034505367 — नाडेप टांका वार्ड क्रमांक 03 नन्‍हवाराकला</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034505369 — नांडेप टांका निर्माण कार्य गौशाला परिषर</t>
+          <t>1744004022/RS/22012034505368 — नांडेप टांका निर्माण कार्य गौशाला परिषर ०१</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034505372 — सोकपिट निर्माण कार्य नत्‍थू सिंह गोड के पास हैण्‍डपम्‍प में</t>
+          <t>1744004022/RS/22012034505369 — नांडेप टांका निर्माण कार्य गौशाला परिषर</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>5000</v>
+        <v>3000</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034505374 — सोक पिट निर्माण मा.शा. वाण्‍उड्रीवाल के पास हैण्‍डपम्‍प में</t>
+          <t>1744004022/RS/22012034505372 — सोकपिट निर्माण कार्य नत्‍थू सिंह गोड के पास हैण्‍डपम्‍प में</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034505602 — सोक पिट निर्माण रंगमंच के बाजू सेे बस स्‍टैण्‍ड के पास</t>
+          <t>1744004022/RS/22012034505374 — सोक पिट निर्माण मा.शा. वाण्‍उड्रीवाल के पास हैण्‍डपम्‍प में</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034505604 — सोक पिट निर्माण जगन्‍नाथ रजक के घर के पास हैण्‍डपम्‍प में</t>
+          <t>1744004022/RS/22012034505602 — सोक पिट निर्माण रंगमंच के बाजू सेे बस स्‍टैण्‍ड के पास</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034505606 — सोक पिट निर्माण पाडू के घर सके पास हैण्‍डपम्‍प में</t>
+          <t>1744004022/RS/22012034505604 — सोक पिट निर्माण जगन्‍नाथ रजक के घर के पास हैण्‍डपम्‍प में</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034505607 — सोक पिट निर्माण जैन दफाई में छोटा कोल के घर के पास हैण्‍डपम्‍प</t>
+          <t>1744004022/RS/22012034505606 — सोक पिट निर्माण पाडू के घर सके पास हैण्‍डपम्‍प में</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034505608 — सोक पिट निर्माण आंगनबाडी भवन के अन्‍दर मचला मोहल्‍ला</t>
+          <t>1744004022/RS/22012034505607 — सोक पिट निर्माण जैन दफाई में छोटा कोल के घर के पास हैण्‍डपम्‍प</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034505610 — सोक पिट निर्माण प्राथमिक शाला में हैण्‍डपम्‍प के पास</t>
+          <t>1744004022/RS/22012034505608 — सोक पिट निर्माण आंगनबाडी भवन के अन्‍दर मचला मोहल्‍ला</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034505612 — सोक पिट निर्माण बुध्‍दा गोड के हैण्‍डपम्‍प कें</t>
+          <t>1744004022/RS/22012034505610 — सोक पिट निर्माण प्राथमिक शाला में हैण्‍डपम्‍प के पास</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034505614 — सोक पिट निर्माण रामधनी घर के पास हैण्‍डपम्‍प में</t>
+          <t>1744004022/RS/22012034505612 — सोक पिट निर्माण बुध्‍दा गोड के हैण्‍डपम्‍प कें</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034506561 — नाली निर्माण कार्य शेर सिंह बागरी के घर से काली माई मढिया तक</t>
+          <t>1744004022/RS/22012034505614 — सोक पिट निर्माण रामधनी घर के पास हैण्‍डपम्‍प में</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>38100</v>
+        <v>5000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>35260</v>
+        <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>44291</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034529832 — SLWM SHOKTA NIRMAN PANDA BABA KE CHABUTARA KE PAS KOLAN MOHALLA</t>
+          <t>1744004022/RS/22012034506561 — नाली निर्माण कार्य शेर सिंह बागरी के घर से काली माई मढिया तक</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>0</v>
+        <v>38100</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>0</v>
+        <v>35260</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K605" s="3"/>
+        <v>44291</v>
+      </c>
+      <c r="K605" s="3" t="n">
+        <v>45447</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034529835 — SLWM SHOKTA NIRMAN PANDA BABA KE CHABUTARA KE PAS KOLAN MOHALLA</t>
+          <t>1744004022/RS/22012034529832 — SLWM SHOKTA NIRMAN PANDA BABA KE CHABUTARA KE PAS KOLAN MOHALLA</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>1050</v>
+        <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>44372</v>
+        <v>44287</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034529859 — SLWM SHOKTA NIRMAN ASHOK KOL KE GHAR KE PASS KOLAN MOHALLA</t>
+          <t>1744004022/RS/22012034529835 — SLWM SHOKTA NIRMAN PANDA BABA KE CHABUTARA KE PAS KOLAN MOHALLA</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>1050</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>44372</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034529912 — SLWM SHOKTA NIRMAN SHANKAR JI KE MANDIR KE PASS MACHALA TOLA</t>
+          <t>1744004022/RS/22012034529859 — SLWM SHOKTA NIRMAN ASHOK KOL KE GHAR KE PASS KOLAN MOHALLA</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>1050</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>44287</v>
+        <v>44372</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034529921 — SLWM SHOKTA NIRMAN PACHCHI KORI KE GHAR KE PASS</t>
+          <t>1744004022/RS/22012034529912 — SLWM SHOKTA NIRMAN SHANKAR JI KE MANDIR KE PASS MACHALA TOLA</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>1050</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>44372</v>
+        <v>44287</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034529938 — SLWM SHOKTA NIRMAN SARMAN SINGH BAGRI KE GHAR KE PASS</t>
+          <t>1744004022/RS/22012034529921 — SLWM SHOKTA NIRMAN PACHCHI KORI KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>1050</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>44372</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034529940 — SLWM SHOKTA NIRMAN Panda ki hotal  KE PASS hand pamp me</t>
+          <t>1744004022/RS/22012034529938 — SLWM SHOKTA NIRMAN SARMAN SINGH BAGRI KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>1050</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>44287</v>
+        <v>44372</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034529944 — SLWM NADEP NIRMAN SAHU MOHALLA SAMUDAIK BHAWAN KR PASS</t>
+          <t>1744004022/RS/22012034529940 — SLWM SHOKTA NIRMAN Panda ki hotal  KE PASS hand pamp me</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>2400</v>
+        <v>1050</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44372</v>
+        <v>44287</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034529961 — SLWM NADEP NIRMAN SURENDRA BAGRI KE GHAR KE PASS TALAB MOHALLA</t>
+          <t>1744004022/RS/22012034529944 — SLWM NADEP NIRMAN SAHU MOHALLA SAMUDAIK BHAWAN KR PASS</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>2400</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>44372</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034642401 — SLWM_Samudiyak Soak Pit Nirman Kariya Saggnu Kol Ke ghar ke Pass</t>
+          <t>1744004022/RS/22012034529961 — SLWM NADEP NIRMAN SURENDRA BAGRI KE GHAR KE PASS TALAB MOHALLA</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>0</v>
+        <v>2400</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>44471</v>
+        <v>44372</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034642404 — SLWM SAMUDAIK SHOKPIT NIRMAN SAGGNU KOL KE GHAR KE PASS</t>
+          <t>1744004022/RS/22012034642401 — SLWM_Samudiyak Soak Pit Nirman Kariya Saggnu Kol Ke ghar ke Pass</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034642405 — SLWM SAMUDAIK SHOKPIT NIRMAN SAGGNU KOL KE GHAR KE PASS</t>
+          <t>1744004022/RS/22012034642404 — SLWM SAMUDAIK SHOKPIT NIRMAN SAGGNU KOL KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>2400</v>
+        <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034642406 — SLWM SAMUDAIK SHOKPIT NIRMAN BHALU SAHU KE GHAR KE PASS</t>
+          <t>1744004022/RS/22012034642405 — SLWM SAMUDAIK SHOKPIT NIRMAN SAGGNU KOL KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>0</v>
+        <v>2400</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034642407 — SLWM SAMUDAIK SHOKPIT NIRMAN BHALU SAHU KE GHAR KE PASS</t>
+          <t>1744004022/RS/22012034642406 — SLWM SAMUDAIK SHOKPIT NIRMAN BHALU SAHU KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>1200</v>
+        <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>44521</v>
+        <v>44471</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034642408 — SLWM SAMUDAIK SHOKPIT NIRMAN DESHRATH KORI KE GHAR KE PASS</t>
+          <t>1744004022/RS/22012034642407 — SLWM SAMUDAIK SHOKPIT NIRMAN BHALU SAHU KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>2400</v>
+        <v>1200</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>44471</v>
+        <v>44521</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034642410 — SLWM SAMUDAIK SHOKPIT NIRMAN CHHOTA KOL KE GHAR KE PASS</t>
+          <t>1744004022/RS/22012034642408 — SLWM SAMUDAIK SHOKPIT NIRMAN DESHRATH KORI KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>1200</v>
+        <v>2400</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>44521</v>
+        <v>44471</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034642411 — SLWM SAMUDAIK SHOKPIT NIRMAN BARE BARMAN KE GHAR KE PASS</t>
+          <t>1744004022/RS/22012034642410 — SLWM SAMUDAIK SHOKPIT NIRMAN CHHOTA KOL KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>44521</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034682930 — RCC Nali Nirman Kary</t>
+          <t>1744004022/RS/22012034642411 — SLWM SAMUDAIK SHOKPIT NIRMAN BARE BARMAN KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>44836</v>
+        <v>44521</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034682931 — RCC Nali Nirman Kary</t>
+          <t>1744004022/RS/22012034682930 — RCC Nali Nirman Kary</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>52500</v>
+        <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/22012034694328 — आर.सी.सी. नाली निर्माण रज्‍जू बागरी के घर से शिवमंदिर तक</t>
+          <t>1744004022/RS/22012034682931 — RCC Nali Nirman Kary</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>44000</v>
+        <v>52500</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>43670</v>
+        <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>45069</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/29280 — nirmal vatika net ram nandi lal sahu</t>
+          <t>1744004022/RS/22012034694328 — आर.सी.सी. नाली निर्माण रज्‍जू बागरी के घर से शिवमंदिर तक</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>4400</v>
+        <v>44000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>5560</v>
+        <v>43670</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>41431</v>
+        <v>45069</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>42054</v>
+        <v>45351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/29285 — nirmal vatika ramesh / dasrath soni</t>
+          <t>1744004022/RS/29280 — nirmal vatika net ram nandi lal sahu</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>4100</v>
+        <v>5560</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>41431</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>42050</v>
+        <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/29296 — nirmal vatika raju net ram</t>
+          <t>1744004022/RS/29285 — nirmal vatika ramesh / dasrath soni</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>41431</v>
       </c>
       <c r="K627" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/31967 — शौचालाय निर्माण विजय कुमार जीवन लाल  यादव</t>
+          <t>1744004022/RS/29296 — nirmal vatika raju net ram</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>41436</v>
+        <v>41431</v>
       </c>
       <c r="K628" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/31985 — शौचालाय निर्माण शिवमोहन बागरी</t>
+          <t>1744004022/RS/31967 — शौचालाय निर्माण विजय कुमार जीवन लाल  यादव</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>41436</v>
       </c>
       <c r="K629" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/31999 — शौचालाय निर्माण नेतराम साहू</t>
+          <t>1744004022/RS/31985 — शौचालाय निर्माण शिवमोहन बागरी</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>41436</v>
       </c>
       <c r="K630" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/32016 — शौचालाय निर्माण रणजीत सिंह बागरी</t>
+          <t>1744004022/RS/31999 — शौचालाय निर्माण नेतराम साहू</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>0</v>
+        <v>4100</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>41142</v>
-[...1 lines deleted...]
-      <c r="K631" s="3"/>
+        <v>41436</v>
+      </c>
+      <c r="K631" s="3" t="n">
+        <v>42050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/32025 — शौचालाय निर्माण  सशील कुमार</t>
+          <t>1744004022/RS/32016 — शौचालाय निर्माण रणजीत सिंह बागरी</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>1460</v>
+        <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>41436</v>
-[...3 lines deleted...]
-      </c>
+        <v>41142</v>
+      </c>
+      <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/32131 — शौचलय निर्माण दुआसिया बाई  यादव</t>
+          <t>1744004022/RS/32025 — शौचालाय निर्माण  सशील कुमार</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>4100</v>
+        <v>1460</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>41436</v>
       </c>
       <c r="K633" s="3" t="n">
-        <v>42050</v>
+        <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/35876 — शौचालय निमार्ण लेखराम साहू</t>
+          <t>1744004022/RS/32131 — शौचलय निर्माण दुआसिया बाई  यादव</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>41445</v>
+        <v>41436</v>
       </c>
       <c r="K634" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/35880 — शौचालाय निमार्ण कौशिल्‍या बाई कलार</t>
+          <t>1744004022/RS/35876 — शौचालय निमार्ण लेखराम साहू</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>41445</v>
       </c>
       <c r="K635" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/35884 — शौचालाय निर्माण पुरूषोत्‍तम नामदेव</t>
+          <t>1744004022/RS/35880 — शौचालाय निमार्ण कौशिल्‍या बाई कलार</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>41445</v>
       </c>
       <c r="K636" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/35888 — शौचालाय निमार्ण कपूरचंद नामदेव</t>
+          <t>1744004022/RS/35884 — शौचालाय निर्माण पुरूषोत्‍तम नामदेव</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>44000</v>
+        <v>4400</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>0</v>
+        <v>4100</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>41142</v>
-[...1 lines deleted...]
-      <c r="K637" s="3"/>
+        <v>41445</v>
+      </c>
+      <c r="K637" s="3" t="n">
+        <v>42050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/35894 — शौचालाय निमार्ण नत्‍थूलाल राठौर</t>
+          <t>1744004022/RS/35888 — शौचालाय निमार्ण कपूरचंद नामदेव</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>4400</v>
+        <v>44000</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>4100</v>
+        <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>41445</v>
-[...3 lines deleted...]
-      </c>
+        <v>41142</v>
+      </c>
+      <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/35897 — शौचालाय निमार्ण धीरज साहू</t>
+          <t>1744004022/RS/35894 — शौचालाय निमार्ण नत्‍थूलाल राठौर</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>41445</v>
       </c>
       <c r="K639" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/35902 — शौचालाय निमार्ण रणजीत बागरी</t>
+          <t>1744004022/RS/35897 — शौचालाय निमार्ण धीरज साहू</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>41445</v>
       </c>
       <c r="K640" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/35906 — शौचालाय निमार्ण प्रेमबाई कलार</t>
+          <t>1744004022/RS/35902 — शौचालाय निमार्ण रणजीत बागरी</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>3151</v>
+        <v>4100</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>41445</v>
       </c>
       <c r="K641" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/40003 — शौचालाय निर्माण राजेश / जगदीश</t>
+          <t>1744004022/RS/35906 — शौचालाय निमार्ण प्रेमबाई कलार</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>1460</v>
+        <v>3151</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>41456</v>
+        <v>41445</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>42054</v>
+        <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/40010 — शाैचालाय निर्माण मूरतलाल /अंबिका प्रसाद</t>
+          <t>1744004022/RS/40003 — शौचालाय निर्माण राजेश / जगदीश</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>1460</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>41456</v>
       </c>
       <c r="K643" s="3" t="n">
         <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/40014 — शौचालाय निर्माण कपूरचन्‍द जयहिन्‍द</t>
+          <t>1744004022/RS/40010 — शाैचालाय निर्माण मूरतलाल /अंबिका प्रसाद</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>1460</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>41456</v>
       </c>
       <c r="K644" s="3" t="n">
         <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/40017 — शौचालाय निर्माण सज्‍जन बागरी / शिवमोहन</t>
+          <t>1744004022/RS/40014 — शौचालाय निर्माण कपूरचन्‍द जयहिन्‍द</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>1460</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>41456</v>
       </c>
       <c r="K645" s="3" t="n">
         <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/40020 — शौचालाय निर्माण संतोष कुमार</t>
+          <t>1744004022/RS/40017 — शौचालाय निर्माण सज्‍जन बागरी / शिवमोहन</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>1460</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>41456</v>
       </c>
       <c r="K646" s="3" t="n">
         <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/44228 — शौचालाय निर्माण सज्‍जन बागरी</t>
+          <t>1744004022/RS/40020 — शौचालाय निर्माण संतोष कुमार</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>4100</v>
+        <v>1460</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>41463</v>
+        <v>41456</v>
       </c>
       <c r="K647" s="3" t="n">
-        <v>42050</v>
+        <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/44238 — शौचालाय निर्माण राजेश जैसवाल</t>
+          <t>1744004022/RS/44228 — शौचालाय निर्माण सज्‍जन बागरी</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>2640</v>
+        <v>4100</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>41463</v>
       </c>
       <c r="K648" s="3" t="n">
-        <v>42054</v>
+        <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/44242 — शौचालाय निर्माण कार्य संतोष कुमार रामचरण साहू ts 7</t>
+          <t>1744004022/RS/44238 — शौचालाय निर्माण राजेश जैसवाल</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>4100</v>
+        <v>2640</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>41463</v>
       </c>
       <c r="K649" s="3" t="n">
-        <v>42050</v>
+        <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/44246 — शौचलाय निर्माण कार्य मूरत लाल ts 768/547 as  3751/547</t>
+          <t>1744004022/RS/44242 — शौचालाय निर्माण कार्य संतोष कुमार रामचरण साहू ts 7</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>44000</v>
+        <v>4400</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>0</v>
+        <v>4100</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>41142</v>
-[...1 lines deleted...]
-      <c r="K650" s="3"/>
+        <v>41463</v>
+      </c>
+      <c r="K650" s="3" t="n">
+        <v>42050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/44252 — शौचालाय निर्माण्‍ कार्य मूरतलाल दुबे</t>
+          <t>1744004022/RS/44246 — शौचलाय निर्माण कार्य मूरत लाल ts 768/547 as  3751/547</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>4400</v>
+        <v>44000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>2640</v>
+        <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>41463</v>
-[...3 lines deleted...]
-      </c>
+        <v>41142</v>
+      </c>
+      <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/44256 — शौचालाय निर्माण कार्य कपूरचंद नामदेव जयहिंद  ts 76</t>
+          <t>1744004022/RS/44252 — शौचालाय निर्माण्‍ कार्य मूरतलाल दुबे</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>4100</v>
+        <v>2640</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>41463</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>42050</v>
+        <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/46460 — शौचालय निर्माण कार्य प्रेमबाई जायसवाल</t>
+          <t>1744004022/RS/44256 — शौचालाय निर्माण कार्य कपूरचंद नामदेव जयहिंद  ts 76</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>702</v>
+        <v>4100</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>41470</v>
+        <v>41463</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>42054</v>
+        <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/46466 — शौचालय निर्माण कार्य प्रमोद कुमार/ दुवे रामदुलारे</t>
+          <t>1744004022/RS/46460 — शौचालय निर्माण कार्य प्रेमबाई जायसवाल</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>4100</v>
+        <v>702</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>41470</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>42050</v>
+        <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/46477 — शौचालय निर्माण कार्य जयनारायण अंबिका प्रसाद</t>
+          <t>1744004022/RS/46466 — शौचालय निर्माण कार्य प्रमोद कुमार/ दुवे रामदुलारे</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>41470</v>
       </c>
       <c r="K655" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/46479 — SHAUCHLYA NIRMAN JAYRAM AMBIKA PRASAD DUBEY TS 768</t>
+          <t>1744004022/RS/46477 — शौचालय निर्माण कार्य जयनारायण अंबिका प्रसाद</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>41470</v>
       </c>
       <c r="K656" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/46489 — SHAUCHLYA NIRMAN RAMESH PAYASHI</t>
+          <t>1744004022/RS/46479 — SHAUCHLYA NIRMAN JAYRAM AMBIKA PRASAD DUBEY TS 768</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>41470</v>
       </c>
       <c r="K657" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/46495 — shauchlya nirman Rajkumar Bhagwandas  soni ts 768/</t>
+          <t>1744004022/RS/46489 — SHAUCHLYA NIRMAN RAMESH PAYASHI</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>41470</v>
       </c>
       <c r="K658" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/46501 — shauchlya nirman shivshankar /Narmada prasad Bagri</t>
+          <t>1744004022/RS/46495 — shauchlya nirman Rajkumar Bhagwandas  soni ts 768/</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>41470</v>
       </c>
       <c r="K659" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/46504 — shauchlya nirman vijayshankar dubey</t>
+          <t>1744004022/RS/46501 — shauchlya nirman shivshankar /Narmada prasad Bagri</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>44000</v>
+        <v>4400</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>41471</v>
+        <v>41470</v>
       </c>
       <c r="K660" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/46508 — shauchlya nirman bhoga bai ts 768/329 as 3751/329</t>
+          <t>1744004022/RS/46504 — shauchlya nirman vijayshankar dubey</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>4400</v>
+        <v>44000</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>41471</v>
       </c>
       <c r="K661" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/47689 — suchalaya nirmaan sunil kumar</t>
+          <t>1744004022/RS/46508 — shauchlya nirman bhoga bai ts 768/329 as 3751/329</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>2640</v>
+        <v>4100</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>41471</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>42054</v>
+        <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/62467 — suchal lay nirmaan ram narayan</t>
+          <t>1744004022/RS/47689 — suchalaya nirmaan sunil kumar</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>0</v>
+        <v>2640</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>41526</v>
-[...1 lines deleted...]
-      <c r="K663" s="3"/>
+        <v>41471</v>
+      </c>
+      <c r="K663" s="3" t="n">
+        <v>42054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/62470 — suchalay nirmaan vinod kumar / Bhagwandas kalar</t>
+          <t>1744004022/RS/62467 — suchal lay nirmaan ram narayan</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>4100</v>
+        <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>41526</v>
       </c>
-      <c r="K664" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/62473 — suchalay nirmaan Akhilesh Shipahi lal Bagri</t>
+          <t>1744004022/RS/62470 — suchalay nirmaan vinod kumar / Bhagwandas kalar</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>5560</v>
+        <v>4100</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>41526</v>
       </c>
       <c r="K665" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/62476 — suchalay nirmaa Bihari lal /Balkishan Barman</t>
+          <t>1744004022/RS/62473 — suchalay nirmaan Akhilesh Shipahi lal Bagri</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>4100</v>
+        <v>5560</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>41526</v>
       </c>
       <c r="K666" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/62479 — suchalay nirman Deshrath /Ganesh kalar</t>
+          <t>1744004022/RS/62476 — suchalay nirmaa Bihari lal /Balkishan Barman</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>5560</v>
+        <v>4100</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>41526</v>
       </c>
       <c r="K667" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/62482 — suchalay nirmaan Mithlesh / Gokul singh Bagri</t>
+          <t>1744004022/RS/62479 — suchalay nirman Deshrath /Ganesh kalar</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>4100</v>
+        <v>5560</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>41526</v>
       </c>
       <c r="K668" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/67552 — SUCHALAY NIRMAN RAMKISHUN / HEERA LAL BAGRI  TS 7</t>
+          <t>1744004022/RS/62482 — suchalay nirmaan Mithlesh / Gokul singh Bagri</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>41540</v>
+        <v>41526</v>
       </c>
       <c r="K669" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/67555 — KAUSELENDRA / JAGDESH SINGH BAGRI TS 786/562</t>
+          <t>1744004022/RS/67552 — SUCHALAY NIRMAN RAMKISHUN / HEERA LAL BAGRI  TS 7</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>41540</v>
       </c>
       <c r="K670" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/77914 — shuhalya nirman Ravishankar / Ramnarayan Bagri</t>
+          <t>1744004022/RS/67555 — KAUSELENDRA / JAGDESH SINGH BAGRI TS 786/562</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>41575</v>
+        <v>41540</v>
       </c>
       <c r="K671" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/77918 — shuchalya nirman Rakesh singh / Niranjan singh bag</t>
+          <t>1744004022/RS/77914 — shuhalya nirman Ravishankar / Ramnarayan Bagri</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>41575</v>
       </c>
       <c r="K672" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/80551 — shuchalay nirmaan Deepak / Niranjan singh Bagri</t>
+          <t>1744004022/RS/77918 — shuchalya nirman Rakesh singh / Niranjan singh bag</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>41590</v>
+        <v>41575</v>
       </c>
       <c r="K673" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/80552 — Shuchalay Nirmaan kailash Bai / Awsar singh Bagri</t>
+          <t>1744004022/RS/80551 — shuchalay nirmaan Deepak / Niranjan singh Bagri</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>41590</v>
       </c>
       <c r="K674" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/80689 — shuchaly nirmaan raghaw shigh</t>
+          <t>1744004022/RS/80552 — Shuchalay Nirmaan kailash Bai / Awsar singh Bagri</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>5560</v>
+        <v>4100</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>41590</v>
       </c>
       <c r="K675" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/80690 — shuchalay nirmaan sher singh Pita Baijnath Bagri</t>
+          <t>1744004022/RS/80689 — shuchaly nirmaan raghaw shigh</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>5560</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>41590</v>
       </c>
       <c r="K676" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/80691 — shuchalay nirman pursotam / prem lal</t>
+          <t>1744004022/RS/80690 — shuchalay nirmaan sher singh Pita Baijnath Bagri</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>5560</v>
       </c>
       <c r="J677" s="3" t="n">
         <v>41590</v>
       </c>
       <c r="K677" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/82296 — shuchalya nirman meera bai / Rammitra Bagri</t>
+          <t>1744004022/RS/80691 — shuchalay nirman pursotam / prem lal</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>4100</v>
+        <v>5560</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>41597</v>
+        <v>41590</v>
       </c>
       <c r="K678" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/82298 — shuchalya nirman ramlal Burman</t>
+          <t>1744004022/RS/82296 — shuchalya nirman meera bai / Rammitra Bagri</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>5560</v>
+        <v>4100</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>41597</v>
       </c>
       <c r="K679" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/85841 — shuchalay nirmaan dev dat kandhi lal sahu</t>
+          <t>1744004022/RS/82298 — shuchalya nirman ramlal Burman</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>5560</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>41616</v>
+        <v>41597</v>
       </c>
       <c r="K680" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/85843 — shuchalay nirmaan jiya lal / phatu bhumiya</t>
+          <t>1744004022/RS/85841 — shuchalay nirmaan dev dat kandhi lal sahu</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>4100</v>
+        <v>5560</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>41616</v>
       </c>
       <c r="K681" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/85846 — shuchaqlay nirmaan badde shigh / ramkaran bagri</t>
+          <t>1744004022/RS/85843 — shuchalay nirmaan jiya lal / phatu bhumiya</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>41616</v>
       </c>
       <c r="K682" s="3" t="n">
         <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/85849 — shuchalay nirmaan Rammu / Amarnath Bagri</t>
+          <t>1744004022/RS/85846 — shuchaqlay nirmaan badde shigh / ramkaran bagri</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>2640</v>
+        <v>4100</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>41616</v>
       </c>
       <c r="K683" s="3" t="n">
-        <v>42054</v>
+        <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/85851 — shuchalay nirmaan ranjeet ram narayan</t>
+          <t>1744004022/RS/85849 — shuchalay nirmaan Rammu / Amarnath Bagri</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>2640</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>41616</v>
       </c>
       <c r="K684" s="3" t="n">
         <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1744004022/RS/85853 — shuchalay nirmaan nanwara kala ashok  kamla</t>
+          <t>1744004022/RS/85851 — shuchalay nirmaan ranjeet ram narayan</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>2640</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>41616</v>
       </c>
       <c r="K685" s="3" t="n">
         <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034326390 — तालाब गहरीकरण</t>
+          <t>1744004022/RS/85853 — shuchalay nirmaan nanwara kala ashok  kamla</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>0</v>
+        <v>2640</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>42856</v>
-[...1 lines deleted...]
-      <c r="K686" s="3"/>
+        <v>41616</v>
+      </c>
+      <c r="K686" s="3" t="n">
+        <v>42054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034326398 — तालाब गहरीकरण</t>
+          <t>1744004022/WC/22012034326390 — तालाब गहरीकरण</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>880000</v>
+        <v>0</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>451539</v>
+        <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>42884</v>
-[...3 lines deleted...]
-      </c>
+        <v>42856</v>
+      </c>
+      <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034444179 — RFR-KATNI RIVER-लूज बोल्डर भाग 10-नन्हवारकाला</t>
+          <t>1744004022/WC/22012034326398 — तालाब गहरीकरण</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>50000</v>
+        <v>880000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>10448.35</v>
+        <v>451539</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>43534</v>
+        <v>42884</v>
       </c>
       <c r="K688" s="3" t="n">
-        <v>44029</v>
+        <v>42943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034444180 — RFR-KATNI RIVER-लूज बोल्डर भाग 9-नन्हवारकाला</t>
+          <t>1744004022/WC/22012034444179 — RFR-KATNI RIVER-लूज बोल्डर भाग 10-नन्हवारकाला</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>69000</v>
+        <v>50000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>17634.82</v>
+        <v>10448.35</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>44167</v>
+        <v>44029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034444182 — RFR-KATNI RIVER-लूज बोल्डर भाग 8-नन्हवारकाला</t>
+          <t>1744004022/WC/22012034444180 — RFR-KATNI RIVER-लूज बोल्डर भाग 9-नन्हवारकाला</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>69000</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>16583.36</v>
+        <v>17634.82</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K690" s="3" t="n">
         <v>44167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034444183 — RFR-KATNI RIVER-लूज बोल्डर भाग 7-नन्हवारकाला</t>
+          <t>1744004022/WC/22012034444182 — RFR-KATNI RIVER-लूज बोल्डर भाग 8-नन्हवारकाला</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>69000</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>17396.21</v>
+        <v>16583.36</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K691" s="3" t="n">
         <v>44167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034444185 — RFR-KATNI RIVER-लूज बोल्डर भाग 6-नन्हवारकाला</t>
+          <t>1744004022/WC/22012034444183 — RFR-KATNI RIVER-लूज बोल्डर भाग 7-नन्हवारकाला</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>69000</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>19549.82</v>
+        <v>17396.21</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K692" s="3" t="n">
         <v>44167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034444186 — RFR-KATNI RIVER-लूज बोल्डर भाग 5-नन्हवारकाला</t>
+          <t>1744004022/WC/22012034444185 — RFR-KATNI RIVER-लूज बोल्डर भाग 6-नन्हवारकाला</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>69000</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>70331.39</v>
+        <v>19549.82</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K693" s="3" t="n">
-        <v>44497</v>
+        <v>44167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034444190 — RFR-KATNI RIVER-लूज बोल्डर भाग 4-नन्हवारकाला</t>
+          <t>1744004022/WC/22012034444186 — RFR-KATNI RIVER-लूज बोल्डर भाग 5-नन्हवारकाला</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>69000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>20937.91</v>
+        <v>70331.39</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>44029</v>
+        <v>44497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034444191 — RFR-KATNI RIVER-लूज बोल्डर भाग 3-नन्हवारकाला</t>
+          <t>1744004022/WC/22012034444190 — RFR-KATNI RIVER-लूज बोल्डर भाग 4-नन्हवारकाला</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>50000</v>
+        <v>69000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>16345.92</v>
+        <v>20937.91</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K695" s="3" t="n">
         <v>44029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034444192 — RFR-KATNI RIVER-लूज बोल्डर भाग 2-नन्हवारकाला</t>
+          <t>1744004022/WC/22012034444191 — RFR-KATNI RIVER-लूज बोल्डर भाग 3-नन्हवारकाला</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>20516.97</v>
+        <v>16345.92</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K696" s="3" t="n">
-        <v>44022</v>
+        <v>44029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034444193 — RFR-KATNI RIVER-लूज बोल्डर भाग 1-नन्हवारकाला</t>
+          <t>1744004022/WC/22012034444192 — RFR-KATNI RIVER-लूज बोल्डर भाग 2-नन्हवारकाला</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>23335.81</v>
+        <v>20516.97</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K697" s="3" t="n">
-        <v>44029</v>
+        <v>44022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034445956 — RFR-KATNI RIVER-गेबियन निर्माण कार्य भाग 1-नन्हवारकाला</t>
+          <t>1744004022/WC/22012034444193 — RFR-KATNI RIVER-लूज बोल्डर भाग 1-नन्हवारकाला</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>84000</v>
+        <v>50000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>43482.42</v>
+        <v>23335.81</v>
       </c>
       <c r="J698" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>45294</v>
+        <v>44029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034446055 — RFR-KATNI RIVER-गेबियन निर्माण कार्य भाग 2-नन्हवारकाला</t>
+          <t>1744004022/WC/22012034445956 — RFR-KATNI RIVER-गेबियन निर्माण कार्य भाग 1-नन्हवारकाला</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>84000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>28430</v>
+        <v>43482.42</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>44803</v>
+        <v>45294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034486361 — RFR_KATNINADI_HANDPUMP ME SOAK PIT NIRMAN KARYA ASSOCIATE COMPNEY KE PASS</t>
+          <t>1744004022/WC/22012034446055 — RFR-KATNI RIVER-गेबियन निर्माण कार्य भाग 2-नन्हवारकाला</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>0</v>
+        <v>84000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>0</v>
+        <v>28430</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K700" s="3"/>
+        <v>43534</v>
+      </c>
+      <c r="K700" s="3" t="n">
+        <v>44803</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034486367 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA GULAB BAI KOL KE GHAR KE PASS</t>
+          <t>1744004022/WC/22012034486361 — RFR_KATNINADI_HANDPUMP ME SOAK PIT NIRMAN KARYA ASSOCIATE COMPNEY KE PASS</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034486378 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA BARE LAL DHEMMER KE GHAR KE PASS</t>
+          <t>1744004022/WC/22012034486367 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA GULAB BAI KOL KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034486382 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA LAXMI KOL KE GHAR PASS</t>
+          <t>1744004022/WC/22012034486378 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA BARE LAL DHEMMER KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034486384 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA SAMUDAYK BHAWAN KE PASS WO 1</t>
+          <t>1744004022/WC/22012034486382 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA LAXMI KOL KE GHAR PASS</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034486389 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA JAIN DAFAI CHHOTA KOL KE GHAR KE PASS</t>
+          <t>1744004022/WC/22012034486384 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA SAMUDAYK BHAWAN KE PASS WO 1</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034486393 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA TALAYA KE PASS BUDDHA MOD KE AAGE</t>
+          <t>1744004022/WC/22012034486389 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA JAIN DAFAI CHHOTA KOL KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034486397 — RFR_KATNINADI_HAND PUMP ME SOAK NIRMAN KARYA AMHA ME NANNHU KOL KE GHAR KE PASSPIT N</t>
+          <t>1744004022/WC/22012034486393 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA TALAYA KE PASS BUDDHA MOD KE AAGE</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034486400 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA BUDDHA MOD ME CHABUTRE KE PASS</t>
+          <t>1744004022/WC/22012034486397 — RFR_KATNINADI_HAND PUMP ME SOAK NIRMAN KARYA AMHA ME NANNHU KOL KE GHAR KE PASSPIT N</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034486401 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA LAL JI CHOUDHRI KE GHAR KE PASS</t>
+          <t>1744004022/WC/22012034486400 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA BUDDHA MOD ME CHABUTRE KE PASS</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034486404 — RFR_KATNINADI_ HAND PUMP ME SOAK PIT NIRMAN KARYA GHANNI SINGH GOND KE GHAR KE SAMNE</t>
+          <t>1744004022/WC/22012034486401 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA LAL JI CHOUDHRI KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034486407 — RFR_KATNINADI _HAND PUMP ME SOAK PIT NIRMAN KARYA BHAGWAN DAS KOAR KE PASS DHATURHAN MOHALLARI KE GH</t>
+          <t>1744004022/WC/22012034486404 — RFR_KATNINADI_ HAND PUMP ME SOAK PIT NIRMAN KARYA GHANNI SINGH GOND KE GHAR KE SAMNE</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034486410 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA RAMLAL KALAR KE GHAR KE SAMNE LOHAR MOHALLA</t>
+          <t>1744004022/WC/22012034486407 — RFR_KATNINADI _HAND PUMP ME SOAK PIT NIRMAN KARYA BHAGWAN DAS KOAR KE PASS DHATURHAN MOHALLARI KE GH</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034486412 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA SANT KUMAR PANDEY KE GHAR KE SAMNE</t>
+          <t>1744004022/WC/22012034486410 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA RAMLAL KALAR KE GHAR KE SAMNE LOHAR MOHALLA</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034486416 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA MIDDLE SCHOOL PARISAR ME</t>
+          <t>1744004022/WC/22012034486412 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA SANT KUMAR PANDEY KE GHAR KE SAMNE</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034486418 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA HIGH SCHOOL KI BOUNDARY KE SAMNE</t>
+          <t>1744004022/WC/22012034486416 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA MIDDLE SCHOOL PARISAR ME</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034486420 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA JAGANNATH RAJAK KE GHAR KE SAMNE</t>
+          <t>1744004022/WC/22012034486418 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA HIGH SCHOOL KI BOUNDARY KE SAMNE</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034611639 — Sukwa Nala Gahrikaran karya Nanwarakala</t>
+          <t>1744004022/WC/22012034486420 — RFR_KATNINADI_HAND PUMP ME SOAK PIT NIRMAN KARYA JAGANNATH RAJAK KE GHAR KE SAMNE</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>1095232.48</v>
+        <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>932488</v>
+        <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>44274</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012034613641 — Sukwa Nala Gahrikaran karya Nanwarakala</t>
+          <t>1744004022/WC/22012034611639 — Sukwa Nala Gahrikaran karya Nanwarakala</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>1270378.8</v>
+        <v>1095232.48</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>0</v>
+        <v>932488</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>44105</v>
-[...1 lines deleted...]
-      <c r="K718" s="3"/>
+        <v>44274</v>
+      </c>
+      <c r="K718" s="3" t="n">
+        <v>45533</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012035021755 — perkolation tank</t>
+          <t>1744004022/WC/22012034613641 — Sukwa Nala Gahrikaran karya Nanwarakala</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>452373</v>
+        <v>1270378.8</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>376859.5</v>
+        <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>45045</v>
-[...3 lines deleted...]
-      </c>
+        <v>44105</v>
+      </c>
+      <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012035021757 — perkolation tank</t>
+          <t>1744004022/WC/22012035021755 — perkolation tank</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>0</v>
+        <v>452373</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>0</v>
+        <v>376859.5</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K720" s="3"/>
+        <v>45045</v>
+      </c>
+      <c r="K720" s="3" t="n">
+        <v>45533</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012035021764 — pasu rodhak nali</t>
+          <t>1744004022/WC/22012035021757 — perkolation tank</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>111395.4</v>
+        <v>0</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012035021765 — pasu rodhak nali</t>
+          <t>1744004022/WC/22012035021764 — pasu rodhak nali</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>0</v>
+        <v>111395.4</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012035178210 — drainage naala gahrikaran percolation tank se jendafayee naala tak</t>
+          <t>1744004022/WC/22012035021765 — pasu rodhak nali</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>579768.44</v>
+        <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>455220</v>
+        <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>45368</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012035239668 — construction of earthen gully plug  shravan kumar bagri khet paas</t>
+          <t>1744004022/WC/22012035178210 — drainage naala gahrikaran percolation tank se jendafayee naala tak</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>75159.35</v>
+        <v>579768.44</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>63246.11</v>
+        <v>455220</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>45701</v>
+        <v>45368</v>
       </c>
       <c r="K724" s="3" t="n">
-        <v>45771</v>
+        <v>45729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012035239671 — construction of earthen gully plug  sukhendra ke khet paas</t>
+          <t>1744004022/WC/22012035239668 — construction of earthen gully plug  shravan kumar bagri khet paas</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>0</v>
+        <v>75159.35</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>0</v>
+        <v>63246.11</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>45657</v>
-[...1 lines deleted...]
-      <c r="K725" s="3"/>
+        <v>45701</v>
+      </c>
+      <c r="K725" s="3" t="n">
+        <v>45771</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012035239672 — construction of earthen gully plug  sukhendra ke khet paas</t>
+          <t>1744004022/WC/22012035239671 — construction of earthen gully plug  sukhendra ke khet paas</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>78217.08</v>
+        <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>63834</v>
+        <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>45694</v>
-[...3 lines deleted...]
-      </c>
+        <v>45657</v>
+      </c>
+      <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012035243226 — EARTHEN GULLY PLUG  ZENDAFAYEE NAALA</t>
+          <t>1744004022/WC/22012035239672 — construction of earthen gully plug  sukhendra ke khet paas</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>80948.57</v>
+        <v>78217.08</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>66450.36</v>
+        <v>63834</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>45691</v>
+        <v>45694</v>
       </c>
       <c r="K727" s="3" t="n">
-        <v>46135</v>
+        <v>46138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012035260919 — GULLY PLUG NIRMAAN ZENDAFAYEE NAALA 2</t>
+          <t>1744004022/WC/22012035243226 — EARTHEN GULLY PLUG  ZENDAFAYEE NAALA</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>98376.74</v>
+        <v>80948.57</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>60910.35</v>
+        <v>66450.36</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>45771</v>
+        <v>45691</v>
       </c>
       <c r="K728" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012035283931 — Erthan Gully Plug Jain Dafai Nala part 3</t>
+          <t>1744004022/WC/22012035260919 — GULLY PLUG NIRMAAN ZENDAFAYEE NAALA 2</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>0</v>
+        <v>98376.74</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>0</v>
+        <v>60910.35</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K729" s="3"/>
+        <v>45771</v>
+      </c>
+      <c r="K729" s="3" t="n">
+        <v>46135</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/22012035322432 — construction of earthen gully plug  neem paas zen</t>
+          <t>1744004022/WC/22012035283931 — Erthan Gully Plug Jain Dafai Nala part 3</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>97886.19</v>
+        <v>0</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>75675.11</v>
+        <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>46029</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/23294 — talab ki jal bharav kshamta</t>
+          <t>1744004022/WC/22012035322432 — construction of earthen gully plug  neem paas zen</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>0</v>
+        <v>97886.19</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>282428</v>
+        <v>75675.11</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>40172</v>
+        <v>46029</v>
       </c>
       <c r="K731" s="3" t="n">
-        <v>41710</v>
+        <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/23366 — Tlab Nirman kary Kahuwara</t>
+          <t>1744004022/WC/23294 — talab ki jal bharav kshamta</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>132678</v>
+        <v>282428</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>40295</v>
+        <v>40172</v>
       </c>
       <c r="K732" s="3" t="n">
         <v>41710</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/23425 — Incresing copaitry of narhwarakala tank</t>
+          <t>1744004022/WC/23366 — Tlab Nirman kary Kahuwara</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>35900</v>
+        <v>132678</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>40330</v>
+        <v>40295</v>
       </c>
       <c r="K733" s="3" t="n">
         <v>41710</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/23483 — निर्मल वाटिका निर्माण कार्य नन्‍हवारा कला</t>
+          <t>1744004022/WC/23425 — Incresing copaitry of narhwarakala tank</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>144000</v>
+        <v>35900</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>40601</v>
+        <v>40330</v>
       </c>
       <c r="K734" s="3" t="n">
-        <v>42054</v>
+        <v>41710</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/23546 — नाउ की तलैया विस्‍तार कार्य एस 01</t>
+          <t>1744004022/WC/23483 — निर्मल वाटिका निर्माण कार्य नन्‍हवारा कला</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>346000</v>
+        <v>0</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>282309.33</v>
+        <v>144000</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>40917</v>
+        <v>40601</v>
       </c>
       <c r="K735" s="3" t="n">
-        <v>42249</v>
+        <v>42054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/23551 — बोरी बंधान कार्य एस 03</t>
+          <t>1744004022/WC/23546 — नाउ की तलैया विस्‍तार कार्य एस 01</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>0</v>
+        <v>346000</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>8874</v>
+        <v>282309.33</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>40882</v>
+        <v>40917</v>
       </c>
       <c r="K736" s="3" t="n">
-        <v>40909</v>
+        <v>42249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/9993664806 — talab bistar and band nau talaiya</t>
+          <t>1744004022/WC/23551 — बोरी बंधान कार्य एस 03</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>1499000</v>
+        <v>0</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>378705</v>
+        <v>8874</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>42493</v>
+        <v>40882</v>
       </c>
       <c r="K737" s="3" t="n">
-        <v>42827</v>
+        <v>40909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/कपिल धारा कूपद्ध113 — कपिल धारा कूप</t>
+          <t>1744004022/WC/9993664806 — talab bistar and band nau talaiya</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>89000</v>
+        <v>1499000</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>64656</v>
+        <v>378705</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>39467</v>
-[...1 lines deleted...]
-      <c r="K738" s="3"/>
+        <v>42493</v>
+      </c>
+      <c r="K738" s="3" t="n">
+        <v>42827</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/नन्‍हवाराकला/351 — कपिल धारा कूप निर्माण राजीव/रामकरण</t>
+          <t>1744004022/WC/कपिल धारा कूपद्ध113 — कपिल धारा कूप</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>89000</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>26955</v>
+        <v>64656</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>39463</v>
-[...3 lines deleted...]
-      </c>
+        <v>39467</v>
+      </c>
+      <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/नन्‍हवाराकला/360 — कपिल धारा कूप निर्माण सुशील/रामकरण</t>
+          <t>1744004022/WC/नन्‍हवाराकला/351 — कपिल धारा कूप निर्माण राजीव/रामकरण</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>89000</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>129407.88</v>
+        <v>26955</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>39474</v>
+        <v>39463</v>
       </c>
       <c r="K740" s="3" t="n">
         <v>40980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/नन्‍हवाराकला A1 — कपिलधारा कुप राजेन्‍द्र /यादव प्रसाद</t>
+          <t>1744004022/WC/नन्‍हवाराकला/360 — कपिल धारा कूप निर्माण सुशील/रामकरण</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>89000</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>62919</v>
+        <v>129407.88</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>39467</v>
+        <v>39474</v>
       </c>
       <c r="K741" s="3" t="n">
-        <v>39083</v>
+        <v>40980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/नन्‍हवाराकला A2 — कपिलधारा कुप भुपतसिंह/कुगेरसिंह</t>
+          <t>1744004022/WC/नन्‍हवाराकला A1 — कपिलधारा कुप राजेन्‍द्र /यादव प्रसाद</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>89000</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>43037</v>
+        <v>62919</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>39569</v>
+        <v>39467</v>
       </c>
       <c r="K742" s="3" t="n">
         <v>39083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WC/नन्‍हवाराकला A3 — कपिलधारा कुप हेमराज/परमेश्‍वर</t>
+          <t>1744004022/WC/नन्‍हवाराकला A2 — कपिलधारा कुप भुपतसिंह/कुगेरसिंह</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>89000</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>51553</v>
+        <v>43037</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>39976</v>
+        <v>39569</v>
       </c>
       <c r="K743" s="3" t="n">
-        <v>41345</v>
+        <v>39083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WH/19955216 — Talab Vishtar karya ward no1</t>
+          <t>1744004022/WC/नन्‍हवाराकला A3 — कपिलधारा कुप हेमराज/परमेश्‍वर</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>0</v>
+        <v>89000</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>0</v>
+        <v>51553</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>42095</v>
-[...1 lines deleted...]
-      <c r="K744" s="3"/>
+        <v>39976</v>
+      </c>
+      <c r="K744" s="3" t="n">
+        <v>41345</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WH/22012034331435 — talab vistarikaran karya vard n.1</t>
+          <t>1744004022/WH/19955216 — Talab Vishtar karya ward no1</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>43010</v>
+        <v>42095</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WH/22012034390487 — talab nirman</t>
+          <t>1744004022/WH/22012034331435 — talab vistarikaran karya vard n.1</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>43491</v>
+        <v>43010</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1744004022/WH/22012034438860 — bada talab vistarikaran karya</t>
+          <t>1744004022/WH/22012034390487 — talab nirman</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
-        <v>906000</v>
+        <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>735140.11</v>
+        <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>43531</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C748" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D748" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E748" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F748" s="1" t="inlineStr">
+        <is>
+          <t>1744004022/WH/22012034438860 — bada talab vistarikaran karya</t>
+        </is>
+      </c>
+      <c r="G748" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H748" s="2" t="n">
+        <v>906000</v>
+      </c>
+      <c r="I748" s="2" t="n">
+        <v>735140.11</v>
+      </c>
+      <c r="J748" s="3" t="n">
+        <v>43531</v>
+      </c>
+      <c r="K748" s="3" t="n">
+        <v>44053</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
+      <c r="A749" s="1" t="inlineStr">
+        <is>
+          <t>VIJAYRAGHAVGADH</t>
+        </is>
+      </c>
+      <c r="B749" s="1" t="inlineStr">
+        <is>
           <t>2022-2023</t>
         </is>
       </c>
-      <c r="C748" s="1" t="inlineStr">
+      <c r="C749" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
-      <c r="D748" s="1" t="inlineStr">
+      <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
-      <c r="E748" s="1" t="inlineStr">
+      <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
-      <c r="F748" s="1" t="inlineStr">
+      <c r="F749" s="1" t="inlineStr">
         <is>
           <t>1744004069/RS/22012034508445 — आर.सी.सी. नाली निर्माण रज्‍जू बागरी के घर से शिवमंदिर तक</t>
         </is>
       </c>
-      <c r="G748" s="1" t="inlineStr">
+      <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="H748" s="2" t="n">
+      <c r="H749" s="2" t="n">
         <v>120000</v>
       </c>
-      <c r="I748" s="2" t="n">
+      <c r="I749" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J748" s="3" t="n">
+      <c r="J749" s="3" t="n">
         <v>45012</v>
       </c>
-      <c r="K748" s="3"/>
+      <c r="K749" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>