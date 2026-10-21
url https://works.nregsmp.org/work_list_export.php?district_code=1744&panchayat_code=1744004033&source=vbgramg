--- v0 (2026-09-03)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 02:51:56</t>
+          <t>Exported on: 2026-10-21 22:19:33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: KATNI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,333 +273,333 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1744004033/DP/22012034624296 — वृक्षारोपण कार्य मा.शा.परिसर पथरहटा</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1744004033/IC/22012034886921 — सार्वजनिक कूप निर्माण डोंगरी Tota मुक्तिधाम के पास</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>551191.76</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1744004033/IC/22012034888005 — फीडर चैनल निर्माण परकोलेशन टैंक के पास भाग 1</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>149624.2</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1744004033/IC/22012034888006 — फीडर चैनल निर्माण परकोलेशन टैंक के पास भाग 2</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>149624.2</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45728</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1744004033/IF/22012035345125 — खेत तालाब निर्माण परषोत्‍तम/हनुमानदीन</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>196745.68</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1744004033/IF/22012035345135 — खेत तालाब निर्माण सूरजवली/ दददी</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>196745.68</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1744004033/IF/22012035376051 — Dugwell Recharge परागू सिंह</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45781</v>
@@ -671,98 +671,98 @@
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1744004033/IF/22012035622912 — ek bagiya ma ke nam  asha singh baragahi</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>183615.62</v>
       </c>
       <c r="I20" s="2" t="n">
-        <v>0</v>
+        <v>783</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45939</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1744004033/IF/22012035622916 — ek bagiya ma ke nam  rachna singh</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>183615.62</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>46032</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -837,476 +837,476 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1744004033/IF/IAY/3399482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4167139</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44524</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1744004033/IF/IAY/412375 — Construction of IAY House -IAY REG. NO. MP1287560</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44215</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1744004033/IF/IAY/4629852 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127604159</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1744004033/IF/IAY/5018815 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125146214</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>0</v>
+        <v>10200</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1744004033/IF/IAY/5095290 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142275441</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1744004033/IF/IAY/5095493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142542598</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K29" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1744004033/IF/IAY/5315205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142542475</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>0</v>
+        <v>10200</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1744004033/IF/IAY/5863226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125145030</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1744004033/IF/IAY/77114 — Construction of IAY House -IAY REG. NO. MP-44-004-033-001/117</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>42375</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1744004033/RC/22012034441724 — Cc Road pradhanmantri road se ramswaroop ke ghar tak</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>148000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>43524</v>
@@ -1331,98 +1331,98 @@
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1744004033/WC/22012035252962 — CPT निर्माण नवीन तालाब के पास</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>1308392.96</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>28863</v>
+        <v>83539</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1744004033/WC/22012035252965 — CPT निर्माण गेरुआ नाला के पास 01</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>1375273.85</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>6300</v>
+        <v>82899</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K35" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>