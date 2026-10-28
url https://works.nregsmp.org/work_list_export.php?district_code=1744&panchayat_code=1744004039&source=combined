--- v0 (2026-09-10)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K559"/>
+  <dimension ref="A1:K565"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 00:41:51</t>
+          <t>Exported on: 2026-10-28 10:49:14</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: KATNI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -6138,51 +6138,51 @@
       <c r="J132" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K132" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/22012035323809 — khet talaab nirmaan karya buddhoo kewat</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>196745.68</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45748</v>
@@ -6332,98 +6332,98 @@
       <c r="J136" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/22012035347676 — khet talab nirman karya  Makhaniya Choudhari</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/22012035390142 — khet talab nirman karya  madan lal yadav</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45748</v>
@@ -13364,78 +13364,80 @@
       <c r="J280" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>45999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/4542621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105998491</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>20796</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45573</v>
       </c>
-      <c r="K281" s="3"/>
+      <c r="K281" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14979,11895 +14981,12177 @@
       <c r="J313" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6059000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126059541</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>14889</v>
+        <v>21189</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6060042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116267873</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K315" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6061079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127491386</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>16443</v>
+        <v>22743</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6061085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125080245</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>23457</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6062112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124841209</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>23253</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6062671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116977844</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>23424</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6062913 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126077724</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>16443</v>
+        <v>22743</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6063189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113657925</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>10998</v>
+        <v>25698</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6064715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131627434</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>7332</v>
+        <v>23432</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6065930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113974476</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>8498</v>
+        <v>23198</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6067004 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100865125</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>10962</v>
+        <v>21462</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>46186</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6069712 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106934822</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>6300</v>
+        <v>25200</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6070222 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113696934</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>11235</v>
+        <v>21735</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6073966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116115430</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6074859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116698584</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>23194</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6078768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118823137</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>22470</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6082915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122873761</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>14640</v>
+        <v>25140</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6084967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124485397</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>2610</v>
+        <v>19410</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>46198</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6085460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124841543</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>14616</v>
+        <v>23016</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>46147</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6085505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124869673</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>23457</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46186</v>
       </c>
       <c r="K333" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6085751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125103302</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>23414</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K334" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6086721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125778319</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>11235</v>
+        <v>23835</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6086752 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125791907</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>22989</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6087049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126003556</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>11745</v>
+        <v>18045</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>46147</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6087283 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126122387</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>18081</v>
+        <v>22281</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>46193</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6087527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126268382</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6088307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126570856</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K340" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6089892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127319136</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>23165</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>46198</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6093778 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131627713</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>20643</v>
+        <v>24243</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6098976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148365143</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>23016</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46186</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6099202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148645680</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>23142</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46186</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6099782 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149321230</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>11745</v>
+        <v>23365</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6100079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149651311</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>23408</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6100380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150051669</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>5232</v>
+        <v>19932</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6100549 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150429818</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>5505</v>
+        <v>7605</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>46198</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6100550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150429943</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>14616</v>
+        <v>23016</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6100551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150430046</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>13335</v>
+        <v>23835</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>46186</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6100552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150430300</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>16443</v>
+        <v>24243</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>46186</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6100553 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150430530</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>23426</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>46147</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1744004039/IF/IAY/6100864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151058276</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>46147</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>46248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/77126 — Construction of IAY House -IAY REG. NO. MP-44-004-039-001/038</t>
+          <t>1744004039/IF/IAY/6262646 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124842425</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>4008</v>
+        <v>4200</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>42787</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/77127 — Construction of IAY House -IAY REG. NO. MP-44-004-039-001/062</t>
+          <t>1744004039/IF/IAY/6275640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145529130</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>14188</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>42710</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/77129 — Construction of IAY House -IAY REG. NO. MP-44-004-039-002/26</t>
+          <t>1744004039/IF/IAY/6290911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123467889</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>8016</v>
+        <v>2100</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>42677</v>
-[...3 lines deleted...]
-      </c>
+        <v>46307</v>
+      </c>
+      <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/77130 — Construction of IAY House -IAY REG. NO. MP-44-004-039-002/48</t>
+          <t>1744004039/IF/IAY/6308255 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106942803</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>14210</v>
+        <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>42677</v>
-[...3 lines deleted...]
-      </c>
+        <v>46051</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/782436 — Construction of IAY House -IAY REG. NO. MP1308703</t>
+          <t>1744004039/IF/IAY/6377234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124842937</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>42913</v>
-[...3 lines deleted...]
-      </c>
+        <v>45727</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/788440 — Construction of IAY House -IAY REG. NO. MP1683958</t>
+          <t>1744004039/IF/IAY/6377315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131627787</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>42934</v>
-[...3 lines deleted...]
-      </c>
+        <v>46090</v>
+      </c>
+      <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/788549 — Construction of IAY House -IAY REG. NO. MP1692028</t>
+          <t>1744004039/IF/IAY/77126 — Construction of IAY House -IAY REG. NO. MP-44-004-039-001/038</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>15480</v>
+        <v>4008</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>42934</v>
+        <v>42787</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>43009</v>
+        <v>42932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/790596 — Construction of IAY House -IAY REG. NO. MP1839127</t>
+          <t>1744004039/IF/IAY/77127 — Construction of IAY House -IAY REG. NO. MP-44-004-039-001/062</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>17100</v>
+        <v>14310</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>6192</v>
+        <v>14188</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>43130</v>
+        <v>42710</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>44219</v>
+        <v>42932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/796547 — Construction of IAY House -IAY REG. NO. MP2278949</t>
+          <t>1744004039/IF/IAY/77129 — Construction of IAY House -IAY REG. NO. MP-44-004-039-002/26</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>15480</v>
+        <v>8016</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>42913</v>
+        <v>42677</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>43388</v>
+        <v>42932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/796825 — Construction of IAY House -IAY REG. NO. MP2302459</t>
+          <t>1744004039/IF/IAY/77130 — Construction of IAY House -IAY REG. NO. MP-44-004-039-002/48</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>15480</v>
+        <v>14210</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>42941</v>
+        <v>42677</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>43052</v>
+        <v>42932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/796878 — Construction of IAY House -IAY REG. NO. MP2308336</t>
+          <t>1744004039/IF/IAY/782436 — Construction of IAY House -IAY REG. NO. MP1308703</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>42913</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>43052</v>
+        <v>43172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/796911 — Construction of IAY House -IAY REG. NO. MP2311561</t>
+          <t>1744004039/IF/IAY/788440 — Construction of IAY House -IAY REG. NO. MP1683958</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>42941</v>
+        <v>42934</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>43081</v>
+        <v>43172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/797243 — Construction of IAY House -IAY REG. NO. MP2339257</t>
+          <t>1744004039/IF/IAY/788549 — Construction of IAY House -IAY REG. NO. MP1692028</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>42913</v>
+        <v>42934</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>43171</v>
+        <v>43009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/797294 — Construction of IAY House -IAY REG. NO. MP2341918</t>
+          <t>1744004039/IF/IAY/790596 — Construction of IAY House -IAY REG. NO. MP1839127</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>8256</v>
+        <v>6192</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>42885</v>
+        <v>43130</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>44219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/797309 — Construction of IAY House -IAY REG. NO. MP2343067</t>
+          <t>1744004039/IF/IAY/796547 — Construction of IAY House -IAY REG. NO. MP2278949</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>43011</v>
+        <v>42913</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>43109</v>
+        <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/797314 — Construction of IAY House -IAY REG. NO. MP2343195</t>
+          <t>1744004039/IF/IAY/796825 — Construction of IAY House -IAY REG. NO. MP2302459</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>42934</v>
+        <v>42941</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>43245</v>
+        <v>43052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/797315 — Construction of IAY House -IAY REG. NO. MP2343277</t>
+          <t>1744004039/IF/IAY/796878 — Construction of IAY House -IAY REG. NO. MP2308336</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>42920</v>
+        <v>42913</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>43081</v>
+        <v>43052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/802978 — Construction of IAY House -IAY REG. NO. MP3049539</t>
+          <t>1744004039/IF/IAY/796911 — Construction of IAY House -IAY REG. NO. MP2311561</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>42885</v>
+        <v>42941</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>43052</v>
+        <v>43081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/803099 — Construction of IAY House -IAY REG. NO. MP3066836</t>
+          <t>1744004039/IF/IAY/797243 — Construction of IAY House -IAY REG. NO. MP2339257</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>42885</v>
+        <v>42913</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>43081</v>
+        <v>43171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/803187 — Construction of IAY House -IAY REG. NO. MP3078137</t>
+          <t>1744004039/IF/IAY/797294 — Construction of IAY House -IAY REG. NO. MP2341918</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>15480</v>
+        <v>8256</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>42913</v>
+        <v>42885</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>43081</v>
+        <v>44219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/804674 — Construction of IAY House -IAY REG. NO. MP3312379</t>
+          <t>1744004039/IF/IAY/797309 — Construction of IAY House -IAY REG. NO. MP2343067</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>42934</v>
+        <v>43011</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>43172</v>
+        <v>43109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1744004039/IF/IAY/804967 — Construction of IAY House -IAY REG. NO. MP3357148</t>
+          <t>1744004039/IF/IAY/797314 — Construction of IAY House -IAY REG. NO. MP2343195</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>42913</v>
+        <v>42934</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>43234</v>
+        <v>43245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/22012034244505 — med badhan karya bhagola /sarman</t>
+          <t>1744004039/IF/IAY/797315 — Construction of IAY House -IAY REG. NO. MP2343277</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>49000</v>
+        <v>15480</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>19624</v>
+        <v>15480</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>42374</v>
+        <v>42920</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>42600</v>
+        <v>43081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/22012034250643 — med badhan karya jugurua /komrai</t>
+          <t>1744004039/IF/IAY/802978 — Construction of IAY House -IAY REG. NO. MP3049539</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>23000</v>
+        <v>15480</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>20748</v>
+        <v>15480</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>42381</v>
+        <v>42885</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>42600</v>
+        <v>43052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/22012034268927 — med badhan -kamal/balli</t>
+          <t>1744004039/IF/IAY/803099 — Construction of IAY House -IAY REG. NO. MP3066836</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>63000</v>
+        <v>15480</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>20476</v>
+        <v>15480</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>42465</v>
+        <v>42885</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>42714</v>
+        <v>43081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/22012034513575 — medh bandhan karya_ Madanlal /mihilal yadav</t>
+          <t>1744004039/IF/IAY/803187 — Construction of IAY House -IAY REG. NO. MP3078137</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>40956.34</v>
+        <v>15480</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K379" s="3"/>
+        <v>42913</v>
+      </c>
+      <c r="K379" s="3" t="n">
+        <v>43081</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/22012034513576 — Medh bandhan karya- Prembai /Jawahr Lodhi</t>
+          <t>1744004039/IF/IAY/804674 — Construction of IAY House -IAY REG. NO. MP3312379</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>40918.74</v>
+        <v>15480</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K380" s="3"/>
+        <v>42934</v>
+      </c>
+      <c r="K380" s="3" t="n">
+        <v>43172</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/22012034513577 — Medh bandhan karya _Rajkuamr /ramprakash Gupta</t>
+          <t>1744004039/IF/IAY/804967 — Construction of IAY House -IAY REG. NO. MP3357148</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>43863.96</v>
+        <v>15480</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K381" s="3"/>
+        <v>42913</v>
+      </c>
+      <c r="K381" s="3" t="n">
+        <v>43234</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/22012034513579 — Medh bandhan karya_Ganesh Lodhi /sukhnandan Lodhi</t>
+          <t>1744004039/LD/22012034244505 — med badhan karya bhagola /sarman</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>40956.34</v>
+        <v>49000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>0</v>
+        <v>19624</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K382" s="3"/>
+        <v>42374</v>
+      </c>
+      <c r="K382" s="3" t="n">
+        <v>42600</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/22012034536116 — Gochar Bhumi Vikash karya khasara no 286  Charagrah chidahai talab ke pass Gram Khajura</t>
+          <t>1744004039/LD/22012034250643 — med badhan karya jugurua /komrai</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>0</v>
+        <v>23000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>0</v>
+        <v>20748</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>44105</v>
-[...1 lines deleted...]
-      <c r="K383" s="3"/>
+        <v>42381</v>
+      </c>
+      <c r="K383" s="3" t="n">
+        <v>42600</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/22012034536329 — Gochar Bhumi Vikarsh karya khasara No 286 gram khajura (Charagaha)</t>
+          <t>1744004039/LD/22012034268927 — med badhan -kamal/balli</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>0</v>
+        <v>63000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>0</v>
+        <v>20476</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>44105</v>
-[...1 lines deleted...]
-      <c r="K384" s="3"/>
+        <v>42465</v>
+      </c>
+      <c r="K384" s="3" t="n">
+        <v>42714</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/22012034536665 — चारागाह विकाश कार्य खजुरा</t>
+          <t>1744004039/LD/22012034513575 — medh bandhan karya_ Madanlal /mihilal yadav</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>1498711.91</v>
+        <v>40956.34</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>942991</v>
+        <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>44214</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/22012034569734 — maa ki bagiya GNMS KHAJRA 543</t>
+          <t>1744004039/LD/22012034513576 — Medh bandhan karya- Prembai /Jawahr Lodhi</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>7500</v>
+        <v>40918.74</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>5100</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>44489</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/22012034570010 — maa ki bagiya GPS KHAJURA 582</t>
+          <t>1744004039/LD/22012034513577 — Medh bandhan karya _Rajkuamr /ramprakash Gupta</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>6200</v>
+        <v>43863.96</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>4900</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>44489</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/3799407133 — khel maida ts 351 as 27</t>
+          <t>1744004039/LD/22012034513579 — Medh bandhan karya_Ganesh Lodhi /sukhnandan Lodhi</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>500000</v>
+        <v>40956.34</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>385315.28</v>
+        <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>41545</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/3799407134 — mukti dham nirmaan ts 423 as 28</t>
+          <t>1744004039/LD/22012034536116 — Gochar Bhumi Vikash karya khasara no 286  Charagrah chidahai talab ke pass Gram Khajura</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>219868.99</v>
+        <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>41545</v>
-[...3 lines deleted...]
-      </c>
+        <v>44105</v>
+      </c>
+      <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/3799419442 — mukti dham nirman karya hinota</t>
+          <t>1744004039/LD/22012034536329 — Gochar Bhumi Vikarsh karya khasara No 286 gram khajura (Charagaha)</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>280150.01</v>
+        <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>41650</v>
-[...3 lines deleted...]
-      </c>
+        <v>44105</v>
+      </c>
+      <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/6766 — मेड बंधान कार्य जमुना केवट / रामसहाय</t>
+          <t>1744004039/LD/22012034536665 — चारागाह विकाश कार्य खजुरा</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>0</v>
+        <v>1498711.91</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>26705</v>
+        <v>942991</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>40269</v>
+        <v>44214</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>40400</v>
+        <v>45318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/6784 — मेढ बंधान कार्य रामावतार, बब्‍लू यादव</t>
+          <t>1744004039/LD/22012034569734 — maa ki bagiya GNMS KHAJRA 543</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>0</v>
+        <v>7500</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>24930</v>
+        <v>5100</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>40077</v>
+        <v>44489</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>40377</v>
+        <v>45587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/6857 — Bori Badhan Karya</t>
+          <t>1744004039/LD/22012034570010 — maa ki bagiya GPS KHAJURA 582</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>0</v>
+        <v>6200</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>23047</v>
+        <v>4900</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>40477</v>
+        <v>44489</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>40341</v>
+        <v>45587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/6875 — मेंढ मंधान कार्य छोटेलाल</t>
+          <t>1744004039/LD/3799407133 — khel maida ts 351 as 27</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>1224</v>
+        <v>385315.28</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>40498</v>
+        <v>41545</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>40395</v>
+        <v>42540</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/6921 — मेंड बधान कार्य मुन्‍ना विशाली</t>
+          <t>1744004039/LD/3799407134 — mukti dham nirmaan ts 423 as 28</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>9467</v>
+        <v>219868.99</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>40666</v>
+        <v>41545</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>40873</v>
+        <v>42010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/6922 — मेड बंधान कार्य रमेशप्रसाद</t>
+          <t>1744004039/LD/3799419442 — mukti dham nirman karya hinota</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>9443</v>
+        <v>280150.01</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>40666</v>
+        <v>41650</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>41185</v>
+        <v>42106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/6923 — मेढ बंधान कार्य सन्‍ना, विश्राम</t>
+          <t>1744004039/LD/6766 — मेड बंधान कार्य जमुना केवट / रामसहाय</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>32690</v>
+        <v>26705</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>40686</v>
+        <v>40269</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>41185</v>
+        <v>40400</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/6924 — मेड बंधान कार्य रमेश सुखनंदन</t>
+          <t>1744004039/LD/6784 — मेढ बंधान कार्य रामावतार, बब्‍लू यादव</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>5218</v>
+        <v>24930</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>40726</v>
+        <v>40077</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>40873</v>
+        <v>40377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/6934 — मेड बंधान बल्‍लू</t>
+          <t>1744004039/LD/6857 — Bori Badhan Karya</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>19450</v>
+        <v>23047</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>40845</v>
+        <v>40477</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>41185</v>
+        <v>40341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/6944 — मेठ बंधान अजय</t>
+          <t>1744004039/LD/6875 — मेंढ मंधान कार्य छोटेलाल</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>9933</v>
+        <v>1224</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>40763</v>
+        <v>40498</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>41185</v>
+        <v>40395</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/6945 — मेठ बंधान विजय</t>
+          <t>1744004039/LD/6921 — मेंड बधान कार्य मुन्‍ना विशाली</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>23632</v>
+        <v>9467</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>40869</v>
+        <v>40666</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>41185</v>
+        <v>40873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/6946 — मेठ बंधान लच्‍छी</t>
+          <t>1744004039/LD/6922 — मेड बंधान कार्य रमेशप्रसाद</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>12465</v>
+        <v>9443</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>40850</v>
+        <v>40666</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/6947 — मेठ बंधान मिथ्‍या</t>
+          <t>1744004039/LD/6923 — मेढ बंधान कार्य सन्‍ना, विश्राम</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>12710</v>
+        <v>32690</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>40869</v>
+        <v>40686</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/6948 — मेठ बंधान जंती</t>
+          <t>1744004039/LD/6924 — मेड बंधान कार्य रमेश सुखनंदन</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>22896</v>
+        <v>5218</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>40850</v>
+        <v>40726</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>41185</v>
+        <v>40873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/6988 — मे‍ड बंधान कार्य शकुन मुरहा</t>
+          <t>1744004039/LD/6934 — मेड बंधान बल्‍लू</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>17370</v>
+        <v>19450</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>40929</v>
+        <v>40845</v>
       </c>
       <c r="K405" s="3" t="n">
         <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/6989 — खेल मैदान कार्य एस 31</t>
+          <t>1744004039/LD/6944 — मेठ बंधान अजय</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>233809</v>
+        <v>9933</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>40897</v>
+        <v>40763</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>41404</v>
+        <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/6990 — मेड बंधान कार्य ददानी दलिया केवट</t>
+          <t>1744004039/LD/6945 — मेठ बंधान विजय</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>44596</v>
+        <v>23632</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>40867</v>
+        <v>40869</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/7008 — मैड बंधान कार्य नत्‍यूमालह27</t>
+          <t>1744004039/LD/6946 — मेठ बंधान लच्‍छी</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>4392</v>
+        <v>12465</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>40982</v>
+        <v>40850</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1744004039/LD/7068 — मेड बंधान कार्य राधा बाई गनेश बर्मन</t>
+          <t>1744004039/LD/6947 — मेठ बंधान मिथ्‍या</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>25000</v>
+        <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>8619</v>
+        <v>12710</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>41082</v>
+        <v>40869</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/22012034175431 — cc road nirman  sahnali sahit hinauta ts 1795 as 1</t>
+          <t>1744004039/LD/6948 — मेठ बंधान जंती</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>144000</v>
+        <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>143970</v>
+        <v>22896</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>41475</v>
+        <v>40850</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>41558</v>
+        <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/22012034180642 — c c road nirmaan khajira ts 1801 as 18</t>
+          <t>1744004039/LD/6988 — मे‍ड बंधान कार्य शकुन मुरहा</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>179873</v>
+        <v>17370</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>41524</v>
+        <v>40929</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>41593</v>
+        <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/22012034194064 — c.c.road nirman khajura vard/07</t>
+          <t>1744004039/LD/6989 — खेल मैदान कार्य एस 31</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>400000</v>
+        <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>92815</v>
+        <v>233809</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>41622</v>
+        <v>40897</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>41649</v>
+        <v>41404</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/22012034209460 — khajura se teekar sadak nirman</t>
+          <t>1744004039/LD/6990 — मेड बंधान कार्य ददानी दलिया केवट</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>1499000</v>
+        <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>563242.61</v>
+        <v>44596</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>41699</v>
+        <v>40867</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>42780</v>
+        <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/22012034228365 — सी सी रोड सह नाली  निर्माण हिनौता</t>
+          <t>1744004039/LD/7008 — मैड बंधान कार्य नत्‍यूमालह27</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>150000</v>
+        <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>149842.6</v>
+        <v>4392</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>41881</v>
+        <v>40982</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>41963</v>
+        <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/22012034291640 — talab se khel maidan sadak nirman</t>
+          <t>1744004039/LD/7068 — मेड बंधान कार्य राधा बाई गनेश बर्मन</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>179000</v>
+        <v>25000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>63643</v>
+        <v>8619</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>42345</v>
+        <v>41082</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>42809</v>
+        <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/22012034374703 — teekar marg se mudaghat pahuch marg nirman</t>
+          <t>1744004039/RC/22012034175431 — cc road nirman  sahnali sahit hinauta ts 1795 as 1</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>80000000000</v>
+        <v>144000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>0</v>
+        <v>143970</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K416" s="3"/>
+        <v>41475</v>
+      </c>
+      <c r="K416" s="3" t="n">
+        <v>41558</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/22012034374714 — sadak nirman karya</t>
+          <t>1744004039/RC/22012034180642 — c c road nirmaan khajira ts 1801 as 18</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>100000000000</v>
+        <v>180000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>0</v>
+        <v>179873</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K417" s="3"/>
+        <v>41524</v>
+      </c>
+      <c r="K417" s="3" t="n">
+        <v>41593</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/22012034377784 — datiya talab se ghoghra nala khajura sadak nirman</t>
+          <t>1744004039/RC/22012034194064 — c.c.road nirman khajura vard/07</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>1264000</v>
+        <v>400000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>1241653.02</v>
+        <v>92815</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>43095</v>
+        <v>41622</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>43456</v>
+        <v>41649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/22012034378771 — khajura se hinota sudur sadak nirman</t>
+          <t>1744004039/RC/22012034209460 — khajura se teekar sadak nirman</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>1264000</v>
+        <v>1499000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>1263255.35</v>
+        <v>563242.61</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>43102</v>
+        <v>41699</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>43752</v>
+        <v>42780</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/22012034442337 — sadak nirman kary chiddhai se muda ghat tak</t>
+          <t>1744004039/RC/22012034228365 — सी सी रोड सह नाली  निर्माण हिनौता</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>0</v>
+        <v>150000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>0</v>
+        <v>149842.6</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K420" s="3"/>
+        <v>41881</v>
+      </c>
+      <c r="K420" s="3" t="n">
+        <v>41963</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/22012034462748 — सी सी रोड निर्माण भददी के घर से सामुदायिक भवन तक</t>
+          <t>1744004039/RC/22012034291640 — talab se khel maidan sadak nirman</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>85000</v>
+        <v>179000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>84912</v>
+        <v>63643</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>43536</v>
+        <v>42345</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>43701</v>
+        <v>42809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/22012034462751 — सी सी रोड सह नाली निर्माण चन्द्रभान के घर से नत्थू के घर तक</t>
+          <t>1744004039/RC/22012034374703 — teekar marg se mudaghat pahuch marg nirman</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>42000</v>
+        <v>80000000000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>43491</v>
+        <v>43191</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/22012034504756 — सी सी रोड कार्य हनुमान मंदिर से बिहारी के  घर तक</t>
+          <t>1744004039/RC/22012034374714 — sadak nirman karya</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>188000</v>
+        <v>100000000000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>178816</v>
+        <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>43783</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/22012034547070 — CC ROAD SAH NALI NIRMAN KARYA RAMLAL KEWAT KE GHAR</t>
+          <t>1744004039/RC/22012034377784 — datiya talab se ghoghra nala khajura sadak nirman</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>156000</v>
+        <v>1264000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>54300</v>
+        <v>1241653.02</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>44208</v>
+        <v>43095</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>45318</v>
+        <v>43456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/22012034549337 — c c road sah nali nirman karye rajaram yadav ke ghar se tanne yadav ke ghar tak</t>
+          <t>1744004039/RC/22012034378771 — khajura se hinota sudur sadak nirman</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>40000</v>
+        <v>1264000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>39890</v>
+        <v>1263255.35</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44187</v>
+        <v>43102</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>44216</v>
+        <v>43752</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/6638 — खजुरा से महानदी पहुच मार्ग</t>
+          <t>1744004039/RC/22012034442337 — sadak nirman kary chiddhai se muda ghat tak</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>179223</v>
+        <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>40288</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/6655 — पुलिया निर्माण</t>
+          <t>1744004039/RC/22012034462748 — सी सी रोड निर्माण भददी के घर से सामुदायिक भवन तक</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>0</v>
+        <v>85000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>40600</v>
+        <v>84912</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>40365</v>
-[...1 lines deleted...]
-      <c r="K427" s="3"/>
+        <v>43536</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>43701</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/6659 — mend bandha kary baisakhiya bai</t>
+          <t>1744004039/RC/22012034462751 — सी सी रोड सह नाली निर्माण चन्द्रभान के घर से नत्थू के घर तक</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
+        <v>42000</v>
+      </c>
+      <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I428" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J428" s="3" t="n">
-        <v>40307</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/6666 — खजुरा से हिनौता पहुंच मर्ग</t>
+          <t>1744004039/RC/22012034504756 — सी सी रोड कार्य हनुमान मंदिर से बिहारी के  घर तक</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>0</v>
+        <v>188000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>384177</v>
+        <v>178816</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>40501</v>
+        <v>43783</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>41358</v>
+        <v>43980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/6737 — हिनौता से मुख्‍य मार्ग</t>
+          <t>1744004039/RC/22012034547070 — CC ROAD SAH NALI NIRMAN KARYA RAMLAL KEWAT KE GHAR</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>0</v>
+        <v>156000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>260019</v>
+        <v>54300</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>40845</v>
+        <v>44208</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>41322</v>
+        <v>45318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/6742 — खजुरा से टीकर मार्ग ण्‍स26</t>
+          <t>1744004039/RC/22012034549337 — c c road sah nali nirman karye rajaram yadav ke ghar se tanne yadav ke ghar tak</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>0</v>
+        <v>40000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>242192</v>
+        <v>39890</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>40850</v>
+        <v>44187</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>41185</v>
+        <v>44216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/6809 — सी सी रोड निर्माण कार्य बार्ड02</t>
+          <t>1744004039/RC/6638 — खजुरा से महानदी पहुच मार्ग</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>180509</v>
+        <v>179223</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>41065</v>
+        <v>40288</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>41094</v>
+        <v>41322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/6835 — सी सी रोड निर्माण कार्य वार्ड 3 एवं6</t>
+          <t>1744004039/RC/6655 — पुलिया निर्माण</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>200000</v>
+        <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>134692</v>
+        <v>40600</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>41151</v>
-[...3 lines deleted...]
-      </c>
+        <v>40365</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/6902 — C C ROAD NIRMAAN WORK TS 254 AS936</t>
+          <t>1744004039/RC/6659 — mend bandha kary baisakhiya bai</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>144000</v>
+        <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>152219</v>
+        <v>6100</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>41344</v>
+        <v>40307</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>41511</v>
+        <v>40409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/खजुरा/0123 — खजुरा से मुडाघाट पहुचमार्ग तक</t>
+          <t>1744004039/RC/6666 — खजुरा से हिनौता पहुंच मर्ग</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>396000</v>
+        <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>29021</v>
+        <v>384177</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>39469</v>
+        <v>40501</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>41101</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RC/खजूरा///001 — ग्रेवल मार्ग खजूराह से मगरहाघाट तक</t>
+          <t>1744004039/RC/6737 — हिनौता से मुख्‍य मार्ग</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>554400</v>
+        <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>32546</v>
+        <v>260019</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>39494</v>
+        <v>40845</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>41101</v>
+        <v>41322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503810 — Shok pit nirman karya hinota vinay aarnas ke ghar pe pass</t>
+          <t>1744004039/RC/6742 — खजुरा से टीकर मार्ग ण्‍स26</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>5000</v>
+        <v>242192</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>44208</v>
+        <v>40850</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>44803</v>
+        <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503812 — Shok pit nirman karya  govt. school parisr khajura</t>
+          <t>1744004039/RC/6809 — सी सी रोड निर्माण कार्य बार्ड02</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>4680</v>
+        <v>180509</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>44204</v>
+        <v>41065</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>44473</v>
+        <v>41094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503813 — Shok pit nirman karya hinota jawahar kol ke ghar ke pass</t>
+          <t>1744004039/RC/6835 — सी सी रोड निर्माण कार्य वार्ड 3 एवं6</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>134692</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>41151</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>41358</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503814 — Shok pit nirman karya hinota ajay yadav ke ghar ke samne</t>
+          <t>1744004039/RC/6902 — C C ROAD NIRMAAN WORK TS 254 AS936</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>0</v>
+        <v>144000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>152219</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>41344</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>41511</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503815 — Shok pit nirman karya khajura latora yadav ke ghar ke samne</t>
+          <t>1744004039/RC/खजुरा/0123 — खजुरा से मुडाघाट पहुचमार्ग तक</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>0</v>
+        <v>396000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>0</v>
+        <v>29021</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K441" s="3"/>
+        <v>39469</v>
+      </c>
+      <c r="K441" s="3" t="n">
+        <v>41101</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503816 — Shok pit nirman karya khajura Bhoora barman ke ghar ke pass</t>
+          <t>1744004039/RC/खजूरा///001 — ग्रेवल मार्ग खजूराह से मगरहाघाट तक</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>0</v>
+        <v>554400</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>0</v>
+        <v>32546</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K442" s="3"/>
+        <v>39494</v>
+      </c>
+      <c r="K442" s="3" t="n">
+        <v>41101</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503817 — Shok pit nirman karya khajura manoj viswakarma ke ghar ke samne</t>
+          <t>1744004039/RS/22012034503810 — Shok pit nirman karya hinota vinay aarnas ke ghar pe pass</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>0</v>
+        <v>5000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>5000</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K443" s="3"/>
+        <v>44208</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>44803</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503818 — Shok pit nirman karya khajura sonelal yadav ke ghar ke samne</t>
+          <t>1744004039/RS/22012034503812 — Shok pit nirman karya  govt. school parisr khajura</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>0</v>
+        <v>5000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>0</v>
+        <v>4680</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K444" s="3"/>
+        <v>44204</v>
+      </c>
+      <c r="K444" s="3" t="n">
+        <v>44473</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503819 — Shok pit nirman karya khajura panchayt bhavan ke pass</t>
+          <t>1744004039/RS/22012034503813 — Shok pit nirman karya hinota jawahar kol ke ghar ke pass</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503820 — Shok pit nirman karya khajura aaganbadi pe pass</t>
+          <t>1744004039/RS/22012034503814 — Shok pit nirman karya hinota ajay yadav ke ghar ke samne</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503821 — Shok pit nirman karya khajura phaguram kewat ke ghar ke samne</t>
+          <t>1744004039/RS/22012034503815 — Shok pit nirman karya khajura latora yadav ke ghar ke samne</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503822 — Shok pit nirman karya khajura ward no 2 samudayik bhavan ke pass</t>
+          <t>1744004039/RS/22012034503816 — Shok pit nirman karya khajura Bhoora barman ke ghar ke pass</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503823 — Shok pit nirman karya khajurapremlal chaudhari ke ghar ke samne</t>
+          <t>1744004039/RS/22012034503817 — Shok pit nirman karya khajura manoj viswakarma ke ghar ke samne</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503824 — Shok pit nirman karya hinota ravi kewat ke ghar ke samne</t>
+          <t>1744004039/RS/22012034503818 — Shok pit nirman karya khajura sonelal yadav ke ghar ke samne</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503825 — Shok pit nirman karya hinota dadani kewat ke ghar ke  samne</t>
+          <t>1744004039/RS/22012034503819 — Shok pit nirman karya khajura panchayt bhavan ke pass</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503826 — Shok pit nirman karya khajura ramsujan yadav ke ghar ke pass</t>
+          <t>1744004039/RS/22012034503820 — Shok pit nirman karya khajura aaganbadi pe pass</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503827 — Shok pit nirman karya hinota munna kol ke ghar ke samne</t>
+          <t>1744004039/RS/22012034503821 — Shok pit nirman karya khajura phaguram kewat ke ghar ke samne</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503828 — Shok pit nirman karya hinota Kher mai ke pass</t>
+          <t>1744004039/RS/22012034503822 — Shok pit nirman karya khajura ward no 2 samudayik bhavan ke pass</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>4940</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>44204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503829 — Shok pit nirman karya hinota school parisar /aaganbadi parisar</t>
+          <t>1744004039/RS/22012034503823 — Shok pit nirman karya khajurapremlal chaudhari ke ghar ke samne</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>4800</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>44204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503830 — Shok pit nirman karya hinota gajanan dubey ke ghar ke samne</t>
+          <t>1744004039/RS/22012034503824 — Shok pit nirman karya hinota ravi kewat ke ghar ke samne</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>4440</v>
+        <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034503831 — Shok pit nirman karya hinota hanuman mandir ke pass</t>
+          <t>1744004039/RS/22012034503825 — Shok pit nirman karya hinota dadani kewat ke ghar ke  samne</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>4776</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505046 — Shok pit nirman karya hinota Jawahar kol ke ghar pe pass</t>
+          <t>1744004039/RS/22012034503826 — Shok pit nirman karya khajura ramsujan yadav ke ghar ke pass</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>3120</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505047 — Shok pit nirman karya hinota Ajay yadav ke ghar ke samne</t>
+          <t>1744004039/RS/22012034503827 — Shok pit nirman karya hinota munna kol ke ghar ke samne</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>4540</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505048 — Shok pit nirman karya khajura Latora yadav ke ghar ke pass</t>
+          <t>1744004039/RS/22012034503828 — Shok pit nirman karya hinota Kher mai ke pass</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>4225</v>
+        <v>4940</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44208</v>
+        <v>44204</v>
       </c>
       <c r="K460" s="3" t="n">
         <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505049 — Shok pit nirman karya khajura Bhoora barman ke ghar ke pass</t>
+          <t>1744004039/RS/22012034503829 — Shok pit nirman karya hinota school parisar /aaganbadi parisar</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>4755</v>
+        <v>4800</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44208</v>
+        <v>44204</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>44473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505050 — Shok pit nirman karya khajura manoj viswakarma ke ghar ke samne</t>
+          <t>1744004039/RS/22012034503830 — Shok pit nirman karya hinota gajanan dubey ke ghar ke samne</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>4995</v>
+        <v>4440</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>44208</v>
+        <v>44204</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>44803</v>
+        <v>44473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505052 — Shok pit nirman karya khajura SONELAL YADAV ke ghar ke pass</t>
+          <t>1744004039/RS/22012034503831 — Shok pit nirman karya hinota hanuman mandir ke pass</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>0</v>
+        <v>4776</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>44197</v>
-[...1 lines deleted...]
-      <c r="K463" s="3"/>
+        <v>44204</v>
+      </c>
+      <c r="K463" s="3" t="n">
+        <v>44473</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505053 — Shok pit nirman karya khajura panchayt bhavan ke pass</t>
+          <t>1744004039/RS/22012034505046 — Shok pit nirman karya hinota Jawahar kol ke ghar pe pass</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>4960</v>
+        <v>3120</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>44204</v>
       </c>
       <c r="K464" s="3" t="n">
         <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505054 — Shok pit nirman karya khajura AAGANBADI KENDRA NO 2 KE PASS</t>
+          <t>1744004039/RS/22012034505047 — Shok pit nirman karya hinota Ajay yadav ke ghar ke samne</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>4990</v>
+        <v>4540</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>44204</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>44803</v>
+        <v>44473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505056 — Shok pit nirman karya khajura PHAGURAM KEWAT KE GHAR KE PASS</t>
+          <t>1744004039/RS/22012034505048 — Shok pit nirman karya khajura Latora yadav ke ghar ke pass</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>3300</v>
+        <v>4225</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>44204</v>
+        <v>44208</v>
       </c>
       <c r="K466" s="3" t="n">
         <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505057 — Shok pit nirman karya khajura SAMUDAYIK BHAVAN KE PAS VARD NO 2</t>
+          <t>1744004039/RS/22012034505049 — Shok pit nirman karya khajura Bhoora barman ke ghar ke pass</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>4895</v>
+        <v>4755</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>44208</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>44803</v>
+        <v>44473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505062 — Shok pit nirman karya khajura premlal chaudhari ke ghar ke samne</t>
+          <t>1744004039/RS/22012034505050 — Shok pit nirman karya khajura manoj viswakarma ke ghar ke samne</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>3441</v>
+        <v>4995</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>44208</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505063 — Shok pit nirman karya hinota RAVI KEWAT KE GHAR KE SAMNE</t>
+          <t>1744004039/RS/22012034505052 — Shok pit nirman karya khajura SONELAL YADAV ke ghar ke pass</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>4880</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>44204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44197</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505064 — Shok pit nirman karya hinota DADANI KEWAT KE GHAR KE SAMNE</t>
+          <t>1744004039/RS/22012034505053 — Shok pit nirman karya khajura panchayt bhavan ke pass</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>4920</v>
+        <v>4960</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>44204</v>
       </c>
       <c r="K470" s="3" t="n">
         <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505065 — Shok pit nirman karya HINOTA MUNNA KOL KE GHAR KE SAMNE</t>
+          <t>1744004039/RS/22012034505054 — Shok pit nirman karya khajura AAGANBADI KENDRA NO 2 KE PASS</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>0</v>
+        <v>4990</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>44197</v>
-[...1 lines deleted...]
-      <c r="K471" s="3"/>
+        <v>44204</v>
+      </c>
+      <c r="K471" s="3" t="n">
+        <v>44803</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505066 — Shok pit nirman karya khajura RAMSUJAN YADAV ke ghar ke pass</t>
+          <t>1744004039/RS/22012034505056 — Shok pit nirman karya khajura PHAGURAM KEWAT KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>3573</v>
+        <v>3300</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>44208</v>
+        <v>44204</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505399 — NADEP TANK NIRAMAN KARYA KHAJURA AAGANBADI -02 KE PASS</t>
+          <t>1744004039/RS/22012034505057 — Shok pit nirman karya khajura SAMUDAYIK BHAVAN KE PAS VARD NO 2</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>2700</v>
+        <v>4895</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>44498</v>
+        <v>44208</v>
       </c>
       <c r="K473" s="3" t="n">
         <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505400 — NADEP TANK NIRAMAN KARYA KHAJURA PANCHAYAT BHAVAN KE BAGAL ME</t>
+          <t>1744004039/RS/22012034505062 — Shok pit nirman karya khajura premlal chaudhari ke ghar ke samne</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>0</v>
+        <v>3441</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>44204</v>
-[...1 lines deleted...]
-      <c r="K474" s="3"/>
+        <v>44208</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>44803</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505401 — NADEP TANK NIRAMAN KARYA KHAJURA PANCHAYAT BHAVAN KE BAGAL ME</t>
+          <t>1744004039/RS/22012034505063 — Shok pit nirman karya hinota RAVI KEWAT KE GHAR KE SAMNE</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>1950</v>
+        <v>4880</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>44610</v>
+        <v>44204</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>45302</v>
+        <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505402 — NADEP TANK NIRAMAN KARYA HINOTA VARD NO 09</t>
+          <t>1744004039/RS/22012034505064 — Shok pit nirman karya hinota DADANI KEWAT KE GHAR KE SAMNE</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>0</v>
+        <v>4920</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>44204</v>
       </c>
-      <c r="K476" s="3"/>
+      <c r="K476" s="3" t="n">
+        <v>44803</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505403 — NADEP TANK NIRAMAN KARYA KHAJURA VARD NO 07</t>
+          <t>1744004039/RS/22012034505065 — Shok pit nirman karya HINOTA MUNNA KOL KE GHAR KE SAMNE</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>1950</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>44610</v>
-[...3 lines deleted...]
-      </c>
+        <v>44197</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505404 — NADEP TANK NIRAMAN KARYA HINOTA VARD NO 10</t>
+          <t>1744004039/RS/22012034505066 — Shok pit nirman karya khajura RAMSUJAN YADAV ke ghar ke pass</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>3000</v>
+        <v>5000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>0</v>
+        <v>3573</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>44204</v>
-[...1 lines deleted...]
-      <c r="K478" s="3"/>
+        <v>44208</v>
+      </c>
+      <c r="K478" s="3" t="n">
+        <v>44803</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505406 — NADEP TANK NIRAMAN KARYA HINOTA VARD NO 08</t>
+          <t>1744004039/RS/22012034505399 — NADEP TANK NIRAMAN KARYA KHAJURA AAGANBADI -02 KE PASS</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>1950</v>
+        <v>2700</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>44610</v>
+        <v>44498</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>45302</v>
+        <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505407 — NADEP TANK NIRAMAN KARYA KHAJURA VARD NO 07-SIDHMAHRAJ</t>
+          <t>1744004039/RS/22012034505400 — NADEP TANK NIRAMAN KARYA KHAJURA PANCHAYAT BHAVAN KE BAGAL ME</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>1950</v>
+        <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>44610</v>
-[...3 lines deleted...]
-      </c>
+        <v>44204</v>
+      </c>
+      <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034505409 — NADEP TANK NIRAMAN KARYA HINOTA VARD NO 11</t>
+          <t>1744004039/RS/22012034505401 — NADEP TANK NIRAMAN KARYA KHAJURA PANCHAYAT BHAVAN KE BAGAL ME</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>1950</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>44610</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>45302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034568430 — SLWM/CSC NIRMAN KHAJURA KUNDA KE PASS</t>
+          <t>1744004039/RS/22012034505402 — NADEP TANK NIRAMAN KARYA HINOTA VARD NO 09</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>44000</v>
+        <v>3000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>41306</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44501</v>
-[...3 lines deleted...]
-      </c>
+        <v>44204</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034636420 — SLWM- SHOK P[IT NIRAMN KARYA SIDDHMAHRAJ KE PASS VARD NO 7 KHAJURA</t>
+          <t>1744004039/RS/22012034505403 — NADEP TANK NIRAMAN KARYA KHAJURA VARD NO 07</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>1200</v>
+        <v>3000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>1200</v>
+        <v>1950</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44591</v>
+        <v>44610</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>44803</v>
+        <v>45296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034636442 — SLWM- SHOK P[IT NIRAMN KARYA VARD NO 2 KUNDA KE PASS</t>
+          <t>1744004039/RS/22012034505404 — NADEP TANK NIRAMAN KARYA HINOTA VARD NO 10</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>1200</v>
+        <v>3000</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44574</v>
+        <v>44204</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034636443 — SLWM- SHOK P[IT NIRAMN KARYA VARD NO 2 KUNDA KE PASS</t>
+          <t>1744004039/RS/22012034505406 — NADEP TANK NIRAMAN KARYA HINOTA VARD NO 08</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>1200</v>
+        <v>3000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>1200</v>
+        <v>1950</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44591</v>
+        <v>44610</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>44803</v>
+        <v>45302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034636448 — SLWM- SHOK P[IT NIRAMN KARYA AMRATLAL PATEL KE GHAR KE PASS VARD NO 2</t>
+          <t>1744004039/RS/22012034505407 — NADEP TANK NIRAMAN KARYA KHAJURA VARD NO 07-SIDHMAHRAJ</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>1200</v>
+        <v>3000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>1200</v>
+        <v>1950</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44591</v>
+        <v>44610</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>44803</v>
+        <v>45302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034636451 — SLWM- SHOK P[IT NIRAMN KARYA AAGANBADI NO 1 KE PASS</t>
+          <t>1744004039/RS/22012034505409 — NADEP TANK NIRAMAN KARYA HINOTA VARD NO 11</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>0</v>
+        <v>1950</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K487" s="3"/>
+        <v>44610</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>45302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034636452 — SLWM- SHOK P[IT NIRAMN KARYA AAGANBADI NO 1 KE PASS</t>
+          <t>1744004039/RS/22012034568430 — SLWM/CSC NIRMAN KHAJURA KUNDA KE PASS</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>1200</v>
+        <v>44000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>1200</v>
+        <v>41306</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44591</v>
+        <v>44501</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>44803</v>
+        <v>45587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034636454 — SLWM- SHOK P[IT NIRAMN KARYA SURESH KEWAT KE GHAR KE PASS HINOTA VARD NO 9</t>
+          <t>1744004039/RS/22012034636420 — SLWM- SHOK P[IT NIRAMN KARYA SIDDHMAHRAJ KE PASS VARD NO 7 KHAJURA</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44574</v>
-[...1 lines deleted...]
-      <c r="K489" s="3"/>
+        <v>44591</v>
+      </c>
+      <c r="K489" s="3" t="n">
+        <v>44803</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034636455 — SLWM- SHOK P[IT NIRAMN KARYA AJAY KEWAT KE GHAR KE PASS HINOTA VARD NO 11</t>
+          <t>1744004039/RS/22012034636442 — SLWM- SHOK P[IT NIRAMN KARYA VARD NO 2 KUNDA KE PASS</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>1158</v>
+        <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44610</v>
-[...3 lines deleted...]
-      </c>
+        <v>44574</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034689811 — NALI NIRAMAN KARYA HINOTA WARD NO 11</t>
+          <t>1744004039/RS/22012034636443 — SLWM- SHOK P[IT NIRAMN KARYA VARD NO 2 KUNDA KE PASS</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>73000</v>
+        <v>1200</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44967</v>
-[...1 lines deleted...]
-      <c r="K491" s="3"/>
+        <v>44591</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>44803</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034689916 — R C C nali nirman</t>
+          <t>1744004039/RS/22012034636448 — SLWM- SHOK P[IT NIRAMN KARYA AMRATLAL PATEL KE GHAR KE PASS VARD NO 2</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44952</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>44591</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>44803</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1744004039/RS/22012034689917 — R C C nali nirman Hinauta</t>
+          <t>1744004039/RS/22012034636451 — SLWM- SHOK P[IT NIRAMN KARYA AAGANBADI NO 1 KE PASS</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>73000</v>
+        <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>72594</v>
+        <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>45032</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/0055 — कपिल धारा कूप निर्माण मोलाई रामशहाय केवट</t>
+          <t>1744004039/RS/22012034636452 — SLWM- SHOK P[IT NIRAMN KARYA AAGANBADI NO 1 KE PASS</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>82000</v>
+        <v>1200</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>49159</v>
+        <v>1200</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>39567</v>
+        <v>44591</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>40336</v>
+        <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034322378 — naveen talab nirman</t>
+          <t>1744004039/RS/22012034636454 — SLWM- SHOK P[IT NIRAMN KARYA SURESH KEWAT KE GHAR KE PASS HINOTA VARD NO 9</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>616000</v>
+        <v>1200</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>619831.43</v>
+        <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42850</v>
-[...3 lines deleted...]
-      </c>
+        <v>44574</v>
+      </c>
+      <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034326387 — jhirha talab jirdhodhar kary khajura</t>
+          <t>1744004039/RS/22012034636455 — SLWM- SHOK P[IT NIRAMN KARYA AJAY KEWAT KE GHAR KE PASS HINOTA VARD NO 11</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>632000</v>
+        <v>1200</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>61627</v>
+        <v>1158</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>42878</v>
+        <v>44610</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>43293</v>
+        <v>45302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Diversion Drain / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034377363 — bori bandhan karya magarha ghat ghoghra nala khajura</t>
+          <t>1744004039/RS/22012034689811 — NALI NIRAMAN KARYA HINOTA WARD NO 11</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>10000</v>
+        <v>73000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>4745</v>
+        <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>43025</v>
-[...3 lines deleted...]
-      </c>
+        <v>44967</v>
+      </c>
+      <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034382592 — talab nirman karya khajura</t>
+          <t>1744004039/RS/22012034689916 — R C C nali nirman</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>43191</v>
+        <v>44952</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034437821 — datiya talab vistarikaran avm gahrikaran</t>
+          <t>1744004039/RS/22012034689917 — R C C nali nirman Hinauta</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>0</v>
+        <v>73000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>0</v>
+        <v>72594</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K499" s="3"/>
+        <v>45032</v>
+      </c>
+      <c r="K499" s="3" t="n">
+        <v>45263</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034445619 — RFR_katni_percolation tank _hinoutakhasara225</t>
+          <t>1744004039/WC/0055 — कपिल धारा कूप निर्माण मोलाई रामशहाय केवट</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>461000</v>
+        <v>82000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>391648</v>
+        <v>49159</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>43530</v>
+        <v>39567</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>45044</v>
+        <v>40336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034445646 — RFR_katni_gabion boulder structure_gughranalakhasra382</t>
+          <t>1744004039/WC/22012034322378 — naveen talab nirman</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>84000</v>
+        <v>616000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>83834.86</v>
+        <v>619831.43</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>43530</v>
+        <v>42850</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>43949</v>
+        <v>43638</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034445747 — RFR_katni_gabion boulder structure_gughranala mudhaghat</t>
+          <t>1744004039/WC/22012034326387 — jhirha talab jirdhodhar kary khajura</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>157000</v>
+        <v>632000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>155820.96</v>
+        <v>61627</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>43530</v>
+        <v>42878</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>43949</v>
+        <v>43293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Diversion Drain / Construction of Diversion Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034445941 — RFR-katni River-गेबियन निर्माण कार्य भाग 1-खजुरा</t>
+          <t>1744004039/WC/22012034377363 — bori bandhan karya magarha ghat ghoghra nala khajura</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>4745</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>43516</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>43025</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>43293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034446752 — navin talab magrhaghat khajura</t>
+          <t>1744004039/WC/22012034382592 — talab nirman karya khajura</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>1286000</v>
+        <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>1196499.73</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>43533</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034448140 — RFR_katni_contour trench_khajura</t>
+          <t>1744004039/WC/22012034437821 — datiya talab vistarikaran avm gahrikaran</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>104000</v>
+        <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>117100</v>
+        <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>43533</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034485937 — RFR _katni nadi _boulder check dam ghughra nala khujura part  1</t>
+          <t>1744004039/WC/22012034445619 — RFR_katni_percolation tank _hinoutakhasara225</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>0</v>
+        <v>461000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>0</v>
+        <v>391648</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K506" s="3"/>
+        <v>43530</v>
+      </c>
+      <c r="K506" s="3" t="n">
+        <v>45044</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486307 — RFR_katni nadi_loose boulder structure_ghughra nala khajura part 1</t>
+          <t>1744004039/WC/22012034445646 — RFR_katni_gabion boulder structure_gughranalakhasra382</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>0</v>
+        <v>84000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>0</v>
+        <v>83834.86</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>43530</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>43949</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486309 — RFR_katni nadi_loose boulder structure_ghughra nala</t>
+          <t>1744004039/WC/22012034445747 — RFR_katni_gabion boulder structure_gughranala mudhaghat</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>0</v>
+        <v>157000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>155820.96</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>43530</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>43949</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486312 — RFR_katni nadi_loose boulder structure_ghughra nala khajura part 3</t>
+          <t>1744004039/WC/22012034445941 — RFR-katni River-गेबियन निर्माण कार्य भाग 1-खजुरा</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>43692</v>
+        <v>43516</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486316 — RFR_katni nadi_contour trench_ghughra nala khajura part 1</t>
+          <t>1744004039/WC/22012034446752 — navin talab magrhaghat khajura</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>0</v>
+        <v>1286000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>1196499.73</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>44185</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486321 — RFR_katni nadi_contour trench_ghughra nala khajura part 2</t>
+          <t>1744004039/WC/22012034448140 — RFR_katni_contour trench_khajura</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>0</v>
+        <v>104000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>0</v>
+        <v>117100</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K511" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K511" s="3" t="n">
+        <v>44114</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486422 — RFR_Katni Nadi_gabion structure_ghughra nala Khajura part 4</t>
+          <t>1744004039/WC/22012034485937 — RFR _katni nadi _boulder check dam ghughra nala khujura part  1</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486423 — RFR_Katni Nadi_Gabion structure_ghughra nala_khajura part 5</t>
+          <t>1744004039/WC/22012034486307 — RFR_katni nadi_loose boulder structure_ghughra nala khajura part 1</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486425 — RFR_Katni nadi_Gabion structure_ghughra nala Khajura part 6</t>
+          <t>1744004039/WC/22012034486309 — RFR_katni nadi_loose boulder structure_ghughra nala</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486753 — RFR_Katni nadi_amratlal lodhi ke ghar ke samne _khajura</t>
+          <t>1744004039/WC/22012034486312 — RFR_katni nadi_loose boulder structure_ghughra nala khajura part 3</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486754 — RFR_Katni nadi_shock pit_kunda ke pass_khajura</t>
+          <t>1744004039/WC/22012034486316 — RFR_katni nadi_contour trench_ghughra nala khajura part 1</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486756 — RFR_katni nadi_shock pit_phaguram kewat ke ghar ke samne_khajura</t>
+          <t>1744004039/WC/22012034486321 — RFR_katni nadi_contour trench_ghughra nala khajura part 2</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486758 — RFR_katni nadi_shock pit_harkesh chaudhri ke ghar ke samne _khajura</t>
+          <t>1744004039/WC/22012034486422 — RFR_Katni Nadi_gabion structure_ghughra nala Khajura part 4</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486760 — RFR_katni nadi_shock pit_chunbaddi ke ghar ke pass_khajura</t>
+          <t>1744004039/WC/22012034486423 — RFR_Katni Nadi_Gabion structure_ghughra nala_khajura part 5</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486762 — RFR_katni nadi_shock pit_latora ke ghar ke samne_khajura</t>
+          <t>1744004039/WC/22012034486425 — RFR_Katni nadi_Gabion structure_ghughra nala Khajura part 6</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486764 — RFR_katni nadi_shock pit_aagan badi 2 ke baju se_khajura</t>
+          <t>1744004039/WC/22012034486753 — RFR_Katni nadi_amratlal lodhi ke ghar ke samne _khajura</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486765 — RFR_katni nadi_shock pit_school parisar khajura_part 1</t>
+          <t>1744004039/WC/22012034486754 — RFR_Katni nadi_shock pit_kunda ke pass_khajura</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486766 — RFR_katni nadi_shock pit_school parisar khajura_part 2</t>
+          <t>1744004039/WC/22012034486756 — RFR_katni nadi_shock pit_phaguram kewat ke ghar ke samne_khajura</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486768 — RFR_katni nadi_shock pit_raghavram yadav ke ghar ke samne_khajura</t>
+          <t>1744004039/WC/22012034486758 — RFR_katni nadi_shock pit_harkesh chaudhri ke ghar ke samne _khajura</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486771 — RFR_katni nadi_shock pit_girdhri kewat ke ghar ke pass_khajura</t>
+          <t>1744004039/WC/22012034486760 — RFR_katni nadi_shock pit_chunbaddi ke ghar ke pass_khajura</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486779 — RFR_Katni nadi_shock pit_siddh mahraj ke samne_khajura</t>
+          <t>1744004039/WC/22012034486762 — RFR_katni nadi_shock pit_latora ke ghar ke samne_khajura</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486782 — RFR_katni nadi_shock pit_shyamlal viswkarma ke ghar ke samne_khajura</t>
+          <t>1744004039/WC/22012034486764 — RFR_katni nadi_shock pit_aagan badi 2 ke baju se_khajura</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034486785 — RFR_katni nadi_shock pit_hanuman Mandir ke pass_hinota</t>
+          <t>1744004039/WC/22012034486765 — RFR_katni nadi_shock pit_school parisar khajura_part 1</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034487003 — RFR_katni nadi_shock pit_hinota school parisar</t>
+          <t>1744004039/WC/22012034486766 — RFR_katni nadi_shock pit_school parisar khajura_part 2</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034487004 — RFR_katni nadi_shock pit_aaganbadi hinota me</t>
+          <t>1744004039/WC/22012034486768 — RFR_katni nadi_shock pit_raghavram yadav ke ghar ke samne_khajura</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034487005 — RFR_katni nadi_shock pit_gajanan dubey ke ghar pass_hinota</t>
+          <t>1744004039/WC/22012034486771 — RFR_katni nadi_shock pit_girdhri kewat ke ghar ke pass_khajura</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034487009 — RFR_katni nadi_shock pit_bhola kewat ke ghar pass_hinota</t>
+          <t>1744004039/WC/22012034486779 — RFR_Katni nadi_shock pit_siddh mahraj ke samne_khajura</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034487010 — RFR_katni nadi_shock pit_sikcha garanty hinota</t>
+          <t>1744004039/WC/22012034486782 — RFR_katni nadi_shock pit_shyamlal viswkarma ke ghar ke samne_khajura</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034487011 — RFR_katni nadi_shock pit_bara ke pedh ke pass_khajura</t>
+          <t>1744004039/WC/22012034486785 — RFR_katni nadi_shock pit_hanuman Mandir ke pass_hinota</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034528737 — talab jirnodhar karya datiya talab</t>
+          <t>1744004039/WC/22012034487003 — RFR_katni nadi_shock pit_hinota school parisar</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>1022000</v>
+        <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>629995</v>
+        <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>43892</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012034923449 — Pushkar dharohar तालाब जीर्नोद्धर खेरमाई तालाब खजुरा</t>
+          <t>1744004039/WC/22012034487004 — RFR_katni nadi_shock pit_aaganbadi hinota me</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>558000</v>
+        <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>392241</v>
+        <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>44679</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012035062952 — Nala sudharikaran magarha ghat ghudhra nala khajura</t>
+          <t>1744004039/WC/22012034487005 — RFR_katni nadi_shock pit_gajanan dubey ke ghar pass_hinota</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>690992.19</v>
+        <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>529591</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>45055</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012035145134 — naala tat sudarikaran karya  mooda ghat ghoghra</t>
+          <t>1744004039/WC/22012034487009 — RFR_katni nadi_shock pit_bhola kewat ke ghar pass_hinota</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>45030</v>
+        <v>43692</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012035154247 — nala sudradhi karan jamuniya ghat ke pass khajura</t>
+          <t>1744004039/WC/22012034487010 — RFR_katni nadi_shock pit_sikcha garanty hinota</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>346488.1</v>
+        <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>297118</v>
+        <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>45321</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012035190866 — Nala sudrikaran karya samapat ke khet se chotelal ke khet tak ghughra nalal khajura</t>
+          <t>1744004039/WC/22012034487011 — RFR_katni nadi_shock pit_bara ke pedh ke pass_khajura</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>264130.93</v>
+        <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>231266</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>45363</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012035209964 — waste weir work moodaghat ghoghra naala paas</t>
+          <t>1744004039/WC/22012034528737 — talab jirnodhar karya datiya talab</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>0</v>
+        <v>1022000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>0</v>
+        <v>629995</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>45449</v>
-[...1 lines deleted...]
-      <c r="K541" s="3"/>
+        <v>43892</v>
+      </c>
+      <c r="K541" s="3" t="n">
+        <v>44538</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012035212795 — Nala sudrikaran karya ranjeet ke khet ke pass ghughra nalal khajura</t>
+          <t>1744004039/WC/22012034923449 — Pushkar dharohar तालाब जीर्नोद्धर खेरमाई तालाब खजुरा</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>0</v>
+        <v>558000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>0</v>
+        <v>392241</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>45454</v>
-[...1 lines deleted...]
-      <c r="K542" s="3"/>
+        <v>44679</v>
+      </c>
+      <c r="K542" s="3" t="n">
+        <v>45120</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/22012035218673 — contour trench primary school khajura ke baajoo se</t>
+          <t>1744004039/WC/22012035062952 — Nala sudharikaran magarha ghat ghudhra nala khajura</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>71809.1</v>
+        <v>690992.19</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>3716</v>
+        <v>529591</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>45626</v>
-[...1 lines deleted...]
-      <c r="K543" s="3"/>
+        <v>45055</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>45515</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/23274 — datiya talab nirman karya khajoora</t>
+          <t>1744004039/WC/22012035145134 — naala tat sudarikaran karya  mooda ghat ghoghra</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>447000</v>
+        <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>8295</v>
+        <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>39993</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/23372 — TALAB VISTARI KARAN KHJURA</t>
+          <t>1744004039/WC/22012035154247 — nala sudradhi karan jamuniya ghat ke pass khajura</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>0</v>
+        <v>346488.1</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>245030</v>
+        <v>297118</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>40231</v>
+        <v>45321</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>41056</v>
+        <v>45515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/23385 — तालाब विस्‍तारी करण कार्य खेरमाई तालाब</t>
+          <t>1744004039/WC/22012035190866 — Nala sudrikaran karya samapat ke khet se chotelal ke khet tak ghughra nalal khajura</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>0</v>
+        <v>264130.93</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>263749</v>
+        <v>231266</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>40358</v>
+        <v>45363</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>40888</v>
+        <v>45515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/23430 — बोरी बंधान नरेश / रोहणी</t>
+          <t>1744004039/WC/22012035209964 — waste weir work moodaghat ghoghra naala paas</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>1387</v>
+        <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>40498</v>
-[...3 lines deleted...]
-      </c>
+        <v>45449</v>
+      </c>
+      <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/23439 — बढइया तालाब बिस्‍तार कार्य</t>
+          <t>1744004039/WC/22012035212795 — Nala sudrikaran karya ranjeet ke khet ke pass ghughra nalal khajura</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>225000</v>
+        <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>92508</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>40501</v>
-[...3 lines deleted...]
-      </c>
+        <v>45454</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/23505 — बोरी बंधानas22</t>
+          <t>1744004039/WC/22012035218673 — contour trench primary school khajura ke baajoo se</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>0</v>
+        <v>71809.1</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>33387</v>
+        <v>3716</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>40855</v>
-[...3 lines deleted...]
-      </c>
+        <v>45626</v>
+      </c>
+      <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/9993647816 — talab vistar karya amha</t>
+          <t>1744004039/WC/23274 — datiya talab nirman karya khajoora</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>739000</v>
+        <v>447000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>417274</v>
+        <v>8295</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>41699</v>
+        <v>39993</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>42537</v>
+        <v>40206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/9993665167 — kher mai talab vistari &amp; gahrikaran and seedhi ghat nirman</t>
+          <t>1744004039/WC/23372 — TALAB VISTARI KARAN KHJURA</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>1499000</v>
+        <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>1404974.99</v>
+        <v>245030</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>42388</v>
+        <v>40231</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>43495</v>
+        <v>41056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/9993672091 — naveen talab nirman karya khajura</t>
+          <t>1744004039/WC/23385 — तालाब विस्‍तारी करण कार्य खेरमाई तालाब</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>0</v>
+        <v>263749</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K552" s="3"/>
+        <v>40358</v>
+      </c>
+      <c r="K552" s="3" t="n">
+        <v>40888</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/खजूरा 02/13 — कपिल धारा राजाराम</t>
+          <t>1744004039/WC/23430 — बोरी बंधान नरेश / रोहणी</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>89000</v>
+        <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>0</v>
+        <v>1387</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>39504</v>
-[...1 lines deleted...]
-      <c r="K553" s="3"/>
+        <v>40498</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>40222</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/खजूरा/26/794 — कपिल धारा कुप निर्माण/ रामक्रपाल/गोदुआ/खजूरा</t>
+          <t>1744004039/WC/23439 — बढइया तालाब बिस्‍तार कार्य</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>79200</v>
+        <v>225000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>190114.5</v>
+        <v>92508</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>39506</v>
+        <v>40501</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>40367</v>
+        <v>40873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/ खजूरा s044 — कपिल धारा कूप निर्माण रामसखी /सरमबिया</t>
+          <t>1744004039/WC/23505 — बोरी बंधानas22</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>80360</v>
+        <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>139620</v>
+        <v>33387</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>39506</v>
+        <v>40855</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>40400</v>
+        <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/ हिनौता 1010 — कपिल धारा कूप निर्माण छोटेलाल यादव</t>
+          <t>1744004039/WC/9993647816 — talab vistar karya amha</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>81800</v>
+        <v>739000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>106652</v>
+        <v>417274</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>39559</v>
+        <v>41699</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>40338</v>
+        <v>42537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WC/हिनौता605 — तालाब विस्‍तारीकरण कार्य हिनौता</t>
+          <t>1744004039/WC/9993665167 — kher mai talab vistari &amp; gahrikaran and seedhi ghat nirman</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>405000</v>
+        <v>1499000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>62179</v>
+        <v>1404974.99</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>39238</v>
-[...1 lines deleted...]
-      <c r="K557" s="3"/>
+        <v>42388</v>
+      </c>
+      <c r="K557" s="3" t="n">
+        <v>43495</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1744004039/WH/22012034945197 — तालाब सौन्‍दर्यीकरण कार्य घनहा नाला खजुरा</t>
+          <t>1744004039/WC/9993672091 — naveen talab nirman karya khajura</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>748000</v>
+        <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>700351.06</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>45817</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C559" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D559" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E559" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F559" s="1" t="inlineStr">
+        <is>
+          <t>1744004039/WC/खजूरा 02/13 — कपिल धारा राजाराम</t>
+        </is>
+      </c>
+      <c r="G559" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H559" s="2" t="n">
+        <v>89000</v>
+      </c>
+      <c r="I559" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J559" s="3" t="n">
+        <v>39504</v>
+      </c>
+      <c r="K559" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>VIJAYRAGHAVGADH</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C560" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D560" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E560" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F560" s="1" t="inlineStr">
+        <is>
+          <t>1744004039/WC/खजूरा/26/794 — कपिल धारा कुप निर्माण/ रामक्रपाल/गोदुआ/खजूरा</t>
+        </is>
+      </c>
+      <c r="G560" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H560" s="2" t="n">
+        <v>79200</v>
+      </c>
+      <c r="I560" s="2" t="n">
+        <v>190114.5</v>
+      </c>
+      <c r="J560" s="3" t="n">
+        <v>39506</v>
+      </c>
+      <c r="K560" s="3" t="n">
+        <v>40367</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>VIJAYRAGHAVGADH</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C561" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D561" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E561" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F561" s="1" t="inlineStr">
+        <is>
+          <t>1744004039/WC/ खजूरा s044 — कपिल धारा कूप निर्माण रामसखी /सरमबिया</t>
+        </is>
+      </c>
+      <c r="G561" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H561" s="2" t="n">
+        <v>80360</v>
+      </c>
+      <c r="I561" s="2" t="n">
+        <v>139620</v>
+      </c>
+      <c r="J561" s="3" t="n">
+        <v>39506</v>
+      </c>
+      <c r="K561" s="3" t="n">
+        <v>40400</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>VIJAYRAGHAVGADH</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C562" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D562" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E562" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F562" s="1" t="inlineStr">
+        <is>
+          <t>1744004039/WC/ हिनौता 1010 — कपिल धारा कूप निर्माण छोटेलाल यादव</t>
+        </is>
+      </c>
+      <c r="G562" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H562" s="2" t="n">
+        <v>81800</v>
+      </c>
+      <c r="I562" s="2" t="n">
+        <v>106652</v>
+      </c>
+      <c r="J562" s="3" t="n">
+        <v>39559</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>40338</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>VIJAYRAGHAVGADH</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C563" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D563" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E563" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F563" s="1" t="inlineStr">
+        <is>
+          <t>1744004039/WC/हिनौता605 — तालाब विस्‍तारीकरण कार्य हिनौता</t>
+        </is>
+      </c>
+      <c r="G563" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H563" s="2" t="n">
+        <v>405000</v>
+      </c>
+      <c r="I563" s="2" t="n">
+        <v>62179</v>
+      </c>
+      <c r="J563" s="3" t="n">
+        <v>39238</v>
+      </c>
+      <c r="K563" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>VIJAYRAGHAVGADH</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C564" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D564" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E564" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F564" s="1" t="inlineStr">
+        <is>
+          <t>1744004039/WH/22012034945197 — तालाब सौन्‍दर्यीकरण कार्य घनहा नाला खजुरा</t>
+        </is>
+      </c>
+      <c r="G564" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H564" s="2" t="n">
+        <v>748000</v>
+      </c>
+      <c r="I564" s="2" t="n">
+        <v>700351.06</v>
+      </c>
+      <c r="J564" s="3" t="n">
+        <v>45817</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>46181</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>VIJAYRAGHAVGADH</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C559" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D559" s="1" t="inlineStr">
+      <c r="C565" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
-      <c r="E559" s="1" t="inlineStr">
+      <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
-      <c r="F559" s="1" t="inlineStr">
+      <c r="F565" s="1" t="inlineStr">
         <is>
           <t>1744004/IF/88852 — कपिल धारा कूप निर्माण कार्य शिवप्रसाद /लटोरा यादव</t>
         </is>
       </c>
-      <c r="G559" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H559" s="2" t="n">
+      <c r="G565" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H565" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I559" s="2" t="n">
+      <c r="I565" s="2" t="n">
         <v>477255</v>
       </c>
-      <c r="J559" s="3" t="n">
+      <c r="J565" s="3" t="n">
         <v>40525</v>
       </c>
-      <c r="K559" s="3" t="n">
+      <c r="K565" s="3" t="n">
         <v>40873</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>