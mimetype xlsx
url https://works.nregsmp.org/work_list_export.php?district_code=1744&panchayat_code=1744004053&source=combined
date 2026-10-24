--- v0 (2026-09-05)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K313"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 18:49:44</t>
+          <t>Exported on: 2026-10-24 13:19:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: KATNI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,192 +273,192 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1744004053/AV/22012034374968 — Anganwadi bhawan nirman 1</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>173596.2</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43340</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1744004053/AV/22012034374969 — Anganwadi bhawan nirman karya 2</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>164243.2</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>43325</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1744004053/AV/22012034375838 — anganwadi bhawn nirman 3</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>102190</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43373</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1744004053/AV/22012034375839 — aganvadi bhawan nirman 04</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>119164</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43461</v>
@@ -916,51 +916,51 @@
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Coastal Line Plantation-Horticulture-Community / Along the coast Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1744004053/DP/22012034596907 — बसुधा वंदन अमृत वाटिका प्‍लांटेशन  तालाब   के पास</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>1540</v>
+        <v>1768</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45192</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -1133,145 +1133,145 @@
       <c r="J29" s="3" t="n">
         <v>45464</v>
       </c>
       <c r="K29" s="3" t="n">
         <v>45766</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1744004053/IC/22012034884582 — फीडर चैनल kherhai parswara तालाब के पास</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>38107</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1744004053/IC/22012034884583 — फीडर चैनल PUNHAI PARSWARA तालाब के पास</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1744004053/IC/22012034884584 — फीडर चैनल PUNHAI PARSWARA तालाब के पास</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>34950</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45383</v>
@@ -3801,51 +3801,51 @@
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>44294</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1744004053/IF/22012035392035 — Farm Pond Nirman Mukund Gautiya</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>191997.37</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>39330.12</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45786</v>
@@ -7358,51 +7358,51 @@
       <c r="J158" s="3" t="n">
         <v>44391</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>44553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1744004053/IF/IAY/3180289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4867072</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>3230</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>44384</v>
@@ -7944,51 +7944,51 @@
       <c r="J170" s="3" t="n">
         <v>44384</v>
       </c>
       <c r="K170" s="3" t="n">
         <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1744004053/IF/IAY/3181531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4837001</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>11820</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>44383</v>
@@ -8971,98 +8971,98 @@
       <c r="J191" s="3" t="n">
         <v>44635</v>
       </c>
       <c r="K191" s="3" t="n">
         <v>44798</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1744004053/IF/IAY/3550928 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4802373</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>6381</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>44790</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1744004053/IF/IAY/3551108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4855592</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>6381</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>44865</v>
@@ -10339,98 +10339,98 @@
       <c r="J219" s="3" t="n">
         <v>44662</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>44798</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1744004053/IF/IAY/3646051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4835278</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>12501</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>44764</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1744004053/IF/IAY/3646070 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4904003</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>6381</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>44865</v>
@@ -10580,51 +10580,51 @@
       <c r="J224" s="3" t="n">
         <v>44805</v>
       </c>
       <c r="K224" s="3" t="n">
         <v>45700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1744004053/IF/IAY/4238735 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147643955</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>6381</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>44805</v>
@@ -10823,51 +10823,51 @@
       <c r="J229" s="3" t="n">
         <v>44901</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>45300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1744004053/IF/IAY/4371569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5090533</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>44824</v>
@@ -11066,51 +11066,51 @@
       <c r="J234" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>45979</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1744004053/IF/IAY/4658998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147648308</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>9963</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45587</v>
@@ -11456,51 +11456,51 @@
       <c r="J242" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>45975</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1744004053/IF/IAY/4682079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148915604</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>7317</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45587</v>
@@ -11650,51 +11650,51 @@
       <c r="J246" s="3" t="n">
         <v>45620</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>46030</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1744004053/IF/IAY/4884974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147801419</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>22880</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45805</v>
@@ -12955,51 +12955,51 @@
       <c r="J273" s="3" t="n">
         <v>44901</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>45189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>VIJAYRAGHAVGADH</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1744004053/RC/22012034646205 — एप्रोच रोड निर्माण ग्राम परसवारा से खैरहाई पहुंच मार्ग तक</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>1518737.99</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>677693.98</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45226</v>