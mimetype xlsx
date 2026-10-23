--- v0 (2026-09-07)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K1009"/>
+  <dimension ref="A1:K1010"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 08:05:03</t>
+          <t>Exported on: 2026-10-23 13:40:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: KATNI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -749,51 +749,51 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>42889</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1744005028/DP/22012034601818 — Amrit Vatika Warksha Ropan Kary Panchayat Bhavan Parisar  Amgwa</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>14999.79</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45222</v>
@@ -15258,51 +15258,51 @@
       <c r="J324" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1744005028/IF/22012035533636 — Khet Talab Nirman Kary Bhuwneshwar Dubey</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45761</v>
@@ -15354,51 +15354,51 @@
       <c r="J326" s="3" t="n">
         <v>45822</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1744005028/IF/22012035533862 — JGSA Recharge Structure Kapil Dhara Kup Ramkumar Lodhi</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>7132.32</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45827</v>
@@ -26455,51 +26455,51 @@
       <c r="J555" s="3" t="n">
         <v>44310</v>
       </c>
       <c r="K555" s="3" t="n">
         <v>44518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
           <t>1744005028/IF/IAY/2891007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2040657</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>5700</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>44382</v>
@@ -33460,51 +33460,51 @@
       <c r="J698" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K698" s="3" t="n">
         <v>45765</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
           <t>1744005028/IF/IAY/4830754 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142961877</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>20169</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>45660</v>
@@ -33654,51 +33654,51 @@
       <c r="J702" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K702" s="3" t="n">
         <v>46118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
           <t>1744005028/IF/IAY/4941012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113490560</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>20424</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>45808</v>
@@ -33750,100 +33750,100 @@
       <c r="J704" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K704" s="3" t="n">
         <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
           <t>1744005028/IF/IAY/4976887 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142963071</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>21882</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K705" s="3" t="n">
         <v>46271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
           <t>1744005028/IF/IAY/4978230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142197707</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>20181</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>45808</v>
@@ -33895,78 +33895,80 @@
       <c r="J707" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K707" s="3" t="n">
         <v>46118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
           <t>1744005028/IF/IAY/5659558 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141816804</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>18990</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>45926</v>
       </c>
-      <c r="K708" s="3"/>
+      <c r="K708" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -33991,51 +33993,51 @@
       <c r="J709" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K709" s="3" t="n">
         <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
           <t>1744005028/IF/IAY/5708897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113500538</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>19500</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>46126</v>
@@ -34528,98 +34530,98 @@
       <c r="J720" s="3" t="n">
         <v>46036</v>
       </c>
       <c r="K720" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
           <t>1744005028/IF/IAY/5862259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142224263</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>18990</v>
       </c>
       <c r="J721" s="3" t="n">
         <v>46020</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
           <t>1744005028/IF/IAY/5862262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142961124</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>18990</v>
       </c>
       <c r="J722" s="3" t="n">
         <v>46020</v>
@@ -34720,98 +34722,98 @@
       <c r="J724" s="3" t="n">
         <v>45996</v>
       </c>
       <c r="K724" s="3" t="n">
         <v>46009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
           <t>1744005028/IF/IAY/5862305 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141815534</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>7800</v>
       </c>
       <c r="J725" s="3" t="n">
         <v>46163</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
           <t>1744005028/IF/IAY/5862306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141815859</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>11700</v>
       </c>
       <c r="J726" s="3" t="n">
         <v>46145</v>
@@ -34863,13673 +34865,13724 @@
       <c r="J727" s="3" t="n">
         <v>45996</v>
       </c>
       <c r="K727" s="3" t="n">
         <v>46118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
           <t>1744005028/IF/IAY/5948841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142959636</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>3900</v>
+        <v>15600</v>
       </c>
       <c r="J728" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
           <t>1744005028/IF/IAY/5949630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142012547</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>19500</v>
       </c>
       <c r="J729" s="3" t="n">
         <v>46119</v>
       </c>
-      <c r="K729" s="3"/>
+      <c r="K729" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
           <t>1744005028/IF/IAY/5958057 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142199043</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>19500</v>
+        <v>23400</v>
       </c>
       <c r="J730" s="3" t="n">
         <v>46119</v>
       </c>
-      <c r="K730" s="3"/>
+      <c r="K730" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
           <t>1744005028/IF/IAY/6095790 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141743440</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>15600</v>
       </c>
       <c r="J731" s="3" t="n">
         <v>46163</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/635155 — Construction of IAY House -IAY REG. NO. MP1369002</t>
+          <t>1744005028/IF/IAY/6274027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142198916</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>43231</v>
-[...3 lines deleted...]
-      </c>
+        <v>46042</v>
+      </c>
+      <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/635191 — Construction of IAY House -IAY REG. NO. MP1377596</t>
+          <t>1744005028/IF/IAY/635155 — Construction of IAY House -IAY REG. NO. MP1369002</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>16530</v>
+        <v>15660</v>
       </c>
       <c r="J733" s="3" t="n">
         <v>43231</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>43438</v>
+        <v>43478</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/636134 — Construction of IAY House -IAY REG. NO. MP1599097</t>
+          <t>1744005028/IF/IAY/635191 — Construction of IAY House -IAY REG. NO. MP1377596</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>15030</v>
+        <v>16530</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>42873</v>
+        <v>43231</v>
       </c>
       <c r="K734" s="3" t="n">
-        <v>43115</v>
+        <v>43438</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/636199 — Construction of IAY House -IAY REG. NO. MP1624321</t>
+          <t>1744005028/IF/IAY/636134 — Construction of IAY House -IAY REG. NO. MP1599097</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>15197</v>
+        <v>15030</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>42823</v>
+        <v>42873</v>
       </c>
       <c r="K735" s="3" t="n">
         <v>43115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/646179 — Construction of IAY House -IAY REG. NO. MP1599219</t>
+          <t>1744005028/IF/IAY/636199 — Construction of IAY House -IAY REG. NO. MP1624321</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>15030</v>
+        <v>15197</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>42873</v>
+        <v>42823</v>
       </c>
       <c r="K736" s="3" t="n">
         <v>43115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/646698 — Construction of IAY House -IAY REG. NO. MP1735282</t>
+          <t>1744005028/IF/IAY/646179 — Construction of IAY House -IAY REG. NO. MP1599219</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>13395</v>
+        <v>15030</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>42818</v>
+        <v>42873</v>
       </c>
       <c r="K737" s="3" t="n">
-        <v>43224</v>
+        <v>43115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/812693 — Construction of IAY House -IAY REG. NO. MP1603553</t>
+          <t>1744005028/IF/IAY/646698 — Construction of IAY House -IAY REG. NO. MP1735282</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>14529</v>
+        <v>13395</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>42903</v>
+        <v>42818</v>
       </c>
       <c r="K738" s="3" t="n">
-        <v>43192</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/815768 — Construction of IAY House -IAY REG. NO. MP1845999</t>
+          <t>1744005028/IF/IAY/812693 — Construction of IAY House -IAY REG. NO. MP1603553</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>14898</v>
+        <v>14529</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>42910</v>
+        <v>42903</v>
       </c>
       <c r="K739" s="3" t="n">
-        <v>43214</v>
+        <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/831816 — Construction of IAY House -IAY REG. NO. MP1089968</t>
+          <t>1744005028/IF/IAY/815768 — Construction of IAY House -IAY REG. NO. MP1845999</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>15364</v>
+        <v>14898</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>42952</v>
+        <v>42910</v>
       </c>
       <c r="K740" s="3" t="n">
-        <v>43115</v>
+        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/850060 — Construction of IAY House -IAY REG. NO. MP1492099</t>
+          <t>1744005028/IF/IAY/831816 — Construction of IAY House -IAY REG. NO. MP1089968</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>15150</v>
+        <v>15364</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>42931</v>
+        <v>42952</v>
       </c>
       <c r="K741" s="3" t="n">
-        <v>43168</v>
+        <v>43115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/858881 — Construction of IAY House -IAY REG. NO. MP1599243</t>
+          <t>1744005028/IF/IAY/850060 — Construction of IAY House -IAY REG. NO. MP1492099</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>15078</v>
+        <v>15150</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>42931</v>
       </c>
       <c r="K742" s="3" t="n">
-        <v>43305</v>
+        <v>43168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/859194 — Construction of IAY House -IAY REG. NO. MP1602983</t>
+          <t>1744005028/IF/IAY/858881 — Construction of IAY House -IAY REG. NO. MP1599243</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>14696</v>
+        <v>15078</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>42911</v>
+        <v>42931</v>
       </c>
       <c r="K743" s="3" t="n">
-        <v>43130</v>
+        <v>43305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/859245 — Construction of IAY House -IAY REG. NO. MP1603574</t>
+          <t>1744005028/IF/IAY/859194 — Construction of IAY House -IAY REG. NO. MP1602983</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>17100</v>
+        <v>14696</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>44678</v>
+        <v>42911</v>
       </c>
       <c r="K744" s="3" t="n">
-        <v>44719</v>
+        <v>43130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/861026 — Construction of IAY House -IAY REG. NO. MP1626774</t>
+          <t>1744005028/IF/IAY/859245 — Construction of IAY House -IAY REG. NO. MP1603574</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>14696</v>
+        <v>17100</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>42903</v>
+        <v>44678</v>
       </c>
       <c r="K745" s="3" t="n">
-        <v>43028</v>
+        <v>44719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/861039 — Construction of IAY House -IAY REG. NO. MP1626907</t>
+          <t>1744005028/IF/IAY/861026 — Construction of IAY House -IAY REG. NO. MP1626774</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>14900</v>
+        <v>14696</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>44382</v>
+        <v>42903</v>
       </c>
       <c r="K746" s="3" t="n">
-        <v>45177</v>
+        <v>43028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/870643 — Construction of IAY House -IAY REG. NO. MP1743431</t>
+          <t>1744005028/IF/IAY/861039 — Construction of IAY House -IAY REG. NO. MP1626907</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>15030</v>
+        <v>14900</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>42910</v>
+        <v>44382</v>
       </c>
       <c r="K747" s="3" t="n">
-        <v>43167</v>
+        <v>45177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/870646 — Construction of IAY House -IAY REG. NO. MP1743446</t>
+          <t>1744005028/IF/IAY/870643 — Construction of IAY House -IAY REG. NO. MP1743431</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>14696</v>
+        <v>15030</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>42952</v>
+        <v>42910</v>
       </c>
       <c r="K748" s="3" t="n">
-        <v>43130</v>
+        <v>43167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/870652 — Construction of IAY House -IAY REG. NO. MP1743478</t>
+          <t>1744005028/IF/IAY/870646 — Construction of IAY House -IAY REG. NO. MP1743446</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>15150</v>
+        <v>14696</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>42931</v>
+        <v>42952</v>
       </c>
       <c r="K749" s="3" t="n">
-        <v>43167</v>
+        <v>43130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/873608 — Construction of IAY House -IAY REG. NO. MP1780710</t>
+          <t>1744005028/IF/IAY/870652 — Construction of IAY House -IAY REG. NO. MP1743478</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>15210</v>
+        <v>15150</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>42896</v>
+        <v>42931</v>
       </c>
       <c r="K750" s="3" t="n">
-        <v>43305</v>
+        <v>43167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/873790 — Construction of IAY House -IAY REG. NO. MP1783044</t>
+          <t>1744005028/IF/IAY/873608 — Construction of IAY House -IAY REG. NO. MP1780710</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>14876</v>
+        <v>15210</v>
       </c>
       <c r="J751" s="3" t="n">
         <v>42896</v>
       </c>
       <c r="K751" s="3" t="n">
         <v>43305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/875188 — Construction of IAY House -IAY REG. NO. MP1799846</t>
+          <t>1744005028/IF/IAY/873790 — Construction of IAY House -IAY REG. NO. MP1783044</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>14816</v>
+        <v>14876</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>42896</v>
       </c>
       <c r="K752" s="3" t="n">
-        <v>43192</v>
+        <v>43305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/877954 — Construction of IAY House -IAY REG. NO. MP1835450</t>
+          <t>1744005028/IF/IAY/875188 — Construction of IAY House -IAY REG. NO. MP1799846</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>14580</v>
+        <v>14816</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>45643</v>
+        <v>42896</v>
       </c>
       <c r="K753" s="3" t="n">
-        <v>45670</v>
+        <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/937904 — Construction of IAY House -IAY REG. NO. MP2782062</t>
+          <t>1744005028/IF/IAY/877954 — Construction of IAY House -IAY REG. NO. MP1835450</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>14696</v>
+        <v>14580</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>42911</v>
+        <v>45643</v>
       </c>
       <c r="K754" s="3" t="n">
-        <v>43130</v>
+        <v>45670</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/938659 — Construction of IAY House -IAY REG. NO. MP2799294</t>
+          <t>1744005028/IF/IAY/937904 — Construction of IAY House -IAY REG. NO. MP2782062</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>14118</v>
+        <v>14696</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>42978</v>
+        <v>42911</v>
       </c>
       <c r="K755" s="3" t="n">
-        <v>43192</v>
+        <v>43130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/IAY/980049 — Construction of IAY House -IAY REG. NO. MP3882561</t>
+          <t>1744005028/IF/IAY/938659 — Construction of IAY House -IAY REG. NO. MP2799294</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>14696</v>
+        <v>14118</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>42952</v>
+        <v>42978</v>
       </c>
       <c r="K756" s="3" t="n">
         <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1744005028/IF/अमगवां/32 — कूप न‍िमाणॅ कैलाश सुखइ</t>
+          <t>1744005028/IF/IAY/980049 — Construction of IAY House -IAY REG. NO. MP3882561</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>68000</v>
+        <v>15480</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>81259</v>
+        <v>14696</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>39597</v>
+        <v>42952</v>
       </c>
       <c r="K757" s="3" t="n">
-        <v>41193</v>
+        <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/22012034248860 — khet samtali karan chitra singh s/o janki</t>
+          <t>1744005028/IF/अमगवां/32 — कूप न‍िमाणॅ कैलाश सुखइ</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>75000</v>
+        <v>68000</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>61078</v>
+        <v>81259</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>42516</v>
+        <v>39597</v>
       </c>
       <c r="K758" s="3" t="n">
-        <v>42590</v>
+        <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/22012034248862 — khet samtali karan kishori s/o bhille</t>
+          <t>1744005028/LD/22012034248860 — khet samtali karan chitra singh s/o janki</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>75000</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>16418</v>
+        <v>61078</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>42377</v>
+        <v>42516</v>
       </c>
       <c r="K759" s="3" t="n">
-        <v>42736</v>
+        <v>42590</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/22012034249324 — khet smtleey kran pannalal/balkhandi</t>
+          <t>1744005028/LD/22012034248862 — khet samtali karan kishori s/o bhille</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>75000</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>29679</v>
+        <v>16418</v>
       </c>
       <c r="J760" s="3" t="n">
         <v>42377</v>
       </c>
       <c r="K760" s="3" t="n">
         <v>42736</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/22012034249326 — khet smtleey kran bhuvnesvr/rajesvri</t>
+          <t>1744005028/LD/22012034249324 — khet smtleey kran pannalal/balkhandi</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>75000</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>31236</v>
+        <v>29679</v>
       </c>
       <c r="J761" s="3" t="n">
         <v>42377</v>
       </c>
       <c r="K761" s="3" t="n">
         <v>42736</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Stone graded Bund for Community / Repair and Maintenance of Stone graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/22012034514570 — 1</t>
+          <t>1744005028/LD/22012034249326 — khet smtleey kran bhuvnesvr/rajesvri</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>0</v>
+        <v>75000</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>0</v>
+        <v>31236</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K762" s="3"/>
+        <v>42377</v>
+      </c>
+      <c r="K762" s="3" t="n">
+        <v>42736</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Repair &amp; Maint of Stone graded Bund for Community / Repair and Maintenance of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/22012034569452 — Maa Ki Bagiya Prathmik Shala Amagawan</t>
+          <t>1744005028/LD/22012034514570 — 1</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>4500</v>
+        <v>0</v>
       </c>
       <c r="I763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>44362</v>
+        <v>43935</v>
       </c>
       <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/224 — नाली निर्माण कार्य महगवां</t>
+          <t>1744005028/LD/22012034569452 — Maa Ki Bagiya Prathmik Shala Amagawan</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>45000</v>
+        <v>4500</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>20400</v>
+        <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>39737</v>
-[...3 lines deleted...]
-      </c>
+        <v>44362</v>
+      </c>
+      <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/3799396720 — मेड बंधान कार्य जमना बाई / उजयार सि‍ह (as.85,ts.85</t>
+          <t>1744005028/LD/224 — नाली निर्माण कार्य महगवां</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>26000</v>
+        <v>45000</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>26028</v>
+        <v>20400</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>41445</v>
+        <v>39737</v>
       </c>
       <c r="K765" s="3" t="n">
-        <v>42044</v>
+        <v>39746</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/3799396801 — गाड नि‍कलना मानसि‍ह / भानूप्रताप सि‍ह (as.216,ts.8</t>
+          <t>1744005028/LD/3799396720 — मेड बंधान कार्य जमना बाई / उजयार सि‍ह (as.85,ts.85</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>100000</v>
+        <v>26000</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>92862</v>
+        <v>26028</v>
       </c>
       <c r="J766" s="3" t="n">
         <v>41445</v>
       </c>
       <c r="K766" s="3" t="n">
         <v>42044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/3799428322 — मेड बंधान कार्य लक्ष्‍मीकान्‍त/आशराम</t>
+          <t>1744005028/LD/3799396801 — गाड नि‍कलना मानसि‍ह / भानूप्रताप सि‍ह (as.216,ts.8</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>26000</v>
+        <v>100000</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>22716</v>
+        <v>92862</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>41690</v>
+        <v>41445</v>
       </c>
       <c r="K767" s="3" t="n">
         <v>42044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/5353 — mohai se lidaiya bhatva rad puliya nirman</t>
+          <t>1744005028/LD/3799428322 — मेड बंधान कार्य लक्ष्‍मीकान्‍त/आशराम</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
-        <v>0</v>
+        <v>26000</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>75865</v>
+        <v>22716</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>40522</v>
+        <v>41690</v>
       </c>
       <c r="K768" s="3" t="n">
-        <v>41347</v>
+        <v>42044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/5417 — MEND BANDHAN KARY NIRAPAT</t>
+          <t>1744005028/LD/5353 — mohai se lidaiya bhatva rad puliya nirman</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>8700</v>
+        <v>75865</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>40346</v>
+        <v>40522</v>
       </c>
       <c r="K769" s="3" t="n">
-        <v>40364</v>
+        <v>41347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/5418 — MEND BANDHAN KARY DASSOBAI</t>
+          <t>1744005028/LD/5417 — MEND BANDHAN KARY NIRAPAT</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>9000</v>
+        <v>8700</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>40353</v>
+        <v>40346</v>
       </c>
       <c r="K770" s="3" t="n">
         <v>40364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/5419 — MEND BANDHAN KARY RAMKUMAR</t>
+          <t>1744005028/LD/5418 — MEND BANDHAN KARY DASSOBAI</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I771" s="2" t="n">
         <v>9000</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>40346</v>
+        <v>40353</v>
       </c>
       <c r="K771" s="3" t="n">
         <v>40364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/5420 — MEND BANDHAN KARY LAKSHAMI</t>
+          <t>1744005028/LD/5419 — MEND BANDHAN KARY RAMKUMAR</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>9000</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>40353</v>
+        <v>40346</v>
       </c>
       <c r="K772" s="3" t="n">
         <v>40364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/5421 — MEND BANDHAN KARY kailash</t>
+          <t>1744005028/LD/5420 — MEND BANDHAN KARY LAKSHAMI</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>8800</v>
+        <v>9000</v>
       </c>
       <c r="J773" s="3" t="n">
         <v>40353</v>
       </c>
       <c r="K773" s="3" t="n">
         <v>40364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/5422 — MEND BANDHAN KARY narayan</t>
+          <t>1744005028/LD/5421 — MEND BANDHAN KARY kailash</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>9000</v>
+        <v>8800</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>40367</v>
+        <v>40353</v>
       </c>
       <c r="K774" s="3" t="n">
-        <v>40375</v>
+        <v>40364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/5423 — MEND BANDHAN KARY sonabai</t>
+          <t>1744005028/LD/5422 — MEND BANDHAN KARY narayan</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>9000</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>40353</v>
+        <v>40367</v>
       </c>
       <c r="K775" s="3" t="n">
-        <v>40364</v>
+        <v>40375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/5424 — मंहगवां सेमेरा मार्ग पुलिया निर्माण</t>
+          <t>1744005028/LD/5423 — MEND BANDHAN KARY sonabai</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>176900</v>
+        <v>9000</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>40217</v>
+        <v>40353</v>
       </c>
       <c r="K776" s="3" t="n">
-        <v>41347</v>
+        <v>40364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/5604 — गोढान समतलीकरण कार्य</t>
+          <t>1744005028/LD/5424 — मंहगवां सेमेरा मार्ग पुलिया निर्माण</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>495000</v>
+        <v>0</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>343819</v>
+        <v>176900</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>40885</v>
+        <v>40217</v>
       </c>
       <c r="K777" s="3" t="n">
-        <v>42046</v>
+        <v>41347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/5684 — शांति धाम समतलीकरण एवं व्रक्षारोपण हरिजन टोला अमगव</t>
+          <t>1744005028/LD/5604 — गोढान समतलीकरण कार्य</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>440000</v>
+        <v>495000</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>186823.6</v>
+        <v>343819</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>40965</v>
+        <v>40885</v>
       </c>
       <c r="K778" s="3" t="n">
-        <v>42044</v>
+        <v>42046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/5715 — शांतिधाम व्रक्षारोपण व समतलीकरण निर्माण  मुरवारी</t>
+          <t>1744005028/LD/5684 — शांति धाम समतलीकरण एवं व्रक्षारोपण हरिजन टोला अमगव</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>440000</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>99279</v>
+        <v>186823.6</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>41004</v>
+        <v>40965</v>
       </c>
       <c r="K779" s="3" t="n">
-        <v>41347</v>
+        <v>42044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/5716 — शांतिधाम व्रक्षारोपण व समतलीकरण निर्माण मोहाई</t>
+          <t>1744005028/LD/5715 — शांतिधाम व्रक्षारोपण व समतलीकरण निर्माण  मुरवारी</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>440000</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>123240</v>
+        <v>99279</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>41025</v>
+        <v>41004</v>
       </c>
       <c r="K780" s="3" t="n">
         <v>41347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/5768 — समतलीकरण कार्य आंगनबाडी परिसर</t>
+          <t>1744005028/LD/5716 — शांतिधाम व्रक्षारोपण व समतलीकरण निर्माण मोहाई</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>303000</v>
+        <v>440000</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>28350</v>
+        <v>123240</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>41060</v>
+        <v>41025</v>
       </c>
       <c r="K781" s="3" t="n">
         <v>41347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/5891 — समतलीकरण कार्य प्राथमिक शाला परिसर मुरवारी</t>
+          <t>1744005028/LD/5768 — समतलीकरण कार्य आंगनबाडी परिसर</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>303000</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>0</v>
+        <v>28350</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>41018</v>
-[...1 lines deleted...]
-      <c r="K782" s="3"/>
+        <v>41060</v>
+      </c>
+      <c r="K782" s="3" t="n">
+        <v>41347</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/9926705559 — khet samtalikaran balram singh/bahadur</t>
+          <t>1744005028/LD/5891 — समतलीकरण कार्य प्राथमिक शाला परिसर मुरवारी</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>68000</v>
+        <v>303000</v>
       </c>
       <c r="I783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>41788</v>
+        <v>41018</v>
       </c>
       <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/9926705842 — khet samtlikran ramshay/chidde</t>
+          <t>1744005028/LD/9926705559 — khet samtalikaran balram singh/bahadur</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>68000</v>
       </c>
       <c r="I784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>41730</v>
+        <v>41788</v>
       </c>
       <c r="K784" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/9926705924 — khet samtlikranramkumar shoorj/blaram</t>
+          <t>1744005028/LD/9926705842 — khet samtlikran ramshay/chidde</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
         <v>68000</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>71968</v>
+        <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>41802</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1744005028/LD/9926709648 — mad bandhan sivprashad/laxman</t>
+          <t>1744005028/LD/9926705924 — khet samtlikranramkumar shoorj/blaram</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>26000</v>
+        <v>68000</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>21712</v>
+        <v>71968</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>41823</v>
+        <v>41802</v>
       </c>
       <c r="K786" s="3" t="n">
-        <v>42044</v>
+        <v>42241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1744005028/PG/9425891627 — khel maidhan nirman murwari</t>
+          <t>1744005028/LD/9926709648 — mad bandhan sivprashad/laxman</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>353000</v>
+        <v>26000</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>210990.14</v>
+        <v>21712</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>42726</v>
+        <v>41823</v>
       </c>
       <c r="K787" s="3" t="n">
-        <v>44866</v>
+        <v>42044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034170454 — मार्ग र्नि‍माण मुरवारी से तलैया मार्ग</t>
+          <t>1744005028/PG/9425891627 — khel maidhan nirman murwari</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>486000</v>
+        <v>353000</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>363230.7</v>
+        <v>210990.14</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>41438</v>
+        <v>42726</v>
       </c>
       <c r="K788" s="3" t="n">
-        <v>42046</v>
+        <v>44866</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034171247 — सी सी रोड एवं नाली निर्माण कार्य काशी राम के घर  स</t>
+          <t>1744005028/RC/22012034170454 — मार्ग र्नि‍माण मुरवारी से तलैया मार्ग</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>118000</v>
+        <v>486000</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>24652</v>
+        <v>363230.7</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>41439</v>
+        <v>41438</v>
       </c>
       <c r="K789" s="3" t="n">
-        <v>41887</v>
+        <v>42046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034183947 — सीसी रोड एवं नाली निर्माण कार्य राजकुमार से विजय क</t>
+          <t>1744005028/RC/22012034171247 — सी सी रोड एवं नाली निर्माण कार्य काशी राम के घर  स</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
-        <v>126000</v>
+        <v>118000</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>122866.6</v>
+        <v>24652</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>41541</v>
+        <v>41439</v>
       </c>
       <c r="K790" s="3" t="n">
-        <v>41825</v>
+        <v>41887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034197838 — मिटटी मुरम मार्ग निमार्ण मेरा से सुपेली</t>
+          <t>1744005028/RC/22012034183947 — सीसी रोड एवं नाली निर्माण कार्य राजकुमार से विजय क</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
-        <v>500000</v>
+        <v>126000</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>10608</v>
+        <v>122866.6</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>41358</v>
+        <v>41541</v>
       </c>
       <c r="K791" s="3" t="n">
-        <v>41669</v>
+        <v>41825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034208716 — khet sadk murwari se lasgar ke khet tak</t>
+          <t>1744005028/RC/22012034197838 — मिटटी मुरम मार्ग निमार्ण मेरा से सुपेली</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>1499000</v>
+        <v>500000</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>1019656</v>
+        <v>10608</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>41697</v>
+        <v>41358</v>
       </c>
       <c r="K792" s="3" t="n">
-        <v>42664</v>
+        <v>41669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034292642 — khet sadak nirman kary rukmani ke khet serajbhan ke khet tak</t>
+          <t>1744005028/RC/22012034208716 — khet sadk murwari se lasgar ke khet tak</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
-        <v>1500000</v>
+        <v>1499000</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>239442</v>
+        <v>1019656</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>42355</v>
+        <v>41697</v>
       </c>
       <c r="K793" s="3" t="n">
-        <v>42468</v>
+        <v>42664</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034292644 — khet sadakrukmani ke khet se rajbhan ke khet tak</t>
+          <t>1744005028/RC/22012034292642 — khet sadak nirman kary rukmani ke khet serajbhan ke khet tak</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>0</v>
+        <v>1500000</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>0</v>
+        <v>239442</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K794" s="3"/>
+        <v>42355</v>
+      </c>
+      <c r="K794" s="3" t="n">
+        <v>42468</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034305824 — खेत सडक</t>
+          <t>1744005028/RC/22012034292644 — khet sadakrukmani ke khet se rajbhan ke khet tak</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>42395</v>
+        <v>42279</v>
       </c>
       <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034305827 — खेत सडक</t>
+          <t>1744005028/RC/22012034305824 — खेत सडक</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034333425 — sudoor sadak sampark men road se mastram ke ghar tak</t>
+          <t>1744005028/RC/22012034305827 — खेत सडक</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
-        <v>1265000</v>
+        <v>0</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>1097215.22</v>
+        <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>42970</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034366592 — SUDUR SADAK NIRMAN MURWARI SE SUPELI BAHORIBAND MAIN ROAD</t>
+          <t>1744005028/RC/22012034333425 — sudoor sadak sampark men road se mastram ke ghar tak</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>748000</v>
+        <v>1265000</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>376346.72</v>
+        <v>1097215.22</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>43080</v>
+        <v>42970</v>
       </c>
       <c r="K798" s="3" t="n">
-        <v>43964</v>
+        <v>44665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034374333 — khet sadak road nirman</t>
+          <t>1744005028/RC/22012034366592 — SUDUR SADAK NIRMAN MURWARI SE SUPELI BAHORIBAND MAIN ROAD</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
-        <v>0</v>
+        <v>748000</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>0</v>
+        <v>376346.72</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K799" s="3"/>
+        <v>43080</v>
+      </c>
+      <c r="K799" s="3" t="n">
+        <v>43964</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034374754 — Sudur Sadak amgwan</t>
+          <t>1744005028/RC/22012034374333 — khet sadak road nirman</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034437821 — Cc Rod Nirman Kayra Sam Sahay Ke Ghar Se Ram Singh Ke Ghar Tak</t>
+          <t>1744005028/RC/22012034374754 — Sudur Sadak amgwan</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>55000</v>
+        <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>52200</v>
+        <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>43677</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034449688 — c c road awam nali nirman karya bhubhneawar ke ghar se ujyar ke ghar tak mahagwan</t>
+          <t>1744005028/RC/22012034437821 — Cc Rod Nirman Kayra Sam Sahay Ke Ghar Se Ram Singh Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>57000</v>
+        <v>55000</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>53856</v>
+        <v>52200</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>43747</v>
+        <v>43677</v>
       </c>
       <c r="K802" s="3" t="n">
-        <v>43889</v>
+        <v>43831</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034449696 — c c road awam nali niman karya Ramsingh ke ghar se Ghasita ke ghar tak mahagwan</t>
+          <t>1744005028/RC/22012034449688 — c c road awam nali nirman karya bhubhneawar ke ghar se ujyar ke ghar tak mahagwan</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>6000</v>
+        <v>57000</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>5220</v>
+        <v>53856</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>43612</v>
+        <v>43747</v>
       </c>
       <c r="K803" s="3" t="n">
-        <v>43831</v>
+        <v>43889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034449764 — C C रोड निर्माण् कार्य सुर्दशन के घ्रर से किशोरी के घ्रर तक</t>
+          <t>1744005028/RC/22012034449696 — c c road awam nali niman karya Ramsingh ke ghar se Ghasita ke ghar tak mahagwan</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
-        <v>22000</v>
+        <v>6000</v>
       </c>
       <c r="I804" s="2" t="n">
-        <v>0</v>
+        <v>5220</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>43522</v>
-[...1 lines deleted...]
-      <c r="K804" s="3"/>
+        <v>43612</v>
+      </c>
+      <c r="K804" s="3" t="n">
+        <v>43831</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034462726 — cc rod nirman karya mahendra dube ke ghar se narbad ke ghar tak</t>
+          <t>1744005028/RC/22012034449764 — C C रोड निर्माण् कार्य सुर्दशन के घ्रर से किशोरी के घ्रर तक</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
-        <v>38000</v>
+        <v>22000</v>
       </c>
       <c r="I805" s="2" t="n">
-        <v>35496</v>
+        <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>43612</v>
-[...3 lines deleted...]
-      </c>
+        <v>43522</v>
+      </c>
+      <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034480368 — CC. ROAD NIRMAN KARY MAN ROAD SE GRAM PANCHAYAT TAK</t>
+          <t>1744005028/RC/22012034462726 — cc rod nirman karya mahendra dube ke ghar se narbad ke ghar tak</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
-        <v>0</v>
+        <v>38000</v>
       </c>
       <c r="I806" s="2" t="n">
-        <v>0</v>
+        <v>35496</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K806" s="3"/>
+        <v>43612</v>
+      </c>
+      <c r="K806" s="3" t="n">
+        <v>43831</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034480369 — CC.ROAD NIRMAN KARY MAN ROAD SE PANCHAYAT TAK</t>
+          <t>1744005028/RC/22012034480368 — CC. ROAD NIRMAN KARY MAN ROAD SE GRAM PANCHAYAT TAK</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
-        <v>19125</v>
+        <v>0</v>
       </c>
       <c r="I807" s="2" t="n">
-        <v>18792</v>
+        <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>43815</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034480811 — CC ROAD NIRMAN KARY SHALA PARISAR AMGWA</t>
+          <t>1744005028/RC/22012034480369 — CC.ROAD NIRMAN KARY MAN ROAD SE PANCHAYAT TAK</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
-        <v>38250</v>
+        <v>19125</v>
       </c>
       <c r="I808" s="2" t="n">
-        <v>37224</v>
+        <v>18792</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>43760</v>
+        <v>43815</v>
       </c>
       <c r="K808" s="3" t="n">
         <v>43831</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034539346 — cc road nirman  kary mandir ke peechhe se Rajkumar ke Ghar tak</t>
+          <t>1744005028/RC/22012034480811 — CC ROAD NIRMAN KARY SHALA PARISAR AMGWA</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
-        <v>0</v>
+        <v>38250</v>
       </c>
       <c r="I809" s="2" t="n">
-        <v>0</v>
+        <v>37224</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K809" s="3"/>
+        <v>43760</v>
+      </c>
+      <c r="K809" s="3" t="n">
+        <v>43831</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034539348 — cc road nirman  karya mandir ke peechhe se Rajkumar ke Ghar tak</t>
+          <t>1744005028/RC/22012034539346 — cc road nirman  kary mandir ke peechhe se Rajkumar ke Ghar tak</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
-        <v>59250</v>
+        <v>0</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>60420</v>
+        <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>44095</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034614424 — Sudoor Sadak Nirman Kary Mohai Se Samshan Ghat Tak</t>
+          <t>1744005028/RC/22012034539348 — cc road nirman  karya mandir ke peechhe se Rajkumar ke Ghar tak</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
-        <v>0</v>
+        <v>59250</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>0</v>
+        <v>60420</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K811" s="3"/>
+        <v>44095</v>
+      </c>
+      <c r="K811" s="3" t="n">
+        <v>44242</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034614949 — Sudoor Sadak Nirman Kary Mohai Se Shanti Dham Tak</t>
+          <t>1744005028/RC/22012034614424 — Sudoor Sadak Nirman Kary Mohai Se Samshan Ghat Tak</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
-        <v>1479077.01</v>
+        <v>0</v>
       </c>
       <c r="I812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034614950 — Sudoor Sadak Nirman Kary Mohai Se Shanti Dham Tak</t>
+          <t>1744005028/RC/22012034614949 — Sudoor Sadak Nirman Kary Mohai Se Shanti Dham Tak</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
-        <v>0</v>
+        <v>1479077.01</v>
       </c>
       <c r="I813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034627674 — Sudoor Sadak Nirman Kary Mohai Se Samshan Ghat Tak</t>
+          <t>1744005028/RC/22012034614950 — Sudoor Sadak Nirman Kary Mohai Se Shanti Dham Tak</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>44836</v>
+        <v>44665</v>
       </c>
       <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/22012034630357 — Mohai Se Shanti Dham Tak Sudoor Sadak Nirman</t>
+          <t>1744005028/RC/22012034627674 — Sudoor Sadak Nirman Kary Mohai Se Samshan Ghat Tak</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>44952</v>
+        <v>44836</v>
       </c>
       <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/44447 — महगवां स्‍कूल से मैरा रोड निर्माण कार्य भा्ग - 1</t>
+          <t>1744005028/RC/22012034630357 — Mohai Se Shanti Dham Tak Sudoor Sadak Nirman</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
-        <v>419000</v>
+        <v>0</v>
       </c>
       <c r="I816" s="2" t="n">
-        <v>385714</v>
+        <v>0</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>40091</v>
-[...3 lines deleted...]
-      </c>
+        <v>44952</v>
+      </c>
+      <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/44448 — महगवां स्‍कूल से मैरा रोड निर्माण कार्य भा्ग - 2</t>
+          <t>1744005028/RC/44447 — महगवां स्‍कूल से मैरा रोड निर्माण कार्य भा्ग - 1</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
-        <v>444000</v>
+        <v>419000</v>
       </c>
       <c r="I817" s="2" t="n">
-        <v>594897</v>
+        <v>385714</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>40229</v>
+        <v>40091</v>
       </c>
       <c r="K817" s="3" t="n">
         <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/44449 — mohai se lidaiya bhatva rod puliya nimarn2</t>
+          <t>1744005028/RC/44448 — महगवां स्‍कूल से मैरा रोड निर्माण कार्य भा्ग - 2</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
-        <v>167000</v>
+        <v>444000</v>
       </c>
       <c r="I818" s="2" t="n">
-        <v>112316</v>
+        <v>594897</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>40050</v>
+        <v>40229</v>
       </c>
       <c r="K818" s="3" t="n">
-        <v>40185</v>
+        <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/44450 — jamunha se mahgava marg puliya nirman1</t>
+          <t>1744005028/RC/44449 — mohai se lidaiya bhatva rod puliya nimarn2</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
         <v>167000</v>
       </c>
       <c r="I819" s="2" t="n">
-        <v>1296700</v>
+        <v>112316</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>40122</v>
+        <v>40050</v>
       </c>
       <c r="K819" s="3" t="n">
-        <v>41193</v>
+        <v>40185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/44451 — मोहाई से लिडैया भटवा रोड पुलिया निर्माण भाग - 1</t>
+          <t>1744005028/RC/44450 — jamunha se mahgava marg puliya nirman1</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
-        <v>166000</v>
+        <v>167000</v>
       </c>
       <c r="I820" s="2" t="n">
-        <v>52544</v>
+        <v>1296700</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>40150</v>
+        <v>40122</v>
       </c>
       <c r="K820" s="3" t="n">
-        <v>40185</v>
+        <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/44452 — जमुनिया से महगवा रोड पुलिया निर्माण2</t>
+          <t>1744005028/RC/44451 — मोहाई से लिडैया भटवा रोड पुलिया निर्माण भाग - 1</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
-        <v>0</v>
+        <v>166000</v>
       </c>
       <c r="I821" s="2" t="n">
-        <v>111249</v>
+        <v>52544</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>40004</v>
+        <v>40150</v>
       </c>
       <c r="K821" s="3" t="n">
         <v>40185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/44469 — ककरहाई से किशन पाटन रोड निर्माण भाग2</t>
+          <t>1744005028/RC/44452 — जमुनिया से महगवा रोड पुलिया निर्माण2</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I822" s="2" t="n">
-        <v>1418555</v>
+        <v>111249</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>40228</v>
+        <v>40004</v>
       </c>
       <c r="K822" s="3" t="n">
-        <v>41193</v>
+        <v>40185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/44479 — सीमेन्‍ट काक्रीक मार्ग मूरवारी</t>
+          <t>1744005028/RC/44469 — ककरहाई से किशन पाटन रोड निर्माण भाग2</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>25132</v>
+        <v>1418555</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>40206</v>
+        <v>40228</v>
       </c>
       <c r="K823" s="3" t="n">
         <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/44492 — एनीफट बिस्‍तार मार्ग कार्य</t>
+          <t>1744005028/RC/44479 — सीमेन्‍ट काक्रीक मार्ग मूरवारी</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>186000</v>
+        <v>25132</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>40353</v>
+        <v>40206</v>
       </c>
       <c r="K824" s="3" t="n">
-        <v>41347</v>
+        <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/44538 — मोहाई से पत्‍थर खडिया मार्ग भाग 2 अमगंवा</t>
+          <t>1744005028/RC/44492 — एनीफट बिस्‍तार मार्ग कार्य</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I825" s="2" t="n">
-        <v>605298</v>
+        <v>186000</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>40446</v>
+        <v>40353</v>
       </c>
       <c r="K825" s="3" t="n">
         <v>41347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/44595 — जमुनहा से महगवा मार्ग पुलिया निर्माण 3</t>
+          <t>1744005028/RC/44538 — मोहाई से पत्‍थर खडिया मार्ग भाग 2 अमगंवा</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I826" s="2" t="n">
-        <v>124300</v>
+        <v>605298</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>40533</v>
+        <v>40446</v>
       </c>
       <c r="K826" s="3" t="n">
-        <v>41193</v>
+        <v>41347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/44645 — मिटटी मुरूम मार्ग निर्माण मैरा से सुपेली भाग 1</t>
+          <t>1744005028/RC/44595 — जमुनहा से महगवा मार्ग पुलिया निर्माण 3</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
-        <v>486000</v>
+        <v>0</v>
       </c>
       <c r="I827" s="2" t="n">
-        <v>283101</v>
+        <v>124300</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>40882</v>
+        <v>40533</v>
       </c>
       <c r="K827" s="3" t="n">
-        <v>41669</v>
+        <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/44646 — मिटटी मुरुम निर्माण मोहाई से पथ्‍थर खडिया भाग 1</t>
+          <t>1744005028/RC/44645 — मिटटी मुरूम मार्ग निर्माण मैरा से सुपेली भाग 1</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
-        <v>444000</v>
+        <v>486000</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>201603</v>
+        <v>283101</v>
       </c>
       <c r="J828" s="3" t="n">
         <v>40882</v>
       </c>
       <c r="K828" s="3" t="n">
-        <v>41347</v>
+        <v>41669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/44702 — मिटटी मुरम मार्ग निर्माण मैरा से सुपेली मार्ग 2</t>
+          <t>1744005028/RC/44646 — मिटटी मुरुम निर्माण मोहाई से पथ्‍थर खडिया भाग 1</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
-        <v>468000</v>
+        <v>444000</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>13176</v>
+        <v>201603</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>41011</v>
+        <v>40882</v>
       </c>
       <c r="K829" s="3" t="n">
         <v>41347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/44751 — मिटटी मुरम मार्ग ककरहाई तालाब से किसन पास मार्ग 1</t>
+          <t>1744005028/RC/44702 — मिटटी मुरम मार्ग निर्माण मैरा से सुपेली मार्ग 2</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
-        <v>440000</v>
+        <v>468000</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>132341</v>
+        <v>13176</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>41095</v>
+        <v>41011</v>
       </c>
       <c r="K830" s="3" t="n">
         <v>41347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/44752 — मिटटी मुरम मार्ग ककरहाई तालाब से किसन पास मार्ग 2</t>
+          <t>1744005028/RC/44751 — मिटटी मुरम मार्ग ककरहाई तालाब से किसन पास मार्ग 1</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
-        <v>444000</v>
+        <v>440000</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>106245</v>
+        <v>132341</v>
       </c>
       <c r="J831" s="3" t="n">
         <v>41095</v>
       </c>
       <c r="K831" s="3" t="n">
         <v>41347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/44776 — c c road avam nali nirmad darban ke gher se pandit ji ke gher tak</t>
+          <t>1744005028/RC/44752 — मिटटी मुरम मार्ग ककरहाई तालाब से किसन पास मार्ग 2</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
-        <v>350000</v>
+        <v>444000</v>
       </c>
       <c r="I832" s="2" t="n">
-        <v>108942</v>
+        <v>106245</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>41109</v>
+        <v>41095</v>
       </c>
       <c r="K832" s="3" t="n">
         <v>41347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/44874 — सी सी रोड एवं नाली निर्माण कार्य घांसीराम से सुखला</t>
+          <t>1744005028/RC/44776 — c c road avam nali nirmad darban ke gher se pandit ji ke gher tak</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
-        <v>118000</v>
+        <v>350000</v>
       </c>
       <c r="I833" s="2" t="n">
-        <v>0</v>
+        <v>108942</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>41315</v>
-[...1 lines deleted...]
-      <c r="K833" s="3"/>
+        <v>41109</v>
+      </c>
+      <c r="K833" s="3" t="n">
+        <v>41347</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/अमंगवा/2428 — लिडैया भरवारोड अमंगवा</t>
+          <t>1744005028/RC/44874 — सी सी रोड एवं नाली निर्माण कार्य घांसीराम से सुखला</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
-        <v>343000</v>
+        <v>118000</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>64111</v>
+        <v>0</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>39390</v>
-[...3 lines deleted...]
-      </c>
+        <v>41315</v>
+      </c>
+      <c r="K834" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/अमगंवा /4/88 — रोडनिर्माण मुखारी से तलैया रोड निर्माण</t>
+          <t>1744005028/RC/अमंगवा/2428 — लिडैया भरवारोड अमंगवा</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
-        <v>405000</v>
+        <v>343000</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>146569</v>
+        <v>64111</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>39436</v>
+        <v>39390</v>
       </c>
       <c r="K835" s="3" t="n">
-        <v>39203</v>
+        <v>41347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/अमगवां/4/89 — लिडैया महवा से मोहाई पहुंचमार्ग</t>
+          <t>1744005028/RC/अमगंवा /4/88 — रोडनिर्माण मुखारी से तलैया रोड निर्माण</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
-        <v>203000</v>
+        <v>405000</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>101282</v>
+        <v>146569</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>39262</v>
+        <v>39436</v>
       </c>
       <c r="K836" s="3" t="n">
-        <v>41347</v>
+        <v>39203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/आमगवा/4/37 — गुर्रैया बाबा से बन्‍दे महाराज पहुच मार्ग आमगवा</t>
+          <t>1744005028/RC/अमगवां/4/89 — लिडैया महवा से मोहाई पहुंचमार्ग</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
-        <v>343000</v>
+        <v>203000</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>128201</v>
+        <v>101282</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>39372</v>
+        <v>39262</v>
       </c>
       <c r="K837" s="3" t="n">
         <v>41347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/आमगवां /87 — आमगवां से डिहुंटा सैरारोड</t>
+          <t>1744005028/RC/आमगवा/4/37 — गुर्रैया बाबा से बन्‍दे महाराज पहुच मार्ग आमगवा</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
-        <v>400400</v>
+        <v>343000</v>
       </c>
       <c r="I838" s="2" t="n">
-        <v>231280</v>
+        <v>128201</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>39240</v>
+        <v>39372</v>
       </c>
       <c r="K838" s="3" t="n">
-        <v>39594</v>
+        <v>41347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RC/मूरवारी/अमगवां/17/39/542 — मार्ग निमार्ण मूरवारी से तलैया तक</t>
+          <t>1744005028/RC/आमगवां /87 — आमगवां से डिहुंटा सैरारोड</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
-        <v>56700</v>
+        <v>400400</v>
       </c>
       <c r="I839" s="2" t="n">
-        <v>36208</v>
+        <v>231280</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>39443</v>
+        <v>39240</v>
       </c>
       <c r="K839" s="3" t="n">
-        <v>39903</v>
+        <v>39594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034321099 — sauchalya marmmat karya raghunath/lllu</t>
+          <t>1744005028/RC/मूरवारी/अमगवां/17/39/542 — मार्ग निमार्ण मूरवारी से तलैया तक</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
-        <v>9800</v>
+        <v>56700</v>
       </c>
       <c r="I840" s="2" t="n">
-        <v>9782</v>
+        <v>36208</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>42762</v>
+        <v>39443</v>
       </c>
       <c r="K840" s="3" t="n">
-        <v>42931</v>
+        <v>39903</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034321100 — sauchalya marmmat karya guddu/rajkumar</t>
+          <t>1744005028/RS/22012034321099 — sauchalya marmmat karya raghunath/lllu</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I841" s="2" t="n">
-        <v>9789</v>
+        <v>9782</v>
       </c>
       <c r="J841" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K841" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034321101 — sauchalya marmmat karya meera bai/bali ram</t>
+          <t>1744005028/RS/22012034321100 — sauchalya marmmat karya guddu/rajkumar</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I842" s="2" t="n">
-        <v>9766</v>
+        <v>9789</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>42775</v>
+        <v>42762</v>
       </c>
       <c r="K842" s="3" t="n">
-        <v>42941</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034321102 — sauchalya marmmat karya premlal/ghashiram</t>
+          <t>1744005028/RS/22012034321101 — sauchalya marmmat karya meera bai/bali ram</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I843" s="2" t="n">
-        <v>9789</v>
+        <v>9766</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>42762</v>
+        <v>42775</v>
       </c>
       <c r="K843" s="3" t="n">
-        <v>42931</v>
+        <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034321103 — sauchalya marmmat karya ghashi ram/bhasma</t>
+          <t>1744005028/RS/22012034321102 — sauchalya marmmat karya premlal/ghashiram</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I844" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J844" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K844" s="3" t="n">
-        <v>43028</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034322251 — sauchalya marmmat karya girani lal/bhagdriya</t>
+          <t>1744005028/RS/22012034321103 — sauchalya marmmat karya ghashi ram/bhasma</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I845" s="2" t="n">
-        <v>9511</v>
+        <v>9789</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>42768</v>
+        <v>42762</v>
       </c>
       <c r="K845" s="3" t="n">
-        <v>42941</v>
+        <v>43028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034322392 — sauchalya marmmat karya kes lal/sobha</t>
+          <t>1744005028/RS/22012034322251 — sauchalya marmmat karya girani lal/bhagdriya</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>9789</v>
+        <v>9511</v>
       </c>
       <c r="J846" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K846" s="3" t="n">
-        <v>42931</v>
+        <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034322456 — sauchalya marmmat karya mastram/gangaram</t>
+          <t>1744005028/RS/22012034322392 — sauchalya marmmat karya kes lal/sobha</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I847" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J847" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K847" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034322457 — sauchalya marmmat karya jehr/ramrtan</t>
+          <t>1744005028/RS/22012034322456 — sauchalya marmmat karya mastram/gangaram</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I848" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J848" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K848" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034322461 — sauchalya marmmat karya ramkumar/ramratan</t>
+          <t>1744005028/RS/22012034322457 — sauchalya marmmat karya jehr/ramrtan</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I849" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J849" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K849" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034322464 — sauchalya marmmat karya daduram/chutaiya</t>
+          <t>1744005028/RS/22012034322461 — sauchalya marmmat karya ramkumar/ramratan</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I850" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>42775</v>
+        <v>42768</v>
       </c>
       <c r="K850" s="3" t="n">
-        <v>43224</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034322467 — sauchalya marmmat karya moti/dukhuram</t>
+          <t>1744005028/RS/22012034322464 — sauchalya marmmat karya daduram/chutaiya</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I851" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J851" s="3" t="n">
         <v>42775</v>
       </c>
       <c r="K851" s="3" t="n">
-        <v>42931</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034322471 — sauchalya marmmat karyagayani/anari</t>
+          <t>1744005028/RS/22012034322467 — sauchalya marmmat karya moti/dukhuram</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I852" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>42768</v>
+        <v>42775</v>
       </c>
       <c r="K852" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
-          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034323876 — sauchalya marmmat karya meera bai/ baliram</t>
+          <t>1744005028/RS/22012034322471 — sauchalya marmmat karyagayani/anari</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I853" s="2" t="n">
-        <v>0</v>
+        <v>9789</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K853" s="3"/>
+        <v>42768</v>
+      </c>
+      <c r="K853" s="3" t="n">
+        <v>42931</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034323896 — sauchalya marmmat karya kodi/ ramdas</t>
+          <t>1744005028/RS/22012034323876 — sauchalya marmmat karya meera bai/ baliram</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I854" s="2" t="n">
-        <v>9789</v>
+        <v>0</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>42775</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K854" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034323900 — sauchalya marmmat karya badri/lallu</t>
+          <t>1744005028/RS/22012034323896 — sauchalya marmmat karya kodi/ ramdas</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I855" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J855" s="3" t="n">
         <v>42775</v>
       </c>
       <c r="K855" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034323902 — sauchalya marmmat karya arjun/jiyalal</t>
+          <t>1744005028/RS/22012034323900 — sauchalya marmmat karya badri/lallu</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I856" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J856" s="3" t="n">
         <v>42775</v>
       </c>
       <c r="K856" s="3" t="n">
-        <v>43224</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034323904 — sauchalya marmmat karya rajendra/anni</t>
+          <t>1744005028/RS/22012034323902 — sauchalya marmmat karya arjun/jiyalal</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I857" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J857" s="3" t="n">
         <v>42775</v>
       </c>
       <c r="K857" s="3" t="n">
-        <v>42896</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034323905 — sauchalya marmmat karya munna/sobha</t>
+          <t>1744005028/RS/22012034323904 — sauchalya marmmat karya rajendra/anni</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I858" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J858" s="3" t="n">
         <v>42775</v>
       </c>
       <c r="K858" s="3" t="n">
-        <v>42931</v>
+        <v>42896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034323907 — sauchalya marmmat karya jhurra/natthu</t>
+          <t>1744005028/RS/22012034323905 — sauchalya marmmat karya munna/sobha</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I859" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J859" s="3" t="n">
         <v>42775</v>
       </c>
       <c r="K859" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034323910 — sauchalya marmmat karya komal /dhukheeram</t>
+          <t>1744005028/RS/22012034323907 — sauchalya marmmat karya jhurra/natthu</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I860" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J860" s="3" t="n">
         <v>42775</v>
       </c>
       <c r="K860" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034323913 — sauchalya marmmat karya man singh /bhanu pratap</t>
+          <t>1744005028/RS/22012034323910 — sauchalya marmmat karya komal /dhukheeram</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I861" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J861" s="3" t="n">
         <v>42775</v>
       </c>
       <c r="K861" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034323914 — sauchalya marmmat karya vijay/ mohan</t>
+          <t>1744005028/RS/22012034323913 — sauchalya marmmat karya man singh /bhanu pratap</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I862" s="2" t="n">
-        <v>9466</v>
+        <v>9789</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>42789</v>
+        <v>42775</v>
       </c>
       <c r="K862" s="3" t="n">
-        <v>42941</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034323916 — sauchalya marmmat karya bhagchand/bansi</t>
+          <t>1744005028/RS/22012034323914 — sauchalya marmmat karya vijay/ mohan</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I863" s="2" t="n">
-        <v>8869</v>
+        <v>9466</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>42782</v>
+        <v>42789</v>
       </c>
       <c r="K863" s="3" t="n">
         <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034323918 — sauchalya marmmat karya pyarelal/maiku</t>
+          <t>1744005028/RS/22012034323916 — sauchalya marmmat karya bhagchand/bansi</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I864" s="2" t="n">
-        <v>9789</v>
+        <v>8869</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>42775</v>
+        <v>42782</v>
       </c>
       <c r="K864" s="3" t="n">
         <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034323919 — sauchalya marmmat karya JALIM/SHIVCHARAN</t>
+          <t>1744005028/RS/22012034323918 — sauchalya marmmat karya pyarelal/maiku</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I865" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J865" s="3" t="n">
         <v>42775</v>
       </c>
       <c r="K865" s="3" t="n">
-        <v>42910</v>
+        <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034323922 — sauchalya marmmat karya sant singh /heera singh</t>
+          <t>1744005028/RS/22012034323919 — sauchalya marmmat karya JALIM/SHIVCHARAN</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I866" s="2" t="n">
-        <v>9511</v>
+        <v>9789</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>42789</v>
+        <v>42775</v>
       </c>
       <c r="K866" s="3" t="n">
-        <v>42941</v>
+        <v>42910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034324013 — sauchalya marmmat karya prakash/gangaram</t>
+          <t>1744005028/RS/22012034323922 — sauchalya marmmat karya sant singh /heera singh</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I867" s="2" t="n">
-        <v>9789</v>
+        <v>9511</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>42775</v>
+        <v>42789</v>
       </c>
       <c r="K867" s="3" t="n">
-        <v>42931</v>
+        <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034324015 — sauchalya marmmat karya fukali/faguram</t>
+          <t>1744005028/RS/22012034324013 — sauchalya marmmat karya prakash/gangaram</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I868" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J868" s="3" t="n">
         <v>42775</v>
       </c>
       <c r="K868" s="3" t="n">
         <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034326900 — sauchalya marmmat karya bhagwandas/sugharam</t>
+          <t>1744005028/RS/22012034324015 — sauchalya marmmat karya fukali/faguram</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I869" s="2" t="n">
-        <v>9574</v>
+        <v>9789</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>42789</v>
+        <v>42775</v>
       </c>
       <c r="K869" s="3" t="n">
-        <v>43028</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034328777 — sauchalya marmmat karyarajkumar/sambhu</t>
+          <t>1744005028/RS/22012034326900 — sauchalya marmmat karya bhagwandas/sugharam</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I870" s="2" t="n">
-        <v>9789</v>
+        <v>9574</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>42796</v>
+        <v>42789</v>
       </c>
       <c r="K870" s="3" t="n">
-        <v>42941</v>
+        <v>43028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034328779 — sauchalya marmmat karya ramsings/faguram</t>
+          <t>1744005028/RS/22012034328777 — sauchalya marmmat karyarajkumar/sambhu</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I871" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J871" s="3" t="n">
         <v>42796</v>
       </c>
       <c r="K871" s="3" t="n">
-        <v>42931</v>
+        <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034328862 — sauchalya marmmat kary hukm/budhaiya</t>
+          <t>1744005028/RS/22012034328779 — sauchalya marmmat karya ramsings/faguram</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I872" s="2" t="n">
-        <v>9186</v>
+        <v>9789</v>
       </c>
       <c r="J872" s="3" t="n">
         <v>42796</v>
       </c>
       <c r="K872" s="3" t="n">
-        <v>42941</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034328865 — sauchalya marmmat karya ramkali/anni</t>
+          <t>1744005028/RS/22012034328862 — sauchalya marmmat kary hukm/budhaiya</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I873" s="2" t="n">
-        <v>9789</v>
+        <v>9186</v>
       </c>
       <c r="J873" s="3" t="n">
         <v>42796</v>
       </c>
       <c r="K873" s="3" t="n">
-        <v>42896</v>
+        <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034328869 — sauchalya marmmat karya halkeram/maku</t>
+          <t>1744005028/RS/22012034328865 — sauchalya marmmat karya ramkali/anni</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I874" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J874" s="3" t="n">
         <v>42796</v>
       </c>
       <c r="K874" s="3" t="n">
-        <v>42931</v>
+        <v>42896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034330009 — sauchalya marmmat karya barelal/ramnath</t>
+          <t>1744005028/RS/22012034328869 — sauchalya marmmat karya halkeram/maku</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I875" s="2" t="n">
-        <v>9511</v>
+        <v>9789</v>
       </c>
       <c r="J875" s="3" t="n">
-        <v>42803</v>
+        <v>42796</v>
       </c>
       <c r="K875" s="3" t="n">
-        <v>42941</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034330023 — sauchalya marmmat karya jahan singh/kuarman</t>
+          <t>1744005028/RS/22012034330009 — sauchalya marmmat karya barelal/ramnath</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I876" s="2" t="n">
         <v>9511</v>
       </c>
       <c r="J876" s="3" t="n">
         <v>42803</v>
       </c>
       <c r="K876" s="3" t="n">
         <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034330202 — sauchalya marmmat karya surendra/kuarman</t>
+          <t>1744005028/RS/22012034330023 — sauchalya marmmat karya jahan singh/kuarman</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I877" s="2" t="n">
-        <v>9789</v>
+        <v>9511</v>
       </c>
       <c r="J877" s="3" t="n">
         <v>42803</v>
       </c>
       <c r="K877" s="3" t="n">
-        <v>42931</v>
+        <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034330204 — sauchalya marmmat karya lakhan/lallu</t>
+          <t>1744005028/RS/22012034330202 — sauchalya marmmat karya surendra/kuarman</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I878" s="2" t="n">
-        <v>9511</v>
+        <v>9789</v>
       </c>
       <c r="J878" s="3" t="n">
         <v>42803</v>
       </c>
       <c r="K878" s="3" t="n">
-        <v>42956</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034330205 — sauchalya marmmat karya hallu/anni</t>
+          <t>1744005028/RS/22012034330204 — sauchalya marmmat karya lakhan/lallu</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I879" s="2" t="n">
-        <v>9789</v>
+        <v>9511</v>
       </c>
       <c r="J879" s="3" t="n">
         <v>42803</v>
       </c>
       <c r="K879" s="3" t="n">
-        <v>42931</v>
+        <v>42956</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034330207 — sauchalya marmmat karya meera bai/ dulichand</t>
+          <t>1744005028/RS/22012034330205 — sauchalya marmmat karya hallu/anni</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I880" s="2" t="n">
-        <v>9626</v>
+        <v>9789</v>
       </c>
       <c r="J880" s="3" t="n">
         <v>42803</v>
       </c>
       <c r="K880" s="3" t="n">
-        <v>42896</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034332345 — sauchalya marmmat kary ramkumar/ramdash</t>
+          <t>1744005028/RS/22012034330207 — sauchalya marmmat karya meera bai/ dulichand</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I881" s="2" t="n">
-        <v>9511</v>
+        <v>9626</v>
       </c>
       <c r="J881" s="3" t="n">
-        <v>42810</v>
+        <v>42803</v>
       </c>
       <c r="K881" s="3" t="n">
         <v>42896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034332348 — sauchalya marmmat kary ramskhi/radeen</t>
+          <t>1744005028/RS/22012034332345 — sauchalya marmmat kary ramkumar/ramdash</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I882" s="2" t="n">
-        <v>9789</v>
+        <v>9511</v>
       </c>
       <c r="J882" s="3" t="n">
         <v>42810</v>
       </c>
       <c r="K882" s="3" t="n">
         <v>42896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C883" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D883" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E883" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F883" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034332350 — sauchalya marmmat kary rammiln/gulabi</t>
+          <t>1744005028/RS/22012034332348 — sauchalya marmmat kary ramskhi/radeen</t>
         </is>
       </c>
       <c r="G883" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H883" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I883" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J883" s="3" t="n">
         <v>42810</v>
       </c>
       <c r="K883" s="3" t="n">
-        <v>42942</v>
+        <v>42896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034332353 — sauchalya marmmat kary ramkumar/brati</t>
+          <t>1744005028/RS/22012034332350 — sauchalya marmmat kary rammiln/gulabi</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I884" s="2" t="n">
         <v>9789</v>
       </c>
       <c r="J884" s="3" t="n">
         <v>42810</v>
       </c>
       <c r="K884" s="3" t="n">
-        <v>42941</v>
+        <v>42942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034334292 — sauchalya marmmat karya rajkumari/sukhalal</t>
+          <t>1744005028/RS/22012034332353 — sauchalya marmmat kary ramkumar/brati</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I885" s="2" t="n">
-        <v>9626</v>
+        <v>9789</v>
       </c>
       <c r="J885" s="3" t="n">
-        <v>42817</v>
+        <v>42810</v>
       </c>
       <c r="K885" s="3" t="n">
-        <v>42988</v>
+        <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034334297 — sauchalya marmmat karya ramgulam/sivchran</t>
+          <t>1744005028/RS/22012034334292 — sauchalya marmmat karya rajkumari/sukhalal</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I886" s="2" t="n">
-        <v>9511</v>
+        <v>9626</v>
       </c>
       <c r="J886" s="3" t="n">
         <v>42817</v>
       </c>
       <c r="K886" s="3" t="n">
         <v>42988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034334298 — sauchalya marmmat karya fulchand/mangliya</t>
+          <t>1744005028/RS/22012034334297 — sauchalya marmmat karya ramgulam/sivchran</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I887" s="2" t="n">
         <v>9511</v>
       </c>
       <c r="J887" s="3" t="n">
         <v>42817</v>
       </c>
       <c r="K887" s="3" t="n">
         <v>42988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034334299 — sauchalya marmmat karya vijay/visram</t>
+          <t>1744005028/RS/22012034334298 — sauchalya marmmat karya fulchand/mangliya</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I888" s="2" t="n">
-        <v>8789</v>
+        <v>9511</v>
       </c>
       <c r="J888" s="3" t="n">
         <v>42817</v>
       </c>
       <c r="K888" s="3" t="n">
-        <v>42896</v>
+        <v>42988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034334300 — sauchalya marmmat karya tejbhan/nonelal</t>
+          <t>1744005028/RS/22012034334299 — sauchalya marmmat karya vijay/visram</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I889" s="2" t="n">
-        <v>9511</v>
+        <v>8789</v>
       </c>
       <c r="J889" s="3" t="n">
         <v>42817</v>
       </c>
       <c r="K889" s="3" t="n">
         <v>42896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034334301 — sauchalya marmmat karya vinod/badri</t>
+          <t>1744005028/RS/22012034334300 — sauchalya marmmat karya tejbhan/nonelal</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I890" s="2" t="n">
         <v>9511</v>
       </c>
       <c r="J890" s="3" t="n">
         <v>42817</v>
       </c>
       <c r="K890" s="3" t="n">
-        <v>43224</v>
+        <v>42896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034334302 — sauchalya marmmat karya arvind/brandavan</t>
+          <t>1744005028/RS/22012034334301 — sauchalya marmmat karya vinod/badri</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I891" s="2" t="n">
-        <v>9186</v>
+        <v>9511</v>
       </c>
       <c r="J891" s="3" t="n">
-        <v>42836</v>
+        <v>42817</v>
       </c>
       <c r="K891" s="3" t="n">
-        <v>42941</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034338364 — sauchalya marmmat kary sudrshan/himmt</t>
+          <t>1744005028/RS/22012034334302 — sauchalya marmmat karya arvind/brandavan</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I892" s="2" t="n">
-        <v>9789</v>
+        <v>9186</v>
       </c>
       <c r="J892" s="3" t="n">
-        <v>42831</v>
+        <v>42836</v>
       </c>
       <c r="K892" s="3" t="n">
-        <v>42988</v>
+        <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034338371 — sauchalya marmmat karya rajesh/ramkumar</t>
+          <t>1744005028/RS/22012034338364 — sauchalya marmmat kary sudrshan/himmt</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I893" s="2" t="n">
-        <v>9511</v>
+        <v>9789</v>
       </c>
       <c r="J893" s="3" t="n">
         <v>42831</v>
       </c>
       <c r="K893" s="3" t="n">
-        <v>42941</v>
+        <v>42988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034338373 — sauchalya marmmat karya nirpat/banshi</t>
+          <t>1744005028/RS/22012034338371 — sauchalya marmmat karya rajesh/ramkumar</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I894" s="2" t="n">
-        <v>8921</v>
+        <v>9511</v>
       </c>
       <c r="J894" s="3" t="n">
-        <v>42960</v>
+        <v>42831</v>
       </c>
       <c r="K894" s="3" t="n">
-        <v>42988</v>
+        <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034338381 — sauchalya marmmat karya ramshsya/sukadu</t>
+          <t>1744005028/RS/22012034338373 — sauchalya marmmat karya nirpat/banshi</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I895" s="2" t="n">
-        <v>9511</v>
+        <v>8921</v>
       </c>
       <c r="J895" s="3" t="n">
-        <v>42836</v>
+        <v>42960</v>
       </c>
       <c r="K895" s="3" t="n">
-        <v>42941</v>
+        <v>42988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034338383 — sauchalya marmmat karya rajaram/sundar</t>
+          <t>1744005028/RS/22012034338381 — sauchalya marmmat karya ramshsya/sukadu</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I896" s="2" t="n">
-        <v>9351</v>
+        <v>9511</v>
       </c>
       <c r="J896" s="3" t="n">
-        <v>42831</v>
+        <v>42836</v>
       </c>
       <c r="K896" s="3" t="n">
         <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C897" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D897" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E897" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F897" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034338384 — sauchalya marmmat karya ramdash/bakhatu</t>
+          <t>1744005028/RS/22012034338383 — sauchalya marmmat karya rajaram/sundar</t>
         </is>
       </c>
       <c r="G897" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H897" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I897" s="2" t="n">
-        <v>9511</v>
+        <v>9351</v>
       </c>
       <c r="J897" s="3" t="n">
         <v>42831</v>
       </c>
       <c r="K897" s="3" t="n">
         <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C898" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D898" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E898" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F898" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034338455 — sauchalya marmmat karya Chandrsing/ramshri</t>
+          <t>1744005028/RS/22012034338384 — sauchalya marmmat karya ramdash/bakhatu</t>
         </is>
       </c>
       <c r="G898" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H898" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I898" s="2" t="n">
         <v>9511</v>
       </c>
       <c r="J898" s="3" t="n">
         <v>42831</v>
       </c>
       <c r="K898" s="3" t="n">
         <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C899" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D899" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E899" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F899" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034342565 — sauchalya marmmat kary jmuna bai/ujyar</t>
+          <t>1744005028/RS/22012034338455 — sauchalya marmmat karya Chandrsing/ramshri</t>
         </is>
       </c>
       <c r="G899" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H899" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I899" s="2" t="n">
-        <v>8954</v>
+        <v>9511</v>
       </c>
       <c r="J899" s="3" t="n">
-        <v>42847</v>
+        <v>42831</v>
       </c>
       <c r="K899" s="3" t="n">
         <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C900" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D900" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E900" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F900" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034342566 — sauchalya marmmat kary  sllu ram/balsvroop</t>
+          <t>1744005028/RS/22012034342565 — sauchalya marmmat kary jmuna bai/ujyar</t>
         </is>
       </c>
       <c r="G900" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H900" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I900" s="2" t="n">
-        <v>9511</v>
+        <v>8954</v>
       </c>
       <c r="J900" s="3" t="n">
-        <v>42836</v>
+        <v>42847</v>
       </c>
       <c r="K900" s="3" t="n">
         <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C901" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D901" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E901" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F901" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034342567 — sauchalya marmmat kary ramnaresh/bldhan</t>
+          <t>1744005028/RS/22012034342566 — sauchalya marmmat kary  sllu ram/balsvroop</t>
         </is>
       </c>
       <c r="G901" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H901" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I901" s="2" t="n">
-        <v>9789</v>
+        <v>9511</v>
       </c>
       <c r="J901" s="3" t="n">
         <v>42836</v>
       </c>
       <c r="K901" s="3" t="n">
         <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C902" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D902" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E902" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F902" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034343996 — sauchalya marmmat karya umakant/aasharam</t>
+          <t>1744005028/RS/22012034342567 — sauchalya marmmat kary ramnaresh/bldhan</t>
         </is>
       </c>
       <c r="G902" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H902" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I902" s="2" t="n">
-        <v>9511</v>
+        <v>9789</v>
       </c>
       <c r="J902" s="3" t="n">
         <v>42836</v>
       </c>
       <c r="K902" s="3" t="n">
         <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C903" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D903" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E903" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F903" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034344006 — sauchalya marmmat karya brati/bhagdriya</t>
+          <t>1744005028/RS/22012034343996 — sauchalya marmmat karya umakant/aasharam</t>
         </is>
       </c>
       <c r="G903" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H903" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I903" s="2" t="n">
-        <v>9789</v>
+        <v>9511</v>
       </c>
       <c r="J903" s="3" t="n">
-        <v>42854</v>
+        <v>42836</v>
       </c>
       <c r="K903" s="3" t="n">
-        <v>43028</v>
+        <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C904" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D904" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E904" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F904" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034345011 — sauchalya marmmat karya anar sings/vaishakhu</t>
+          <t>1744005028/RS/22012034344006 — sauchalya marmmat karya brati/bhagdriya</t>
         </is>
       </c>
       <c r="G904" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H904" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I904" s="2" t="n">
-        <v>9511</v>
+        <v>9789</v>
       </c>
       <c r="J904" s="3" t="n">
-        <v>42860</v>
+        <v>42854</v>
       </c>
       <c r="K904" s="3" t="n">
-        <v>43224</v>
+        <v>43028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C905" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D905" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E905" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F905" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034345013 — sauchalya marmmat karya mahesh/prahladhi</t>
+          <t>1744005028/RS/22012034345011 — sauchalya marmmat karya anar sings/vaishakhu</t>
         </is>
       </c>
       <c r="G905" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H905" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I905" s="2" t="n">
         <v>9511</v>
       </c>
       <c r="J905" s="3" t="n">
-        <v>42836</v>
+        <v>42860</v>
       </c>
       <c r="K905" s="3" t="n">
-        <v>42941</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C906" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D906" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E906" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F906" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034354044 — शोचालय मरम्त कार्य क़ष्ण् कूमार/सीताराम</t>
+          <t>1744005028/RS/22012034345013 — sauchalya marmmat karya mahesh/prahladhi</t>
         </is>
       </c>
       <c r="G906" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H906" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I906" s="2" t="n">
-        <v>9406</v>
+        <v>9511</v>
       </c>
       <c r="J906" s="3" t="n">
-        <v>42953</v>
+        <v>42836</v>
       </c>
       <c r="K906" s="3" t="n">
-        <v>43224</v>
+        <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034354046 — शोचालय मरतम्त कार्य रामस्वरूप/बराती</t>
+          <t>1744005028/RS/22012034354044 — शोचालय मरम्त कार्य क़ष्ण् कूमार/सीताराम</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I907" s="2" t="n">
-        <v>9506</v>
+        <v>9406</v>
       </c>
       <c r="J907" s="3" t="n">
         <v>42953</v>
       </c>
       <c r="K907" s="3" t="n">
-        <v>42964</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C908" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D908" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E908" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F908" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034354047 — शोचालय मरतम्त कार्य आनंद सिह/सीताराम</t>
+          <t>1744005028/RS/22012034354046 — शोचालय मरतम्त कार्य रामस्वरूप/बराती</t>
         </is>
       </c>
       <c r="G908" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H908" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I908" s="2" t="n">
-        <v>9511</v>
+        <v>9506</v>
       </c>
       <c r="J908" s="3" t="n">
         <v>42953</v>
       </c>
       <c r="K908" s="3" t="n">
         <v>42964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C909" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D909" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E909" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F909" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034354051 — शोचालय मरतम्त कार्य हीरा /दुखैया</t>
+          <t>1744005028/RS/22012034354047 — शोचालय मरतम्त कार्य आनंद सिह/सीताराम</t>
         </is>
       </c>
       <c r="G909" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H909" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I909" s="2" t="n">
-        <v>9406</v>
+        <v>9511</v>
       </c>
       <c r="J909" s="3" t="n">
         <v>42953</v>
       </c>
       <c r="K909" s="3" t="n">
         <v>42964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C910" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D910" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E910" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F910" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034362310 — शोचालय मरम्त कार्य चिन्जो बाई/लल्लू</t>
+          <t>1744005028/RS/22012034354051 — शोचालय मरतम्त कार्य हीरा /दुखैया</t>
         </is>
       </c>
       <c r="G910" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H910" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I910" s="2" t="n">
-        <v>9227</v>
+        <v>9406</v>
       </c>
       <c r="J910" s="3" t="n">
         <v>42953</v>
       </c>
       <c r="K910" s="3" t="n">
         <v>42964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C911" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D911" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E911" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F911" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034362325 — शोचालय मरतम्त कार्य छोटेलाल/बाबूलाल</t>
+          <t>1744005028/RS/22012034362310 — शोचालय मरम्त कार्य चिन्जो बाई/लल्लू</t>
         </is>
       </c>
       <c r="G911" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H911" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I911" s="2" t="n">
-        <v>9511</v>
+        <v>9227</v>
       </c>
       <c r="J911" s="3" t="n">
         <v>42953</v>
       </c>
       <c r="K911" s="3" t="n">
-        <v>43224</v>
+        <v>42964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C912" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D912" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E912" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F912" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034362329 — शोचालय मरतम्त कार्य खिलौना बाई/रामदास</t>
+          <t>1744005028/RS/22012034362325 — शोचालय मरतम्त कार्य छोटेलाल/बाबूलाल</t>
         </is>
       </c>
       <c r="G912" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H912" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I912" s="2" t="n">
-        <v>9506</v>
+        <v>9511</v>
       </c>
       <c r="J912" s="3" t="n">
         <v>42953</v>
       </c>
       <c r="K912" s="3" t="n">
-        <v>42964</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C913" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D913" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E913" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F913" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034362334 — शोचालय मरतम्त कार्य भगवान दास/मोती लाल</t>
+          <t>1744005028/RS/22012034362329 — शोचालय मरतम्त कार्य खिलौना बाई/रामदास</t>
         </is>
       </c>
       <c r="G913" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H913" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I913" s="2" t="n">
-        <v>9511</v>
+        <v>9506</v>
       </c>
       <c r="J913" s="3" t="n">
         <v>42953</v>
       </c>
       <c r="K913" s="3" t="n">
         <v>42964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C914" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D914" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E914" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F914" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034367022 — शोचालय मरतम्त कार्य सुनील/ध्ीरज</t>
+          <t>1744005028/RS/22012034362334 — शोचालय मरतम्त कार्य भगवान दास/मोती लाल</t>
         </is>
       </c>
       <c r="G914" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H914" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I914" s="2" t="n">
-        <v>9406</v>
+        <v>9511</v>
       </c>
       <c r="J914" s="3" t="n">
         <v>42953</v>
       </c>
       <c r="K914" s="3" t="n">
         <v>42964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C915" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D915" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E915" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F915" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034367069 — शोचालय मरतम्त कार्य अनुरोध्/ जगत</t>
+          <t>1744005028/RS/22012034367022 — शोचालय मरतम्त कार्य सुनील/ध्ीरज</t>
         </is>
       </c>
       <c r="G915" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H915" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I915" s="2" t="n">
-        <v>9506</v>
+        <v>9406</v>
       </c>
       <c r="J915" s="3" t="n">
         <v>42953</v>
       </c>
       <c r="K915" s="3" t="n">
         <v>42964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C916" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D916" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E916" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F916" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034367978 — शोचालय मरतम्त कार्य सरजू/हरिलाल</t>
+          <t>1744005028/RS/22012034367069 — शोचालय मरतम्त कार्य अनुरोध्/ जगत</t>
         </is>
       </c>
       <c r="G916" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H916" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I916" s="2" t="n">
-        <v>9406</v>
+        <v>9506</v>
       </c>
       <c r="J916" s="3" t="n">
-        <v>42960</v>
+        <v>42953</v>
       </c>
       <c r="K916" s="3" t="n">
-        <v>42968</v>
+        <v>42964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C917" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D917" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E917" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F917" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034367982 — शोचालय मरतम्त कार्य  माया बाई/हरिलाल</t>
+          <t>1744005028/RS/22012034367978 — शोचालय मरतम्त कार्य सरजू/हरिलाल</t>
         </is>
       </c>
       <c r="G917" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H917" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I917" s="2" t="n">
-        <v>9511</v>
+        <v>9406</v>
       </c>
       <c r="J917" s="3" t="n">
         <v>42960</v>
       </c>
       <c r="K917" s="3" t="n">
         <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C918" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D918" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E918" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F918" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034367983 — शोचालय मरतम्त कार्य विनोद/रामकुमार</t>
+          <t>1744005028/RS/22012034367982 — शोचालय मरतम्त कार्य  माया बाई/हरिलाल</t>
         </is>
       </c>
       <c r="G918" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H918" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I918" s="2" t="n">
-        <v>9506</v>
+        <v>9511</v>
       </c>
       <c r="J918" s="3" t="n">
         <v>42960</v>
       </c>
       <c r="K918" s="3" t="n">
         <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C919" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D919" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E919" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F919" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034367986 — शोचालय मरतम्त कार्य राधे/रामदास</t>
+          <t>1744005028/RS/22012034367983 — शोचालय मरतम्त कार्य विनोद/रामकुमार</t>
         </is>
       </c>
       <c r="G919" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H919" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I919" s="2" t="n">
         <v>9506</v>
       </c>
       <c r="J919" s="3" t="n">
         <v>42960</v>
       </c>
       <c r="K919" s="3" t="n">
         <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C920" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D920" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E920" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F920" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034367987 — शोचालय मरतम्त कार्य गुलझार/नन्हा</t>
+          <t>1744005028/RS/22012034367986 — शोचालय मरतम्त कार्य राधे/रामदास</t>
         </is>
       </c>
       <c r="G920" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H920" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I920" s="2" t="n">
         <v>9506</v>
       </c>
       <c r="J920" s="3" t="n">
         <v>42960</v>
       </c>
       <c r="K920" s="3" t="n">
         <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C921" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D921" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E921" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F921" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034367992 — शोचालय मरतम्त कार्य शांति बाई/कंधी</t>
+          <t>1744005028/RS/22012034367987 — शोचालय मरतम्त कार्य गुलझार/नन्हा</t>
         </is>
       </c>
       <c r="G921" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H921" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I921" s="2" t="n">
-        <v>9511</v>
+        <v>9506</v>
       </c>
       <c r="J921" s="3" t="n">
         <v>42960</v>
       </c>
       <c r="K921" s="3" t="n">
         <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C922" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D922" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E922" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F922" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034368042 — शोचालय मरतम्त कार्य संतोष्/फागूराम</t>
+          <t>1744005028/RS/22012034367992 — शोचालय मरतम्त कार्य शांति बाई/कंधी</t>
         </is>
       </c>
       <c r="G922" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H922" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I922" s="2" t="n">
         <v>9511</v>
       </c>
       <c r="J922" s="3" t="n">
         <v>42960</v>
       </c>
       <c r="K922" s="3" t="n">
-        <v>42969</v>
+        <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C923" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D923" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E923" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F923" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034368331 — शोचालय मरम्त कार्य अमरजीत</t>
+          <t>1744005028/RS/22012034368042 — शोचालय मरतम्त कार्य संतोष्/फागूराम</t>
         </is>
       </c>
       <c r="G923" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H923" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I923" s="2" t="n">
-        <v>9406</v>
+        <v>9511</v>
       </c>
       <c r="J923" s="3" t="n">
         <v>42960</v>
       </c>
       <c r="K923" s="3" t="n">
-        <v>42968</v>
+        <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C924" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D924" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E924" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F924" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034372788 — sauchalya marmmat kary chandrabhan/mahes</t>
+          <t>1744005028/RS/22012034368331 — शोचालय मरम्त कार्य अमरजीत</t>
         </is>
       </c>
       <c r="G924" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H924" s="2" t="n">
-        <v>98000</v>
+        <v>9800</v>
       </c>
       <c r="I924" s="2" t="n">
-        <v>0</v>
+        <v>9406</v>
       </c>
       <c r="J924" s="3" t="n">
-        <v>42998</v>
-[...1 lines deleted...]
-      <c r="K924" s="3"/>
+        <v>42960</v>
+      </c>
+      <c r="K924" s="3" t="n">
+        <v>42968</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C925" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D925" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E925" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F925" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034378274 — sauchalya marmmat kary ajay/sivprashad</t>
+          <t>1744005028/RS/22012034372788 — sauchalya marmmat kary chandrabhan/mahes</t>
         </is>
       </c>
       <c r="G925" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H925" s="2" t="n">
-        <v>9800</v>
+        <v>98000</v>
       </c>
       <c r="I925" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J925" s="3" t="n">
-        <v>43018</v>
+        <v>42998</v>
       </c>
       <c r="K925" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C926" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D926" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E926" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F926" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034380656 — शोचालय मरम्ज कार्य रमेश् /बक्ता</t>
+          <t>1744005028/RS/22012034378274 — sauchalya marmmat kary ajay/sivprashad</t>
         </is>
       </c>
       <c r="G926" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H926" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I926" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J926" s="3" t="n">
-        <v>42484</v>
+        <v>43018</v>
       </c>
       <c r="K926" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C927" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D927" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E927" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F927" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034380662 — शोचालय मरम्त कार्य राजाराम/पल्टू</t>
+          <t>1744005028/RS/22012034380656 — शोचालय मरम्ज कार्य रमेश् /बक्ता</t>
         </is>
       </c>
       <c r="G927" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H927" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I927" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J927" s="3" t="n">
         <v>42484</v>
       </c>
       <c r="K927" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C928" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D928" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E928" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F928" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034380666 — शोचालय मरम्त कार्य भैया जी /पुसउ</t>
+          <t>1744005028/RS/22012034380662 — शोचालय मरम्त कार्य राजाराम/पल्टू</t>
         </is>
       </c>
       <c r="G928" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H928" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I928" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J928" s="3" t="n">
-        <v>43038</v>
+        <v>42484</v>
       </c>
       <c r="K928" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C929" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D929" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E929" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F929" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034381363 — sauchalya marmmat kary nand lal/barati</t>
+          <t>1744005028/RS/22012034380666 — शोचालय मरम्त कार्य भैया जी /पुसउ</t>
         </is>
       </c>
       <c r="G929" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H929" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I929" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J929" s="3" t="n">
-        <v>43040</v>
+        <v>43038</v>
       </c>
       <c r="K929" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C930" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D930" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E930" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F930" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034381364 — sauchalya marmmat kary harchat/naththu</t>
+          <t>1744005028/RS/22012034381363 — sauchalya marmmat kary nand lal/barati</t>
         </is>
       </c>
       <c r="G930" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H930" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I930" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J930" s="3" t="n">
         <v>43040</v>
       </c>
       <c r="K930" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C931" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D931" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E931" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F931" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034381624 — sauchalya marmmat kary avdhesh/fulman</t>
+          <t>1744005028/RS/22012034381364 — sauchalya marmmat kary harchat/naththu</t>
         </is>
       </c>
       <c r="G931" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H931" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I931" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J931" s="3" t="n">
-        <v>42484</v>
+        <v>43040</v>
       </c>
       <c r="K931" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C932" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D932" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E932" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F932" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034502765 — Samudayik Swachhata Parisar Nirman Karya Gram Panchayat Ke Pas Amagawan</t>
+          <t>1744005028/RS/22012034381624 — sauchalya marmmat kary avdhesh/fulman</t>
         </is>
       </c>
       <c r="G932" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H932" s="2" t="n">
-        <v>44000</v>
+        <v>9800</v>
       </c>
       <c r="I932" s="2" t="n">
-        <v>36312</v>
+        <v>0</v>
       </c>
       <c r="J932" s="3" t="n">
-        <v>44188</v>
-[...3 lines deleted...]
-      </c>
+        <v>42484</v>
+      </c>
+      <c r="K932" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C933" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D933" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E933" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F933" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034530258 — SLWM SOKPIT NIRMAN KARYA SURENDRA KOL KE GHAR KE PASS MURWARI</t>
+          <t>1744005028/RS/22012034502765 — Samudayik Swachhata Parisar Nirman Karya Gram Panchayat Ke Pas Amagawan</t>
         </is>
       </c>
       <c r="G933" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H933" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I933" s="2" t="n">
-        <v>0</v>
+        <v>36312</v>
       </c>
       <c r="J933" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K933" s="3"/>
+        <v>44188</v>
+      </c>
+      <c r="K933" s="3" t="n">
+        <v>45532</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C934" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D934" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E934" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F934" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034530263 — SLWM SOKPIT NIRMAN KARYA MAYA BAI  KOL KE GHAR KE PASS MURWARI</t>
+          <t>1744005028/RS/22012034530258 — SLWM SOKPIT NIRMAN KARYA SURENDRA KOL KE GHAR KE PASS MURWARI</t>
         </is>
       </c>
       <c r="G934" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H934" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I934" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J934" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K934" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C935" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D935" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E935" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F935" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034530269 — SLWM SOKPIT NIRMAN KARYA KANDHI KOL KE GHAR KE PASS MURWARI</t>
+          <t>1744005028/RS/22012034530263 — SLWM SOKPIT NIRMAN KARYA MAYA BAI  KOL KE GHAR KE PASS MURWARI</t>
         </is>
       </c>
       <c r="G935" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H935" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I935" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J935" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K935" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C936" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D936" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E936" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F936" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034531408 — SLWM SOKPIT NIRMAN KARYA SCHOOL KE NAL KE PASS MURWARI</t>
+          <t>1744005028/RS/22012034530269 — SLWM SOKPIT NIRMAN KARYA KANDHI KOL KE GHAR KE PASS MURWARI</t>
         </is>
       </c>
       <c r="G936" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H936" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I936" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J936" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K936" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C937" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D937" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E937" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F937" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034531415 — SLWM NADEP TANKA NIRMAN KARYA RAJBHAN KOL KE GHAR KEPASH MURWARI</t>
+          <t>1744005028/RS/22012034531408 — SLWM SOKPIT NIRMAN KARYA SCHOOL KE NAL KE PASS MURWARI</t>
         </is>
       </c>
       <c r="G937" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H937" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I937" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J937" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K937" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C938" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D938" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E938" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F938" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034531417 — SLWM NADEP TANKA NIRMAN KARYA JAGDEESH KOL KE GHAR KEPASH MURWARI</t>
+          <t>1744005028/RS/22012034531415 — SLWM NADEP TANKA NIRMAN KARYA RAJBHAN KOL KE GHAR KEPASH MURWARI</t>
         </is>
       </c>
       <c r="G938" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H938" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I938" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J938" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K938" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C939" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D939" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E939" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F939" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034531419 — SLWM NADEP TANKA NIRMAN KARYA MAHESH KOL KE GHAR KE PASH MURWARI</t>
+          <t>1744005028/RS/22012034531417 — SLWM NADEP TANKA NIRMAN KARYA JAGDEESH KOL KE GHAR KEPASH MURWARI</t>
         </is>
       </c>
       <c r="G939" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H939" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I939" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J939" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K939" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
       <c r="A940" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C940" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D940" s="1" t="inlineStr">
         <is>
           <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E940" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F940" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034531428 — SLWM NADEP TANKA NIRMAN KARYA ANIL KOL KE GHAR KEPASH MURWARI</t>
+          <t>1744005028/RS/22012034531419 — SLWM NADEP TANKA NIRMAN KARYA MAHESH KOL KE GHAR KE PASH MURWARI</t>
         </is>
       </c>
       <c r="G940" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H940" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I940" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J940" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K940" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C941" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D941" s="1" t="inlineStr">
         <is>
           <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E941" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F941" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034531430 — SLWM NADEP TANKA NIRMAN KARYA KANDHI KOL KE GHAR KEPASH MURWARI</t>
+          <t>1744005028/RS/22012034531428 — SLWM NADEP TANKA NIRMAN KARYA ANIL KOL KE GHAR KEPASH MURWARI</t>
         </is>
       </c>
       <c r="G941" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H941" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I941" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J941" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K941" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C942" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D942" s="1" t="inlineStr">
         <is>
           <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E942" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F942" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034531436 — SLWM NADEP TANKA NIRMAN KARYA ADIWASHI MUHALLA MAHGWA</t>
+          <t>1744005028/RS/22012034531430 — SLWM NADEP TANKA NIRMAN KARYA KANDHI KOL KE GHAR KEPASH MURWARI</t>
         </is>
       </c>
       <c r="G942" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H942" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I942" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J942" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K942" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C943" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D943" s="1" t="inlineStr">
         <is>
           <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E943" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F943" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034531438 — SLWM NADEP TANKA NIRMAN KARYA SCHOOL KE PASH MAHGWA</t>
+          <t>1744005028/RS/22012034531436 — SLWM NADEP TANKA NIRMAN KARYA ADIWASHI MUHALLA MAHGWA</t>
         </is>
       </c>
       <c r="G943" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H943" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I943" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J943" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K943" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C944" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D944" s="1" t="inlineStr">
         <is>
           <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E944" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F944" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034531451 — SLWM NADEP TANKA NIRMAN KARYA RAJKUMAR SHHU KE GHAR KE PASH MAHGWA</t>
+          <t>1744005028/RS/22012034531438 — SLWM NADEP TANKA NIRMAN KARYA SCHOOL KE PASH MAHGWA</t>
         </is>
       </c>
       <c r="G944" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H944" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I944" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J944" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K944" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C945" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D945" s="1" t="inlineStr">
         <is>
           <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E945" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F945" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034531455 — SLWM NADEP TANKA NIRMAN KARYA PATEL MUHALLA MAHGWA</t>
+          <t>1744005028/RS/22012034531451 — SLWM NADEP TANKA NIRMAN KARYA RAJKUMAR SHHU KE GHAR KE PASH MAHGWA</t>
         </is>
       </c>
       <c r="G945" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H945" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I945" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J945" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K945" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C946" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D946" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E946" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F946" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034531460 — SLWM NADEP SOKPIT NIRMAN KARYA SCHOOL KE NAL KE PASH MAHGWA</t>
+          <t>1744005028/RS/22012034531455 — SLWM NADEP TANKA NIRMAN KARYA PATEL MUHALLA MAHGWA</t>
         </is>
       </c>
       <c r="G946" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H946" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I946" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J946" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K946" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C947" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D947" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E947" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F947" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034531463 — SLWM NADEP SOKPIT NIRMAN KARYA SHAMBHU KOL KE GHAR KE NAL KE PASH MAHGWA</t>
+          <t>1744005028/RS/22012034531460 — SLWM NADEP SOKPIT NIRMAN KARYA SCHOOL KE NAL KE PASH MAHGWA</t>
         </is>
       </c>
       <c r="G947" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H947" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I947" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J947" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K947" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C948" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D948" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E948" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F948" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034531466 — SLWM NADEP SOKPIT NIRMAN KARYA RAJKUMAR SHAHU KE GHAR KE NAL KE PASH MAHGWA</t>
+          <t>1744005028/RS/22012034531463 — SLWM NADEP SOKPIT NIRMAN KARYA SHAMBHU KOL KE GHAR KE NAL KE PASH MAHGWA</t>
         </is>
       </c>
       <c r="G948" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H948" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I948" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J948" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K948" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C949" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D949" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E949" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F949" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034531469 — SLWM NADEP SOKPIT NIRMAN KARYA UJYAR PATEL KE GHAR KE NAL KE PASH MAHGWA</t>
+          <t>1744005028/RS/22012034531466 — SLWM NADEP SOKPIT NIRMAN KARYA RAJKUMAR SHAHU KE GHAR KE NAL KE PASH MAHGWA</t>
         </is>
       </c>
       <c r="G949" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H949" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I949" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J949" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K949" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C950" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D950" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E950" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F950" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034531471 — SLWM NADEP SOKPIT NIRMAN KARYA UJYAR PATEL KE GHAR KE NAL KE PASH MAHGWA</t>
+          <t>1744005028/RS/22012034531469 — SLWM NADEP SOKPIT NIRMAN KARYA UJYAR PATEL KE GHAR KE NAL KE PASH MAHGWA</t>
         </is>
       </c>
       <c r="G950" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H950" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I950" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J950" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K950" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
       <c r="A951" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C951" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D951" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E951" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F951" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034531473 — SLWM NADEP SOKPIT NIRMAN KARYA KISORI YADVA KE GHAR KE NAL KE PASH MAHGWA</t>
+          <t>1744005028/RS/22012034531471 — SLWM NADEP SOKPIT NIRMAN KARYA UJYAR PATEL KE GHAR KE NAL KE PASH MAHGWA</t>
         </is>
       </c>
       <c r="G951" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H951" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I951" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J951" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K951" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C952" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D952" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E952" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F952" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034548359 — Segrigation shed Amgwa</t>
+          <t>1744005028/RS/22012034531473 — SLWM NADEP SOKPIT NIRMAN KARYA KISORI YADVA KE GHAR KE NAL KE PASH MAHGWA</t>
         </is>
       </c>
       <c r="G952" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H952" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I952" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J952" s="3" t="n">
-        <v>44423</v>
+        <v>44287</v>
       </c>
       <c r="K952" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
       <c r="A953" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C953" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D953" s="1" t="inlineStr">
         <is>
-          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E953" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F953" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034670840 — Samudayik Compost Pit (Nadep) Kachhara Ghar Nirman Aganwadi Ke Pas</t>
+          <t>1744005028/RS/22012034548359 — Segrigation shed Amgwa</t>
         </is>
       </c>
       <c r="G953" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H953" s="2" t="n">
-        <v>4800</v>
+        <v>0</v>
       </c>
       <c r="I953" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J953" s="3" t="n">
-        <v>44838</v>
+        <v>44423</v>
       </c>
       <c r="K953" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
       <c r="A954" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C954" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D954" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
         </is>
       </c>
       <c r="E954" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F954" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034670841 — Samudayik Compost Pit (Nadep) Kachhara Ghar Nirman Mahesh Kol Ke Ghar Ke Pas</t>
+          <t>1744005028/RS/22012034670840 — Samudayik Compost Pit (Nadep) Kachhara Ghar Nirman Aganwadi Ke Pas</t>
         </is>
       </c>
       <c r="G954" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H954" s="2" t="n">
         <v>4800</v>
       </c>
       <c r="I954" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J954" s="3" t="n">
         <v>44838</v>
       </c>
       <c r="K954" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
       <c r="A955" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C955" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D955" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E955" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F955" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034670843 — Samudayik Compost Pit (Nadep) Kachhara Ghar Nirman Madan Kol Ke Ghar Ke Pas</t>
+          <t>1744005028/RS/22012034670841 — Samudayik Compost Pit (Nadep) Kachhara Ghar Nirman Mahesh Kol Ke Ghar Ke Pas</t>
         </is>
       </c>
       <c r="G955" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H955" s="2" t="n">
         <v>4800</v>
       </c>
       <c r="I955" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J955" s="3" t="n">
         <v>44838</v>
       </c>
       <c r="K955" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
       <c r="A956" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C956" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D956" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E956" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F956" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034670844 — Samudayik Compost Pit (Nadep) Kachhara Ghar Nirman Raja Kol Ke Ghar Ke Pas</t>
+          <t>1744005028/RS/22012034670843 — Samudayik Compost Pit (Nadep) Kachhara Ghar Nirman Madan Kol Ke Ghar Ke Pas</t>
         </is>
       </c>
       <c r="G956" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H956" s="2" t="n">
         <v>4800</v>
       </c>
       <c r="I956" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J956" s="3" t="n">
         <v>44838</v>
       </c>
       <c r="K956" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
       <c r="A957" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C957" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D957" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E957" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F957" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034692856 — Samudayik Compost Pit (Nadep) Kachhara Ghar Nirman Aganwadi Ke Pas</t>
+          <t>1744005028/RS/22012034670844 — Samudayik Compost Pit (Nadep) Kachhara Ghar Nirman Raja Kol Ke Ghar Ke Pas</t>
         </is>
       </c>
       <c r="G957" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H957" s="2" t="n">
-        <v>1800</v>
+        <v>4800</v>
       </c>
       <c r="I957" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J957" s="3" t="n">
-        <v>44836</v>
+        <v>44838</v>
       </c>
       <c r="K957" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
       <c r="A958" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C958" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D958" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E958" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F958" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034692857 — Samudayik Compost Pit (Nadep) Kachhara Ghar Nirman Kandhi Ke Ghar Ke Pas</t>
+          <t>1744005028/RS/22012034692856 — Samudayik Compost Pit (Nadep) Kachhara Ghar Nirman Aganwadi Ke Pas</t>
         </is>
       </c>
       <c r="G958" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H958" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="I958" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J958" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K958" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
       <c r="A959" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C959" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D959" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E959" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F959" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034692858 — Samudayik Soak Pit Nirman Karya Mohai Trigadda Ke Pas</t>
+          <t>1744005028/RS/22012034692857 — Samudayik Compost Pit (Nadep) Kachhara Ghar Nirman Kandhi Ke Ghar Ke Pas</t>
         </is>
       </c>
       <c r="G959" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H959" s="2" t="n">
-        <v>1200</v>
+        <v>1800</v>
       </c>
       <c r="I959" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J959" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K959" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
       <c r="A960" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C960" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D960" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E960" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F960" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034692859 — Samudayik Soak Pit Nirman Karya Shiksha Gauranti Shala Ke Pas</t>
+          <t>1744005028/RS/22012034692858 — Samudayik Soak Pit Nirman Karya Mohai Trigadda Ke Pas</t>
         </is>
       </c>
       <c r="G960" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H960" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="I960" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J960" s="3" t="n">
-        <v>45011</v>
+        <v>44836</v>
       </c>
       <c r="K960" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
       <c r="A961" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C961" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D961" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E961" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F961" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034692860 — Samudayik Soak Pit Nirman Karya Bhakundi Sahu Ke Ghar Ke Pas</t>
+          <t>1744005028/RS/22012034692859 — Samudayik Soak Pit Nirman Karya Shiksha Gauranti Shala Ke Pas</t>
         </is>
       </c>
       <c r="G961" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H961" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="I961" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J961" s="3" t="n">
-        <v>44836</v>
+        <v>45011</v>
       </c>
       <c r="K961" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
       <c r="A962" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C962" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D962" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E962" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F962" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034692861 — Samudayik Soak Pit Nirman Karya Prathmik shala Ke Pas</t>
+          <t>1744005028/RS/22012034692860 — Samudayik Soak Pit Nirman Karya Bhakundi Sahu Ke Ghar Ke Pas</t>
         </is>
       </c>
       <c r="G962" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H962" s="2" t="n">
         <v>1200</v>
       </c>
       <c r="I962" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J962" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K962" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
       <c r="A963" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C963" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D963" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E963" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F963" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034692862 — Samudayik Soak Pit Nirman Karya Prathmik shala Ke Pas</t>
+          <t>1744005028/RS/22012034692861 — Samudayik Soak Pit Nirman Karya Prathmik shala Ke Pas</t>
         </is>
       </c>
       <c r="G963" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H963" s="2" t="n">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="I963" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J963" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K963" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
       <c r="A964" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C964" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D964" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E964" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F964" s="1" t="inlineStr">
         <is>
-          <t>1744005028/RS/22012034692863 — Samudayik Soak Pit Nirman Karya Prathmik shala Ke Pas</t>
+          <t>1744005028/RS/22012034692862 — Samudayik Soak Pit Nirman Karya Prathmik shala Ke Pas</t>
         </is>
       </c>
       <c r="G964" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H964" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I964" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J964" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K964" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
       <c r="A965" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C965" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D965" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E965" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F965" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/17/4/86 — कुपनिमार्ण/दस्‍सोबाई/बारेलाल</t>
+          <t>1744005028/RS/22012034692863 — Samudayik Soak Pit Nirman Karya Prathmik shala Ke Pas</t>
         </is>
       </c>
       <c r="G965" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H965" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I965" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J965" s="3" t="n">
-        <v>39295</v>
+        <v>44836</v>
       </c>
       <c r="K965" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
       <c r="A966" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C966" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D966" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E966" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F966" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/17/6/85 — कुप निमार्ण/ममता/भेलाराम</t>
+          <t>1744005028/WC/17/4/86 — कुपनिमार्ण/दस्‍सोबाई/बारेलाल</t>
         </is>
       </c>
       <c r="G966" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H966" s="2" t="n">
-        <v>95000</v>
+        <v>0</v>
       </c>
       <c r="I966" s="2" t="n">
-        <v>81372</v>
+        <v>0</v>
       </c>
       <c r="J966" s="3" t="n">
-        <v>39471</v>
-[...3 lines deleted...]
-      </c>
+        <v>39295</v>
+      </c>
+      <c r="K966" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
       <c r="A967" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C967" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D967" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E967" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F967" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012034326607 — Talab jeernoddhar karya badi talaiya murwari amagwa</t>
+          <t>1744005028/WC/17/6/85 — कुप निमार्ण/ममता/भेलाराम</t>
         </is>
       </c>
       <c r="G967" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H967" s="2" t="n">
-        <v>451000</v>
+        <v>95000</v>
       </c>
       <c r="I967" s="2" t="n">
-        <v>420059.26</v>
+        <v>81372</v>
       </c>
       <c r="J967" s="3" t="n">
-        <v>42879</v>
+        <v>39471</v>
       </c>
       <c r="K967" s="3" t="n">
-        <v>44028</v>
+        <v>39986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
       <c r="A968" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C968" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D968" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E968" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F968" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012034387342 — तालाब जीर्णाद्वार नन्ही तलैया</t>
+          <t>1744005028/WC/22012034326607 — Talab jeernoddhar karya badi talaiya murwari amagwa</t>
         </is>
       </c>
       <c r="G968" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H968" s="2" t="n">
-        <v>394000</v>
+        <v>451000</v>
       </c>
       <c r="I968" s="2" t="n">
-        <v>261582.38</v>
+        <v>420059.26</v>
       </c>
       <c r="J968" s="3" t="n">
-        <v>43174</v>
+        <v>42879</v>
       </c>
       <c r="K968" s="3" t="n">
-        <v>44211</v>
+        <v>44028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
       <c r="A969" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C969" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D969" s="1" t="inlineStr">
         <is>
-          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E969" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F969" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012034464753 — नवीन तालाब निर्माण कार्य पथर खड़िया</t>
+          <t>1744005028/WC/22012034387342 — तालाब जीर्णाद्वार नन्ही तलैया</t>
         </is>
       </c>
       <c r="G969" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H969" s="2" t="n">
-        <v>0</v>
+        <v>394000</v>
       </c>
       <c r="I969" s="2" t="n">
-        <v>0</v>
+        <v>261582.38</v>
       </c>
       <c r="J969" s="3" t="n">
-        <v>43575</v>
-[...1 lines deleted...]
-      <c r="K969" s="3"/>
+        <v>43174</v>
+      </c>
+      <c r="K969" s="3" t="n">
+        <v>44211</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
       <c r="A970" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C970" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D970" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E970" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F970" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012034504957 — nveen talab patharkhadiya amgwa</t>
+          <t>1744005028/WC/22012034464753 — नवीन तालाब निर्माण कार्य पथर खड़िया</t>
         </is>
       </c>
       <c r="G970" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H970" s="2" t="n">
-        <v>1155731.35</v>
+        <v>0</v>
       </c>
       <c r="I970" s="2" t="n">
-        <v>64910</v>
+        <v>0</v>
       </c>
       <c r="J970" s="3" t="n">
-        <v>43896</v>
+        <v>43575</v>
       </c>
       <c r="K970" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
       <c r="A971" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C971" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D971" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E971" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F971" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012034550674 — Talab Band Vistar Shanti Dham Ke Pass</t>
+          <t>1744005028/WC/22012034504957 — nveen talab patharkhadiya amgwa</t>
         </is>
       </c>
       <c r="G971" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H971" s="2" t="n">
-        <v>0</v>
+        <v>1155731.35</v>
       </c>
       <c r="I971" s="2" t="n">
-        <v>0</v>
+        <v>64910</v>
       </c>
       <c r="J971" s="3" t="n">
-        <v>43935</v>
+        <v>43896</v>
       </c>
       <c r="K971" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
       <c r="A972" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C972" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D972" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E972" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F972" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012034553487 — Nadi Gahrikaran Kary Jhirha nala Amgwa</t>
+          <t>1744005028/WC/22012034550674 — Talab Band Vistar Shanti Dham Ke Pass</t>
         </is>
       </c>
       <c r="G972" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H972" s="2" t="n">
-        <v>1023786.55</v>
+        <v>0</v>
       </c>
       <c r="I972" s="2" t="n">
-        <v>724326</v>
+        <v>0</v>
       </c>
       <c r="J972" s="3" t="n">
-        <v>43985</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K972" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="973">
       <c r="A973" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C973" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D973" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E973" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F973" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012034642085 — ctr nahar gahrikaran kary nay cut se Rajbhan Ke khet tak part-1</t>
+          <t>1744005028/WC/22012034553487 — Nadi Gahrikaran Kary Jhirha nala Amgwa</t>
         </is>
       </c>
       <c r="G973" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H973" s="2" t="n">
-        <v>1020648.53</v>
+        <v>1023786.55</v>
       </c>
       <c r="I973" s="2" t="n">
-        <v>833260</v>
+        <v>724326</v>
       </c>
       <c r="J973" s="3" t="n">
-        <v>44533</v>
+        <v>43985</v>
       </c>
       <c r="K973" s="3" t="n">
-        <v>45037</v>
+        <v>45026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="974">
       <c r="A974" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C974" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D974" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E974" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F974" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012034642109 — ctr.Talab Jeern Uddhar kary Char  ke ped wali Talaiya Murwari</t>
+          <t>1744005028/WC/22012034642085 — ctr nahar gahrikaran kary nay cut se Rajbhan Ke khet tak part-1</t>
         </is>
       </c>
       <c r="G974" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H974" s="2" t="n">
-        <v>0</v>
+        <v>1020648.53</v>
       </c>
       <c r="I974" s="2" t="n">
-        <v>0</v>
+        <v>833260</v>
       </c>
       <c r="J974" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K974" s="3"/>
+        <v>44533</v>
+      </c>
+      <c r="K974" s="3" t="n">
+        <v>45037</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="975">
       <c r="A975" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C975" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D975" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E975" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F975" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012034935136 — Nahar gehri karan karya ramshri ke khet se balram ke khet tak amgwa</t>
+          <t>1744005028/WC/22012034642109 — ctr.Talab Jeern Uddhar kary Char  ke ped wali Talaiya Murwari</t>
         </is>
       </c>
       <c r="G975" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H975" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I975" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J975" s="3" t="n">
-        <v>44652</v>
+        <v>44287</v>
       </c>
       <c r="K975" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="976">
       <c r="A976" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B976" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C976" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D976" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E976" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F976" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012034935138 — Nahar gehri karan karya ramshri ke khet se balram ke khet tak amgwa</t>
+          <t>1744005028/WC/22012034935136 — Nahar gehri karan karya ramshri ke khet se balram ke khet tak amgwa</t>
         </is>
       </c>
       <c r="G976" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H976" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I976" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J976" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K976" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="977">
       <c r="A977" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B977" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C977" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D977" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E977" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F977" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012034935139 — Nahar gehri karan karya ramshri ke khet se balram ke khet tak amgwa</t>
+          <t>1744005028/WC/22012034935138 — Nahar gehri karan karya ramshri ke khet se balram ke khet tak amgwa</t>
         </is>
       </c>
       <c r="G977" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H977" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I977" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J977" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K977" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="978">
       <c r="A978" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B978" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C978" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D978" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E978" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F978" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012035038805 — Nahar Gahrikaran Ramshree Ke Khet Se Balram Ke Khet Tak Part -2</t>
+          <t>1744005028/WC/22012034935139 — Nahar gehri karan karya ramshri ke khet se balram ke khet tak amgwa</t>
         </is>
       </c>
       <c r="G978" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H978" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I978" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J978" s="3" t="n">
-        <v>44836</v>
+        <v>44652</v>
       </c>
       <c r="K978" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="979">
       <c r="A979" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B979" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C979" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D979" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E979" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F979" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012035053587 — Nahar Gahikaran Kary Ramshree Ke Khet Se Balram Khet Tak</t>
+          <t>1744005028/WC/22012035038805 — Nahar Gahrikaran Ramshree Ke Khet Se Balram Ke Khet Tak Part -2</t>
         </is>
       </c>
       <c r="G979" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H979" s="2" t="n">
-        <v>612215</v>
+        <v>0</v>
       </c>
       <c r="I979" s="2" t="n">
-        <v>597740</v>
+        <v>0</v>
       </c>
       <c r="J979" s="3" t="n">
-        <v>45050</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K979" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="980">
       <c r="A980" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B980" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C980" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D980" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E980" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F980" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012035075555 — Nahar Gahrikaran Kary Durjan Ke Khet Se Balswroop Ke Khet Tak</t>
+          <t>1744005028/WC/22012035053587 — Nahar Gahikaran Kary Ramshree Ke Khet Se Balram Khet Tak</t>
         </is>
       </c>
       <c r="G980" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H980" s="2" t="n">
-        <v>613215.9</v>
+        <v>612215</v>
       </c>
       <c r="I980" s="2" t="n">
-        <v>334520</v>
+        <v>597740</v>
       </c>
       <c r="J980" s="3" t="n">
-        <v>45101</v>
+        <v>45050</v>
       </c>
       <c r="K980" s="3" t="n">
-        <v>45475</v>
+        <v>45274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="981">
       <c r="A981" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B981" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C981" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D981" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E981" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F981" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012035154648 — Nala Gahrikan Kary Anycut Se Balram Ke Khet Tak</t>
+          <t>1744005028/WC/22012035075555 — Nahar Gahrikaran Kary Durjan Ke Khet Se Balswroop Ke Khet Tak</t>
         </is>
       </c>
       <c r="G981" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H981" s="2" t="n">
-        <v>0</v>
+        <v>613215.9</v>
       </c>
       <c r="I981" s="2" t="n">
-        <v>0</v>
+        <v>334520</v>
       </c>
       <c r="J981" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K981" s="3"/>
+        <v>45101</v>
+      </c>
+      <c r="K981" s="3" t="n">
+        <v>45475</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="982">
       <c r="A982" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B982" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C982" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D982" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E982" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F982" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012035184748 — Gabbion Kary Jhirha Nala me -1</t>
+          <t>1744005028/WC/22012035154648 — Nala Gahrikan Kary Anycut Se Balram Ke Khet Tak</t>
         </is>
       </c>
       <c r="G982" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H982" s="2" t="n">
-        <v>150165.62</v>
+        <v>0</v>
       </c>
       <c r="I982" s="2" t="n">
-        <v>140270.68</v>
+        <v>0</v>
       </c>
       <c r="J982" s="3" t="n">
-        <v>45367</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K982" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="983">
       <c r="A983" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B983" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C983" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D983" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E983" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F983" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012035184757 — Gabbion Kary Jhriha Nala Me -2</t>
+          <t>1744005028/WC/22012035184748 — Gabbion Kary Jhirha Nala me -1</t>
         </is>
       </c>
       <c r="G983" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H983" s="2" t="n">
         <v>150165.62</v>
       </c>
       <c r="I983" s="2" t="n">
-        <v>138509.12</v>
+        <v>140270.68</v>
       </c>
       <c r="J983" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K983" s="3" t="n">
         <v>45660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="984">
       <c r="A984" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B984" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C984" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D984" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E984" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F984" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012035195314 — Nali Nirman Kary Jageshwar Ke Khet Pass Se Taliya Tak Gram Mahgwa</t>
+          <t>1744005028/WC/22012035184757 — Gabbion Kary Jhriha Nala Me -2</t>
         </is>
       </c>
       <c r="G984" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H984" s="2" t="n">
-        <v>0</v>
+        <v>150165.62</v>
       </c>
       <c r="I984" s="2" t="n">
-        <v>0</v>
+        <v>138509.12</v>
       </c>
       <c r="J984" s="3" t="n">
-        <v>45296</v>
-[...1 lines deleted...]
-      <c r="K984" s="3"/>
+        <v>45367</v>
+      </c>
+      <c r="K984" s="3" t="n">
+        <v>45660</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="985">
       <c r="A985" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B985" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C985" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D985" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E985" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F985" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012035196833 — Water Corse Nirman Kary Mahgwa  Jageshwar Ke Khet Se Taliya Tak</t>
+          <t>1744005028/WC/22012035195314 — Nali Nirman Kary Jageshwar Ke Khet Pass Se Taliya Tak Gram Mahgwa</t>
         </is>
       </c>
       <c r="G985" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H985" s="2" t="n">
-        <v>468185.52</v>
+        <v>0</v>
       </c>
       <c r="I985" s="2" t="n">
-        <v>377813.77</v>
+        <v>0</v>
       </c>
       <c r="J985" s="3" t="n">
-        <v>45367</v>
-[...3 lines deleted...]
-      </c>
+        <v>45296</v>
+      </c>
+      <c r="K985" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="986">
       <c r="A986" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B986" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C986" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D986" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E986" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F986" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012035196834 — Water Corse Nirman Kary Mahgwa  Jageshwar Ke Khet Se Taliya Tak</t>
+          <t>1744005028/WC/22012035196833 — Water Corse Nirman Kary Mahgwa  Jageshwar Ke Khet Se Taliya Tak</t>
         </is>
       </c>
       <c r="G986" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H986" s="2" t="n">
-        <v>0</v>
+        <v>468185.52</v>
       </c>
       <c r="I986" s="2" t="n">
-        <v>0</v>
+        <v>377813.77</v>
       </c>
       <c r="J986" s="3" t="n">
-        <v>45316</v>
-[...1 lines deleted...]
-      <c r="K986" s="3"/>
+        <v>45367</v>
+      </c>
+      <c r="K986" s="3" t="n">
+        <v>45766</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="987">
       <c r="A987" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B987" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C987" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D987" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E987" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F987" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/22012035308582 — JGSA Recharge Structure Kapil Dhara Kup Ramkumar Lodhi</t>
+          <t>1744005028/WC/22012035196834 — Water Corse Nirman Kary Mahgwa  Jageshwar Ke Khet Se Taliya Tak</t>
         </is>
       </c>
       <c r="G987" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H987" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I987" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J987" s="3" t="n">
-        <v>45761</v>
+        <v>45316</v>
       </c>
       <c r="K987" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="988">
       <c r="A988" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B988" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C988" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D988" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E988" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F988" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/3388 — कूप निर्मा्ण कार्य लालामन गयादीन</t>
+          <t>1744005028/WC/22012035308582 — JGSA Recharge Structure Kapil Dhara Kup Ramkumar Lodhi</t>
         </is>
       </c>
       <c r="G988" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H988" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I988" s="2" t="n">
-        <v>100859</v>
+        <v>0</v>
       </c>
       <c r="J988" s="3" t="n">
-        <v>39912</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K988" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="989">
       <c r="A989" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B989" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C989" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D989" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E989" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F989" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/4415 — कुप न‍िमार्ण केशबाई/अमगवा</t>
+          <t>1744005028/WC/3388 — कूप निर्मा्ण कार्य लालामन गयादीन</t>
         </is>
       </c>
       <c r="G989" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H989" s="2" t="n">
-        <v>68000</v>
+        <v>0</v>
       </c>
       <c r="I989" s="2" t="n">
-        <v>11780</v>
+        <v>100859</v>
       </c>
       <c r="J989" s="3" t="n">
-        <v>39479</v>
+        <v>39912</v>
       </c>
       <c r="K989" s="3" t="n">
         <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="990">
       <c r="A990" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B990" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C990" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D990" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E990" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F990" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/4439 — लघु तालाब उमाकांत बाजपेई</t>
+          <t>1744005028/WC/4415 — कुप न‍िमार्ण केशबाई/अमगवा</t>
         </is>
       </c>
       <c r="G990" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H990" s="2" t="n">
-        <v>97000</v>
+        <v>68000</v>
       </c>
       <c r="I990" s="2" t="n">
-        <v>54619</v>
+        <v>11780</v>
       </c>
       <c r="J990" s="3" t="n">
-        <v>39604</v>
+        <v>39479</v>
       </c>
       <c r="K990" s="3" t="n">
         <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="991">
       <c r="A991" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B991" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C991" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D991" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E991" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F991" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/54808 — नदी जल संवर्धन कार्य झि‍रहा नाला से आमागार अमंगवा</t>
+          <t>1744005028/WC/4439 — लघु तालाब उमाकांत बाजपेई</t>
         </is>
       </c>
       <c r="G991" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H991" s="2" t="n">
-        <v>494000</v>
+        <v>97000</v>
       </c>
       <c r="I991" s="2" t="n">
-        <v>39930</v>
+        <v>54619</v>
       </c>
       <c r="J991" s="3" t="n">
-        <v>41269</v>
+        <v>39604</v>
       </c>
       <c r="K991" s="3" t="n">
-        <v>41728</v>
+        <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="992">
       <c r="A992" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B992" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C992" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D992" s="1" t="inlineStr">
         <is>
           <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E992" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F992" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/54809 — नदी जल संवर्धन कार्य  आमागार से एनीकट तक अमंगवा</t>
+          <t>1744005028/WC/54808 — नदी जल संवर्धन कार्य झि‍रहा नाला से आमागार अमंगवा</t>
         </is>
       </c>
       <c r="G992" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H992" s="2" t="n">
         <v>494000</v>
       </c>
       <c r="I992" s="2" t="n">
-        <v>57240</v>
+        <v>39930</v>
       </c>
       <c r="J992" s="3" t="n">
-        <v>41284</v>
+        <v>41269</v>
       </c>
       <c r="K992" s="3" t="n">
         <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="993">
       <c r="A993" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B993" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C993" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D993" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E993" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F993" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/9993644715 — तालाबबन्द विस्तार कार्य पथरखरिया</t>
+          <t>1744005028/WC/54809 — नदी जल संवर्धन कार्य  आमागार से एनीकट तक अमंगवा</t>
         </is>
       </c>
       <c r="G993" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H993" s="2" t="n">
-        <v>982000</v>
+        <v>494000</v>
       </c>
       <c r="I993" s="2" t="n">
-        <v>789982</v>
+        <v>57240</v>
       </c>
       <c r="J993" s="3" t="n">
-        <v>41676</v>
+        <v>41284</v>
       </c>
       <c r="K993" s="3" t="n">
-        <v>42353</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="994">
       <c r="A994" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B994" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C994" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D994" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E994" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F994" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/9993644716 — तालाबबन्द विस्तार कार्य पथरखरिया</t>
+          <t>1744005028/WC/9993644715 — तालाबबन्द विस्तार कार्य पथरखरिया</t>
         </is>
       </c>
       <c r="G994" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H994" s="2" t="n">
-        <v>0</v>
+        <v>982000</v>
       </c>
       <c r="I994" s="2" t="n">
-        <v>0</v>
+        <v>789982</v>
       </c>
       <c r="J994" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K994" s="3"/>
+        <v>41676</v>
+      </c>
+      <c r="K994" s="3" t="n">
+        <v>42353</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="995">
       <c r="A995" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B995" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C995" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D995" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E995" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F995" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/9993670020 — naveen talab nirman murwari</t>
+          <t>1744005028/WC/9993644716 — तालाबबन्द विस्तार कार्य पथरखरिया</t>
         </is>
       </c>
       <c r="G995" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H995" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I995" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J995" s="3" t="n">
-        <v>42395</v>
+        <v>41665</v>
       </c>
       <c r="K995" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="996">
       <c r="A996" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B996" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C996" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D996" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E996" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F996" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/अमंगवा/10 — कूप‍ निमाणॅ अमंगवा</t>
+          <t>1744005028/WC/9993670020 — naveen talab nirman murwari</t>
         </is>
       </c>
       <c r="G996" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H996" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I996" s="2" t="n">
-        <v>8812</v>
+        <v>0</v>
       </c>
       <c r="J996" s="3" t="n">
-        <v>39540</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K996" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="997">
       <c r="A997" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B997" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C997" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D997" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E997" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F997" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/अमगवा/3/40 — कुप निर्माण दस्‍सोबाई /बारेलाल</t>
+          <t>1744005028/WC/अमंगवा/10 — कूप‍ निमाणॅ अमंगवा</t>
         </is>
       </c>
       <c r="G997" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H997" s="2" t="n">
-        <v>68000</v>
+        <v>0</v>
       </c>
       <c r="I997" s="2" t="n">
-        <v>75938</v>
+        <v>8812</v>
       </c>
       <c r="J997" s="3" t="n">
-        <v>39478</v>
+        <v>39540</v>
       </c>
       <c r="K997" s="3" t="n">
-        <v>39986</v>
+        <v>40345</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="998">
       <c r="A998" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B998" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C998" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D998" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E998" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F998" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/अमंगवा/3892 — कूप‍ निमाणॅ मैकू लल्‍लू अमंगवा</t>
+          <t>1744005028/WC/अमगवा/3/40 — कुप निर्माण दस्‍सोबाई /बारेलाल</t>
         </is>
       </c>
       <c r="G998" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H998" s="2" t="n">
         <v>68000</v>
       </c>
       <c r="I998" s="2" t="n">
-        <v>26631</v>
+        <v>75938</v>
       </c>
       <c r="J998" s="3" t="n">
-        <v>39503</v>
+        <v>39478</v>
       </c>
       <c r="K998" s="3" t="n">
-        <v>39989</v>
+        <v>39986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="999">
       <c r="A999" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B999" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C999" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D999" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E999" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F999" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/बरही/720 — कूप निर्माण मगोलं</t>
+          <t>1744005028/WC/अमंगवा/3892 — कूप‍ निमाणॅ मैकू लल्‍लू अमंगवा</t>
         </is>
       </c>
       <c r="G999" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H999" s="2" t="n">
         <v>68000</v>
       </c>
       <c r="I999" s="2" t="n">
-        <v>0</v>
+        <v>26631</v>
       </c>
       <c r="J999" s="3" t="n">
-        <v>39481</v>
-[...1 lines deleted...]
-      <c r="K999" s="3"/>
+        <v>39503</v>
+      </c>
+      <c r="K999" s="3" t="n">
+        <v>39989</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1000">
       <c r="A1000" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B1000" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C1000" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1000" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E1000" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F1000" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/बरही/724 — कूप ि‍नर्माण सुमंत्री</t>
+          <t>1744005028/WC/बरही/720 — कूप निर्माण मगोलं</t>
         </is>
       </c>
       <c r="G1000" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H1000" s="2" t="n">
         <v>68000</v>
       </c>
       <c r="I1000" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1000" s="3" t="n">
-        <v>39415</v>
+        <v>39481</v>
       </c>
       <c r="K1000" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1001">
       <c r="A1001" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B1001" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C1001" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1001" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E1001" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F1001" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/बरही//735 — कप‍िल धारा कुप न‍िमार्ण छुटटालाल</t>
+          <t>1744005028/WC/बरही/724 — कूप ि‍नर्माण सुमंत्री</t>
         </is>
       </c>
       <c r="G1001" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H1001" s="2" t="n">
         <v>68000</v>
       </c>
       <c r="I1001" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1001" s="3" t="n">
-        <v>39422</v>
+        <v>39415</v>
       </c>
       <c r="K1001" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1002">
       <c r="A1002" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B1002" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C1002" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1002" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E1002" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F1002" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/बरही//736 — कप‍िल धारा कुप न‍िमार्ण सतरुपा रामकि‍शोर</t>
+          <t>1744005028/WC/बरही//735 — कप‍िल धारा कुप न‍िमार्ण छुटटालाल</t>
         </is>
       </c>
       <c r="G1002" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H1002" s="2" t="n">
         <v>68000</v>
       </c>
       <c r="I1002" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1002" s="3" t="n">
-        <v>39415</v>
+        <v>39422</v>
       </c>
       <c r="K1002" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1003">
       <c r="A1003" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B1003" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C1003" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1003" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E1003" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F1003" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/बरही//737 — कप‍िल धारा कुप न‍िमार्ण नत्‍भुलाल</t>
+          <t>1744005028/WC/बरही//736 — कप‍िल धारा कुप न‍िमार्ण सतरुपा रामकि‍शोर</t>
         </is>
       </c>
       <c r="G1003" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H1003" s="2" t="n">
         <v>68000</v>
       </c>
       <c r="I1003" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1003" s="3" t="n">
-        <v>39409</v>
+        <v>39415</v>
       </c>
       <c r="K1003" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1004">
       <c r="A1004" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B1004" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C1004" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1004" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E1004" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F1004" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/बरही//738 — कप‍िल धारा कुप न‍िमार्ण मुग‍िया बाड</t>
+          <t>1744005028/WC/बरही//737 — कप‍िल धारा कुप न‍िमार्ण नत्‍भुलाल</t>
         </is>
       </c>
       <c r="G1004" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H1004" s="2" t="n">
         <v>68000</v>
       </c>
       <c r="I1004" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1004" s="3" t="n">
-        <v>39411</v>
+        <v>39409</v>
       </c>
       <c r="K1004" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1005">
       <c r="A1005" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B1005" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C1005" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1005" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E1005" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F1005" s="1" t="inlineStr">
         <is>
-          <t>1744005028/WC/बरही//739 — कप‍िल धारा कुप न‍िमार्ण दज्‍जीराम रामाधीन</t>
+          <t>1744005028/WC/बरही//738 — कप‍िल धारा कुप न‍िमार्ण मुग‍िया बाड</t>
         </is>
       </c>
       <c r="G1005" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H1005" s="2" t="n">
         <v>68000</v>
       </c>
       <c r="I1005" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1005" s="3" t="n">
-        <v>39415</v>
+        <v>39411</v>
       </c>
       <c r="K1005" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1006">
       <c r="A1006" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B1006" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C1006" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1006" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E1006" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F1006" s="1" t="inlineStr">
         <is>
-          <t>1744005/WC/12433 — ककर हाई तालाब से किशन पाटन मार्ग निर्माण भा्ग 1मे पुलिया निर्माण</t>
+          <t>1744005028/WC/बरही//739 — कप‍िल धारा कुप न‍िमार्ण दज्‍जीराम रामाधीन</t>
         </is>
       </c>
       <c r="G1006" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H1006" s="2" t="n">
-        <v>0</v>
+        <v>68000</v>
       </c>
       <c r="I1006" s="2" t="n">
-        <v>125607</v>
+        <v>0</v>
       </c>
       <c r="J1006" s="3" t="n">
-        <v>40311</v>
-[...3 lines deleted...]
-      </c>
+        <v>39415</v>
+      </c>
+      <c r="K1006" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1007">
       <c r="A1007" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B1007" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C1007" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1007" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E1007" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F1007" s="1" t="inlineStr">
         <is>
-          <t>1744/RC/22012034609463 — Amgawan se Mahagwan tak gravel sadak maintenance</t>
+          <t>1744005/WC/12433 — ककर हाई तालाब से किशन पाटन मार्ग निर्माण भा्ग 1मे पुलिया निर्माण</t>
         </is>
       </c>
       <c r="G1007" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H1007" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1007" s="2" t="n">
-        <v>0</v>
+        <v>125607</v>
       </c>
       <c r="J1007" s="3" t="n">
-        <v>44508</v>
-[...1 lines deleted...]
-      <c r="K1007" s="3"/>
+        <v>40311</v>
+      </c>
+      <c r="K1007" s="3" t="n">
+        <v>41347</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1008">
       <c r="A1008" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B1008" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C1008" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1008" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E1008" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1008" s="1" t="inlineStr">
         <is>
-          <t>1744/RC/22012034609465 — Amgawan se Mahagwan tak gravel sadak maintenance</t>
+          <t>1744/RC/22012034609463 — Amgawan se Mahagwan tak gravel sadak maintenance</t>
         </is>
       </c>
       <c r="G1008" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H1008" s="2" t="n">
-        <v>214000</v>
+        <v>0</v>
       </c>
       <c r="I1008" s="2" t="n">
-        <v>212479.08</v>
+        <v>0</v>
       </c>
       <c r="J1008" s="3" t="n">
-        <v>44657</v>
-[...3 lines deleted...]
-      </c>
+        <v>44508</v>
+      </c>
+      <c r="K1008" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1009">
       <c r="A1009" s="1" t="inlineStr">
         <is>
           <t>BAHORIBAND</t>
         </is>
       </c>
       <c r="B1009" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C1009" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D1009" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E1009" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F1009" s="1" t="inlineStr">
+        <is>
+          <t>1744/RC/22012034609465 — Amgawan se Mahagwan tak gravel sadak maintenance</t>
+        </is>
+      </c>
+      <c r="G1009" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1009" s="2" t="n">
+        <v>214000</v>
+      </c>
+      <c r="I1009" s="2" t="n">
+        <v>212479.08</v>
+      </c>
+      <c r="J1009" s="3" t="n">
+        <v>44657</v>
+      </c>
+      <c r="K1009" s="3" t="n">
+        <v>44885</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1010">
+      <c r="A1010" s="1" t="inlineStr">
+        <is>
+          <t>BAHORIBAND</t>
+        </is>
+      </c>
+      <c r="B1010" s="1" t="inlineStr">
+        <is>
           <t>2021-2022</t>
         </is>
       </c>
-      <c r="C1009" s="1" t="inlineStr">
+      <c r="C1010" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D1009" s="1" t="inlineStr">
+      <c r="D1010" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
-      <c r="E1009" s="1" t="inlineStr">
+      <c r="E1010" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F1009" s="1" t="inlineStr">
+      <c r="F1010" s="1" t="inlineStr">
         <is>
           <t>1744/RC/22012034609466 — Amgawan se Mahagwan tak gravel sadak maintenance</t>
         </is>
       </c>
-      <c r="G1009" s="1" t="inlineStr">
+      <c r="G1010" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H1009" s="2" t="n">
-[...5 lines deleted...]
-      <c r="J1009" s="3" t="n">
+      <c r="H1010" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1010" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1010" s="3" t="n">
         <v>44508</v>
       </c>
-      <c r="K1009" s="3"/>
+      <c r="K1010" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>