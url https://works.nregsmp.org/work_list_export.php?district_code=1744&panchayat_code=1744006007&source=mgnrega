--- v0 (2026-09-05)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K782"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 19:01:33</t>
+          <t>Exported on: 2026-10-23 23:59:05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: KATNI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -23009,64 +23009,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1744006007/IF/IAY/4904647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147326845</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>46151</v>
+        <v>46276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
@@ -27712,100 +27712,100 @@
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
           <t>1744006007/LD/22012034959535 — Gulliy Plugs With Drainage Tretment Mahuaa ke ped ke pass महुआ के पेड़ पास</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>895324.78</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>821188.61</v>
+        <v>822689.21</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>45995</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>46167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>1744006007/LD/22012034959536 — Gully Plugs With Drainage Tretment Bhadbhada nala भड़भड़ा नाला</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>875522.86</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>827130</v>
+        <v>829381.68</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>46016</v>
       </c>
       <c r="K574" s="3" t="n">
         <v>46167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
@@ -27857,51 +27857,51 @@
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1744006007/LD/22012034961199 — Gully Plugs With Drainage Treatment Barsajha Nala me</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>545745.03</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>472073.52</v>
+        <v>470573.52</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>