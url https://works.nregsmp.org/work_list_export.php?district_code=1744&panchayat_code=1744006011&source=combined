--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K704"/>
+  <dimension ref="A1:K705"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 21:51:29</t>
+          <t>Exported on: 2026-10-27 21:20:19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: KATNI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -469,100 +469,100 @@
       <c r="J15" s="3" t="n">
         <v>44391</v>
       </c>
       <c r="K15" s="3" t="n">
         <v>44870</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1744006011/AV/22012034653504 — सामुदायिक भवन निर्माण कार्य - पाली</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>199622.85</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45368</v>
       </c>
       <c r="K16" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1744006011/AV/22012034655866 — किचिन शेड निर्माण कार्य मारसिहुडी</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>387000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>386268.43</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45367</v>
@@ -755,98 +755,98 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45125</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1744006011/DP/22012034628376 — कंटूर तेंच निर्माण कार्य साथिया के पास ग्राम मारसिहुडी</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45522</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1744006011/DP/22012034628377 — कंटूर तेंच निर्माण कार्य साथिया के पास ग्राम मारसिहुडी</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45522</v>
@@ -1484,51 +1484,51 @@
       <c r="J36" s="3" t="n">
         <v>39840</v>
       </c>
       <c r="K36" s="3" t="n">
         <v>40809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1744006011/IC/22012034892896 — CPT Nirman Kary talab ke pass pali</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>1197390.21</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45932</v>
@@ -5533,51 +5533,51 @@
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/22012035644055 — ek bagiya ma ke naam anita bai jharpani</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>164101.38</v>
       </c>
       <c r="I120" s="2" t="n">
-        <v>28446</v>
+        <v>35447.12</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -5627,51 +5627,51 @@
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/22012035645779 — Ek Bagiya Maa Ke Naam ranu bai mehra pali</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>164793.52</v>
       </c>
       <c r="I122" s="2" t="n">
-        <v>24246.72</v>
+        <v>38348.32</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45998</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Bunding / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
@@ -17243,51 +17243,51 @@
       <c r="J359" s="3" t="n">
         <v>45580</v>
       </c>
       <c r="K359" s="3" t="n">
         <v>45698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/4651672 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146111353</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45580</v>
@@ -18221,78 +18221,80 @@
       <c r="J379" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>45813</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/4662090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148313419</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>14580</v>
+        <v>22410</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45580</v>
       </c>
-      <c r="K380" s="3"/>
+      <c r="K380" s="3" t="n">
+        <v>46318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19052,51 +19054,51 @@
       <c r="J396" s="3" t="n">
         <v>45858</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5648388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151603286</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45922</v>
@@ -19246,51 +19248,51 @@
       <c r="J400" s="3" t="n">
         <v>45829</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5649720 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145364381</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45935</v>
@@ -19391,100 +19393,100 @@
       <c r="J403" s="3" t="n">
         <v>45829</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>46097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5649723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121702282</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45935</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>46264</v>
+        <v>46276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5649838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146398226</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45935</v>
@@ -19585,98 +19587,98 @@
       <c r="J407" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5649925 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146466246</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5649926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146466277</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45911</v>
@@ -19728,120 +19730,120 @@
       <c r="J410" s="3" t="n">
         <v>45843</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5649975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146485580</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5649976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146896918</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>19314</v>
+        <v>22968</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K412" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
@@ -19971,120 +19973,120 @@
       <c r="J415" s="3" t="n">
         <v>45843</v>
       </c>
       <c r="K415" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5650241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145259629</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45858</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5650242 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151454035</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>15660</v>
+        <v>23490</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45935</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20114,125 +20116,129 @@
       <c r="J418" s="3" t="n">
         <v>45829</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>45972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5651752 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143442027</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>15660</v>
+        <v>24660</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45843</v>
       </c>
-      <c r="K419" s="3"/>
+      <c r="K419" s="3" t="n">
+        <v>46318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5651753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143442066</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>15660</v>
+        <v>24660</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45843</v>
       </c>
-      <c r="K420" s="3"/>
+      <c r="K420" s="3" t="n">
+        <v>46318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -20404,51 +20410,51 @@
       <c r="J424" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K424" s="3" t="n">
         <v>46157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/6097818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146857872</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>46156</v>
@@ -20588,13385 +20594,13432 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>11654</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>42796</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>44385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/656062 — Construction of IAY House -IAY REG. NO. MP1236470</t>
+          <t>1744006011/IF/IAY/6413593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146485626</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>43034</v>
-[...3 lines deleted...]
-      </c>
+        <v>45809</v>
+      </c>
+      <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/656310 — Construction of IAY House -IAY REG. NO. MP1429185</t>
+          <t>1744006011/IF/IAY/656062 — Construction of IAY House -IAY REG. NO. MP1236470</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>15450</v>
+        <v>15480</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>42866</v>
+        <v>43034</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>43313</v>
+        <v>43391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/656703 — Construction of IAY House -IAY REG. NO. MP1634529</t>
+          <t>1744006011/IF/IAY/656310 — Construction of IAY House -IAY REG. NO. MP1429185</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>14590</v>
+        <v>15450</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>43144</v>
+        <v>43313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/656706 — Construction of IAY House -IAY REG. NO. MP1634735</t>
+          <t>1744006011/IF/IAY/656703 — Construction of IAY House -IAY REG. NO. MP1634529</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>15450</v>
+        <v>14590</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>43313</v>
+        <v>43144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/656730 — Construction of IAY House -IAY REG. NO. MP1644736</t>
+          <t>1744006011/IF/IAY/656706 — Construction of IAY House -IAY REG. NO. MP1634735</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>15450</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>43262</v>
+        <v>43313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/657078 — Construction of IAY House -IAY REG. NO. MP1824090</t>
+          <t>1744006011/IF/IAY/656730 — Construction of IAY House -IAY REG. NO. MP1644736</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>14620</v>
+        <v>15450</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>42922</v>
+        <v>42866</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>43212</v>
+        <v>43262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/657113 — Construction of IAY House -IAY REG. NO. MP1847206</t>
+          <t>1744006011/IF/IAY/657078 — Construction of IAY House -IAY REG. NO. MP1824090</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>15270</v>
+        <v>14620</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>42908</v>
+        <v>42922</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>43313</v>
+        <v>43212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/658448 — Construction of IAY House -IAY REG. NO. MP2755704</t>
+          <t>1744006011/IF/IAY/657113 — Construction of IAY House -IAY REG. NO. MP1847206</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>14224</v>
+        <v>15270</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>42943</v>
+        <v>42908</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>43379</v>
+        <v>43313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/658449 — Construction of IAY House -IAY REG. NO. MP2755805</t>
+          <t>1744006011/IF/IAY/658448 — Construction of IAY House -IAY REG. NO. MP2755704</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>15260</v>
+        <v>14224</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>42943</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>43313</v>
+        <v>43379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/658986 — Construction of IAY House -IAY REG. NO. MP3306480</t>
+          <t>1744006011/IF/IAY/658449 — Construction of IAY House -IAY REG. NO. MP2755805</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>16310</v>
+        <v>15260</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>42866</v>
+        <v>42943</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>43313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/659027 — Construction of IAY House -IAY REG. NO. MP3357484</t>
+          <t>1744006011/IF/IAY/658986 — Construction of IAY House -IAY REG. NO. MP3306480</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>15136</v>
+        <v>16310</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>42922</v>
+        <v>42866</v>
       </c>
       <c r="K439" s="3" t="n">
         <v>43313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/659030 — Construction of IAY House -IAY REG. NO. MP3364176</t>
+          <t>1744006011/IF/IAY/659027 — Construction of IAY House -IAY REG. NO. MP3357484</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>15270</v>
+        <v>15136</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>42908</v>
+        <v>42922</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>43262</v>
+        <v>43313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/659085 — Construction of IAY House -IAY REG. NO. MP3395982</t>
+          <t>1744006011/IF/IAY/659030 — Construction of IAY House -IAY REG. NO. MP3364176</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>14620</v>
+        <v>15270</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>42922</v>
+        <v>42908</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>43379</v>
+        <v>43262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/659129 — Construction of IAY House -IAY REG. NO. MP3446841</t>
+          <t>1744006011/IF/IAY/659085 — Construction of IAY House -IAY REG. NO. MP3395982</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>15288</v>
+        <v>14620</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42943</v>
+        <v>42922</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>43225</v>
+        <v>43379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/659130 — Construction of IAY House -IAY REG. NO. MP3447012</t>
+          <t>1744006011/IF/IAY/659129 — Construction of IAY House -IAY REG. NO. MP3446841</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>15996</v>
+        <v>15288</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42922</v>
+        <v>42943</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/659154 — Construction of IAY House -IAY REG. NO. MP3481560</t>
+          <t>1744006011/IF/IAY/659130 — Construction of IAY House -IAY REG. NO. MP3447012</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>15984</v>
+        <v>15996</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42943</v>
+        <v>42922</v>
       </c>
       <c r="K444" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/659197 — Construction of IAY House -IAY REG. NO. MP3524735</t>
+          <t>1744006011/IF/IAY/659154 — Construction of IAY House -IAY REG. NO. MP3481560</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>15450</v>
+        <v>15984</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42866</v>
+        <v>42943</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>43430</v>
+        <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/659220 — Construction of IAY House -IAY REG. NO. MP3537373</t>
+          <t>1744006011/IF/IAY/659197 — Construction of IAY House -IAY REG. NO. MP3524735</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>14782</v>
+        <v>15450</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>43379</v>
+        <v>43430</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/659274 — Construction of IAY House -IAY REG. NO. MP3595031</t>
+          <t>1744006011/IF/IAY/659220 — Construction of IAY House -IAY REG. NO. MP3537373</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>15450</v>
+        <v>14782</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>43282</v>
+        <v>43379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/659275 — Construction of IAY House -IAY REG. NO. MP3595037</t>
+          <t>1744006011/IF/IAY/659274 — Construction of IAY House -IAY REG. NO. MP3595031</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>15450</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>43391</v>
+        <v>43282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/76430 — Construction of IAY House -IAY REG. NO. MP-44-006-011-002/03</t>
+          <t>1744006011/IF/IAY/659275 — Construction of IAY House -IAY REG. NO. MP3595037</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>14310</v>
+        <v>15030</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>4140</v>
+        <v>15450</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42579</v>
+        <v>42866</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>43497</v>
+        <v>43391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/76438 — Construction of IAY House -IAY REG. NO. MP-44-006-011-002/5</t>
+          <t>1744006011/IF/IAY/76430 — Construction of IAY House -IAY REG. NO. MP-44-006-011-002/03</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>10368</v>
+        <v>4140</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42501</v>
+        <v>42579</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>43169</v>
+        <v>43497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/76439 — Construction of IAY House -IAY REG. NO. MP-44-006-011-003/52</t>
+          <t>1744006011/IF/IAY/76438 — Construction of IAY House -IAY REG. NO. MP-44-006-011-002/5</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>11142</v>
+        <v>10368</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>42501</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/76440 — Construction of IAY House -IAY REG. NO. MP-44-006-011-003/53</t>
+          <t>1744006011/IF/IAY/76439 — Construction of IAY House -IAY REG. NO. MP-44-006-011-003/52</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>9972</v>
+        <v>11142</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>42501</v>
       </c>
       <c r="K452" s="3" t="n">
         <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/851037 — Construction of IAY House -IAY REG. NO. MP1504941</t>
+          <t>1744006011/IF/IAY/76440 — Construction of IAY House -IAY REG. NO. MP-44-006-011-003/53</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>15312</v>
+        <v>9972</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42936</v>
+        <v>42501</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>43282</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/861355 — Construction of IAY House -IAY REG. NO. MP1630600</t>
+          <t>1744006011/IF/IAY/851037 — Construction of IAY House -IAY REG. NO. MP1504941</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>15106</v>
+        <v>15312</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>42866</v>
+        <v>42936</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>43412</v>
+        <v>43282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/863796 — Construction of IAY House -IAY REG. NO. MP1656869</t>
+          <t>1744006011/IF/IAY/861355 — Construction of IAY House -IAY REG. NO. MP1630600</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>15450</v>
+        <v>15106</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>43313</v>
+        <v>43412</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/873848 — Construction of IAY House -IAY REG. NO. MP1783698</t>
+          <t>1744006011/IF/IAY/863796 — Construction of IAY House -IAY REG. NO. MP1656869</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>15480</v>
+        <v>15450</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42922</v>
+        <v>42866</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>43190</v>
+        <v>43313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/873851 — Construction of IAY House -IAY REG. NO. MP1783751</t>
+          <t>1744006011/IF/IAY/873848 — Construction of IAY House -IAY REG. NO. MP1783698</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>14964</v>
+        <v>15480</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>43313</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/874228 — Construction of IAY House -IAY REG. NO. MP1788006</t>
+          <t>1744006011/IF/IAY/873851 — Construction of IAY House -IAY REG. NO. MP1783751</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>14620</v>
+        <v>14964</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>42922</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>43379</v>
+        <v>43313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/876834 — Construction of IAY House -IAY REG. NO. MP1820861</t>
+          <t>1744006011/IF/IAY/874228 — Construction of IAY House -IAY REG. NO. MP1788006</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>16168</v>
+        <v>14620</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>42943</v>
+        <v>42922</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>43313</v>
+        <v>43379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/879292 — Construction of IAY House -IAY REG. NO. MP1853429</t>
+          <t>1744006011/IF/IAY/876834 — Construction of IAY House -IAY REG. NO. MP1820861</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>15642</v>
+        <v>16168</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>42943</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>43212</v>
+        <v>43313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/903625 — Construction of IAY House -IAY REG. NO. MP2187557</t>
+          <t>1744006011/IF/IAY/879292 — Construction of IAY House -IAY REG. NO. MP1853429</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>15480</v>
+        <v>15642</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>42922</v>
+        <v>42943</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>43212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/937632 — Construction of IAY House -IAY REG. NO. MP2776363</t>
+          <t>1744006011/IF/IAY/903625 — Construction of IAY House -IAY REG. NO. MP2187557</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>15124</v>
+        <v>15480</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>42943</v>
+        <v>42922</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>43378</v>
+        <v>43212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/942705 — Construction of IAY House -IAY REG. NO. MP2862049</t>
+          <t>1744006011/IF/IAY/937632 — Construction of IAY House -IAY REG. NO. MP2776363</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>15372</v>
+        <v>15124</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>42943</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>43406</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/962429 — Construction of IAY House -IAY REG. NO. MP3352590</t>
+          <t>1744006011/IF/IAY/942705 — Construction of IAY House -IAY REG. NO. MP2862049</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>14954</v>
+        <v>15372</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>42943</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>43313</v>
+        <v>43406</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/964213 — Construction of IAY House -IAY REG. NO. MP3399873</t>
+          <t>1744006011/IF/IAY/962429 — Construction of IAY House -IAY REG. NO. MP3352590</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>15270</v>
+        <v>14954</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>42908</v>
+        <v>42943</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>43212</v>
+        <v>43313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/966031 — Construction of IAY House -IAY REG. NO. MP3446913</t>
+          <t>1744006011/IF/IAY/964213 — Construction of IAY House -IAY REG. NO. MP3399873</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>16344</v>
+        <v>15270</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>42908</v>
       </c>
       <c r="K466" s="3" t="n">
         <v>43212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/966344 — Construction of IAY House -IAY REG. NO. MP3455911</t>
+          <t>1744006011/IF/IAY/966031 — Construction of IAY House -IAY REG. NO. MP3446913</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>15360</v>
+        <v>16344</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>42908</v>
       </c>
       <c r="K467" s="3" t="n">
         <v>43212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/966345 — Construction of IAY House -IAY REG. NO. MP3455918</t>
+          <t>1744006011/IF/IAY/966344 — Construction of IAY House -IAY REG. NO. MP3455911</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>15360</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>42908</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>43212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1744006011/IF/IAY/967302 — Construction of IAY House -IAY REG. NO. MP3481005</t>
+          <t>1744006011/IF/IAY/966345 — Construction of IAY House -IAY REG. NO. MP3455918</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>17376</v>
+        <v>15360</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>42908</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>43313</v>
+        <v>43212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1744006011/LD/22012034251122 — शांतिधाम निर्माण कार्य -झारापानी</t>
+          <t>1744006011/IF/IAY/967302 — Construction of IAY House -IAY REG. NO. MP3481005</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>481000</v>
+        <v>15480</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>265503.68</v>
+        <v>17376</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>42390</v>
+        <v>42908</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>43061</v>
+        <v>43313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1744006011/LD/22012034292370 — शांतिधाम निर्माण कार्य बरहाटोला</t>
+          <t>1744006011/LD/22012034251122 — शांतिधाम निर्माण कार्य -झारापानी</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>180000</v>
+        <v>481000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>1764</v>
+        <v>265503.68</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>42705</v>
+        <v>42390</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>43409</v>
+        <v>43061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1744006011/LD/22012034470096 — Charagah Vikas Karya Goushala Pali</t>
+          <t>1744006011/LD/22012034292370 — शांतिधाम निर्माण कार्य बरहाटोला</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>1498895.57</v>
+        <v>180000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>477755</v>
+        <v>1764</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>43769</v>
+        <v>42705</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>45332</v>
+        <v>43409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1744006011/LD/22012034535936 — Gochar bhoomi charagah nirman karya jharapani</t>
+          <t>1744006011/LD/22012034470096 — Charagah Vikas Karya Goushala Pali</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>792213.45</v>
+        <v>1498895.57</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>0</v>
+        <v>477755</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K473" s="3"/>
+        <v>43769</v>
+      </c>
+      <c r="K473" s="3" t="n">
+        <v>45332</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1744006011/LD/22012034949182 — गली प्लग सह ड्रेनेज ट्रीटमेंट मोहन रजक के खेत से उतम चंदमेहरा के खेत तक  पाली</t>
+          <t>1744006011/LD/22012034535936 — Gochar bhoomi charagah nirman karya jharapani</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>907966.93</v>
+        <v>792213.45</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>869370</v>
+        <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>45694</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1744006011/LD/22012034949183 — गली प्लग सह ड्रेनेज ट्रीटमेंट भागचंद मेहरा के खेत से शिवरतन के खेत तक पाली</t>
+          <t>1744006011/LD/22012034949182 — गली प्लग सह ड्रेनेज ट्रीटमेंट मोहन रजक के खेत से उतम चंदमेहरा के खेत तक  पाली</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>934324.12</v>
+        <v>907966.93</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>903689.82</v>
+        <v>869370</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>45707</v>
+        <v>45694</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>45848</v>
+        <v>45681</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1744006011/LD/22012034949186 — गली प्लग सह ड्रेनेज ट्रीटमेंट सुग्रीव मेहरा के खेत से अश्वनी राम के खेत तक पाली</t>
+          <t>1744006011/LD/22012034949183 — गली प्लग सह ड्रेनेज ट्रीटमेंट भागचंद मेहरा के खेत से शिवरतन के खेत तक पाली</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>944532</v>
+        <v>934324.12</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>907899</v>
+        <v>903689.82</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>45715</v>
+        <v>45707</v>
       </c>
       <c r="K476" s="3" t="n">
         <v>45848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1744006011/LD/3799416196 — शांति धाम शेड निर्माण कार्य बैधानी के पास</t>
+          <t>1744006011/LD/22012034949186 — गली प्लग सह ड्रेनेज ट्रीटमेंट सुग्रीव मेहरा के खेत से अश्वनी राम के खेत तक पाली</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>500000</v>
+        <v>944532</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>281154.81</v>
+        <v>907899</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41634</v>
+        <v>45715</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>42719</v>
+        <v>45848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1744006011/LD/3799416208 — प्ले ग्राउण्ड मारसिहुडी</t>
+          <t>1744006011/LD/3799416196 — शांति धाम शेड निर्माण कार्य बैधानी के पास</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>392000</v>
+        <v>500000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>276666</v>
+        <v>281154.81</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>41634</v>
       </c>
       <c r="K478" s="3" t="n">
         <v>42719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1744006011/LD/3799416215 — पंचायत भवन के पास मैदान समतलीकरण्</t>
+          <t>1744006011/LD/3799416208 — प्ले ग्राउण्ड मारसिहुडी</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>325000</v>
+        <v>392000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>0</v>
+        <v>276666</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>41634</v>
       </c>
-      <c r="K479" s="3"/>
+      <c r="K479" s="3" t="n">
+        <v>42719</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1744006011/LD/3799416330 — मैदान समतलीयकरण कार्य ऑगनबाडी के पास मारसुहिडी</t>
+          <t>1744006011/LD/3799416215 — पंचायत भवन के पास मैदान समतलीकरण्</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>325000</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>41634</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1744006011/PG/9425892703 — खेल मैदान निर्माण - पाली</t>
+          <t>1744006011/LD/3799416330 — मैदान समतलीयकरण कार्य ऑगनबाडी के पास मारसुहिडी</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>353000</v>
+        <v>325000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>178426.64</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>42761</v>
-[...3 lines deleted...]
-      </c>
+        <v>41634</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/110 — पाली से मझगवा पहुच मार्ग मे पुलीया नमिण कार्य</t>
+          <t>1744006011/PG/9425892703 — खेल मैदान निर्माण - पाली</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>110400</v>
+        <v>353000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>176462</v>
+        <v>178426.64</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>40130</v>
+        <v>42761</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>40364</v>
+        <v>43409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034177870 — सी0 सी0 रोड एवं नाली निर्माण कार्य सुखेंद्र के घर</t>
+          <t>1744006011/RC/110 — पाली से मझगवा पहुच मार्ग मे पुलीया नमिण कार्य</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>217000</v>
+        <v>110400</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>181552</v>
+        <v>176462</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>41496</v>
+        <v>40130</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>41619</v>
+        <v>40364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034177936 — सी0 सी0 रोड ण्‍वं नाली निर्माण कार्य प्रा0 शाला से</t>
+          <t>1744006011/RC/22012034177870 — सी0 सी0 रोड एवं नाली निर्माण कार्य सुखेंद्र के घर</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>297000</v>
+        <v>217000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>232715</v>
+        <v>181552</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>41496</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>41653</v>
+        <v>41619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034206183 — सी0सी0 रोड एवं नाली निर्माण कार्य - राजकुमार कुमार</t>
+          <t>1744006011/RC/22012034177936 — सी0 सी0 रोड ण्‍वं नाली निर्माण कार्य प्रा0 शाला से</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>185000</v>
+        <v>297000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>148419</v>
+        <v>232715</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>41690</v>
+        <v>41496</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>41759</v>
+        <v>41653</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034220335 — ket sadak_anil rai ke khet se jharapani marg tak</t>
+          <t>1744006011/RC/22012034206183 — सी0सी0 रोड एवं नाली निर्माण कार्य - राजकुमार कुमार</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>0</v>
+        <v>185000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>0</v>
+        <v>148419</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>41758</v>
-[...1 lines deleted...]
-      <c r="K486" s="3"/>
+        <v>41690</v>
+      </c>
+      <c r="K486" s="3" t="n">
+        <v>41759</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034221072 — खेत सड्क निर्माण कार्य - अनिलराम के खेत से झारापान</t>
+          <t>1744006011/RC/22012034220335 — ket sadak_anil rai ke khet se jharapani marg tak</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>1209000</v>
+        <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>526226</v>
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>41921</v>
-[...3 lines deleted...]
-      </c>
+        <v>41758</v>
+      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034221077 — खेत सड्क निर्माण कार्य - छोटे लाल यादव के खेत से अर्जुन के खेत तक</t>
+          <t>1744006011/RC/22012034221072 — खेत सड्क निर्माण कार्य - अनिलराम के खेत से झारापान</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>1229000</v>
+        <v>1209000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>673985</v>
+        <v>526226</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>41921</v>
       </c>
       <c r="K488" s="3" t="n">
         <v>42719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034310742 — khet sadak nirman karya barelal ke khet se sukru sahu ke khet ki our</t>
+          <t>1744006011/RC/22012034221077 — खेत सड्क निर्माण कार्य - छोटे लाल यादव के खेत से अर्जुन के खेत तक</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>0</v>
+        <v>1229000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>0</v>
+        <v>673985</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K489" s="3"/>
+        <v>41921</v>
+      </c>
+      <c r="K489" s="3" t="n">
+        <v>42719</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034310743 — khet sadak nirman karya shyam sundar ke khet se premlal mehra ke khet ki our</t>
+          <t>1744006011/RC/22012034310742 — khet sadak nirman karya barelal ke khet se sukru sahu ke khet ki our</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034324275 — सुदूर सडक निर्माण - बरहाटोला से झारापानी तिराहा की ओर - झारापानी</t>
+          <t>1744006011/RC/22012034310743 — khet sadak nirman karya shyam sundar ke khet se premlal mehra ke khet ki our</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>852000</v>
+        <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>688102.51</v>
+        <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>42768</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034365782 — सी सी रोड एव्म नाली निर्माण कार्य - ललता बाई के घर से सुरेन्द्र के घर तक -पाली</t>
+          <t>1744006011/RC/22012034324275 — सुदूर सडक निर्माण - बरहाटोला से झारापानी तिराहा की ओर - झारापानी</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>81000</v>
+        <v>852000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>77811</v>
+        <v>688102.51</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>43034</v>
+        <v>42768</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>43549</v>
+        <v>44378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034374615 — sudur sampark sadk nirman sai mandir se khaleghat ki or-pali</t>
+          <t>1744006011/RC/22012034365782 — सी सी रोड एव्म नाली निर्माण कार्य - ललता बाई के घर से सुरेन्द्र के घर तक -पाली</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>0</v>
+        <v>81000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>0</v>
+        <v>77811</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K493" s="3"/>
+        <v>43034</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>43549</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034374616 — sudur sampark sadk nirman shivprasad ke ghar se sathiya ki or - marsihidi</t>
+          <t>1744006011/RC/22012034374615 — sudur sampark sadk nirman sai mandir se khaleghat ki or-pali</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034374617 — sudur samprk sadk nirman barhatola se dala mukhya marg tak- jharapani</t>
+          <t>1744006011/RC/22012034374616 — sudur sampark sadk nirman shivprasad ke ghar se sathiya ki or - marsihidi</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034436125 — नेक लाल के घर से सुरेन्द्र चौधरी  के घर की ओर</t>
+          <t>1744006011/RC/22012034374617 — sudur samprk sadk nirman barhatola se dala mukhya marg tak- jharapani</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>39000</v>
+        <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>38040</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>43496</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034436126 — सी सी रोड शिव कुमार के घर से हेतराम के घर की ओर पाली</t>
+          <t>1744006011/RC/22012034436125 — नेक लाल के घर से सुरेन्द्र चौधरी  के घर की ओर</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>39000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>37185</v>
+        <v>38040</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>43496</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>43708</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034436130 — सी सी रोड हेमल केघर के पास से संत लाल के घर की ओर मारसिहुड़ी</t>
+          <t>1744006011/RC/22012034436126 — सी सी रोड शिव कुमार के घर से हेतराम के घर की ओर पाली</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>39000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>38140</v>
+        <v>37185</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>43496</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>43687</v>
+        <v>43708</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034441795 — सी0 सी0 रोड निर्माण कार्य</t>
+          <t>1744006011/RC/22012034436130 — सी सी रोड हेमल केघर के पास से संत लाल के घर की ओर मारसिहुड़ी</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>0</v>
+        <v>39000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>0</v>
+        <v>38140</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K499" s="3"/>
+        <v>43496</v>
+      </c>
+      <c r="K499" s="3" t="n">
+        <v>43687</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034470978 — cc road nirman ram ji ke ghar se kamlesh yadav ke ghar ki or</t>
+          <t>1744006011/RC/22012034441795 — सी0 सी0 रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>84750</v>
+        <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>95760</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>43777</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034470979 — cc road nirman vijay mehra ke ghar se bharat mehra ke ghar ki or</t>
+          <t>1744006011/RC/22012034470978 — cc road nirman ram ji ke ghar se kamlesh yadav ke ghar ki or</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>56000</v>
+        <v>84750</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>55600</v>
+        <v>95760</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>43777</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>44459</v>
+        <v>43919</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034524390 — mukhya marg se goushala tak</t>
+          <t>1744006011/RC/22012034470979 — cc road nirman vijay mehra ke ghar se bharat mehra ke ghar ki or</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>847128.6</v>
+        <v>56000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>483413.65</v>
+        <v>55600</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44138</v>
+        <v>43777</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>45616</v>
+        <v>44459</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034540431 — सी.सी.रोड निर्माण कार्य मुख्य मार्ग से गौ शाला की ओर - पाली</t>
+          <t>1744006011/RC/22012034524390 — mukhya marg se goushala tak</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>19500</v>
+        <v>847128.6</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>18480</v>
+        <v>483413.65</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>44138</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>44222</v>
+        <v>45616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034551630 — सी.सी.रोड एव नाली निर्माण कार्य गरीबदास के घर से श्याम बाई के घर की ओर - मारसिहुडी</t>
+          <t>1744006011/RC/22012034540431 — सी.सी.रोड निर्माण कार्य मुख्य मार्ग से गौ शाला की ओर - पाली</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>31400</v>
+        <v>19500</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>31050</v>
+        <v>18480</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44184</v>
+        <v>44138</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>44471</v>
+        <v>44222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034551637 — सी.सी.रोड एव नाली निर्माण कार्य भारत कुम्हार के घर से मुश्की साहू के घर की ओर - पाली</t>
+          <t>1744006011/RC/22012034551630 — सी.सी.रोड एव नाली निर्माण कार्य गरीबदास के घर से श्याम बाई के घर की ओर - मारसिहुडी</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>38000</v>
+        <v>31400</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>38600</v>
+        <v>31050</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44183</v>
+        <v>44184</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>44439</v>
+        <v>44471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034551638 — नाली निर्माण कार्य पतिराम के घर से भागचंद के घर की ओर - पाली</t>
+          <t>1744006011/RC/22012034551637 — सी.सी.रोड एव नाली निर्माण कार्य भारत कुम्हार के घर से मुश्की साहू के घर की ओर - पाली</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>12400</v>
+        <v>38000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>13830</v>
+        <v>38600</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>44183</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>44250</v>
+        <v>44439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034589025 — bhagchand ke ghar se prahlad sen ke ghar ki or nali nirman</t>
+          <t>1744006011/RC/22012034551638 — नाली निर्माण कार्य पतिराम के घर से भागचंद के घर की ओर - पाली</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>67000</v>
+        <v>12400</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>38631</v>
+        <v>13830</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44491</v>
+        <v>44183</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>44870</v>
+        <v>44250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034591708 — C. C. Road nirman karya PDS bhavan ke samne pali</t>
+          <t>1744006011/RC/22012034589025 — bhagchand ke ghar se prahlad sen ke ghar ki or nali nirman</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>32000</v>
+        <v>67000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>31750</v>
+        <v>38631</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44509</v>
+        <v>44491</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>44572</v>
+        <v>44870</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034591709 — C. C. Road nirman karya PDS bhavan ke samne pali</t>
+          <t>1744006011/RC/22012034591708 — C. C. Road nirman karya PDS bhavan ke samne pali</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>32000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>31750</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>44509</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>44572</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034591710 — Nali nirman karya rajendra ke ghar se laxmi dubey ke ghar ki or pali</t>
+          <t>1744006011/RC/22012034591709 — C. C. Road nirman karya PDS bhavan ke samne pali</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034591711 — Nali nirman karya hemlslke ghar se laxmi dubey ke ghar ki or pali</t>
+          <t>1744006011/RC/22012034591710 — Nali nirman karya rajendra ke ghar se laxmi dubey ke ghar ki or pali</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034591712 — Nali nirman karya  kher mai se shyam bai ke ghar ki or marsihudi</t>
+          <t>1744006011/RC/22012034591711 — Nali nirman karya hemlslke ghar se laxmi dubey ke ghar ki or pali</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034592169 — nali nirman karya kher mai se shyam bai ewam mushki lal ke ghar ki aur</t>
+          <t>1744006011/RC/22012034591712 — Nali nirman karya  kher mai se shyam bai ke ghar ki or marsihudi</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>20300</v>
+        <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>17068</v>
+        <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>44509</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034592185 — nali nirman karya hem lal ke ghar laxmi dube ke ghar ki or pali</t>
+          <t>1744006011/RC/22012034592169 — nali nirman karya kher mai se shyam bai ewam mushki lal ke ghar ki aur</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>20300</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>19300</v>
+        <v>17068</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>44509</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>44870</v>
+        <v>45071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034592187 — nali nirman karya rajendra ke ghar se laxmi dube ke ghar ki or</t>
+          <t>1744006011/RC/22012034592185 — nali nirman karya hem lal ke ghar laxmi dube ke ghar ki or pali</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>20300</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>19184</v>
+        <v>19300</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>44509</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>45071</v>
+        <v>44870</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034592194 — cc road mirman karya pds bhavan ke samne pali</t>
+          <t>1744006011/RC/22012034592187 — nali nirman karya rajendra ke ghar se laxmi dube ke ghar ki or</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>31129</v>
+        <v>20300</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>0</v>
+        <v>19184</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K516" s="3"/>
+        <v>44509</v>
+      </c>
+      <c r="K516" s="3" t="n">
+        <v>45071</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034612801 — Puliya nirman jharapani</t>
+          <t>1744006011/RC/22012034592194 — cc road mirman karya pds bhavan ke samne pali</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>357996.91</v>
+        <v>31129</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>354703.57</v>
+        <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>44697</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034631789 — c c rod avm nali nirman kay vinod namdeo ke ghar se chandu gadari ke ghar ki or gram pali</t>
+          <t>1744006011/RC/22012034612801 — Puliya nirman jharapani</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>34000</v>
+        <v>357996.91</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>21400</v>
+        <v>354703.57</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>45130</v>
+        <v>44697</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>45366</v>
+        <v>45850</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034631791 — c c rods avm nali nirman kary main rods se bajrang swami ji ki or gram pali</t>
+          <t>1744006011/RC/22012034631789 — c c rod avm nali nirman kay vinod namdeo ke ghar se chandu gadari ke ghar ki or gram pali</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>65000</v>
+        <v>34000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>210</v>
+        <v>21400</v>
       </c>
       <c r="J519" s="3" t="n">
+        <v>45130</v>
+      </c>
+      <c r="K519" s="3" t="n">
         <v>45366</v>
-      </c>
-[...1 lines deleted...]
-        <v>44966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034669918 — C C RODS AVM NALI NIRMAN KARY GRAM JHARAPANI</t>
+          <t>1744006011/RC/22012034631791 — c c rods avm nali nirman kary main rods se bajrang swami ji ki or gram pali</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>0</v>
+        <v>65000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>0</v>
+        <v>210</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K520" s="3"/>
+        <v>45366</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>44966</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/22012034670203 — सी सी रोड एव नाली निर्माण कार्य रेखा बाई के घर से मैंन रोड तक  झारपनी</t>
+          <t>1744006011/RC/22012034669918 — C C RODS AVM NALI NIRMAN KARY GRAM JHARAPANI</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>44700</v>
+        <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>42460</v>
+        <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>45368</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/26 — पाली से मारसिंहुडी पहुंच मार्ग निर्माण कार्य</t>
+          <t>1744006011/RC/22012034670203 — सी सी रोड एव नाली निर्माण कार्य रेखा बाई के घर से मैंन रोड तक  झारपनी</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>487000</v>
+        <v>44700</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>59825</v>
+        <v>42460</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>39485</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>45368</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>45850</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/-260 — नवीन पहुंच मार्ग निर्माण कार्य मारसिंहुडी से बहरा मोड तक</t>
+          <t>1744006011/RC/26 — पाली से मारसिंहुडी पहुंच मार्ग निर्माण कार्य</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>479000</v>
+        <v>487000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>35195</v>
+        <v>59825</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>40290</v>
-[...3 lines deleted...]
-      </c>
+        <v>39485</v>
+      </c>
+      <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/-261 — नवीन पहुंच मार्ग निर्माण कार्य झारापानी से बरहा टोला तक</t>
+          <t>1744006011/RC/-260 — नवीन पहुंच मार्ग निर्माण कार्य मारसिंहुडी से बहरा मोड तक</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>489000</v>
+        <v>479000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>212987</v>
+        <v>35195</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>40304</v>
+        <v>40290</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>41006</v>
+        <v>40243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/271 — झारा पानी से कूदना गोदान तक मार्ग निर्माण</t>
+          <t>1744006011/RC/-261 — नवीन पहुंच मार्ग निर्माण कार्य झारापानी से बरहा टोला तक</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>0</v>
+        <v>489000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>52013</v>
+        <v>212987</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>40356</v>
+        <v>40304</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>40966</v>
+        <v>41006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/29 — झारापानी से भैसवाही पंहुच मार्ग निर्माण कार्य</t>
+          <t>1744006011/RC/271 — झारा पानी से कूदना गोदान तक मार्ग निर्माण</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>476000</v>
+        <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>34000</v>
+        <v>52013</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>39493</v>
-[...1 lines deleted...]
-      <c r="K526" s="3"/>
+        <v>40356</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>40966</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/31 — पाली से कचनारी विरासन मार्ग टेडिया घाट तक</t>
+          <t>1744006011/RC/29 — झारापानी से भैसवाही पंहुच मार्ग निर्माण कार्य</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>196000</v>
+        <v>476000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>53167</v>
+        <v>34000</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>39611</v>
+        <v>39493</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/314 — पाली - (पाली से सागौना मार्ग में पुलिया निर्माण कार्य) RC/314</t>
+          <t>1744006011/RC/31 — पाली से कचनारी विरासन मार्ग टेडिया घाट तक</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>375000</v>
+        <v>196000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>0</v>
+        <v>53167</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>39472</v>
+        <v>39611</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/359 — पाली - (नवीन मार्ग निमार्ण मारसिहुडी से बहरा पहुंच मोड तक रोड निमार्ण) RC/359</t>
+          <t>1744006011/RC/314 — पाली - (पाली से सागौना मार्ग में पुलिया निर्माण कार्य) RC/314</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>479000</v>
+        <v>375000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>119595</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>40507</v>
-[...3 lines deleted...]
-      </c>
+        <v>39472</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/397 — नवीन पहुंच मार्ग झारपानी से कुदना गोठान तक</t>
+          <t>1744006011/RC/359 — पाली - (नवीन मार्ग निमार्ण मारसिहुडी से बहरा पहुंच मोड तक रोड निमार्ण) RC/359</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>489000</v>
+        <v>479000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>58676</v>
+        <v>119595</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>40581</v>
+        <v>40507</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>40966</v>
+        <v>40975</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/579 — सी0सी0 रोड निर्माण बच्‍चनलाल के घर से चेतराम के घर तक</t>
+          <t>1744006011/RC/397 — नवीन पहुंच मार्ग झारपानी से कुदना गोठान तक</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>0</v>
+        <v>489000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>90000</v>
+        <v>58676</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>41010</v>
+        <v>40581</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>40982</v>
+        <v>40966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/645 — पाली- पंचपरमेश्‍वर सी0 सी0 रोड एवं नाली निर्माण का</t>
+          <t>1744006011/RC/579 — सी0सी0 रोड निर्माण बच्‍चनलाल के घर से चेतराम के घर तक</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>73396</v>
+        <v>90000</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>41053</v>
+        <v>41010</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>41364</v>
+        <v>40982</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/69 — पाली से कचनारी तिराहा मार्ग निर्माण</t>
+          <t>1744006011/RC/645 — पाली- पंचपरमेश्‍वर सी0 सी0 रोड एवं नाली निर्माण का</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>158595</v>
+        <v>73396</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>39863</v>
-[...1 lines deleted...]
-      <c r="K533" s="3"/>
+        <v>41053</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>41364</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RC/719 — पाली-सी0 सी0 रोड सरजू के घर से सुशील के घर तक</t>
+          <t>1744006011/RC/69 — पाली से कचनारी तिराहा मार्ग निर्माण</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>131000</v>
+        <v>500000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>24440</v>
+        <v>158595</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>41328</v>
-[...3 lines deleted...]
-      </c>
+        <v>39863</v>
+      </c>
+      <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034319889 — Nadep Pit Nirman -Aspatal ke pass Pali</t>
+          <t>1744006011/RC/719 — पाली-सी0 सी0 रोड सरजू के घर से सुशील के घर तक</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>22000</v>
+        <v>131000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>24440</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>42759</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>41328</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>41698</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034319890 — Nadep Pit Nirman -school ke pass Pali</t>
+          <t>1744006011/RS/22012034319889 — Nadep Pit Nirman -Aspatal ke pass Pali</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>42759</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034319892 — Nadep Pit Nirman -Aam ke ped ke pass Marsihudi</t>
+          <t>1744006011/RS/22012034319890 — Nadep Pit Nirman -school ke pass Pali</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>42759</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034319895 — Nadep Pit Nirman-school ke pass Marsihudi</t>
+          <t>1744006011/RS/22012034319892 — Nadep Pit Nirman -Aam ke ped ke pass Marsihudi</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>42759</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034319896 — Nadep Pit Nirman-Jharapani</t>
+          <t>1744006011/RS/22012034319895 — Nadep Pit Nirman-school ke pass Marsihudi</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>42759</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034327349 — शौचालय मरम्म्त कार्य -हितग्राही-नोनेलाल/समनू यादव पाली</t>
+          <t>1744006011/RS/22012034319896 — Nadep Pit Nirman-Jharapani</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>9500</v>
+        <v>22000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>9415</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>42929</v>
-[...3 lines deleted...]
-      </c>
+        <v>42759</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034327351 — शौचालय मरम्म्त कार्य -हितग्राही - रविकुमार /प्रेमलाल मेहरा पाली</t>
+          <t>1744006011/RS/22012034327349 — शौचालय मरम्म्त कार्य -हितग्राही-नोनेलाल/समनू यादव पाली</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>9450</v>
+        <v>9415</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>43013</v>
+        <v>42929</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034367137 — शौचालय मरम्म्त कार्य -हितग्राही-सुरेन्द्र /राजाराम चमार -पाली</t>
+          <t>1744006011/RS/22012034327351 — शौचालय मरम्म्त कार्य -हितग्राही - रविकुमार /प्रेमलाल मेहरा पाली</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>9450</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>43013</v>
       </c>
       <c r="K542" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034367139 — शौचालय मरम्म्त कार्य -हितग्राही-दुली चन्द /पंछीलाल मेहरा -पाली</t>
+          <t>1744006011/RS/22012034367137 — शौचालय मरम्म्त कार्य -हितग्राही-सुरेन्द्र /राजाराम चमार -पाली</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>9450</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>43013</v>
       </c>
       <c r="K543" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034377604 — शौचालय मरम्म्त कार्य -हितग्राही-ओम्कार प्रसाद/गंगाराम दुबे -पाली</t>
+          <t>1744006011/RS/22012034367139 — शौचालय मरम्म्त कार्य -हितग्राही-दुली चन्द /पंछीलाल मेहरा -पाली</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>9450</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>43013</v>
       </c>
       <c r="K544" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034377607 — शौचालय मरम्म्त कार्य -हितग्राही-मुकेश कुमार /कोदुलाल साहु -पाली</t>
+          <t>1744006011/RS/22012034377604 — शौचालय मरम्म्त कार्य -हितग्राही-ओम्कार प्रसाद/गंगाराम दुबे -पाली</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>9450</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>43013</v>
       </c>
       <c r="K545" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034377614 — शौचालय मरम्म्त कार्य -हितग्राही-राधा बाई /भारत लाल सेन -पाली</t>
+          <t>1744006011/RS/22012034377607 — शौचालय मरम्म्त कार्य -हितग्राही-मुकेश कुमार /कोदुलाल साहु -पाली</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>7500</v>
+        <v>9450</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>43013</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>43409</v>
+        <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034377616 — शौचालय मरम्म्त कार्य -हितग्राही-प्रेमलता बाई /मगन लाल रजक -पाली</t>
+          <t>1744006011/RS/22012034377614 — शौचालय मरम्म्त कार्य -हितग्राही-राधा बाई /भारत लाल सेन -पाली</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>9450</v>
+        <v>7500</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>43013</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>43225</v>
+        <v>43409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034377622 — शौचालय मरम्म्त कार्य -हितग्राही-सुखदेव /चन्द्रभान -पाली</t>
+          <t>1744006011/RS/22012034377616 — शौचालय मरम्म्त कार्य -हितग्राही-प्रेमलता बाई /मगन लाल रजक -पाली</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>9450</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>43013</v>
       </c>
       <c r="K548" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034378387 — शौचालय मरम्मत निर्माण कार्य -मुकेश रजक /प्यारेलाल -पाली</t>
+          <t>1744006011/RS/22012034377622 — शौचालय मरम्म्त कार्य -हितग्राही-सुखदेव /चन्द्रभान -पाली</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>9450</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>43020</v>
+        <v>43013</v>
       </c>
       <c r="K549" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034378388 — शौचालय मरम्मत निर्माण कार्य -कमलेश कुमार /लालबहादुर रजक -पाली</t>
+          <t>1744006011/RS/22012034378387 — शौचालय मरम्मत निर्माण कार्य -मुकेश रजक /प्यारेलाल -पाली</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>9450</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>43020</v>
       </c>
       <c r="K550" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034378479 — शौचालय मरम्म्त कार्य -हितग्राही-शम्भु यादव /धुन्की लाल -पाली</t>
+          <t>1744006011/RS/22012034378388 — शौचालय मरम्मत निर्माण कार्य -कमलेश कुमार /लालबहादुर रजक -पाली</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>9450</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>43020</v>
       </c>
       <c r="K551" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034378480 — शौचालय मरम्म्त कार्य -हितग्राही-शिवचण रजक /पंछी लाल -पाली</t>
+          <t>1744006011/RS/22012034378479 — शौचालय मरम्म्त कार्य -हितग्राही-शम्भु यादव /धुन्की लाल -पाली</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>2250</v>
+        <v>9450</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>43020</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>43342</v>
+        <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034378481 — शौचालय मरम्म्त कार्य -हितग्राही-लखन लाल रजक /मौजीलाल -पाली</t>
+          <t>1744006011/RS/22012034378480 — शौचालय मरम्म्त कार्य -हितग्राही-शिवचण रजक /पंछी लाल -पाली</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>9450</v>
+        <v>2250</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>43020</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>43225</v>
+        <v>43342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034378482 — शौचालय मरम्म्त कार्य -हितग्राही-जम्मन मेहरा /फूलचन्द पाली</t>
+          <t>1744006011/RS/22012034378481 — शौचालय मरम्म्त कार्य -हितग्राही-लखन लाल रजक /मौजीलाल -पाली</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>9450</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>43020</v>
       </c>
       <c r="K554" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034378483 — शौचालय मरम्म्त कार्य -हितग्राही-सुभाष साहु /प्रीतम साहु -पाली</t>
+          <t>1744006011/RS/22012034378482 — शौचालय मरम्म्त कार्य -हितग्राही-जम्मन मेहरा /फूलचन्द पाली</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>9450</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>43020</v>
       </c>
       <c r="K555" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034378484 — शौचालय मरम्म्त कार्य -हितग्राही-चेतराम /नन्हेराम कुम्हार</t>
+          <t>1744006011/RS/22012034378483 — शौचालय मरम्म्त कार्य -हितग्राही-सुभाष साहु /प्रीतम साहु -पाली</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>9450</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>43020</v>
       </c>
       <c r="K556" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034378485 — शौचालय मरम्म्त कार्य -हितग्राही-प्रेमलाल चमार/नन्हुराम -पाली</t>
+          <t>1744006011/RS/22012034378484 — शौचालय मरम्म्त कार्य -हितग्राही-चेतराम /नन्हेराम कुम्हार</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>9450</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>43020</v>
       </c>
       <c r="K557" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034378486 — शौचालय मरम्म्त कार्य -हितग्राही-सुखदेव /घमंडी -पाली</t>
+          <t>1744006011/RS/22012034378485 — शौचालय मरम्म्त कार्य -हितग्राही-प्रेमलाल चमार/नन्हुराम -पाली</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>9450</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>43020</v>
       </c>
       <c r="K558" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034378487 — शौचालय मरम्म्त कार्य -हितग्राही-राजेश कुम्हार /घमंडी -पाली</t>
+          <t>1744006011/RS/22012034378486 — शौचालय मरम्म्त कार्य -हितग्राही-सुखदेव /घमंडी -पाली</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>9440</v>
+        <v>9450</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>43020</v>
       </c>
       <c r="K559" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034378488 — शौचालय मरम्म्त कार्य -हितग्राही-गिरानी लाल /चुन्नुराम कुम्हार -पाली</t>
+          <t>1744006011/RS/22012034378487 — शौचालय मरम्म्त कार्य -हितग्राही-राजेश कुम्हार /घमंडी -पाली</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>9450</v>
+        <v>9440</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>43020</v>
       </c>
       <c r="K560" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034378489 — शौचालय मरम्म्त कार्य -हितग्राही-गोविन्द कुम्हार/जेठू कुम्हार -पाली</t>
+          <t>1744006011/RS/22012034378488 — शौचालय मरम्म्त कार्य -हितग्राही-गिरानी लाल /चुन्नुराम कुम्हार -पाली</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>9450</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>43020</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034378490 — शौचालय मरम्म्त कार्य -हितग्राही-संतोश कुम्हार /छेदी लाल कुम्हार</t>
+          <t>1744006011/RS/22012034378489 — शौचालय मरम्म्त कार्य -हितग्राही-गोविन्द कुम्हार/जेठू कुम्हार -पाली</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>9450</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>43020</v>
       </c>
       <c r="K562" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034378491 — शौचालय मरम्म्त कार्य -हितग्राही-सुशील जेठूराम कुम्हार -पाली</t>
+          <t>1744006011/RS/22012034378490 — शौचालय मरम्म्त कार्य -हितग्राही-संतोश कुम्हार /छेदी लाल कुम्हार</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>9450</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>43020</v>
       </c>
       <c r="K563" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034378603 — शौचालय मरम्म्त कार्य -हितग्राही-राजेन्द्र रजक /घसीटेराम रजक -पाली</t>
+          <t>1744006011/RS/22012034378491 — शौचालय मरम्म्त कार्य -हितग्राही-सुशील जेठूराम कुम्हार -पाली</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>9450</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>43020</v>
       </c>
       <c r="K564" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034423193 — शौचालय मरममत हित. भुरेलाल/दसई राम मेहरा -पाली</t>
+          <t>1744006011/RS/22012034378603 — शौचालय मरम्म्त कार्य -हितग्राही-राजेन्द्र रजक /घसीटेराम रजक -पाली</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>0</v>
+        <v>9450</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>43306</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>43020</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>43225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034423197 — शौचालय मरम्मत हित/ कमलेश मेहरा /किशन लाल -पाली</t>
+          <t>1744006011/RS/22012034423193 — शौचालय मरममत हित. भुरेलाल/दसई राम मेहरा -पाली</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>43306</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034529798 — slwm soak pit nirman karya p/s ke pass marsihudi</t>
+          <t>1744006011/RS/22012034423197 — शौचालय मरम्मत हित/ कमलेश मेहरा /किशन लाल -पाली</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>8427.44</v>
+        <v>9500</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>4080</v>
+        <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>44451</v>
-[...3 lines deleted...]
-      </c>
+        <v>43306</v>
+      </c>
+      <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034529799 — slwm nadep nirman karya p/s ke pass marsihudi</t>
+          <t>1744006011/RS/22012034529798 — slwm soak pit nirman karya p/s ke pass marsihudi</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>17463.58</v>
+        <v>8427.44</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>17650</v>
+        <v>4080</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>44532</v>
+        <v>44451</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>44870</v>
+        <v>45366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034529800 — slwm nadep nirman karya shivpal ke ghar ke pass marsihudi</t>
+          <t>1744006011/RS/22012034529799 — slwm nadep nirman karya p/s ke pass marsihudi</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>17496.78</v>
+        <v>17463.58</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>17722</v>
+        <v>17650</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>44443</v>
+        <v>44532</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>44660</v>
+        <v>44870</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034529802 — slwm nadep nirman karya ghyan bai ke ghar ke pass marsihudi</t>
+          <t>1744006011/RS/22012034529800 — slwm nadep nirman karya shivpal ke ghar ke pass marsihudi</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>17496.78</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>17722</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>44451</v>
+        <v>44443</v>
       </c>
       <c r="K570" s="3" t="n">
         <v>44660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034529803 — slwm nadep nirman karya annu singh ke ghar ke pass marsihudi</t>
+          <t>1744006011/RS/22012034529802 — slwm nadep nirman karya ghyan bai ke ghar ke pass marsihudi</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>17496.78</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>17722</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>44443</v>
+        <v>44451</v>
       </c>
       <c r="K571" s="3" t="n">
         <v>44660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034561806 — samudayik swasta parisar nirman karya khel maidan ke pass pali</t>
+          <t>1744006011/RS/22012034529803 — slwm nadep nirman karya annu singh ke ghar ke pass marsihudi</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>44000</v>
+        <v>17496.78</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>42240</v>
+        <v>17722</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>44481</v>
+        <v>44443</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>44870</v>
+        <v>44660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034584098 — Nadep nirman karya sai mandir ke pas pali</t>
+          <t>1744006011/RS/22012034561806 — samudayik swasta parisar nirman karya khel maidan ke pass pali</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>0</v>
+        <v>42240</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K573" s="3"/>
+        <v>44481</v>
+      </c>
+      <c r="K573" s="3" t="n">
+        <v>44870</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034584112 — Nadep nirman karya men road ke pas school ke peechhe pali</t>
+          <t>1744006011/RS/22012034584098 — Nadep nirman karya sai mandir ke pas pali</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034584117 — Nadep nirman karya gram panchyat ke pas pali</t>
+          <t>1744006011/RS/22012034584112 — Nadep nirman karya men road ke pas school ke peechhe pali</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034584123 — Nadep nirman karya swaasthya kendra ke pass pali</t>
+          <t>1744006011/RS/22012034584117 — Nadep nirman karya gram panchyat ke pas pali</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034584129 — Nadep nirman karya sanjo bai ke ghar ke pass pali</t>
+          <t>1744006011/RS/22012034584123 — Nadep nirman karya swaasthya kendra ke pass pali</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034584130 — Nadep nirman karya sanjo bai ke ghar ke pass pali</t>
+          <t>1744006011/RS/22012034584129 — Nadep nirman karya sanjo bai ke ghar ke pass pali</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034584169 — Soak pit nirman bhagvan das yadav ke ghar ke pas pali</t>
+          <t>1744006011/RS/22012034584130 — Nadep nirman karya sanjo bai ke ghar ke pass pali</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034584178 — Soak pit nirman sai mandir ke pas pali</t>
+          <t>1744006011/RS/22012034584169 — Soak pit nirman bhagvan das yadav ke ghar ke pas pali</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034584185 — Soak pit nirman laxmi prasad dubey ke ghar ke pad pali</t>
+          <t>1744006011/RS/22012034584178 — Soak pit nirman sai mandir ke pas pali</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034584191 — Soak pit nirman kesh lal ke ghar ke pas marsihudi</t>
+          <t>1744006011/RS/22012034584185 — Soak pit nirman laxmi prasad dubey ke ghar ke pad pali</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>8427.44</v>
+        <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034584199 — Soak pit nirman sumera ke ghar ke pss marsihudi</t>
+          <t>1744006011/RS/22012034584191 — Soak pit nirman kesh lal ke ghar ke pas marsihudi</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>0</v>
+        <v>8427.44</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034586479 — SLWM  NADEP NIRMAN KARYA SAI MANDIR KE PAS PALI</t>
+          <t>1744006011/RS/22012034584199 — Soak pit nirman sumera ke ghar ke pss marsihudi</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034586481 — SLWM NADEP NIRMAN KARYA MAIN ROAD KE PASS SCHOOL KE PICHHE PALI</t>
+          <t>1744006011/RS/22012034586479 — SLWM  NADEP NIRMAN KARYA SAI MANDIR KE PAS PALI</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>17487.76</v>
+        <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>2100</v>
+        <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>44501</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034586482 — SLWM NADEP NIRMAN  KARYA GRAM PANCHAYAT KE PAS PALI</t>
+          <t>1744006011/RS/22012034586481 — SLWM NADEP NIRMAN KARYA MAIN ROAD KE PASS SCHOOL KE PICHHE PALI</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>17487.76</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>44502</v>
+        <v>44501</v>
       </c>
       <c r="K586" s="3" t="n">
         <v>45422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034586486 — SLWM NADEP NIRMAN KARYA SWASTHYA  KENDRA KE PASS PALI</t>
+          <t>1744006011/RS/22012034586482 — SLWM NADEP NIRMAN  KARYA GRAM PANCHAYAT KE PAS PALI</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>17487.76</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>2450</v>
+        <v>2100</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>44501</v>
+        <v>44502</v>
       </c>
       <c r="K587" s="3" t="n">
         <v>45422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034586488 — SLWM NADEP NIRMAN KARYA SAJJO BAI KE GHAR KE PAS PALI</t>
+          <t>1744006011/RS/22012034586486 — SLWM NADEP NIRMAN KARYA SWASTHYA  KENDRA KE PASS PALI</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>0</v>
+        <v>17487.76</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>0</v>
+        <v>2450</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K588" s="3"/>
+        <v>44501</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>45422</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034586489 — SLWM SOAK PIT NIRMAN KARYA BHAGWAN DAS YADAV KE GHAR KE PAS PALI</t>
+          <t>1744006011/RS/22012034586488 — SLWM NADEP NIRMAN KARYA SAJJO BAI KE GHAR KE PAS PALI</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>8427.44</v>
+        <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034586490 — SLWM SOAK PIT NIRMAN KARYA SAI MANDIR KE PAS PALI</t>
+          <t>1744006011/RS/22012034586489 — SLWM SOAK PIT NIRMAN KARYA BHAGWAN DAS YADAV KE GHAR KE PAS PALI</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>8427.44</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>7587</v>
+        <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>44501</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034586493 — SLWM SOAK PIT NIRMAN KARYA LAXMI PRASAD DUBE KE GHAR KE PAS PALI</t>
+          <t>1744006011/RS/22012034586490 — SLWM SOAK PIT NIRMAN KARYA SAI MANDIR KE PAS PALI</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>8427.44</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>7587</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>44501</v>
       </c>
       <c r="K591" s="3" t="n">
         <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034586496 — SLWM SOAK PIT NIRMAN KARYA  KESH LAL KE GHAR KE PAS MARSIHUNDI</t>
+          <t>1744006011/RS/22012034586493 — SLWM SOAK PIT NIRMAN KARYA LAXMI PRASAD DUBE KE GHAR KE PAS PALI</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>0</v>
+        <v>8427.44</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>0</v>
+        <v>7587</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K592" s="3"/>
+        <v>44501</v>
+      </c>
+      <c r="K592" s="3" t="n">
+        <v>45623</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1744006011/RS/22012034586500 — SLWM SOAK PIT NIRMAN KARYA  SUMERA KE GHAR KE PAS MARSIHUNDI</t>
+          <t>1744006011/RS/22012034586496 — SLWM SOAK PIT NIRMAN KARYA  KESH LAL KE GHAR KE PAS MARSIHUNDI</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>8427.44</v>
+        <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>7762</v>
+        <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>44502</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/-122 — पाली - नवीन तालाब निर्माण कार्य झारापानी में</t>
+          <t>1744006011/RS/22012034586500 — SLWM SOAK PIT NIRMAN KARYA  SUMERA KE GHAR KE PAS MARSIHUNDI</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>600000</v>
+        <v>8427.44</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>429892</v>
+        <v>7762</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>40249</v>
+        <v>44502</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>41010</v>
+        <v>44870</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/124 — मारसिंहुडी से साठिया मार्ग पर पुलिया निर्माण(ककरहा नाला)</t>
+          <t>1744006011/WC/-122 — पाली - नवीन तालाब निर्माण कार्य झारापानी में</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>39000</v>
+        <v>600000</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>18200</v>
+        <v>429892</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>39898</v>
-[...1 lines deleted...]
-      <c r="K595" s="3"/>
+        <v>40249</v>
+      </c>
+      <c r="K595" s="3" t="n">
+        <v>41010</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/125 — मारसिंहुडी से साठिया मार्ग पर पुलिया निर्माण(बटरा नाला)</t>
+          <t>1744006011/WC/124 — मारसिंहुडी से साठिया मार्ग पर पुलिया निर्माण(ककरहा नाला)</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>39000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>17600</v>
+        <v>18200</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>39898</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/126 — शोकपिट निर्माण कूप निर्माण गन्‍शीबाई/स्‍वामीलाल के पास</t>
+          <t>1744006011/WC/125 — मारसिंहुडी से साठिया मार्ग पर पुलिया निर्माण(बटरा नाला)</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>64000</v>
+        <v>39000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>2800</v>
+        <v>17600</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>39956</v>
+        <v>39898</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/130 — तालाब गहरीकरण कार्य मारसिंहुडी</t>
+          <t>1744006011/WC/126 — शोकपिट निर्माण कूप निर्माण गन्‍शीबाई/स्‍वामीलाल के पास</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>294000</v>
+        <v>64000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>15386</v>
+        <v>2800</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>39905</v>
+        <v>39956</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034329150 — तालाब जीर्णोद्दार पुराने श्मसान के पास तालाब गहरीकरण - पाली</t>
+          <t>1744006011/WC/130 — तालाब गहरीकरण कार्य मारसिंहुडी</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>127300</v>
+        <v>294000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>110225.88</v>
+        <v>15386</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>42929</v>
-[...3 lines deleted...]
-      </c>
+        <v>39905</v>
+      </c>
+      <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034329151 — तालाब जीर्णोद्दार स्कूल के पास तालाब गहरीकरण - मारसिहुडी</t>
+          <t>1744006011/WC/22012034329150 — तालाब जीर्णोद्दार पुराने श्मसान के पास तालाब गहरीकरण - पाली</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>304000</v>
+        <v>127300</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>284010.14</v>
+        <v>110225.88</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>42894</v>
+        <v>42929</v>
       </c>
       <c r="K600" s="3" t="n">
         <v>43409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034388998 — शांतिधाम तालाब जीर्णउध्धार -मारसिहुडी</t>
+          <t>1744006011/WC/22012034329151 — तालाब जीर्णोद्दार स्कूल के पास तालाब गहरीकरण - मारसिहुडी</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>570000</v>
+        <v>304000</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>539411.77</v>
+        <v>284010.14</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>43244</v>
+        <v>42894</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>43600</v>
+        <v>43409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034389002 — जेठू के घर के पास वाला तालाब जीर्णउध्धार -मारसिहुडी</t>
+          <t>1744006011/WC/22012034388998 — शांतिधाम तालाब जीर्णउध्धार -मारसिहुडी</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>419000</v>
+        <v>570000</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>386027.42</v>
+        <v>539411.77</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>43244</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>43707</v>
+        <v>43600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034393184 — Barha Talab</t>
+          <t>1744006011/WC/22012034389002 — जेठू के घर के पास वाला तालाब जीर्णउध्धार -मारसिहुडी</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>569000</v>
+        <v>419000</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>530548.17</v>
+        <v>386027.42</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>43276</v>
+        <v>43244</v>
       </c>
       <c r="K603" s="3" t="n">
         <v>43707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034440955 — उपरी तालाब गहरी करण मर्सिन्हूडी</t>
+          <t>1744006011/WC/22012034393184 — Barha Talab</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>942000</v>
+        <v>569000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>0</v>
+        <v>530548.17</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K604" s="3"/>
+        <v>43276</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>43707</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034506983 — SOK PIT NIRMADH BARD NMBR 07 ME</t>
+          <t>1744006011/WC/22012034440955 — उपरी तालाब गहरी करण मर्सिन्हूडी</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>0</v>
+        <v>942000</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>43692</v>
+        <v>43491</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034507669 — naveen talab nirman karya sathiya marg ke pass marsihudi</t>
+          <t>1744006011/WC/22012034506983 — SOK PIT NIRMADH BARD NMBR 07 ME</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>1392713.8</v>
+        <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>1151673.88</v>
+        <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>43818</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034529626 — sok pit ninman sae mandir ke pas pali</t>
+          <t>1744006011/WC/22012034507669 — naveen talab nirman karya sathiya marg ke pass marsihudi</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>0</v>
+        <v>1392713.8</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>0</v>
+        <v>1151673.88</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K607" s="3"/>
+        <v>43818</v>
+      </c>
+      <c r="K607" s="3" t="n">
+        <v>44870</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034566216 — kantoor trench nirman kh no 1 me marsihudi</t>
+          <t>1744006011/WC/22012034529626 — sok pit ninman sae mandir ke pas pali</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>1076814.02</v>
+        <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>1009240</v>
+        <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>44022</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034592210 — Naveen Talab Nirman Marsihudi 20-21</t>
+          <t>1744006011/WC/22012034566216 — kantoor trench nirman kh no 1 me marsihudi</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>0</v>
+        <v>1076814.02</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>0</v>
+        <v>1009240</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K609" s="3"/>
+        <v>44022</v>
+      </c>
+      <c r="K609" s="3" t="n">
+        <v>44471</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034599469 — नाला गहरीकरण मारसिहूड़ी</t>
+          <t>1744006011/WC/22012034592210 — Naveen Talab Nirman Marsihudi 20-21</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>1203030.1</v>
+        <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>974215.77</v>
+        <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>44175</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034599479 — कार का नाम गहरीकरण नाला झारा पानी</t>
+          <t>1744006011/WC/22012034599469 — नाला गहरीकरण मारसिहूड़ी</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>0</v>
+        <v>1203030.1</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>0</v>
+        <v>974215.77</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K611" s="3"/>
+        <v>44175</v>
+      </c>
+      <c r="K611" s="3" t="n">
+        <v>45332</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034599593 — nala gahrikaran karya jharapani</t>
+          <t>1744006011/WC/22012034599479 — कार का नाम गहरीकरण नाला झारा पानी</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>1172390.11</v>
+        <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>964068.77</v>
+        <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44175</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034614438 — Rain water harwesting karya panchayat bhavan pali</t>
+          <t>1744006011/WC/22012034599593 — nala gahrikaran karya jharapani</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>0</v>
+        <v>1172390.11</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>0</v>
+        <v>964068.77</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K613" s="3"/>
+        <v>44175</v>
+      </c>
+      <c r="K613" s="3" t="n">
+        <v>45332</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034614450 — Rain water harwesting karya parthmik shala pali</t>
+          <t>1744006011/WC/22012034614438 — Rain water harwesting karya panchayat bhavan pali</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034614453 — Rain water harwesting karya parthmik shala pali</t>
+          <t>1744006011/WC/22012034614450 — Rain water harwesting karya parthmik shala pali</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034614472 — Rain water harwesting karya parthmik shala pali</t>
+          <t>1744006011/WC/22012034614453 — Rain water harwesting karya parthmik shala pali</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034615285 — Rain water harwesting karya parthmik shala pali</t>
+          <t>1744006011/WC/22012034614472 — Rain water harwesting karya parthmik shala pali</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034615286 — Rain water harwesting karya parthmik shala pali</t>
+          <t>1744006011/WC/22012034615285 — Rain water harwesting karya parthmik shala pali</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034615300 — Rain water harwesting karya parthmik shala pali</t>
+          <t>1744006011/WC/22012034615286 — Rain water harwesting karya parthmik shala pali</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034615313 — Rain water harvesting karya Aaganwadhi kendr krmak 01 me pali</t>
+          <t>1744006011/WC/22012034615300 — Rain water harwesting karya parthmik shala pali</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034616157 — water harvesting karya up swasthya kendra pali</t>
+          <t>1744006011/WC/22012034615313 — Rain water harvesting karya Aaganwadhi kendr krmak 01 me pali</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>3600</v>
+        <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>3160</v>
+        <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>44252</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034616158 — Rain water harvesting karya aganwadi kendra no 2 pali</t>
+          <t>1744006011/WC/22012034616157 — water harvesting karya up swasthya kendra pali</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>3600</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>3340</v>
+        <v>3160</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>44252</v>
       </c>
       <c r="K622" s="3" t="n">
         <v>44902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034616159 — Rain water harvesting karya aganwadi no 1 pali</t>
+          <t>1744006011/WC/22012034616158 — Rain water harvesting karya aganwadi kendra no 2 pali</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>3600</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>2800</v>
+        <v>3340</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>44252</v>
       </c>
       <c r="K623" s="3" t="n">
         <v>44902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034616160 — Rain water harvesting karya ps bhawan pali</t>
+          <t>1744006011/WC/22012034616159 — Rain water harvesting karya aganwadi no 1 pali</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>3600</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>3460</v>
+        <v>2800</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>44252</v>
       </c>
       <c r="K624" s="3" t="n">
         <v>44902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034616161 — Rain water harvesting karya panchyat bhawan pali</t>
+          <t>1744006011/WC/22012034616160 — Rain water harvesting karya ps bhawan pali</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>3600</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>3460</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>44252</v>
       </c>
       <c r="K625" s="3" t="n">
         <v>44902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034793312 — CTR contoor trench nirman karya kh no 106 marsihudi</t>
+          <t>1744006011/WC/22012034616161 — Rain water harvesting karya panchyat bhawan pali</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>982538.18</v>
+        <v>3600</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>835895</v>
+        <v>3460</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>44391</v>
+        <v>44252</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>44870</v>
+        <v>44902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034932147 — nala tat sudrikaran karya datla nala pali</t>
+          <t>1744006011/WC/22012034793312 — CTR contoor trench nirman karya kh no 106 marsihudi</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>656013</v>
+        <v>982538.18</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>491148.53</v>
+        <v>835895</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>44659</v>
+        <v>44391</v>
       </c>
       <c r="K627" s="3" t="n">
-        <v>45332</v>
+        <v>44870</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034932153 — nala tat sudrikaran karya jurna nala pali</t>
+          <t>1744006011/WC/22012034932147 — nala tat sudrikaran karya datla nala pali</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>0</v>
+        <v>656013</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>0</v>
+        <v>491148.53</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K628" s="3"/>
+        <v>44659</v>
+      </c>
+      <c r="K628" s="3" t="n">
+        <v>45332</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034932866 — nala tat sudrikaran karya datla nala pali part 2</t>
+          <t>1744006011/WC/22012034932153 — nala tat sudrikaran karya jurna nala pali</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034932867 — nala tat sudrikaran karya datla nala pali part 2</t>
+          <t>1744006011/WC/22012034932866 — nala tat sudrikaran karya datla nala pali part 2</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034932868 — nala tat sudrikaran karya datla nala pali part 2</t>
+          <t>1744006011/WC/22012034932867 — nala tat sudrikaran karya datla nala pali part 2</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>632700</v>
+        <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>621815.81</v>
+        <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>44659</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034997446 — Jal Awashoshak Khanti Nirman Siddha Wali Bhatiya Pali</t>
+          <t>1744006011/WC/22012034932868 — nala tat sudrikaran karya datla nala pali part 2</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>452033.98</v>
+        <v>632700</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>376755</v>
+        <v>621815.81</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>44911</v>
+        <v>44659</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>45208</v>
+        <v>45307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012034997448 — Jal Awshoshak Khanti Nirman Darmanhai Bhatiya Pali</t>
+          <t>1744006011/WC/22012034997446 — Jal Awashoshak Khanti Nirman Siddha Wali Bhatiya Pali</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>883806.59</v>
+        <v>452033.98</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>746435</v>
+        <v>376755</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>44905</v>
+        <v>44911</v>
       </c>
       <c r="K633" s="3" t="n">
-        <v>45803</v>
+        <v>45208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035033786 — दत्तला नाला टट सुंदरी करण निर्माण कार्य भाग 3 ग्राम पाली</t>
+          <t>1744006011/WC/22012034997448 — Jal Awshoshak Khanti Nirman Darmanhai Bhatiya Pali</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>694196.14</v>
+        <v>883806.59</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>529698.9</v>
+        <v>746435</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>44947</v>
+        <v>44905</v>
       </c>
       <c r="K634" s="3" t="n">
-        <v>45332</v>
+        <v>45803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035033789 — बिल्हा नाला टट  सुंदरीकरण निर्माण कार्य भाग 2 ग्राम झारापानी</t>
+          <t>1744006011/WC/22012035033786 — दत्तला नाला टट सुंदरी करण निर्माण कार्य भाग 3 ग्राम पाली</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>673888.19</v>
+        <v>694196.14</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>583809.5</v>
+        <v>529698.9</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>44967</v>
+        <v>44947</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>45848</v>
+        <v>45332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035033791 — कुदना नाला टट सुन्दरीकरण निर्माण कार्य भाग 2 ग्राम मर सिहूdi</t>
+          <t>1744006011/WC/22012035033789 — बिल्हा नाला टट  सुंदरीकरण निर्माण कार्य भाग 2 ग्राम झारापानी</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>694075.42</v>
+        <v>673888.19</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>599108.5</v>
+        <v>583809.5</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>44955</v>
+        <v>44967</v>
       </c>
       <c r="K636" s="3" t="n">
         <v>45848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035100073 — KANTUR TENCH NIRMAN KARY PART 3 GRAM MARSIHUDI</t>
+          <t>1744006011/WC/22012035033791 — कुदना नाला टट सुन्दरीकरण निर्माण कार्य भाग 2 ग्राम मर सिहूdi</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>867215.4</v>
+        <v>694075.42</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>764450</v>
+        <v>599108.5</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>45191</v>
+        <v>44955</v>
       </c>
       <c r="K637" s="3" t="n">
-        <v>45332</v>
+        <v>45848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035115332 — दतला नाला सुंदरीकरण निर्माण कार्य पार्ट 04 ग्राम पाली</t>
+          <t>1744006011/WC/22012035100073 — KANTUR TENCH NIRMAN KARY PART 3 GRAM MARSIHUDI</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>834486.52</v>
+        <v>867215.4</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>745285</v>
+        <v>764450</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>45204</v>
+        <v>45191</v>
       </c>
       <c r="K638" s="3" t="n">
-        <v>45848</v>
+        <v>45332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035115333 — बिल्हा नाला तट सुंदरीकरण निर्माण कार्य पार्ट 03 ग्राम झारापानी</t>
+          <t>1744006011/WC/22012035115332 — दतला नाला सुंदरीकरण निर्माण कार्य पार्ट 04 ग्राम पाली</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>812063.98</v>
+        <v>834486.52</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>696129</v>
+        <v>745285</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K639" s="3" t="n">
         <v>45848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035115334 — लाल नाला तट सुंदरीकरण निर्माण कार्यपगघचच पार्ट 1 ग्राम मारसिहुडी</t>
+          <t>1744006011/WC/22012035115333 — बिल्हा नाला तट सुंदरीकरण निर्माण कार्य पार्ट 03 ग्राम झारापानी</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>801652.61</v>
+        <v>812063.98</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>695070</v>
+        <v>696129</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K640" s="3" t="n">
         <v>45848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035115335 — लाल नाला तट सुंदरीकरण निर्माण कार्य पार्ट 02 ग्राम मारसिहुडी</t>
+          <t>1744006011/WC/22012035115334 — लाल नाला तट सुंदरीकरण निर्माण कार्यपगघचच पार्ट 1 ग्राम मारसिहुडी</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>775321.95</v>
+        <v>801652.61</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>663969.5</v>
+        <v>695070</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K641" s="3" t="n">
         <v>45848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035163348 — नाला तट शुद्धिकरण निर्माण कार्य-कूदना नाला पार्ट 1 ग्राम झारापानी</t>
+          <t>1744006011/WC/22012035115335 — लाल नाला तट सुंदरीकरण निर्माण कार्य पार्ट 02 ग्राम मारसिहुडी</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>722541.98</v>
+        <v>775321.95</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>581997.26</v>
+        <v>663969.5</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>45368</v>
+        <v>45204</v>
       </c>
       <c r="K642" s="3" t="n">
         <v>45848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035163359 — नाला तट सुद्री करण निर्माण कार्य-कूदना नाला पार्ट 2 ग्राम झारापानी</t>
+          <t>1744006011/WC/22012035163348 — नाला तट शुद्धिकरण निर्माण कार्य-कूदना नाला पार्ट 1 ग्राम झारापानी</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>0</v>
+        <v>722541.98</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>0</v>
+        <v>581997.26</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>45316</v>
-[...1 lines deleted...]
-      <c r="K643" s="3"/>
+        <v>45368</v>
+      </c>
+      <c r="K643" s="3" t="n">
+        <v>45848</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035163366 — नाला तट सुद्री करण निर्माण कार्य- लाल नाला भाग 3 ग्राम मरसिहुडी</t>
+          <t>1744006011/WC/22012035163359 — नाला तट सुद्री करण निर्माण कार्य-कूदना नाला पार्ट 2 ग्राम झारापानी</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>45318</v>
+        <v>45316</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035163387 — नाला तट सुद्री करण निर्माण कार्य-दतला नाला भाग 5 ग्राम पाली</t>
+          <t>1744006011/WC/22012035163366 — नाला तट सुद्री करण निर्माण कार्य- लाल नाला भाग 3 ग्राम मरसिहुडी</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>741771.17</v>
+        <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>45315</v>
+        <v>45318</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035163898 — नाला तट शुद्धिकरण निर्माण कार्य-कुदना नाला भाग 3 ग्राम मारसिहुदी</t>
+          <t>1744006011/WC/22012035163387 — नाला तट सुद्री करण निर्माण कार्य-दतला नाला भाग 5 ग्राम पाली</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>712633.97</v>
+        <v>741771.17</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>45318</v>
+        <v>45315</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035216226 — कंटूर ट्रेंच निर्माण कार्य साठिया में ग्राम मारसिहुडी पार्ट 4</t>
+          <t>1744006011/WC/22012035163898 — नाला तट शुद्धिकरण निर्माण कार्य-कुदना नाला भाग 3 ग्राम मारसिहुदी</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>949818.62</v>
+        <v>712633.97</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>818558.88</v>
+        <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>45512</v>
-[...3 lines deleted...]
-      </c>
+        <v>45318</v>
+      </c>
+      <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035317873 — कंटूर टेंच निर्माण कार्य साथिया भाटिया के पास साथिया भाटिया के पास मारसिहुडी</t>
+          <t>1744006011/WC/22012035216226 — कंटूर ट्रेंच निर्माण कार्य साठिया में ग्राम मारसिहुडी पार्ट 4</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>85000</v>
+        <v>949818.62</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>0</v>
+        <v>818558.88</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>45758</v>
-[...1 lines deleted...]
-      <c r="K648" s="3"/>
+        <v>45512</v>
+      </c>
+      <c r="K648" s="3" t="n">
+        <v>45848</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035317874 — कंटूर टेंच निर्माण कार्य साथिया भाटिया के पास साथिया भाटिया के पास मारसिहुडी</t>
+          <t>1744006011/WC/22012035317873 — कंटूर टेंच निर्माण कार्य साथिया भाटिया के पास साथिया भाटिया के पास मारसिहुडी</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>1400000</v>
+        <v>85000</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035317881 — Cantoor tranch nirman sathiya bhatiya</t>
+          <t>1744006011/WC/22012035317874 — कंटूर टेंच निर्माण कार्य साथिया भाटिया के पास साथिया भाटिया के पास मारसिहुडी</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>943357.38</v>
+        <v>1400000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>681160.81</v>
+        <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>45940</v>
-[...3 lines deleted...]
-      </c>
+        <v>45758</v>
+      </c>
+      <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035318556 — contur treanch nirman sathiya bhatiya</t>
+          <t>1744006011/WC/22012035317881 — Cantoor tranch nirman sathiya bhatiya</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>1133146.45</v>
+        <v>943357.38</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>990210.44</v>
+        <v>681160.81</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>45886</v>
+        <v>45940</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>46115</v>
+        <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035319861 — कंटूर ट्रैंच निर्माण पार्ट 2 साथिया भाटिया में</t>
+          <t>1744006011/WC/22012035318556 — contur treanch nirman sathiya bhatiya</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>1198862.29</v>
+        <v>1133146.45</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>451768.56</v>
+        <v>990210.44</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>45925</v>
+        <v>45886</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>46140</v>
+        <v>46115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/22012035325559 — SCT Nirman Kary talab ke pass gram pali</t>
+          <t>1744006011/WC/22012035319861 — कंटूर ट्रैंच निर्माण पार्ट 2 साथिया भाटिया में</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>1108999.69</v>
+        <v>1198862.29</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>0</v>
+        <v>451768.56</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>46017</v>
-[...1 lines deleted...]
-      <c r="K653" s="3"/>
+        <v>45925</v>
+      </c>
+      <c r="K653" s="3" t="n">
+        <v>46140</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/391 — पाली - (बोरी बंधान कार्य दतला नाले के खाले घाट में) WC/391</t>
+          <t>1744006011/WC/22012035325559 — SCT Nirman Kary talab ke pass gram pali</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>10000</v>
+        <v>1108999.69</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>6142</v>
+        <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>40549</v>
-[...3 lines deleted...]
-      </c>
+        <v>46017</v>
+      </c>
+      <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/392 — पाली - (बोरी बंधान कार्य कुदना नाला झारापानी) WC/392</t>
+          <t>1744006011/WC/391 — पाली - (बोरी बंधान कार्य दतला नाले के खाले घाट में) WC/391</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>6000</v>
+        <v>10000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>4426</v>
+        <v>6142</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>40533</v>
+        <v>40549</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>40539</v>
+        <v>40584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/393 — पाली - (बोरी बंधान कार्य कुदना नाला बजरहा घाट झापानी) WC/393</t>
+          <t>1744006011/WC/392 — पाली - (बोरी बंधान कार्य कुदना नाला झारापानी) WC/392</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>10000</v>
+        <v>6000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>6095</v>
+        <v>4426</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>40533</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>41270</v>
+        <v>40539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/394 — पाली - (बोरी बंधान कार्य दतला नाला टेडि‍या घाट) WC/394</t>
+          <t>1744006011/WC/393 — पाली - (बोरी बंधान कार्य कुदना नाला बजरहा घाट झापानी) WC/393</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>7581</v>
+        <v>6095</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>40533</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>40539</v>
+        <v>41270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/395 — पाली - (बोरी बंधान कार्य दतला नाला दतला नाला बजरहा घाट झारापानी) WC/395</t>
+          <t>1744006011/WC/394 — पाली - (बोरी बंधान कार्य दतला नाला टेडि‍या घाट) WC/394</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>6392</v>
+        <v>7581</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>40533</v>
       </c>
       <c r="K658" s="3" t="n">
         <v>40539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/443 — नवीन तालाब र्नि‍माण कार्य मारसि‍डडी पाली</t>
+          <t>1744006011/WC/395 — पाली - (बोरी बंधान कार्य दतला नाला दतला नाला बजरहा घाट झारापानी) WC/395</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>861000</v>
+        <v>10000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>247498</v>
+        <v>6392</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>40591</v>
+        <v>40533</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>41342</v>
+        <v>40539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/555 — पाली- (बोरी बधान कार्य कुदना नाला भिलौहा घाट मारसिहुडी)WC/555</t>
+          <t>1744006011/WC/443 — नवीन तालाब र्नि‍माण कार्य मारसि‍डडी पाली</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>9500</v>
+        <v>861000</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>6100</v>
+        <v>247498</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>40857</v>
+        <v>40591</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>40860</v>
+        <v>41342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/556 — पाली- (बोरी बधान कार्य कुदना नाला बगिया घाट झारा पानी)WC/556</t>
+          <t>1744006011/WC/555 — पाली- (बोरी बधान कार्य कुदना नाला भिलौहा घाट मारसिहुडी)WC/555</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>8700</v>
+        <v>9500</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>5612</v>
+        <v>6100</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>40857</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>40892</v>
+        <v>40860</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/557 — पाली- (बोरी बधान कार्य कुदना नाला कौहा घाट मारसिहुडी)WC/557</t>
+          <t>1744006011/WC/556 — पाली- (बोरी बधान कार्य कुदना नाला बगिया घाट झारा पानी)WC/556</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>8700</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>5612</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>40857</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>40862</v>
+        <v>40892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/560 — पाली- (बोरी बधान कार्य कुदना नाला बरसजहा घाट झारा पानी)WC/560</t>
+          <t>1744006011/WC/557 — पाली- (बोरी बधान कार्य कुदना नाला कौहा घाट मारसिहुडी)WC/557</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>8700</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>5490</v>
+        <v>5612</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>40857</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>40861</v>
+        <v>40862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/562 — पाली- (बोरी बधान कार्य दतला नाला भवानी कुण्‍ड पाली)WC/562</t>
+          <t>1744006011/WC/560 — पाली- (बोरी बधान कार्य कुदना नाला बरसजहा घाट झारा पानी)WC/560</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>9500</v>
+        <v>8700</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>6223</v>
+        <v>5490</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>40872</v>
+        <v>40857</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>40874</v>
+        <v>40861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/563 — पाली- (बोरी बधान कार्य दतला नाला टेडिया घाट पाली)WC/563</t>
+          <t>1744006011/WC/562 — पाली- (बोरी बधान कार्य दतला नाला भवानी कुण्‍ड पाली)WC/562</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>5763</v>
+        <v>6223</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>40864</v>
+        <v>40872</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>40868</v>
+        <v>40874</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/564 — पाली- (बोरी बधान कार्य दतला नाला बजरहा घाट पाली)WC/564</t>
+          <t>1744006011/WC/563 — पाली- (बोरी बधान कार्य दतला नाला टेडिया घाट पाली)WC/563</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>0</v>
+        <v>9500</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>0</v>
+        <v>5763</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>40817</v>
-[...1 lines deleted...]
-      <c r="K666" s="3"/>
+        <v>40864</v>
+      </c>
+      <c r="K666" s="3" t="n">
+        <v>40868</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/565 — पाली- (बोरी बधान कार्य दतला नाला बजरहा घाट पाली)WC/565</t>
+          <t>1744006011/WC/564 — पाली- (बोरी बधान कार्य दतला नाला बजरहा घाट पाली)WC/564</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>9500</v>
+        <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>6100</v>
+        <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>40864</v>
-[...3 lines deleted...]
-      </c>
+        <v>40817</v>
+      </c>
+      <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/566 — पाली- (बोरी बधान कार्य दतला नाला खाले घाट पाली)WC/566</t>
+          <t>1744006011/WC/565 — पाली- (बोरी बधान कार्य दतला नाला बजरहा घाट पाली)WC/565</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>9500</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>5847</v>
+        <v>6100</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>40864</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>40872</v>
+        <v>40870</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/706 — नवीन तालाब निर्माण कार्य झारापानी मे</t>
+          <t>1744006011/WC/566 — पाली- (बोरी बधान कार्य दतला नाला खाले घाट पाली)WC/566</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>500000</v>
+        <v>9500</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>151400</v>
+        <v>5847</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>41249</v>
+        <v>40864</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>41371</v>
+        <v>40872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/9993640815 — बोल्‍डर चैक डेम निर्माण दतला नाला खाले घाट</t>
+          <t>1744006011/WC/706 — नवीन तालाब निर्माण कार्य झारापानी मे</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>73500</v>
+        <v>500000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>51787.88</v>
+        <v>151400</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>41634</v>
+        <v>41249</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>41818</v>
+        <v>41371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/9993640859 — बोलड्रर चैक डेम दतला नाला बजरहा घाट पाली</t>
+          <t>1744006011/WC/9993640815 — बोल्‍डर चैक डेम निर्माण दतला नाला खाले घाट</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>73500</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>51541.88</v>
+        <v>51787.88</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>41634</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>41826</v>
+        <v>41818</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/9993643216 — नवीन तालाब निर्माण कार्य पाली छुहाई के पास्</t>
+          <t>1744006011/WC/9993640859 — बोलड्रर चैक डेम दतला नाला बजरहा घाट पाली</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>1322000</v>
+        <v>73500</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>1063340.06</v>
+        <v>51541.88</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>41662</v>
+        <v>41634</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>42719</v>
+        <v>41826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/9993644684 — बोल्‍डर चैकडेम निर्माण - कुदना नाला झारापानी</t>
+          <t>1744006011/WC/9993643216 — नवीन तालाब निर्माण कार्य पाली छुहाई के पास्</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>0</v>
+        <v>1322000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>0</v>
+        <v>1063340.06</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>41505</v>
-[...1 lines deleted...]
-      <c r="K673" s="3"/>
+        <v>41662</v>
+      </c>
+      <c r="K673" s="3" t="n">
+        <v>42719</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/9993644690 — boldar chek dem kudana nala jharapani</t>
+          <t>1744006011/WC/9993644684 — बोल्‍डर चैकडेम निर्माण - कुदना नाला झारापानी</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>41504</v>
+        <v>41505</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/9993644697 — BOLDAR CHAIK DEM KUDANA NALA JHARAPANI</t>
+          <t>1744006011/WC/9993644690 — boldar chek dem kudana nala jharapani</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>41506</v>
+        <v>41504</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/9993644701 — बोल्‍डर चैकडेम निर्माण् कार्य कुदना नाला झारापानी</t>
+          <t>1744006011/WC/9993644697 — BOLDAR CHAIK DEM KUDANA NALA JHARAPANI</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>293000</v>
+        <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>209128.7</v>
+        <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>41676</v>
-[...3 lines deleted...]
-      </c>
+        <v>41506</v>
+      </c>
+      <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/VB/22012035331274 — कन्टूर टेंच निर्माण कार्य - सिद्ध वाली भाटिया में पाली</t>
+          <t>1744006011/WC/9993644701 — बोल्‍डर चैकडेम निर्माण् कार्य कुदना नाला झारापानी</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>198979.28</v>
+        <v>293000</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>0</v>
+        <v>209128.7</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>46237</v>
-[...1 lines deleted...]
-      <c r="K677" s="3"/>
+        <v>41676</v>
+      </c>
+      <c r="K677" s="3" t="n">
+        <v>41800</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/VB/22012035331278 — कन्टूर टेंच निर्माण कार्य - तालाब के ऊपर वाली भाटिया में पाली</t>
+          <t>1744006011/WC/VB/22012035331274 — कन्टूर टेंच निर्माण कार्य - सिद्ध वाली भाटिया में पाली</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>198979.28</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>75009</v>
+        <v>160480</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>46241</v>
+        <v>46285</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WC/VB/22012035331280 — कन्टूर टेंच निर्माण कार्य - बिलोहा भाटिया में ग्राम झारपानी</t>
+          <t>1744006011/WC/VB/22012035331278 — कन्टूर टेंच निर्माण कार्य - तालाब के ऊपर वाली भाटिया में पाली</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>198979.28</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>37007.4</v>
+        <v>170811.52</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>46241</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WH/19953269 — धोबी घाट निर्माण दतला नाला सेव घाट पाली</t>
+          <t>1744006011/WC/VB/22012035331280 — कन्टूर टेंच निर्माण कार्य - बिलोहा भाटिया में ग्राम झारपानी</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>300000</v>
+        <v>198979.28</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>250536.8</v>
+        <v>99661.67</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>41634</v>
-[...3 lines deleted...]
-      </c>
+        <v>46241</v>
+      </c>
+      <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WH/22012034333666 — Upari Talab Pali</t>
+          <t>1744006011/WH/19953269 — धोबी घाट निर्माण दतला नाला सेव घाट पाली</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>729000</v>
+        <v>300000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>675297.25</v>
+        <v>250536.8</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>43265</v>
+        <v>41634</v>
       </c>
       <c r="K681" s="3" t="n">
-        <v>43738</v>
+        <v>41800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WH/22012034333667 — Koor Baba Talab Jharapani</t>
+          <t>1744006011/WH/22012034333666 — Upari Talab Pali</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>649000</v>
+        <v>729000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>577033.69</v>
+        <v>675297.25</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>43265</v>
       </c>
       <c r="K682" s="3" t="n">
-        <v>43707</v>
+        <v>43738</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1744006011/WH/22012034438767 — उपरी तालाब गहरीकरण</t>
+          <t>1744006011/WH/22012034333667 — Koor Baba Talab Jharapani</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>942000</v>
+        <v>649000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>762759.61</v>
+        <v>577033.69</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>43528</v>
+        <v>43265</v>
       </c>
       <c r="K683" s="3" t="n">
-        <v>44870</v>
+        <v>43707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1744006011/पाली/DP/-1 — व्रक्षारोपण कार्य ग्राम पंचायत पाली</t>
+          <t>1744006011/WH/22012034438767 — उपरी तालाब गहरीकरण</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>365000</v>
+        <v>942000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>191527</v>
+        <v>762759.61</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>39280</v>
+        <v>43528</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>40814</v>
+        <v>44870</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1744006011/पाली/DP/-2 — व्रक्षारोपण कार्य पाली क्रमांक-2</t>
+          <t>1744006011/पाली/DP/-1 — व्रक्षारोपण कार्य ग्राम पंचायत पाली</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>486000</v>
+        <v>365000</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>245896.33</v>
+        <v>191527</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>39330</v>
+        <v>39280</v>
       </c>
       <c r="K685" s="3" t="n">
         <v>40814</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1744006011/पाली/IF/-1 — कपिलधारा कूप निर्माण गन्‍शीबाई/स्‍वामीलाल</t>
+          <t>1744006011/पाली/DP/-2 — व्रक्षारोपण कार्य पाली क्रमांक-2</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>75700</v>
+        <v>486000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>137054</v>
+        <v>245896.33</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>39485</v>
-[...1 lines deleted...]
-      <c r="K686" s="3"/>
+        <v>39330</v>
+      </c>
+      <c r="K686" s="3" t="n">
+        <v>40814</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1744006011/पाली/IF/-2 — कपिलधारा कूप निर्माण बालसिंह/गंगाराम</t>
+          <t>1744006011/पाली/IF/-1 — कपिलधारा कूप निर्माण गन्‍शीबाई/स्‍वामीलाल</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>75700</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>29200</v>
+        <v>137054</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>39485</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1744006011/पाली/IF/-3 — कपिलधारा कूप निर्माण घमियाबाई/पूरन</t>
+          <t>1744006011/पाली/IF/-2 — कपिलधारा कूप निर्माण बालसिंह/गंगाराम</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>75700</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>147475</v>
+        <v>29200</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>39478</v>
+        <v>39485</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1744006011/पाली/IF/-4 — कपिलधारा कूप निर्माण फूलबाई/इमरत</t>
+          <t>1744006011/पाली/IF/-3 — कपिलधारा कूप निर्माण घमियाबाई/पूरन</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>75700</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>69300</v>
+        <v>147475</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>39485</v>
+        <v>39478</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1744006011/पाली/LD/-1 — मेढबंधान कार्य गन्‍शीबाई/स्‍वामी</t>
+          <t>1744006011/पाली/IF/-4 — कपिलधारा कूप निर्माण फूलबाई/इमरत</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>8800</v>
+        <v>75700</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>0</v>
+        <v>69300</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>39534</v>
+        <v>39485</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1744006011/पाली/LD/-2 — मेढबंधान कार्य बालसिंह/गंगाराम</t>
+          <t>1744006011/पाली/LD/-1 — मेढबंधान कार्य गन्‍शीबाई/स्‍वामी</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>8700</v>
+        <v>8800</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>39534</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1744006011/पाली/LD/-3 — मेढबंधान कार्य घमियाबाई/पूरनसिंह</t>
+          <t>1744006011/पाली/LD/-2 — मेढबंधान कार्य बालसिंह/गंगाराम</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>8450</v>
+        <v>8700</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>39534</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1744006011/पाली/LD/4 — मेढबंधान कार्य फूलबाई/इमरत</t>
+          <t>1744006011/पाली/LD/-3 — मेढबंधान कार्य घमियाबाई/पूरनसिंह</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>8800</v>
+        <v>8450</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>39534</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1744006011/पाली/RC-1 — नवीन पहुंच मार्ग निर्माण मारसिहुडी से साठिया</t>
+          <t>1744006011/पाली/LD/4 — मेढबंधान कार्य फूलबाई/इमरत</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>300000</v>
+        <v>8800</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>207928.9</v>
+        <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>39222</v>
+        <v>39534</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1744006011/पाली/RC/-2 — पाली से सागौना नवीन पहुंच मार्ग निर्माण</t>
+          <t>1744006011/पाली/RC-1 — नवीन पहुंच मार्ग निर्माण मारसिहुडी से साठिया</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>375000</v>
+        <v>300000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>130602.97</v>
+        <v>207928.9</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>39401</v>
+        <v>39222</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1744006011/पाली/RC/-3 — झारोपानी से साठिया मार्ग निर्माण</t>
+          <t>1744006011/पाली/RC/-2 — पाली से सागौना नवीन पहुंच मार्ग निर्माण</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>474000</v>
+        <v>375000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>248911</v>
+        <v>130602.97</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>39464</v>
-[...3 lines deleted...]
-      </c>
+        <v>39401</v>
+      </c>
+      <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1744006011/पाली/WC/-1 — कन्‍टूर ट्रेन्‍च निर्माण कार्य मारसिहुडी</t>
+          <t>1744006011/पाली/RC/-3 — झारोपानी से साठिया मार्ग निर्माण</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>335000</v>
+        <v>474000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>13597.33</v>
+        <v>248911</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>39293</v>
-[...1 lines deleted...]
-      <c r="K697" s="3"/>
+        <v>39464</v>
+      </c>
+      <c r="K697" s="3" t="n">
+        <v>40165</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1744006011/पाली/WC/-2 — नवीन तालाब निर्माण कार्य पाली 1</t>
+          <t>1744006011/पाली/WC/-1 — कन्‍टूर ट्रेन्‍च निर्माण कार्य मारसिहुडी</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>494000</v>
+        <v>335000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>104914.33</v>
+        <v>13597.33</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>39417</v>
+        <v>39293</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1744006019/WC/02 — पाली - (मारसिहुडी पाली कम स्‍टाप डेम निर्माण कार्य) WC/02</t>
+          <t>1744006011/पाली/WC/-2 — नवीन तालाब निर्माण कार्य पाली 1</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>18196000</v>
+        <v>494000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>5317215</v>
+        <v>104914.33</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>40109</v>
-[...3 lines deleted...]
-      </c>
+        <v>39417</v>
+      </c>
+      <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1744006/RC/538 — पाली- G.S.B झारापानी से पाली तिलमन मार्ग निमार्ण क</t>
+          <t>1744006019/WC/02 — पाली - (मारसिहुडी पाली कम स्‍टाप डेम निर्माण कार्य) WC/02</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>9283000</v>
+        <v>18196000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>6257992.5</v>
+        <v>5317215</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>40889</v>
+        <v>40109</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>42259</v>
+        <v>40481</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1744006/RC/539 — पाली- पाली से मारसिहुडी तक‍ G S B मार्ग निमार्ण का</t>
+          <t>1744006/RC/538 — पाली- G.S.B झारापानी से पाली तिलमन मार्ग निमार्ण क</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>4910000</v>
+        <v>9283000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>716874</v>
+        <v>6257992.5</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>40888</v>
+        <v>40889</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>42234</v>
+        <v>42259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1744006/RC/540 — पाली- पाली से मुखास G S B मार्ग निमार्ण कार्य</t>
+          <t>1744006/RC/539 — पाली- पाली से मारसिहुडी तक‍ G S B मार्ग निमार्ण का</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>9670000</v>
+        <v>4910000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>4513191.87</v>
+        <v>716874</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>40892</v>
+        <v>40888</v>
       </c>
       <c r="K702" s="3" t="n">
         <v>42234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1744006/WC/558 — पाली- (बोरी बधान कार्य कुदना नाला गौरैया घाट झारा पानी)WC/558</t>
+          <t>1744006/RC/540 — पाली- पाली से मुखास G S B मार्ग निमार्ण कार्य</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>8700</v>
+        <v>9670000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>5490</v>
+        <v>4513191.87</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>40857</v>
+        <v>40892</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>40861</v>
+        <v>42234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1744006/WC/559 — पाली- (बोरी बधान कार्य कुदना नाला स्‍टाप डेम के पास झारा पानी)WC/559</t>
+          <t>1744006/WC/558 — पाली- (बोरी बधान कार्य कुदना नाला गौरैया घाट झारा पानी)WC/558</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>9500</v>
+        <v>8700</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>5835</v>
+        <v>5490</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>40857</v>
       </c>
       <c r="K704" s="3" t="n">
+        <v>40861</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
+      <c r="A705" s="1" t="inlineStr">
+        <is>
+          <t>DHIMERKHEDA</t>
+        </is>
+      </c>
+      <c r="B705" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C705" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D705" s="1" t="inlineStr">
+        <is>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+        </is>
+      </c>
+      <c r="E705" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F705" s="1" t="inlineStr">
+        <is>
+          <t>1744006/WC/559 — पाली- (बोरी बधान कार्य कुदना नाला स्‍टाप डेम के पास झारा पानी)WC/559</t>
+        </is>
+      </c>
+      <c r="G705" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H705" s="2" t="n">
+        <v>9500</v>
+      </c>
+      <c r="I705" s="2" t="n">
+        <v>5835</v>
+      </c>
+      <c r="J705" s="3" t="n">
+        <v>40857</v>
+      </c>
+      <c r="K705" s="3" t="n">
         <v>40952</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>