--- v0 (2026-09-04)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K42"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 21:29:47</t>
+          <t>Exported on: 2026-10-25 00:46:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: KATNI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,100 +273,100 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1744006011/AV/22012034653504 — सामुदायिक भवन निर्माण कार्य - पाली</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45368</v>
       </c>
       <c r="K12" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1744006011/AV/22012034655866 — किचिन शेड निर्माण कार्य मारसिहुडी</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>387000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45367</v>
@@ -416,145 +416,145 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45123</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1744006011/DP/22012034628376 — कंटूर तेंच निर्माण कार्य साथिया के पास ग्राम मारसिहुडी</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45522</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1744006011/DP/22012034628377 — कंटूर तेंच निर्माण कार्य साथिया के पास ग्राम मारसिहुडी</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45522</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1744006011/IC/22012034892896 — CPT Nirman Kary talab ke pass pali</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>1197390.21</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45932</v>
@@ -626,51 +626,51 @@
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/22012035644055 — ek bagiya ma ke naam anita bai jharpani</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>164101.38</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>0</v>
+        <v>7001.12</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -720,736 +720,742 @@
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/22012035645779 — Ek Bagiya Maa Ke Naam ranu bai mehra pali</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>164793.52</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>0</v>
+        <v>14101.6</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45998</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/4651672 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146111353</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45580</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/4662090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148313419</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
-        <v>0</v>
+        <v>7830</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45580</v>
       </c>
-      <c r="K23" s="3"/>
+      <c r="K23" s="3" t="n">
+        <v>46318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5648388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151603286</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45922</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5649720 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145364381</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45935</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5649723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121702282</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45935</v>
       </c>
       <c r="K26" s="3" t="n">
-        <v>46264</v>
+        <v>46276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5649838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146398226</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45935</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5649925 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146466246</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5649926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146466277</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5649975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146485580</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5649976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146896918</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>0</v>
+        <v>3654</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5650241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145259629</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45858</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5650242 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151454035</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
-        <v>0</v>
+        <v>7830</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45935</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5651752 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143442027</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>7830</v>
+        <v>16830</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45843</v>
       </c>
-      <c r="K34" s="3"/>
+      <c r="K34" s="3" t="n">
+        <v>46318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/5651753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143442066</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>7830</v>
+        <v>16830</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45843</v>
       </c>
-      <c r="K35" s="3"/>
+      <c r="K35" s="3" t="n">
+        <v>46318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1744006011/IF/IAY/6097818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146857872</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46156</v>
@@ -1546,51 +1552,51 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1744006011/WC/22012035325559 — SCT Nirman Kary talab ke pass gram pali</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>1108999.69</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>46017</v>
@@ -1608,152 +1614,152 @@
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1744006011/WC/VB/22012035331274 — कन्टूर टेंच निर्माण कार्य - सिद्ध वाली भाटिया में पाली</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>198979.28</v>
       </c>
       <c r="I40" s="2" t="n">
-        <v>0</v>
+        <v>160480</v>
       </c>
       <c r="J40" s="3" t="n">
-        <v>46237</v>
+        <v>46285</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1744006011/WC/VB/22012035331278 — कन्टूर टेंच निर्माण कार्य - तालाब के ऊपर वाली भाटिया में पाली</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>198979.28</v>
       </c>
       <c r="I41" s="2" t="n">
-        <v>75009</v>
+        <v>170811.52</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>46241</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1744006011/WC/VB/22012035331280 — कन्टूर टेंच निर्माण कार्य - बिलोहा भाटिया में ग्राम झारपानी</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>198979.28</v>
       </c>
       <c r="I42" s="2" t="n">
-        <v>37007.4</v>
+        <v>99661.67</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>46241</v>
       </c>
       <c r="K42" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>