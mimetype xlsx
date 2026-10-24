--- v0 (2026-09-05)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K15"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 02:39:59</t>
+          <t>Exported on: 2026-10-24 22:53:48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: KATNI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1744006037/WC/22012035039354 — नदी तट सुद्रीकरण निर्माण कार्य इमली घाट के पास</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>516190.48</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44987</v>
@@ -414,73 +414,73 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>DHIMERKHEDA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1744006037/WC/VB/22012035330786 — कंटूर ट्रैंच निर्माण कार्य मुक्तिधाम के पास पिपरियाशुक्ल</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>199049.84</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>0</v>
+        <v>20937.24</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>46240</v>
       </c>
       <c r="K15" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>