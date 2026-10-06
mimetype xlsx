--- v0 (2026-08-17)
+++ v1 (2026-10-06)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K51"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-17 12:34:12</t>
+          <t>Exported on: 2026-10-06 16:10:27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DINDORI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,333 +273,335 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1745001059/AV/22012034550010 — Boundry Wal Nirman Gram Panchayat Bhawan Kachhari Mal</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>813995.67</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44253</v>
       </c>
-      <c r="K12" s="3"/>
+      <c r="K12" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1745001059/AV/22012034550012 — Boundry Wall Nirman Aganwadi Bawan Kachhari Mal</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>923672.29</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44246</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1745001059/DP/22012034594331 — Plantation Work Meri Mati Mera Desh Bandh Ke Kinare GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>120481.69</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45147</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1745001059/IC/22012034886648 — Gali Plug Nirman Karya Patpar Nala Ghusiya Ryt GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1745001059/IC/22012034886649 — Gali Plug Nirman Karya Tadhiya Nala Ghusiya Ryt GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1745001059/IC/22012034886650 — Gali Plug Nirman Karya Saraiha Nala Ghusiya Ryt GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1745001059/IC/22012034886651 — Gali Plug Nirman Karya Garhani Nala Ghusiya Ryt GP Kachhari mal</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45520</v>
@@ -649,521 +651,521 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1745001059/IF/22012035202510 — Pashu Shed Parvati/Balram GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>132607.74</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1745001059/IF/22012035322073 — Koop Nirman Karya Vishram/ Churaman GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1745001059/IF/22012035541098 — JGSA Contruction Of Farm Pond For Amrit/Saddhu GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>183470.21</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1745001059/IF/22012035545269 — JGSA Contruction Of Farm Pond For Puniya/Gangaram GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>183470.21</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1745001059/IF/22012035553247 — JGSA Contraction Of Farm Pond Radhe Singh Dasole GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1745001059/IF/IAY/3880904 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147160742</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44682</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1745001059/IF/IAY/5848840 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142209369</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45760</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/22012035209808 — Talab Gahrikaran Ghusiya Ryt GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/22012035232802 — Gali Plug Tadhiya Nala Ghusiya GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/22012035232803 — Gali Plug Patpar nala Ghusiya GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/22012035249410 — Talab Nirman Karya Bda Kholkha Kachhari Mal</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45683</v>
@@ -1181,105 +1183,107 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/22012035267761 — jgsa 2025 Sarvajanik Koop Bhurka Tola GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>594852.25</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45785</v>
       </c>
-      <c r="K31" s="3"/>
+      <c r="K31" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/22012035267870 — jgsa 2025 Talab Nirman Karya Bda Khokha Kachhari Mal</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>2440987.43</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>0</v>
+        <v>1616.24</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
@@ -1307,850 +1311,850 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/22012035325652 — BOULDER CHECK NIRMAN KARUNA NALA GHUSIYA RAYAT G P  KACHHARI MAL</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>1241843.58</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>46016</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/22012035325658 — BOULDER CHECK NIRMAN KARUNA NALA part 2 GHUSIYA RAYAT G P  KACHHARI MAL</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>46016</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035329819 — Counter Trench Nirman Karya Khoriya Path Kachhari Mal GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>201335.8</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>0</v>
+        <v>41205</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035329822 — Contoor Trench Nirman Karya Nan Kholkha Kachhari Mal</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>201335.8</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>0</v>
+        <v>16195</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>46247</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035329913 — Conteer Trench Nirman Nan Kholkha 2 Kachhari Mal GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>201335.8</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>0</v>
+        <v>18245.89</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>46247</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035329916 — Contoor Trench Nirman Khoriya Path 2 Kachhari Mal GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>201335.8</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>0</v>
+        <v>13939.32</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>46247</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035329920 — Cantoor Trench Nirman Thuti Ber Dungariya Pahad Ghusiya Ryt GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>201335.8</v>
       </c>
       <c r="I40" s="2" t="n">
-        <v>0</v>
+        <v>24191.18</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>46247</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035329924 — Contoor Trench Nirman Tuthi Ber Dungariya Pahad 2 Ghusiya Ryt Mal GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>201335.8</v>
       </c>
       <c r="I41" s="2" t="n">
-        <v>0</v>
+        <v>24598.8</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>46247</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035329926 — Contoor Trench Nirman Pakarha Pahad  Ghusiya Ryt  GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>314222.8</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
-        <v>46126</v>
+        <v>46252</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035329931 — Contoor Trench Nirman Pakarha Nala  2 Ghusiya Ryt  GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035330243 — Bolder Check Nirman Barsaja Nala Kachhari GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035330245 — Bolder Check Nirman Barapani Nala Kachhari Mal</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035330247 — Bolder Check Nirman Bandariya Naswa Ghusiya GP  Kachhari Mal</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035330249 — Bolder Check Nirman Kolbahra Nala Ghusiya GP Kachhari Mal</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1745001059/WC/VB/22012035330252 — Bolder Check Nirman Kosam Nala Kachhari Mal</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1745/WC/22012035005684 — WRD Repairing and Maintenance work of Canal of kachhari tank (Gram panchyat-Kachhari mal)</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>971000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>44883</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1745/WC/22012035006535 — WRD Repairing and Maintenance work of V.R.B. Main canal of  KACHHARI TANK (G.P.- KACHHARI MAL)</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>984000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>44883</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1745/WC/22012035008160 — WRD Repairing &amp; Maintenance work Construction of C.D. and canal of kachhari tank (G.P.-Kachhari Mal)</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>994000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>44883</v>