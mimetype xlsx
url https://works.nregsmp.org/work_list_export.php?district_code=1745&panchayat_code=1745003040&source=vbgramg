--- v0 (2026-09-10)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K50"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 05:01:54</t>
+          <t>Exported on: 2026-10-28 17:46:38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DINDORI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,333 +273,333 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1745003040/DP/22012034629543 — JGSA Road site Plantation Khitganw Tiraha to  M S jaleganw</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>323873.49</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1745003040/DP/22012034629544 — JGSA Road site Plantation Pipal ped To Baiga Tola Jaleganw G P Jaleganw</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>323873.49</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1745003040/IF/22012035320109 — Jgsa khet talab nirman karya Pratap/dhansingh jalegav</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1745003040/IF/22012035377680 — JGSA Khet TalabParmu singh /Sukalu Khitganw  G P Jaleganw</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1745003040/IF/22012035428624 — JGSA Khet Talab Dashrath singh/Baksusingh  Jaleganw G P Jaleganw</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1745003040/IF/22012035536735 — JGSA Khet Talab Jagat singh /Jagmohan  Jaleganw G P Jaleganw</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1745003040/IF/22012035536812 — JGSA Khet Talab Bhaddu singh /Dal singh   Jaleganw G P Jaleganw</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45763</v>
@@ -884,474 +884,474 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45953</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1745003040/IF/IAY/110483 — Construction of IAY House -IAY REG. NO. MP-45-003-040-002/1004</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>42303</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1745003040/IF/IAY/110484 — Construction of IAY House -IAY REG. NO. MP-45-003-040-002/1014</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>42303</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1745003040/IF/IAY/110485 — Construction of IAY House -IAY REG. NO. MP-45-003-040-003/318</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>42303</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1745003040/IF/IAY/2113607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4396102</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44509</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1745003040/IF/IAY/2484746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4146179</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44509</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1745003040/IF/IAY/3252115 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1182963</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>44482</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1745003040/IF/IAY/4826897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126518839</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45579</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1745003040/WC/22012035249170 — Talab Nirman Bahera Nala dolbeeja G P jaleganw</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45570</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1745003040/WC/22012035267678 — Naveen Talab Nirman Mawahai Khitganw G P Jaleganw</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1745003040/WC/22012035295733 — JGSA Dug well Recharge structure Sakharoo Ghar ke Pass Koop Nirman Doolbeeja Jaleganw</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45762</v>
@@ -1470,145 +1470,145 @@
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1745003040/WC/VB/22012035330197 — Boulder Chech Dam Nirman Karya Bade Tola Gram Jalegav GramPanchayat Jalegav</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>70698.95</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>30600.29</v>
+        <v>33480.29</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1745003040/WC/VB/22012035330199 — Staggered Contour Trainch Nirman Karya Baghaara Nala Gram Jalegav Gram Panchayat Jalegav</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>161994.68</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>112173.67</v>
+        <v>111671.61</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1745003040/WC/VB/22012035330200 — Staggered Contour Trainch Nirman Karya Nandova Ke Khet Pass GramJalegav Panchayat Jalegav</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>157831.97</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>101229.01</v>
+        <v>103638.99</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
@@ -1705,51 +1705,51 @@
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1745003040/WC/VB/22012035331708 — bolder cheak emli tola dholbeeja gp jalegaon</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>70698.95</v>
       </c>
       <c r="I42" s="2" t="n">
-        <v>9067.96</v>
+        <v>48952.15</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>46253</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
@@ -1799,51 +1799,51 @@
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1745003040/WC/VB/22012035331715 — bouder cheak talab ke pass chhilchhila tola khitgaon gp jalegaon</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>70698.95</v>
       </c>
       <c r="I44" s="2" t="n">
-        <v>250</v>
+        <v>29591.96</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>46246</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
@@ -1893,239 +1893,239 @@
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1745003040/WC/VB/22012035331724 — kantoor terench matta ke neeche khitgaon gp jalegaon</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>356809.42</v>
       </c>
       <c r="I46" s="2" t="n">
-        <v>248</v>
+        <v>234741</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>46246</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1745003040/WC/VB/22012035331728 — kantoor terench manjhe nakan imli tola dholbeeja gp jalegaon</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>989682.16</v>
       </c>
       <c r="I47" s="2" t="n">
-        <v>29647.42</v>
+        <v>518583.07</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>46253</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1745003040/WC/VB/22012035331731 — kantoor terench jam khagra bade tola dholbeeja gp jalegaon</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>989682.16</v>
       </c>
       <c r="I48" s="2" t="n">
-        <v>76198.11</v>
+        <v>645719.76</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>46253</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1745003040/WC/VB/22012035331736 — kantoor terench bilai khadara jalegaon gp jalegaon</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>989682.16</v>
       </c>
       <c r="I49" s="2" t="n">
-        <v>75218.07</v>
+        <v>88340.07</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>46253</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1745003040/WC/VB/22012035331738 — kantoor terench balram ke ghar pass chhilchila tola khitgaon gp jalegaon</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>201335.8</v>
       </c>
       <c r="I50" s="2" t="n">
-        <v>248</v>
+        <v>126385.04</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>46246</v>
       </c>
       <c r="K50" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>