--- v1 (2026-10-28)
+++ v2 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K50"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-28 17:46:38</t>
+          <t>Exported on: 2026-10-28 20:08:25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DINDORI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">