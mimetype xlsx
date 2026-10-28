--- v0 (2026-09-08)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K48"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 06:22:41</t>
+          <t>Exported on: 2026-10-28 14:41:10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DINDORI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1745003041/AV/22012034586704 — boundriwal nirman karya p.s m.s. school khairda</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1209198.07</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44435</v>
@@ -414,308 +414,308 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45422</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1745003041/DP/22012034629348 — GJSA PLANTAION WORK MAIN ROAD SAKRAHI NALA  TO BARGA BECH TOLA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1745003041/DP/22012034629349 — GJSA PLANTAION WORK MAIN ROAD SAKRAHI NALA SE NAYA TOLA KHAIRDA TK PARAT 01</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1745003041/DP/22012034629350 — GJSA PLANTAION WORK MAIN NAYA TOLA  TIRAHA SE KHAIRDA SARAHAD TK PART 2</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1745003041/DP/22012034629355 — JGSA Road side Plantation Sakrahi Nalla to NAye tola Tiraha Part 1</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>480330.71</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>20160</v>
+        <v>34505</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1745003041/DP/22012034629358 — JGSA Road side Plantation  Naya tola tiraha to Khairda Sarhad Part 2</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>480330.71</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>13650</v>
+        <v>28855</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1745003041/DP/22012034629360 — JGSA Road side Plantation Sakrahi Nalla to Beech tola Barga</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>480330.71</v>
       </c>
       <c r="I20" s="2" t="n">
-        <v>21257</v>
+        <v>38582</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
@@ -743,239 +743,239 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>46213</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1745003041/IF/22012034311577 — KHET TALAB SAH  KUP NIRMAN PRAHLAD SINGH/ SUKALI</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>42755</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1745003041/IF/22012034470182 — khet talab sah koop nirman kary moti singh / hari singh</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>43533</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1745003041/IF/22012034470200 — KHET TALAB SAH KOOP NIRMAN KARE LAXMIKANT</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>43535</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1745003041/IF/22012035446973 — JGSA Construction Of Farm Pond Koushalya bai/Roop singh Khairda</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1745003041/IF/22012035447059 — JGSA Construction Of Farm Pond Pushpraj tekam/Jagdish</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45757</v>
@@ -1072,572 +1072,572 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45933</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1745003041/IF/IAY/2704127 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5638219</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44341</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1745003041/IF/IAY/2710036 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5553158</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>44383</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1745003041/IF/IAY/3278935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5574339</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>44482</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1745003041/IF/IAY/3759861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127215544</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>44735</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1745003041/IF/IAY/3900243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149529855</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>44683</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1745003041/IF/IAY/4243854 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116240833</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>44733</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1745003041/IF/IAY/5517750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151951421</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K35" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1745003041/IF/IAY/5523009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152091894</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1745003041/IF/IAY/5848683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141841375</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1745003041/IF/IAY/5876640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126246404</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>46132</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1745003041/WC/22012035266019 — JGSA Construction Of Naveen Talab Sajpani Khairda</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>1737016.57</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45822</v>
       </c>
       <c r="K39" s="3" t="n">
         <v>46256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1745003041/WC/22012035296694 — JGSA Dug well Recharge Pit Bhainswahi 2</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45757</v>
@@ -1687,98 +1687,98 @@
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>46213</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1745003041/WC/VB/22012035333675 — gabian structure bhangta nala barga</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>46213</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1745003041/WC/VB/22012035333676 — gabian structure dhulbaja nala khairda</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>46213</v>
@@ -1828,192 +1828,192 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>46213</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1745003041/WC/VB/22012035333678 — bolder chek wall son singh ke khet ke pass nala me  barga</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>46213</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1745003041/WH/22012034944374 — JGSA Renovation Of Dhulbaja Talab Khairda</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1745003041/WH/22012034944375 — JGSA Renovation Of Dhulbaja Talab Khairda</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>AMARPUR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1745/WC/22012034998479 — WRD Repairing and Manintenance work of Canal BARGATOLA TANK (G.P.- KHAIRDA) PART-09</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>989000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45452</v>