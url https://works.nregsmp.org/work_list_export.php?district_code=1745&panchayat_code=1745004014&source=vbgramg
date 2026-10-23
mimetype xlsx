--- v0 (2026-09-03)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K102"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 07:06:07</t>
+          <t>Exported on: 2026-10-23 00:11:58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DINDORI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,145 +273,145 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1745004014/DP/22012034612721 — CNG पोसड वाटिका भादू सिंह के घर के पास ग्राम विक्रमपुर ग्राम पंचायत विक्रमपुर</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1045428.29</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45358</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1745004014/IC/22012034889074 — Peyjal Koop Nirman Bharratola Kukariya Mal</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1745004014/IC/22012034889075 — Peyjal Koop Nirman Karya Kukariya Mal</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45613</v>
@@ -436,333 +436,333 @@
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012034892305 — NIJI KHET ME PHLODYAN SAMARTH/AGRIYA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>117912.51</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>0</v>
+        <v>22464.4</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44509</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012034892308 — NIJI KHET ME PHLODYAN SHIVKUMAR/HREDIN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>117912.51</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>0</v>
+        <v>9943.08</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44509</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012034892311 — NIJI KHET ME PHLODYAN JAYSINGH/SUNHAR</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>117912.51</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>0</v>
+        <v>6628.72</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44510</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012034892313 — NIJI KHET ME PHLODYAN SHYMLAL/TIHRU</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>117912.51</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>0</v>
+        <v>7979.3</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44510</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012034892316 — NIJI KHET ME PHLODYAN RAJEDRA/BHADHU</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>117912.51</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>0</v>
+        <v>14730.66</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44509</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012034892318 — NIJI KHET ME PHLODYAN RAMCHRAN/LAHRU</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>117912.51</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44509</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012034892320 — NIJI KHET ME PHLODYAN SONSINGH/BAJRU</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>117912.51</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>0</v>
+        <v>13257.44</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44509</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -790,286 +790,286 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44509</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Other Works</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035023802 — हितग्राही मूलक सुखराम पिता बादी पशु सेड निर्माण कार्य ग्राम पंचायत विक्रमपुर</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>73118.65</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45322</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Block Plantation of Forestry Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Other Works</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035023810 — हितग्राही मूलक शोभित सिंह पिता दशरत सिंहपशु सेड निर्माण कार्य ग्राम पंचायत विक्रमपुर</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>73118.65</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45344</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035307183 — Khet Talab Nirman Karya Mahipal/Radhe Lal Vikrampur</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035307187 — Khet Talab Nirman Karya Phoolvati/Vishram Kukariya</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035543659 — JGSA KHET TALAB NIRMAN KARY SUKHRAM/BADI SINGH</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035543684 — JGSA KHET TALAB NIRMAN KARY CHAIN SINGH/KAVAL SINGH</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45761</v>
@@ -1188,192 +1188,192 @@
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035602587 — Ek Bagiya Maa ke Naam Hit.Shobha bai/vinod vikrampur</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>174605.98</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>0</v>
+        <v>12720.74</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45946</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035602593 — Ek Bagiya Maa ke Naam Hit.Yashoda bai/ girwar singh vikrampur</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>205118.48</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>0</v>
+        <v>15570.16</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035602595 — Ek Bagiya Maa ke Naam Hit.kamli bai/mahipal vikrampur</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>205118.48</v>
       </c>
       <c r="I33" s="2" t="n">
-        <v>0</v>
+        <v>9870.98</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035602599 — Ek Bagiya Maa ke Naam Hit.kamlavati/Daddu singh vikrampur</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>205118.48</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>0</v>
+        <v>10306.66</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1423,51 +1423,51 @@
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035629124 — EK BAGIYA MAA KE NAM HIT SUKMATBAI/LILARAM</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>194124.93</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>0</v>
+        <v>18861.36</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45946</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1564,51 +1564,51 @@
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035629134 — EK BAGIYA MAA KE NAM HIT BASANTA/MAHENDRA SINGH</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>194124.93</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>0</v>
+        <v>12932.08</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45946</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1658,98 +1658,98 @@
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035629144 — EK BAGIYA MAA KE NAM HIT SHANTI BAI/GULAB</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>194124.93</v>
       </c>
       <c r="I41" s="2" t="n">
-        <v>0</v>
+        <v>16447.34</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45946</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035629146 — EK BAGIYA MAA KE NAM HIT NARBADIYA/TULARAM</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>194124.93</v>
       </c>
       <c r="I42" s="2" t="n">
-        <v>0</v>
+        <v>7021.7</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45946</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1799,286 +1799,286 @@
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035629453 — EK BAGIYA MAA KE NAM HIT RUNA BAI VIKRAMPUR</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>188391.98</v>
       </c>
       <c r="I44" s="2" t="n">
-        <v>0</v>
+        <v>9216.06</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45955</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035630771 — Ek Bagiya Maa ke Naam Hit. Sarita bai /Bodhan lal</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>183238.39</v>
       </c>
       <c r="I45" s="2" t="n">
-        <v>0</v>
+        <v>2633.16</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035630788 — Ek Bagiya Maa ke Naam Hit. Parvati /Suresh</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>183238.39</v>
       </c>
       <c r="I46" s="2" t="n">
-        <v>0</v>
+        <v>15669.36</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035636328 — EK BAGIYA MAA KE NAAM HIT SUMANTRI/Dharam Singh</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>185185.09</v>
       </c>
       <c r="I47" s="2" t="n">
-        <v>0</v>
+        <v>4608.03</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035636331 — EK BAGIYA MAA KE NAAM HIT KALAM BATI/Mohit</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>185185.09</v>
       </c>
       <c r="I48" s="2" t="n">
-        <v>0</v>
+        <v>19080.6</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/22012035636335 — EK BAGIYA MAA KE NAAM HIT JANKI BAI/Salikram</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>185185.09</v>
       </c>
       <c r="I49" s="2" t="n">
-        <v>0</v>
+        <v>9975.49</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -2106,1524 +2106,1524 @@
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45950</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/1950438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1217392</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>44050</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/1979434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2475864</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>43670</v>
       </c>
       <c r="K52" s="3" t="n">
         <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/2645445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3894031</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>44303</v>
       </c>
       <c r="K53" s="3" t="n">
         <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/2646340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4181948</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>44367</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/2651664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4466554</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I55" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>44350</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/2651698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4314977</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>44372</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/2653685 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4621145</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I57" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>44367</v>
       </c>
       <c r="K57" s="3" t="n">
         <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/2662785 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4062569</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>44367</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/2664094 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4104103</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>44321</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/2677685 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5291199</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I60" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>44343</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/2684003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4999975</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I61" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>44370</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/2688534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5249106</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I62" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>44321</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/2689187 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4653771</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I63" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>44302</v>
       </c>
       <c r="K63" s="3" t="n">
         <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/2697884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5326345</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I64" s="2" t="n">
-        <v>0</v>
+        <v>1883</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>44343</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/3287592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1219632</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>44509</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/3288129 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2019711</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/3289274 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3186229</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>44509</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/3290566 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4167170</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/3951812 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146946607</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>44730</v>
       </c>
       <c r="K69" s="3" t="n">
         <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/3957341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146833351</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I70" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>44730</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/4419779 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151885253</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I71" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45395</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/4428791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151892997</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I72" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45395</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/4455684 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151769207</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45395</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/4455688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151769212</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45395</v>
       </c>
       <c r="K74" s="3" t="n">
         <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/4681108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146614256</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I75" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45603</v>
       </c>
       <c r="K75" s="3" t="n">
         <v>46258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/4681430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131139519</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I76" s="2" t="n">
-        <v>0</v>
+        <v>8100</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45669</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/5543590 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131139655</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I77" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/5543591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131139735</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/5547101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146804042</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I79" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K79" s="3" t="n">
         <v>46258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1745004014/IF/IAY/5549832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131139597</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I80" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1745004014/RC/22012034829618 — PCC ROAD NIRMAN KARY GHAT  SE LAHRAIN KE GHAR TAK</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>36900</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45408</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1745004014/WC/22012034542150 — sarwjanik koop school tola  vikrampur</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>559462.87</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>44024</v>
@@ -3695,51 +3695,51 @@
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1745004014/WC/22012034939298 — checkdem nermad kakada nala gp vikrampur</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>795567.62</v>
       </c>
       <c r="I84" s="2" t="n">
-        <v>0</v>
+        <v>3651.04</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>44663</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
@@ -3861,51 +3861,51 @@
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1745004014/WC/22012035281248 — TLAB JINODHAR GRAM KUKRIYA REYAT GP VIKRAMPUR</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45755</v>
@@ -4274,86 +4274,86 @@
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>485596.43</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1745004014/WC/22012035320837 — Boulder check Dam nirman karya  kukariya ryt 2</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>485596.43</v>
       </c>
       <c r="I97" s="2" t="n">
-        <v>0</v>
+        <v>361919</v>
       </c>
       <c r="J97" s="3" t="n">
-        <v>45889</v>
+        <v>46283</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
@@ -4368,177 +4368,177 @@
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>485596.43</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1745004014/WC/22012035320840 — Boulder check Dam nirman karya kukariya mal</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>485596.43</v>
       </c>
       <c r="I99" s="2" t="n">
-        <v>0</v>
+        <v>123323.58</v>
       </c>
       <c r="J99" s="3" t="n">
-        <v>45889</v>
+        <v>46282</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1745004014/WC/22012035320842 — Boulder check Dam nirman karya  vikrampur 1</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>485596.43</v>
       </c>
       <c r="I100" s="2" t="n">
-        <v>0</v>
+        <v>287626.66</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>46261</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1745004014/WC/22012035320843 — Boulder check Dam nirman karya  vikrampur 2</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>485596.43</v>
       </c>
       <c r="I101" s="2" t="n">
-        <v>0</v>
+        <v>162152.09</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>46260</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>