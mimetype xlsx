--- v0 (2026-09-03)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K68"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 04:18:26</t>
+          <t>Exported on: 2026-10-20 19:52:58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DINDORI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of workshed for Livelihood activity (Grps) / Construction of workshed for Livelihood activity for Groups</t>
+          <t>Constr of workshed for Livelihood activity (Grps) / Construction of Workshed for SHG for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of building/workshed for SHG</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1745004046/AV/22012034580494 — बाउंड्री वॉल निर्माण m/s दुल्‍लाेपुर</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1478308.69</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44425</v>
@@ -367,51 +367,51 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44427</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1745004046/DP/22012034624196 — Vraksha ropan kary amrat sarowar tlab kinare gp dullopur</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45451</v>
@@ -436,1251 +436,1255 @@
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Coastal Block Plantation-Horticulture-Community / Along the coast Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1745004046/DP/22012034629408 — jgsa Vraksh ropan jalda baona margh se chhidi tola tak gp dullopur</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>475330.71</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>0</v>
+        <v>130598.31</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/22012034660223 — Kapil dhara koop Prahlad/pancham gram dullopur g.p.dullopur</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>294161.33</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44330</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/22012035296214 — Khet talab nirman kary Semlal/Chamra gp dullopur</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/22012035301439 — KAPIL DHARA KOOP Mannu/bilsa gram panchayat dullopur</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/22012035303224 — FERIFERAL NIRMAN KARY SALKHU /LALLU SINGH G P DULLOPUR</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/22012035308233 — FERI FERAL STONE BAND NIRMAN KARY  SUMRIN/DOAVAN GP DULLOPUR</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>492707.9</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/22012035308238 — FERI FERAL STONE BAND NIRMAN KARY  SAVNU SINGH/NANSU SINGH GP DULLOPUR</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>487338.12</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/22012035432388 — FERI FERAL STONE BAND NIRMAN KARY  DHOKAL SINGH/CHAITA GP DULLOPUR</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/22012035432430 — FERI FERAL STONE BAND NIRMAN KARY GAOUTHA/SUKKHU SINGH GP DULLOPUR</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/22012035432466 — FERI FERAL STONE BAND NIRMAN KARY  DHIRAT/REVA SINGH GP DULLOPUR</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/22012035432564 — FERI FERAL STONE BAND NIRMAN KARY  KANHAIYA/HURULAL GP DULLOPUR</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/22012035432600 — FERI FERAL STONE BAND NIRMAN KARY  SINDHAN/PHUNDILAL GP DULLOPUR</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/22012035432639 — FERI FERAL STONE BAND NIRMAN KARY  PRATAP/PHUNDILAL GP DULLOPUR</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/22012035432676 — FERI FERAL STONE BAND NIRMAN KARY  JHAM SINGH/ROOP SINGH GP DULLOPUR</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/22012035432748 — FERI FERAL STONE BAND NIRMAN KARY MANOJ/VISRAM GP DULLOPUR</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/22012035432786 — FERI FERAL STONE BAND NIRMAN KARY  SMHARSINGH/RAM SINGH GP DULLOPUR</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/22012035432892 — FERI FERAL STONE BAND NIRMAN KARY  PREM SINGH/GHAMIRA  GP DULLOPUR</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/22012035432955 — FERI FERAL STONE BAND NIRMAN KARY  SON SINGH/PHGUVA SINGH  GP DULLOPUR</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/22012035547367 — JGSA Khet talab Dhan singh/Gokul gram mangarh gp dullopur</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/22012035547410 — JGSA Khet talab Bhura singh/Son singh gram mangarh gp dullopur</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/IAY/5354278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124248072</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45881</v>
       </c>
-      <c r="K35" s="3"/>
+      <c r="K35" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1745004046/IF/IAY/6086066 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125326451</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>0</v>
+        <v>18900</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46212</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1745004046/LD/22012034589299 — Vrakshropan Amrat sarovar kary dullopur</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>215068.78</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45074</v>
       </c>
-      <c r="K37" s="3"/>
+      <c r="K37" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1745004046/RC/22012034514841 — सी सी रोड निर्माण मालिक के घर से प्राथमिक शाला भवन तरफ</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>198000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>43880</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1745004046/RC/22012034819507 — CONSTRUCTION OF GRAVEL ROAD NIRMAN MUKHAY MARG SE EGS SCHOOL PAKRA TOLA TAK G P DULLOPUR</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1745004046/RC/22012034837657 — EGS school to shivraaj  ke ghar tak</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1745004046/RC/22012034838446 — Gravel Roads Nirman Kary E.G.S.SCHOOL SE SHIVRAJ KE GHAR TAK G P DULLOPUR</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45611</v>
@@ -1777,51 +1781,51 @@
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1745004046/WC/22012035220311 — Contour Tranch nirman kary  pathandongri me gram mangarh g p dullopur</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45451</v>
@@ -2121,110 +2125,114 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1745004046/WC/22012035253980 — Sarvejanik koop niman vad no.05 gram Dullopur g.p.Dullopur</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>454694.81</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45786</v>
       </c>
-      <c r="K51" s="3"/>
+      <c r="K51" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1745004046/WC/22012035253981 — Sarvejanik koop niman vad no.10 gram mangarh g.p.Dullopur</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>414555.95</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45779</v>
       </c>
-      <c r="K52" s="3"/>
+      <c r="K52" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
@@ -2294,239 +2302,239 @@
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1745004046/WC/22012035283952 — Recharge pits sarvejanik koop bandh ake pas dullopur</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1745004046/WC/22012035283960 — JGSA Recharge pits sarvejanik koop hoblal ke khet pas dullopur</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1745004046/WC/22012035283966 — JGSA Recharge pits sarvejanik koop harilal  ke ghar pas dullopur</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1745004046/WC/22012035283969 — Recharge pits sarvejanik koop dalpat ke khet pas dullopur</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1745004046/WC/22012035296395 — JGSA Water Harvesting  Anganwadi bhavan Mangarh gp Dullopur</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45762</v>
@@ -2670,98 +2678,98 @@
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1745004046/WC/22012035300664 — JGSA Talab gahri karan  Kary mangarh gram panchayat Dullopur</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1745004046/WC/22012035320859 — rcc</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45761</v>
@@ -2786,192 +2794,192 @@
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1745004046/WC/VB/22012035329870 — Contour Trench Niman karay Ratan ke ghar ke pas mangarh g.p.Dullopur</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>307633.02</v>
       </c>
       <c r="I65" s="2" t="n">
-        <v>0</v>
+        <v>264487.01</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>46241</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1745004046/WC/VB/22012035331988 — Contour Trench Niman karay Bajari ke ghar ke pas mangarh GP Dullopur</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>353273.86</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>0</v>
+        <v>293596</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>46252</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1745004046/WC/VB/22012035331989 — Contour Trench Niman karay Mudiya dongri me gram Dullopur GP Dullopur</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>395606.48</v>
       </c>
       <c r="I67" s="2" t="n">
-        <v>0</v>
+        <v>330040</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>46255</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>BAJAG</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1745004046/WC/VB/22012035331990 — Contour Trench Niman karay Mudiya dongri me bhag 01 gram Dullopur GP Dullopur</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>395606.48</v>
       </c>
       <c r="I68" s="2" t="n">
-        <v>0</v>
+        <v>317960</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>46256</v>
       </c>
       <c r="K68" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>