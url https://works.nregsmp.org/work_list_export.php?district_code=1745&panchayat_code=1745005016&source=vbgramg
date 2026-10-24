--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K42"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-22 18:20:46</t>
+          <t>Exported on: 2026-10-24 07:27:10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DINDORI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -532,51 +532,51 @@
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1745005016/IF/22012035631633 — Ek Bagiya Maa Ke Naam Hitgrahi SURTANA  MP1745005016 MP-45-005-016-001/118 Gp Andai</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>187578.96</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>6122.64</v>
+        <v>7658.64</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -720,100 +720,100 @@
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1745005016/IF/IAY/5288128 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149744952</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>10193</v>
+        <v>13847</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>46292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1745005016/IF/IAY/5330883 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114084864</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>1800</v>
+        <v>5454</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K22" s="3" t="n">
         <v>46316</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
@@ -1529,98 +1529,98 @@
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1745005016/WC/VB/22012035331382 — Staggered contoor trench nirman Mahendra karar Anadi  khasara no 452 G P Andai</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>957107.57</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>0</v>
+        <v>253.15</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>46246</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1745005016/WC/VB/22012035331385 — Staggered contoor trench nirman Jhandi konha Anadi  khasara no 452 G P Andai</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>999805.81</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>0</v>
+        <v>506.3</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>46246</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>