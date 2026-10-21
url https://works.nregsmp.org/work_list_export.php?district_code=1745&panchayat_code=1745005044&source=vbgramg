--- v0 (2026-09-03)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K44"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 04:05:44</t>
+          <t>Exported on: 2026-10-21 09:24:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DINDORI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,333 +273,333 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1745005044/DP/22012034629715 — JGSA पथ व्रेच्छा रोपण कार्य सिंघवाड़ा से जमुनटोला ग्राम सिंघवाड़ा ग्राम पंचयत मझगाँव जप समनपुर</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>475330.71</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1745005044/DP/22012034629716 — JGSAपथ व्रेच्छा रोपण कार्य मझगाँव से अटरिया ग्राम मझगाँव  ग्राम पंचयत मझगाँव जप समनपुर</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>475330.71</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1745005044/IF/22012035269897 — खेत तालाब निर्माण करी हितग्रही रोशनी/शेर सिंह ग्राम अटरिया जीपी मझगांव जेपी समनापुर</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45535</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1745005044/IF/22012035270521 — खेत तालाब निर्माण हितग्राही धर्माबाई/हीरासिंह ग्राम सिंघवारा ग्राम पंचायत मझगांव</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45535</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1745005044/IF/22012035270526 — खेत तालाब निर्माण हितग्राही धर्माबाई/हीरासिंह ग्राम सिंघवारा ग्राम पंचायत मझगांव</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>420123.57</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45535</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1745005044/IF/22012035299531 — खेत तालाब निर्माण हितग्राही बाबूलाल/हल्कू ग्राम सिंघवाड़ा ग्राम पंचायत मझगांव</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1745005044/IF/22012035441002 — JGSA खेत तालाब निर्माण कार्य हितग्राही जग्गन बाई/विष ग्राम सिंहवारा ग्राम पंचायत मझगांव जेपी समनापुर</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45761</v>
@@ -718,98 +718,98 @@
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1745005044/IF/22012035630211 — Ek Bagiya Maa Ke Naam Hitgrahi Sahgi Bai 1745005044 51 Gp Majhgaon</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>189410.19</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>0</v>
+        <v>22500</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45948</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1745005044/IF/22012035630982 — Ek Bagiya Maa Ke Naam Hitgrahi SAKARWATI BAI  MP1745005044  MP-45-005-044-002/28  GP MAJHGAON</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>187430.68</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>0</v>
+        <v>18072</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45948</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -906,311 +906,311 @@
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1745005044/IF/22012035633034 — Ek Bagiya Maa Ke Naam Hitgrahi BHAGVATIYA BAI  MP1745005044  MP-45-005-044-001/116  GP MAJHGAON</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>187580.02</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45955</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1745005044/IF/IAY/4586313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120229821</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1745005044/IF/IAY/4648143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144079954</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1745005044/IF/IAY/5246412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032981</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1745005044/IF/IAY/5548240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127481299</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45698</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1745005044/LD/22012034961601 — कंटूर ट्रेंच निर्माण टिकराटोला अतरिया भाग 3 ग्राम अतरिया ग्राम पंचायत मझगांव जपं समनापुर</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>886868.57</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1745005044/LD/22012034961602 — कंटूर ट्रेंच निर्माण टिकराटोला अतरिया खसरा नंबर 42भाग 2 ग्राम अतरिया ग्राम पंचायत मझगांव जपं समनापुर</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46048</v>
@@ -1260,145 +1260,145 @@
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>44313</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1745005044/WC/22012034696671 — SARVJANIK PAY JAL KUP NIRMAD KARAY GRAM ATARIYA G.P. MAJHGOVE</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>473791.69</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>44337</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1745005044/WC/22012035248911 — कंटूर ट्रेंच निर्माण भाडी डोंगरी भाग 2ग्राम सिंघवाड़ा ग्राम पंचायत मझगांव</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>1483490.86</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1745005044/WC/22012035248919 — कंटूर ट्रेंच निर्माण भाडी डोंगरी भाग 3ग्राम सिंघवाड़ा ग्राम पंचायत मझगांव</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>1483490.86</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45682</v>
@@ -1557,155 +1557,155 @@
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1745005044/WC/VB/22012035332382 — Staggered contoor trench nirman P School ke pass Atariya G P Majhganw</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>142603.95</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>0</v>
+        <v>14910.22</v>
       </c>
       <c r="J39" s="3" t="n">
-        <v>46217</v>
+        <v>46278</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1745005044/WC/VB/22012035332383 — Staggered contoor trench nirman   Gangaram Ke ghar ke Pass Atariya G P Majhganw</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>723317.94</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
-        <v>46217</v>
+        <v>46284</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1745005044/WC/VB/22012035333065 — Conture Trench Nirman Chamar Pratap ke ghar pass  bhag 02 G P Majhganw</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>865855.75</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
-        <v>46205</v>
+        <v>46278</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
@@ -1745,61 +1745,61 @@
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1745005044/WC/VB/22012035333381 — Estimate of ContourTrench Nirman  bhagatram ke ghar ke samne bhag 01 Atariya G P majhganw</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>988341.73</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>0</v>
+        <v>4801.5</v>
       </c>
       <c r="J43" s="3" t="n">
-        <v>46205</v>
+        <v>46284</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">