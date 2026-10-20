--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K980"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 14:31:25</t>
+          <t>Exported on: 2026-10-20 19:02:16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DINDORI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -367,51 +367,51 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1745006016/AV/22012034612696 — Panchayat Bhawan Nirman Karya Gram Bhusanda Gram Panchayat Bhusanda</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>600000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>147605.59</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44708</v>
@@ -753,51 +753,51 @@
       <c r="J21" s="3" t="n">
         <v>40584</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>41255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1745006016/DP/22012034629638 — VERECHA ROPAN KARIYE MEN ROED SE JABAN NALA TAK BHUSANDA REYAT GP BHUSANDA</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
@@ -7045,51 +7045,51 @@
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034429937 — व़क्षारोपण कार्य हितग्राही निरंजन, जोहन, चोखन, गनपत सिंह,  ग्राम पंचायत भुसण्‍डा</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>59890</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>43980</v>
@@ -7139,51 +7139,51 @@
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>43259</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034443574 — VERECHA ROPAN KARY  MED KE PAS SAMPAT SINGH,GOPAL ,TUL SINGH, GAGARAM GP BHUSANDA</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>33190</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>43980</v>
@@ -7233,167 +7233,167 @@
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034443583 — VERECHA ROPAN KARYA MED KE PAS NIRAJAN KISATU JOHAN GULAB GP BHUSANDA</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>55529.3</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>43980</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034443587 — VERECHA ROPAN KARYA MED KE PAS LILA PARSU DASMA KOLLIN GP BHUSANDA</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>68030</v>
+        <v>74030</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>43981</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034443590 — VERECHA ROPAN KARYA MANOTARI SANTOS ANIL GED GP BHUSANDA</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>38770</v>
+        <v>44270</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>43981</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
@@ -7421,73 +7421,73 @@
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034443596 — VERECHA ROPAN KARYA MED KE PAS DHUKU SAMELAL SHIVCHRAN SAYAM GP BHUSANDA</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>99330</v>
+        <v>102330</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>43981</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
@@ -8530,98 +8530,98 @@
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034468169 — vrachharopan niji bhumi me hitgrahi mahesh, bhadiya, aasan bai, lakhan  gp bhusanda</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>79770</v>
+        <v>95170</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>43981</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034468174 — varcharopan karya niji bhoomi hitgrahi  rambharosh,tiharihabai,ganshiya bai,ganesha gp bhusnada</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>35410</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>43981</v>
@@ -9304,51 +9304,51 @@
       <c r="J198" s="3" t="n">
         <v>43535</v>
       </c>
       <c r="K198" s="3" t="n">
         <v>43970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034468657 — varchharopan kary niji radhesyam,sankar,sarwan,amrat gp bhusnda</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>23970</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>43983</v>
@@ -9398,98 +9398,98 @@
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034468670 — varachharopan karya niji patharnin bai,arjun singh ,gouri singh,kalavati gp bhusndai</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>15570</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>43983</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034468693 — varachharopan karya niji - hanspal,kollin bai ,dshma bai gp bhusnda</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>31450</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>43983</v>
@@ -11379,51 +11379,51 @@
       <c r="J241" s="3" t="n">
         <v>44083</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>44142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034600306 — Constr Of NADEP Compost Structure For Indiviual Grudayal/Taslu Gp Bhusanda</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>12412.41</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>1672</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>44181</v>
@@ -15919,51 +15919,51 @@
       <c r="J335" s="3" t="n">
         <v>44695</v>
       </c>
       <c r="K335" s="3" t="n">
         <v>45336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012034981421 — Kapil Dhara Koop Mangla Singh/Chamma Gram Lakhanpur GP Bhusanda</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>137709.74</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>44693</v>
@@ -17069,51 +17069,51 @@
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45299</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035271956 — khet talab hitgarahi bhopal/bhoka gp bhusanda</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45611</v>
@@ -17214,51 +17214,51 @@
       <c r="J362" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035272133 — KHET TALAB HITGARAHI KA NAME SHIVPARASAD/DEERT GP BHUSANDA</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45611</v>
@@ -17310,51 +17310,51 @@
       <c r="J364" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035272139 — KHET TALAB HITGARAHI KA NAME MANOTARI/INDAR GP BHUSANDA</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45611</v>
@@ -17406,333 +17406,333 @@
       <c r="J366" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>46177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035272142 — KHET TALAB HITGARAHI KA NAME  JODHANLAL/BHAYALALGP BHUSANDA</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035304461 — KHET TALAB HITGARAHI KA NAME MANGAL SINGH/CHMMA LALKANPUR GP BHUSANDA</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035304468 — KHET TALAB HITGARAHI KA NAME GULAB SINGH/ SUKLAL LAKHANPUR GP BHUSANDA</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035305668 — KHET TALAB HITGARAHI  AMRJEET/KUWAR GP BHUSANDA</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035305671 — khet talab hitgarahi FOOLWATI/AJURAM GP BHUSANDA</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035305673 — khet talab hitgarahi ARJUN/RATANU gp bhusanda</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035305687 — khet talab hitgarahi MANGAL/CHAMMA gp bhusanda</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45684</v>
@@ -18176,98 +18176,98 @@
       <c r="J382" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035477092 — PEYJAL KUP SADHURAM KE KHET PAS LICH PITHGP BHUSANDA</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035556150 — KHET TALAB  SHIV DAYUAL/TASLU BHUSANDA REYAT GP BHUSANDA</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45761</v>
@@ -18292,51 +18292,51 @@
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035624654 — Ek Bagiya Ma ke Naam Tija bai parste MP-45-006-016-001/158-A</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>194923.69</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>59943.63</v>
+        <v>66693.63</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -18433,51 +18433,51 @@
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/22012035630295 — Ek Bagiya Ma ke Naam Subhagwati Bai MP-45-006-016-001/124</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>183208.11</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>64032.32</v>
+        <v>68692.32</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45948</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
@@ -26039,51 +26039,51 @@
       <c r="J543" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K543" s="3" t="n">
         <v>46069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1745006016/IF/IAY/5325296 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117388129</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>45717</v>
@@ -29907,51 +29907,51 @@
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
           <t>1745006016/RC/22012034828240 — CC REOD NIRMAD KARIY KAVAJ BHARA GIBHAWANT KE GHAR GANPAT KE GHAR TAK GP BHUSANDA</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>45521</v>
@@ -44454,98 +44454,98 @@
         <v>0</v>
       </c>
       <c r="J924" s="3" t="n">
         <v>45328</v>
       </c>
       <c r="K924" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C925" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D925" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E925" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F925" s="1" t="inlineStr">
         <is>
           <t>1745006016/WC/22012035230736 — parkulesan tenkbhuri ke paslakhanpur gp bhusanda</t>
         </is>
       </c>
       <c r="G925" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H925" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I925" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J925" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K925" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C926" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D926" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E926" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F926" s="1" t="inlineStr">
         <is>
           <t>1745006016/WC/22012035230747 — parkulesan tenk peyjal kup ke pas damintola gp bhusanda</t>
         </is>
       </c>
       <c r="G926" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H926" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I926" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J926" s="3" t="n">
         <v>45611</v>
@@ -44642,98 +44642,98 @@
         <v>0</v>
       </c>
       <c r="J928" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K928" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C929" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D929" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E929" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F929" s="1" t="inlineStr">
         <is>
           <t>1745006016/WC/22012035277158 — JGSA NAVIN TALAB SHANTI DHAM  KE PAS BHUSANDA REYAT GP BHUSANDA</t>
         </is>
       </c>
       <c r="G929" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H929" s="2" t="n">
         <v>1740603</v>
       </c>
       <c r="I929" s="2" t="n">
         <v>921044.29</v>
       </c>
       <c r="J929" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K929" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C930" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D930" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E930" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F930" s="1" t="inlineStr">
         <is>
           <t>1745006016/WC/22012035298316 — PEYJAL KUP SADHURAM KE KHET PAS LICH PITHGP BHUSANDA</t>
         </is>
       </c>
       <c r="G930" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H930" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I930" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J930" s="3" t="n">
         <v>45761</v>