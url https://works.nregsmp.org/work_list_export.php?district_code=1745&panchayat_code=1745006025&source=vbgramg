--- v0 (2026-09-11)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-11 09:11:30</t>
+          <t>Exported on: 2026-10-28 22:54:44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DINDORI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,73 +273,73 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1745006025/AV/22012034641022 — P D S BHAVAN NIRMANKARYA SAMUDAYAK BHAVAN KE PASS JAGATPUR</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1607251.97</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>0</v>
+        <v>27217</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45191</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
@@ -367,427 +367,427 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1745006025/DP/22012034616685 — varkchharopan karya menrod se janak muhalla pahuchmarg</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1745006025/DP/22012034617656 — varkchha ropan karya rod kinare bel tola se bondar pahuchmargtak</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>497762.66</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45479</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1745006025/DP/22012034621009 — varkchha ropan karya rod kinare banvasitola tiraha se amrat sarovar pahuchmarg takjagatpur</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>455063.17</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45480</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1745006025/DP/22012034621010 — varkchha ropan karya rod kinare men rod se janak mohalla pahuchmarg jagatpur</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>455063.17</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45483</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/22012035305816 — Kapil Dhara Koop Nirman Karya Phagulal/Pyarelal Gram Jagatpur Gp Narigwara</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/22012035305818 — Kapil Dhara Koop Nirman Karya Bholasingh/Mangalsingh Gram Jagatpur Gp Narigwara</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/22012035305820 — Kapil Dhara Koop Nirman Karya Amarsingh/Bhavarsingh Gram Jagatpur Gp Narigwara</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/22012035305823 — Kapil Dhara Koop Nirman Karya Dhaniram/Katku Gram Narigwara Gp Narigwara</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/22012035349421 — KhetTalab Nirman Karya Pushpendra Singh/Nohar Singh Gp Narigwara</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
@@ -812,98 +812,98 @@
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/22012035628968 — ek bagiya maa ke nam hitgrahi Sukwariya Bai / Dinesh Narigwara  MP 45  006 025 001/81A</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>174936.26</v>
       </c>
       <c r="I23" s="2" t="n">
-        <v>1044</v>
+        <v>4176</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/22012035628972 — ek bagiya maa ke nam hitgrahi Lilawati / Lamu Singh Narigwara MP 45  006 025 001/45</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>183208.11</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>1044</v>
+        <v>7308</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45941</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1000,51 +1000,51 @@
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/22012035629002 — ek bagiya maa ke nam hitgrahi Sambal Bai / Moolchand Narigwara MP 45  006 025 001/69</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>183208.11</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>1044</v>
+        <v>7308</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45942</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1094,595 +1094,595 @@
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/22012035629080 — Ek Bagiya Maa Ke Name Hitgrahi Sarita Vyam  MP45006025001/93</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>179388.71</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>1044</v>
+        <v>7308</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45942</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/IAY/4721237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142082172</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/VB/22012035664201 — Pasu Sed Nirman Karya Gyan Singh/Bhavar Singh Gram Jagatpur Gp Narigwara</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46211</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/VB/22012035664202 — Pasu Sed Nirman Karya Ramesh Singh /MansinghGram Jagatpur Gp Narigwara</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>46211</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1745006025/IF/VB/22012035664209 — Pasu Sed Nirman Karya Rajkumar/Lakkhu Singh Gram Jagatpur Gp Narigwara</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>46211</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1745006025/RC/22012034833394 — Ciment Cankrit  Raod Nirman Karya Tiharoo Ke Ghar Se Lokram Ke Ghar Tak Jagatpur</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45612</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1745006025/RS/22012034671702 — segrigation shed nirman narigwara jp karanjiya</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>287221</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44904</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1745006025/WC/22012035267091 — Talab Gahrikaran Nirman Karya Mayaram Ke Khet Pass Jagatpur Gp Narigwara</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1745006025/WC/22012035275095 — JGSA  Naveen Talab Nirman Narigwara GP Narigwara</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>1621458.44</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1745006025/WC/22012035277213 — Navin Talab Nirman Karya Harijan Muhalla Narigwara Gp Narigwara</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1745006025/WC/22012035277225 — Navin Talab Nirman Karya Vangram Jagatpur Kapoti Tola Gp Narigwara</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>1508575.21</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1745006025/WC/22012035277380 — JGSA Navin Talab Nirman karya Jagatpur Kapoti Tola Gp Narigwara</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>1506567.18</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1745006025/WC/22012035296197 — Dugwell Recharge pit nirman karya Peyjal Koop Lakhan Ke Khetpass Jagatpur</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>27017.64</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45762</v>
@@ -1779,98 +1779,98 @@
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>46211</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1745006025/WC/VB/22012035332346 — Bolder Chek dem Nirman Karya  Kapoti Tola Pahati Nala Gp Narigwara</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>46211</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1745006025/WC/VB/22012035332347 — Bolder Chek dem Nirman Karya  Kapoti Tola Pahati Nala Part 2 Gp Narigwara</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>46211</v>