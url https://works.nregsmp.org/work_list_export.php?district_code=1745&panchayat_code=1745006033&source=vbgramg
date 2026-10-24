--- v0 (2026-09-05)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K60"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 22:02:28</t>
+          <t>Exported on: 2026-10-24 01:49:56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DINDORI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,1085 +273,1085 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1745006033/DP/22012034630433 — Narmada Parikrama Path Ashray Sthal me Plantation GP Garkamatta</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>874850.58</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1745006033/DP/22012034630493 — GARKAMATTA ASHRAY STHAL PLANBTATION GP PANCHAT GARKAMTTA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>438828.92</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1745006033/IC/22012034892620 — 1 BAGIYA MA KE NAME ANITA BAI/KALLURAM GRAM HARRATOLA GP GARKAMTTA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012034309311 — KAPIL DHARA KOOP HITGRAHI GUPTA SINGH / LAL SINGH GP GARKAMATTA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43982</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012034318911 — KAPIL DHARA KOOP HITGRAHI GULAB / JIGNI GP GARKAMATTA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>43982</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012034429920 — व़क्षारोपण कार्य हितग्राही डीलन, अजय, राजेन्‍द्र, ठाकुर, ग्राम पंचायत गारकामटटा</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>43551</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012034429923 — व़क्षारोपण कार्य हितग्राही सुखपाल, बिसाहू, नूतन, दयाराम,  ग्राम पंचायत गारकामटटा</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>188000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>43551</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012034598816 — Pasu sed nirman karaya pooran/ kodu GP roosha</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>63531.21</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44078</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Drainage of chaur/waterlogged Land for Indiv / Drainage of chaur or waterlogged areas Land for Individuals</t>
+          <t>Drainage of chaur/waterlogged Land for Indiv / Construction of Drainage Works in Waterlogged Land for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012034942482 — machhalitalabnirmankarya lakhanbanjara/hannurambanjara</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>338902.57</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44674</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012035301171 — खेत तालाब निर्माण हितग्राही अजय सिंह / सम्‍हर सिंह  ग्राम पंचायत गारकामटटा</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012035433015 — JGSA KHET TALAB NIRMAN KARYA LIKHARI MARKO / HEERA SINGH GRAM GARKAMATTA GP GARKAMATTA</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>272222.5</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012035433111 — JGSA KHET TALAB NIRMAN KARYA BHAJAN /BHOLA GRAM HARRA TOLA GP GARKAMATTA</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>347409.68</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012035433806 — JGSA KHET TALAB NIRMAN KARYA RAMMU SINGH SHYAM / RATISINGH GRAM GARKAMATTA GP GARKAMATTA</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012035447624 — JGSA KHET TALAB NIRMAN KARYA GRAM GARKAMATTA GP GARKAMATTA</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012035474729 — JGSA KHET TALAB LEELARAM/RAMGOPAL HARRRATOLA GP GARKAMMTA</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012035474958 — JGSA JAGDISH/RAMCHARAN GRAM GARKAMTTA GP GARKAMTTA</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012035478073 — JGSA RICHARJ PHIT GADESH KE GHAR PASH GP GARKAMTTA</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012035483414 — KHET TALAB NIRMAN KARYA RAGHUVEER SINGH /HULIYA GRAM GARKAMATTA GP GARKAMATTA</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012035483712 — KHET TALAB NIRMAN KARYA RAMGOPAL SINGH / NANHU SINGH GRAM GARKAMATTA GP GARKAMATTA</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012035540805 — DUJWEL RECHARGE PITS SUDAMA KE GHAR PASH KAPIL DHARA KOOP HARRATOLA GP GARKAMTTA</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012035568483 — JGSA DAGWEL RICHARG  DHANNU KE GHAR PASH KAPIL DHARA KOOP HARRA TOLA</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012035568485 — JGSA DAGWEL RICHARG  AANAND  KE GHAR PASH KAPIL DHARA KOOP HARRA TOLA</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012035618745 — 1 BAGIYA MA KE NAME PANCHWATI/KALLURAM GRAM HARRATOLA GP GARKAMTTA</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>276801.79</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45906</v>
@@ -1517,834 +1517,836 @@
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012035630159 — Ek Bagiya Ma ke Naam Devki bai MP-45-006-029-001/100 B</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>179388.71</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>0</v>
+        <v>4769.73</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/22012035630225 — Ek Bagiya Ma ke Naam Mithleshvari Bai MP-45-006-033-002/41 A</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>183208.11</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>0</v>
+        <v>4469.93</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/IAY/3860874 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135920466</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>44867</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/IAY/4644727 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141309359</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/IAY/5164228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141305544</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I42" s="2" t="n">
-        <v>4500</v>
+        <v>12330</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45835</v>
       </c>
       <c r="K42" s="3" t="n">
-        <v>46267</v>
+        <v>46301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/IAY/5165645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141301770</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>2100</v>
+        <v>24600</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>46245</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/IAY/5197083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131876518</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I44" s="2" t="n">
-        <v>4500</v>
+        <v>27000</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/IAY/5202536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141300901</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>4176</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45977</v>
       </c>
       <c r="K45" s="3" t="n">
         <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/IAY/5206717 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141316382</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K46" s="3" t="n">
         <v>46267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/IAY/5209190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130763146</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I47" s="2" t="n">
-        <v>0</v>
+        <v>9900</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45835</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/IAY/5214519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132151752</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I48" s="2" t="n">
-        <v>4200</v>
+        <v>26700</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>46245</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/IAY/6006164 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132151908</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I49" s="2" t="n">
-        <v>9000</v>
+        <v>27000</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1745006033/IF/IAY/6010964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130824174</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I50" s="2" t="n">
-        <v>9000</v>
+        <v>27000</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>46239</v>
       </c>
-      <c r="K50" s="3"/>
+      <c r="K50" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1745006033/RC/22012034822088 — सी सी रोड निर्माण इन्‍द्रपाल के घर से राजेन्‍द्र के घर तक ग्राम गारकामटटा</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1745006033/RC/22012034842749 — Greval Road Nirman Anganwadi Se Narmada Tat GP Garkamatt</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1745006033/WC/22012035298503 — JGSA RECHARGE PITS TAMSINGH KE GHAR PASH GARKAMTTA GP GARKAMTTA</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1745006033/WC/22012035298523 — JGSA RECHARGE PITS GADESH KE GHAR PASH GARKAMTTA GP GARKAMTTA</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1745006033/WC/22012035298651 — JGSA SARVJANIK KOOP TAMSHIRAM KE GHAR KE PASH GARKAMTTA</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45761</v>
@@ -2488,98 +2490,98 @@
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>46223</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1745006033/WH/22012034944545 — JGSA RENOVATION TALAB NIRMAN KARYA GRAM GARKAMATTA GP GARKAMATTA</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1745006033/WH/22012034944546 — JGSA RENOVATION TALAB NIRMAN KARYA GRAM HARRA TOAL GP GARKAMATTA</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45763</v>