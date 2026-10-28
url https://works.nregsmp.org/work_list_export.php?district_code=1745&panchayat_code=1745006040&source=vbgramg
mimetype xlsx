--- v0 (2026-09-05)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 07:02:37</t>
+          <t>Exported on: 2026-10-28 13:07:23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DINDORI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,286 +273,286 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Shelter Belt Trees-Comm / Road Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Road Line Plantation of Shelter Belt Trees-Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1745006040/DP/22012034629259 — Varkchha Ropan  Nirman Karya Road Kinare Lalsingh K e Ghar Se Dharmsingh Ke Ghar Tak Gp Kabir</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>323109.82</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>9400</v>
+        <v>13336</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1745006040/IF/22012034601172 — PASHU SHED NIRMAN KARYA BHARAT/KAPOOR</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>63531.21</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44077</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1745006040/IF/22012034601177 — BAKRI SHED NIRMAN KARYA CHHITA BAI/ RAMA KABIR</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>51554.19</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44077</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1745006040/IF/22012035302845 — Khet Talab Nirman Karya Duliyabai/Kariya Gram Panchayat Kabir</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1745006040/IF/22012035350554 — KhetTalab Nirman Karya Duliya bai/Kariya Singh Gp Kabir</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1745006040/IF/22012035501084 — Dugwell Recharge Pit Nirman Karya Thakur Dev Ke Pass Gp  Kabir</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45771</v>
@@ -649,239 +649,239 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44037</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1745006040/RC/22012034438642 — cc road kabir road se panchayat bhavan tak</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>134100</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>43496</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1745006040/RC/22012034567724 — CC ROAD NIRMAN KARYA KABIR ROAD SE PANCHAYAT BHAVAN TAK GP KABIR</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>134200</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44523</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1745006040/WC/22012034818789 — Geviyan nirman karya gp Kabir</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>124357.41</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44501</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1745006040/WC/22012035267126 — Talab Gahrikaran Nirman Karya Yadav Muhalla Gp Kabir</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1745006040/WC/22012035267137 — Talab Gahrikaran Nirman Karya Panchayat Bhavan Ke Pass</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45755</v>