--- v0 (2026-08-30)
+++ v1 (2026-10-16)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K135"/>
+  <dimension ref="A1:K137"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-30 10:49:43</t>
+          <t>Exported on: 2026-10-16 17:39:33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DINDORI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,239 +273,239 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / BADJHAR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1745001002/WC/VB/22012035329796 — Cantoor trench nirman karya Ghui nasa pahadi Badjhar G P Badjhar</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / BICHHIYA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1745001004/IF/VB/22012035663448 — Poultry Livestock shelter nirman kary -hit-Chotelal/Jhurra bichhya</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / BICHHIYA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1745001004/WC/VB/22012035329868 — Staggerde Contour Trench Nirmaan Kary Dadra Pahad Bichhya</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>217435.05</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / BICHHIYA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1745001004/WC/VB/22012035329877 — Staggerde Contour Trench Nirmaan Kary Dadra Pahad part-1-Bichhya</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>224844.46</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>46207</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / CHANWAHI MAL</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1745001005/WC/22012035265806 — JGSA Contration Of Community Pond Bhutaha Nala Ghundi Sarai mal GP Chandwahi</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45759</v>
@@ -602,709 +602,709 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / RAKHIMAL</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1745001018/WC/VB/22012035329821 — Congratulation Of Contour Trench For Community Rampuri mal GP Rakhi Mal</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / RAKHIMAL</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1745001018/WC/VB/22012035329824 — Congratulation Of Contour Trench For Community Khalehe Tola Gram &amp; GP Rakhi Mal</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / RAKHIMAL</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1745001018/WC/VB/22012035329829 — Congratulation Of Contour Trench For Community Reda Tola Gram &amp; GP Rakhi Mal</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / BANKI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1745001019/WC/22012035234209 — Gali Plug Barhakuna Nala GP Banki Mal</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / BANKI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1745001019/WC/22012035234211 — Gali Plug Nirman Kanchanpur Sarhad Nala GP Banki Mal</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / BANKI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1745001019/WC/22012035234215 — Gali Plug Nirman Gau Ghisli Nala GP Banki Mal</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / BANKI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1745001019/WC/22012035268563 — JGSA Contraction Of Community Pond Bilhai Nala Ke Pas Gram Banki Mal</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / BANKI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1745001019/WC/22012035275553 — JGSA 2025 Contraction of Pond Bilhai Nala Ke Pas Gram Banki Mal GP Banki Mal</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / BANKI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1745001019/WC/VB/22012035329813 — कंटूर टंच निर्माण कार्य ग्राम मुड़की टोरिया पहाड़ जनपद पंचायत शहपुरा जिला डिंडोरी</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46182</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / BANKI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1745001019/WC/VB/22012035329823 — Cantur टंच निर्माण कार्य चारागाह पहाड़ बांकी ग्राम पंचायत बांकी माल</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46233</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / BARGAON</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1745001021/IF/22012035321066 — GO SHALA HIT DAVKUMAR PITA GHANSHYAM GP BARGAON JP SHAHPURA</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / BARGAON</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1745001021/IF/22012035321073 — GO SHALA HIT RAJKUMAR PITA GHANSHYAM GP BARGAON JP SHAHPURA</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / BARGAON</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1745001021/IF/22012035321105 — GO SHALA HIT RAJESH PITA SHYAMLAL GP BARGAON JP SHAHPURA</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / AMTHERA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1745001022/WC/VB/22012035330054 — CONSTRUCTION OF COUNTURE TRENCH NIRMAN KARYA ODAPANI DADRI   PAHAD GP PIPARIYA</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / AMTHERA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1745001022/WC/VB/22012035330060 — CONSTRUCTION OF COUNTURE TRENCH NIRMAN KARYA KATARI  PAHAD GRAM BADJHAR  G P AMTHERA</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>46127</v>
@@ -1354,51 +1354,51 @@
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / KAHENZARA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1745001024/WC/VB/22012035329942 — Staggered Contour trench nirman karya sariha pahad gajwahar gp kahenzara</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>46128</v>
@@ -1495,98 +1495,98 @@
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / KAHENZARA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1745001024/WC/VB/22012035329953 — Staggered Contour trench nirman karya gada pahad Kahenzara gp kahenzara</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / PIPARIYA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1745001029/WC/VB/22012035330779 — CONSTRUCTION NIRMAN KARYA BER BARE PAHAD GRAM PIPARIYA GP AMTHERA</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>46126</v>
@@ -1683,321 +1683,321 @@
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>46197</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / JHAGARHATA DUNGARIYA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1745001036/WC/VB/22012035329942 — Boldar chek samraha nala part 3 gran sonvarsa gpjhagrahta dungariya</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>46197</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / JHAGARHATA DUNGARIYA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1745001036/WC/VB/22012035329946 — Boldar chek samraha nala part 4 gran sonvarsa gpjhagrahta dungariya</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>46197</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / MOHANI MAL</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tanka (Water Storage Structure) / Construction of Tanka (Water Storage Structure)</t>
+          <t>Construction of Tanka (Water Storage Structure) / Construction of Tanka (Water Storage Structure) for Individual</t>
         </is>
       </c>
       <c r="E44" s="1"/>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1745001040/WC/VB/22012035329592 — contour trench nirman kary tikra tola dugariya gram saraswahi gp mohanimal</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / MOHANI MAL</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tanka (Water Storage Structure) / Construction of Tanka (Water Storage Structure)</t>
+          <t>Construction of Tanka (Water Storage Structure) / Construction of Tanka (Water Storage Structure) for Individual</t>
         </is>
       </c>
       <c r="E45" s="1"/>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1745001040/WC/VB/22012035329715 — Contour trench tikratola dugariya part 2 Gram saraswahi GP Mohanimal</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / MOHANI MAL</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tanka (Water Storage Structure) / Construction of Tanka (Water Storage Structure)</t>
+          <t>Construction of Tanka (Water Storage Structure) / Construction of Tanka (Water Storage Structure) for Individual</t>
         </is>
       </c>
       <c r="E46" s="1"/>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1745001040/WC/VB/22012035329718 — Contour trench katki dugariya dugariya part 1 Gram Uamariya GP Mohanimal</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / KARIGADAHARI</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1745001043/WC/VB/22012035330234 — Staggered Contur Trench Nirman Karaya Bagha Pahadh Gram Karigadhari gp-Karigadhari.</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / KARIGADAHARI</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1745001043/WC/VB/22012035330239 — Staggered Contur Trench Nirman Karaya Bagha Pahadh Part-1 Gram Karigadhari gp-Karigadhari.</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>46126</v>
@@ -2094,51 +2094,51 @@
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / CHHIRPANI VANGRAM</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1745001065/IF/VB/22012035663421 — construction of cattle shed hit tulshi bai/sahajan gram chheerpani gp chheerpani</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>46126</v>
@@ -2188,192 +2188,192 @@
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / DULLOPUR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1745001067/WC/VB/22012035329590 — kantoor trench nirman kary gram dullopur gp dullopur</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / DULLOPUR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1745001067/WC/VB/22012035329601 — gali plag nirman kary chaura raiyat part 1 gp dullopur</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / DULLOPUR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1745001067/WC/VB/22012035329613 — kantoor trench nirman kary gram pitri mal gp dullopur</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>SHAHPURA / DULLOPUR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1745001067/WC/VB/22012035329701 — kantoor trench nirman kary gram khitaula ryt gp dullopur</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>46188</v>
@@ -2470,3650 +2470,3740 @@
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>46233</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>AMARPUR / KAMARASODA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1745003023/WC/VB/22012035329788 — Counter Tach Nirman karya kuan Nala ka pass kamrasodha</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>AMARPUR / KAMARASODA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1745003023/WC/VB/22012035329817 — Boulder check Nirman karya kuliya Tolaa kamrasodha</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>BAJAG / GANNAGUDA</t>
+          <t>BAJAG / PINDRUKHI</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
-[...6 lines deleted...]
-      </c>
+          <t>Construction of Flood Relief Shelter / Construction of Flood Relief Shelter for Community</t>
+        </is>
+      </c>
+      <c r="E61" s="1"/>
       <c r="F61" s="1" t="inlineStr">
         <is>
-          <t>1745004033/WC/22012035309567 — JGSA PARKULETION TANK NIRMAN KARYA KHASRA NUMBER 377 PART 01 PATAN MAL GP GANNA GUDA</t>
+          <t>1745004003/FP/VB/22012034642406 — Bolder Chekdame Bhagvan das ke khet ke pas Part  01 GP Pindrukhi</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
-        <v>45771</v>
+        <v>46250</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>BAJAG / GANNAGUDA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>1745004033/WC/22012035309949 — JGSA PARKULETION TANK NIRMAN KARRYA KHASRA NUMBER 377 PART 02 PATAN MAL GP GANNA GUDA</t>
+          <t>1745004033/WC/22012035309567 — JGSA PARKULETION TANK NIRMAN KARYA KHASRA NUMBER 377 PART 01 PATAN MAL GP GANNA GUDA</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>BAJAG / GANNAGUDA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>1745004033/WC/22012035309952 — JGSA PARKULETION TANK NIRMAN KARRYA KHASRA NUMBER 377 PART 03 PATAN MAL GP GANNA GUDA</t>
+          <t>1745004033/WC/22012035309949 — JGSA PARKULETION TANK NIRMAN KARRYA KHASRA NUMBER 377 PART 02 PATAN MAL GP GANNA GUDA</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
-        <v>45801</v>
+        <v>45771</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>BAJAG / GANNAGUDA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
-          <t>1745004033/WC/22012035322990 — Boldar Gali plag bandhan ke pss Part 01 122/1/1/1//1 GP Ganna guda</t>
+          <t>1745004033/WC/22012035309952 — JGSA PARKULETION TANK NIRMAN KARRYA KHASRA NUMBER 377 PART 03 PATAN MAL GP GANNA GUDA</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
-        <v>45970</v>
+        <v>45801</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>BAJAG / GANNAGUDA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>1745004033/WC/22012035322992 — Boldar gali plag amrot sarovar ke pass 122/1/1/1/1 02 GP Ganna guda</t>
+          <t>1745004033/WC/22012035322990 — Boldar Gali plag bandhan ke pss Part 01 122/1/1/1//1 GP Ganna guda</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45970</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>BAJAG / GANNAGUDA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
-          <t>1745004033/WC/22012035322993 — Bolder Gali plag khasra number 485/1 patan mal Gp Ganna guda</t>
+          <t>1745004033/WC/22012035322992 — Boldar gali plag amrot sarovar ke pass 122/1/1/1/1 02 GP Ganna guda</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45970</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>SAMNAPUR / BANJRA</t>
+          <t>BAJAG / GANNAGUDA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
-          <t>1745005002/RC/22012034833002 — ग्रेवल रोड निर्माण लाल सिंह के घर से शारदा के घर तक ग्रा.प. banjra</t>
+          <t>1745004033/WC/22012035322993 — Bolder Gali plag khasra number 485/1 patan mal Gp Ganna guda</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
-        <v>45567</v>
+        <v>45970</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>SAMNAPUR / SALHEGHORI MAL</t>
+          <t>SAMNAPUR / BANJRA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
-          <t>1745005011/IF/22012035280137 — Khet Talab Suresh kumar/Gondu</t>
+          <t>1745005002/RC/22012034833002 — ग्रेवल रोड निर्माण लाल सिंह के घर से शारदा के घर तक ग्रा.प. banjra</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
-        <v>45569</v>
+        <v>45567</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / SALHEGHORI MAL</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
-          <t>1745005011/IF/22012035286388 — Khet Talab Uttam/Seetaram</t>
+          <t>1745005011/IF/22012035280137 — Khet Talab Suresh kumar/Gondu</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
-        <v>45611</v>
+        <v>45569</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / SALHEGHORI MAL</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
-          <t>1745005011/IF/22012035287934 — khet talab nirman sunita / gajrup</t>
+          <t>1745005011/IF/22012035286388 — Khet Talab Uttam/Seetaram</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / SALHEGHORI MAL</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
-          <t>1745005011/IF/22012035287937 — khet talab chandar singh / dalchand</t>
+          <t>1745005011/IF/22012035287934 — khet talab nirman sunita / gajrup</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / SALHEGHORI MAL</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
-          <t>1745005011/IF/22012035288370 — khet talab angad das / govind das</t>
+          <t>1745005011/IF/22012035287937 — khet talab chandar singh / dalchand</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / SALHEGHORI MAL</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
-          <t>1745005011/IF/22012035473474 — JGSA KHET TALAB SANTOSH/RANSAI</t>
+          <t>1745005011/IF/22012035288370 — khet talab angad das / govind das</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
-        <v>45764</v>
+        <v>45611</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>SAMNAPUR / MOHGAON</t>
+          <t>SAMNAPUR / SALHEGHORI MAL</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
-          <t>1745005012/IF/22012035290845 — Khet Talab Budhsingh/Punnulal Gram Mohgaon Gram Panchayat Mohgaon</t>
+          <t>1745005011/IF/22012035473474 — JGSA KHET TALAB SANTOSH/RANSAI</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
-        <v>45631</v>
+        <v>45764</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>SAMNAPUR / MOHTI RYT</t>
+          <t>SAMNAPUR / MOHGAON</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
-          <t>1745005014/IF/22012035299085 — khet talab nirman kary mahesh/dharmu gram mohti gp mohti</t>
+          <t>1745005012/IF/22012035290845 — Khet Talab Budhsingh/Punnulal Gram Mohgaon Gram Panchayat Mohgaon</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
-        <v>45682</v>
+        <v>45631</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / MOHTI RYT</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
-          <t>1745005014/IF/22012035299183 — khet talab nirman kary mahesh/ dharmu gram mohti gp mohti</t>
+          <t>1745005014/IF/22012035299085 — khet talab nirman kary mahesh/dharmu gram mohti gp mohti</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / MOHTI RYT</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
-          <t>1745005014/IF/YD/22012035661825 — khet talab suneeta /samla gram nevsa gp mohti</t>
+          <t>1745005014/IF/22012035299183 — khet talab nirman kary mahesh/ dharmu gram mohti gp mohti</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
-        <v>46049</v>
+        <v>45682</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>SAMNAPUR / ANDAI RYT</t>
+          <t>SAMNAPUR / MOHTI RYT</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
-          <t>1745005016/WC/22012035252934 — Kantoor Tench Nirman Kary Nan Dadree Karar Baisakh Ke Ghar Pas Salaiya Part 3 Gp Andai</t>
+          <t>1745005014/IF/YD/22012035661825 — khet talab suneeta /samla gram nevsa gp mohti</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
-        <v>45670</v>
+        <v>46049</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>SAMNAPUR / SUNDARPUR</t>
+          <t>SAMNAPUR / ANDAI RYT</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
-          <t>1745005020/IF/22012035520385 — JGSA Khet talab Nirman Chhote lal / uday Gram Sundarpur</t>
+          <t>1745005016/WC/22012035252934 — Kantoor Tench Nirman Kary Nan Dadree Karar Baisakh Ke Ghar Pas Salaiya Part 3 Gp Andai</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
-        <v>45762</v>
+        <v>45670</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / SUNDARPUR</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
-          <t>1745005020/IF/22012035520437 — JGSA Khet talab Nirman Mulariya/Sukhlal gram Angwar</t>
+          <t>1745005020/IF/22012035520385 — JGSA Khet talab Nirman Chhote lal / uday Gram Sundarpur</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / SUNDARPUR</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
-          <t>1745005020/IF/22012035520459 — JGSA Khet talab Nirman sonu / bhaiya lal gram Angwar</t>
+          <t>1745005020/IF/22012035520437 — JGSA Khet talab Nirman Mulariya/Sukhlal gram Angwar</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>SAMNAPUR / PREMPUR</t>
+          <t>SAMNAPUR / SUNDARPUR</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
-          <t>1745005022/DP/22012034629037 — Khet talab nirman karay Rameshsingh / Madru gp prempur</t>
+          <t>1745005020/IF/22012035520459 — JGSA Khet talab Nirman sonu / bhaiya lal gram Angwar</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
-        <v>45682</v>
+        <v>45762</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / PREMPUR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
-          <t>1745005022/DP/22012034629061 — Khet talab nirman karay Shukden /Mulchand gp prempur</t>
+          <t>1745005022/DP/22012034629037 — Khet talab nirman karay Rameshsingh / Madru gp prempur</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>SAMNAPUR / MUKUTPUR</t>
+          <t>SAMNAPUR / PREMPUR</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
-          <t>1745005024/AV/22012034662766 — KHET TALAB HIT SHIV KUMAR /CHANDRU SINGH MUKUTPUR</t>
+          <t>1745005022/DP/22012034629061 — Khet talab nirman karay Shukden /Mulchand gp prempur</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
-        <v>45605</v>
+        <v>45682</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / MUKUTPUR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
-          <t>1745005024/IF/22012035284872 — khet talab nimanya karya hit Kalyan singh/maniram gp mukutpur 19</t>
+          <t>1745005024/AV/22012034662766 — KHET TALAB HIT SHIV KUMAR /CHANDRU SINGH MUKUTPUR</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
-        <v>45573</v>
+        <v>45605</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / MUKUTPUR</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
-          <t>1745005024/IF/22012035286834 — KHET  TALAB HIT BHUNESHWAR/DHAN SINGH GP MUKUTPUR</t>
+          <t>1745005024/IF/22012035284872 — khet talab nimanya karya hit Kalyan singh/maniram gp mukutpur 19</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
-        <v>45451</v>
+        <v>45573</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / MUKUTPUR</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
-          <t>1745005024/IF/22012035286886 — Khet talab hit Udayram/Baddu singh GP-mukutpur</t>
+          <t>1745005024/IF/22012035286834 — KHET  TALAB HIT BHUNESHWAR/DHAN SINGH GP MUKUTPUR</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
-        <v>45573</v>
+        <v>45451</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / MUKUTPUR</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
-          <t>1745005024/IF/22012035287188 — KHET TALAB HIT OMKAR/DADULAL GP MUKUTPUR</t>
+          <t>1745005024/IF/22012035286886 — Khet talab hit Udayram/Baddu singh GP-mukutpur</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
-        <v>45635</v>
+        <v>45573</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / MUKUTPUR</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
-          <t>1745005024/IF/22012035288143 — KHET TALAB HI THETRAM/REVA SINGH GP MUKUTPUR</t>
+          <t>1745005024/IF/22012035287188 — KHET TALAB HIT OMKAR/DADULAL GP MUKUTPUR</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
-        <v>45672</v>
+        <v>45635</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>SAMNAPUR / CHHATA</t>
+          <t>SAMNAPUR / MUKUTPUR</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
-          <t>1745005026/IF/22012035483037 — खेत तालाब लेखराम /जादो  सिंह  छाँटा</t>
+          <t>1745005024/IF/22012035288143 — KHET TALAB HI THETRAM/REVA SINGH GP MUKUTPUR</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
-        <v>45761</v>
+        <v>45672</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>SAMNAPUR / KIVTTY</t>
+          <t>SAMNAPUR / CHHATA</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
-          <t>1745005027/WH/22012034943129 — CANTUR TRANCH NIRMAN SANTI DHAM KE PASS TEKRI ME GP KIVTTY</t>
+          <t>1745005026/IF/22012035483037 — खेत तालाब लेखराम /जादो  सिंह  छाँटा</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
-        <v>45681</v>
+        <v>45761</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>SAMNAPUR / BUDRUKHI</t>
+          <t>SAMNAPUR / KIVTTY</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
-          <t>1745005031/IF/22012035549881 — JGSA2025 PAYJALKOOP RICHARGE PIT JHURI TALAB KE PASS BUDRUKHI</t>
+          <t>1745005027/WH/22012034943129 — CANTUR TRANCH NIRMAN SANTI DHAM KE PASS TEKRI ME GP KIVTTY</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
-        <v>45761</v>
+        <v>45681</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>SAMNAPUR / BARGAON RYT</t>
+          <t>SAMNAPUR / BUDRUKHI</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
-          <t>1745005032/IF/22012035295437 — खेत तालाब निर्माण कार्य महेन्द्र सिंह/पुष्प सिंह ग्राम chandrani ryt gram Panchayat bargaon ryt</t>
+          <t>1745005031/IF/22012035549881 — JGSA2025 PAYJALKOOP RICHARGE PIT JHURI TALAB KE PASS BUDRUKHI</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
-        <v>45685</v>
+        <v>45761</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / BARGAON RYT</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>1745005032/IF/22012035466955 — JGSA KHET TALAB NIRMAN KARYA MAHU/CHAMRU</t>
+          <t>1745005032/IF/22012035295437 — खेत तालाब निर्माण कार्य महेन्द्र सिंह/पुष्प सिंह ग्राम chandrani ryt gram Panchayat bargaon ryt</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
-        <v>45761</v>
+        <v>45685</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>SAMNAPUR / BHAJITOL MAL</t>
+          <t>SAMNAPUR / BARGAON RYT</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
-          <t>1745005035/IF/22012035302441 — Kapil dhara kup-Santosh /Bhajan G.P.Bhaji tola</t>
+          <t>1745005032/IF/22012035466955 — JGSA KHET TALAB NIRMAN KARYA MAHU/CHAMRU</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
-        <v>45681</v>
+        <v>45761</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / BHAJITOL MAL</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
-          <t>1745005035/IF/22012035430667 — khet talab -Pappi bai/ jot singh g.p. bhajitola</t>
+          <t>1745005035/IF/22012035302441 — Kapil dhara kup-Santosh /Bhajan G.P.Bhaji tola</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
-        <v>45761</v>
+        <v>45681</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / BHAJITOL MAL</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
-          <t>1745005035/IF/22012035476608 — JGSA Khet Talab - Kodu Singh / Gangaram G. P. Bhajitola</t>
+          <t>1745005035/IF/22012035430667 — khet talab -Pappi bai/ jot singh g.p. bhajitola</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / BHAJITOL MAL</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
-          <t>1745005035/IF/22012035541064 — JGSA Khet Talab - Rupsingh / Sukhden G. P. Bhajitola</t>
+          <t>1745005035/IF/22012035476608 — JGSA Khet Talab - Kodu Singh / Gangaram G. P. Bhajitola</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / BHAJITOL MAL</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
-          <t>1745005035/IF/22012035541137 — JGSA Khet Talab - Chhota/ Samaru G. P. Bhajitola</t>
+          <t>1745005035/IF/22012035541064 — JGSA Khet Talab - Rupsingh / Sukhden G. P. Bhajitola</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / BHAJITOL MAL</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
-          <t>1745005035/IF/22012035542293 — JGSA Khet Talab - Noharsingh / Dharmi G. P. Bhajitola</t>
+          <t>1745005035/IF/22012035541137 — JGSA Khet Talab - Chhota/ Samaru G. P. Bhajitola</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / BHAJITOL MAL</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
-          <t>1745005035/IF/22012035550635 — JGSA Khet Talab - Mthura / Sohan G. P. Bhajitola</t>
+          <t>1745005035/IF/22012035542293 — JGSA Khet Talab - Noharsingh / Dharmi G. P. Bhajitola</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>SAMNAPUR / ATARIYA</t>
+          <t>SAMNAPUR / BHAJITOL MAL</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>1745005039/IF/22012035471098 — JGSA 2025 khet talab nirman  ramesh/jagarnath  gram bijapuri gp atariya</t>
+          <t>1745005035/IF/22012035550635 — JGSA Khet Talab - Mthura / Sohan G. P. Bhajitola</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / ATARIYA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
-          <t>1745005039/IF/22012035471149 — JGSA 2025 khet talab nirman  mathura/bejnath  gram bijapuri gp atariya</t>
+          <t>1745005039/IF/22012035471098 — JGSA 2025 khet talab nirman  ramesh/jagarnath  gram bijapuri gp atariya</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / ATARIYA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
-          <t>1745005039/IF/22012035471193 — JGSA 2025 khet talab nirman  ram milan/bejanath gram bijapuri gp atariya</t>
+          <t>1745005039/IF/22012035471149 — JGSA 2025 khet talab nirman  mathura/bejnath  gram bijapuri gp atariya</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / ATARIYA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>1745005039/IF/22012035471236 — JGSA 2025 khet talab nirman  lalli bai/thakura gram atariya gp atariya</t>
+          <t>1745005039/IF/22012035471193 — JGSA 2025 khet talab nirman  ram milan/bejanath gram bijapuri gp atariya</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / ATARIYA</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>1745005039/IF/22012035532957 — JGSA 2025 khet talab nirman  krishnavati/rajole gram bijapuri gp atariya</t>
+          <t>1745005039/IF/22012035471236 — JGSA 2025 khet talab nirman  lalli bai/thakura gram atariya gp atariya</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / ATARIYA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
-          <t>1745005039/IF/22012035533196 — JGSA 2025 khet talab nirman  saniya /ramcharn  gram bargi gp atariya</t>
+          <t>1745005039/IF/22012035532957 — JGSA 2025 khet talab nirman  krishnavati/rajole gram bijapuri gp atariya</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / ATARIYA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
-          <t>1745005039/IF/22012035533220 — JGSA 2025 khet talab nirman  narbadiya /prem singh  gram bargi gp atariya</t>
+          <t>1745005039/IF/22012035533196 — JGSA 2025 khet talab nirman  saniya /ramcharn  gram bargi gp atariya</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / ATARIYA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
-          <t>1745005039/IF/22012035533250 — JGSA 2025 khet talab nirman balram/maha singh   gram bijapuri gp atariya</t>
+          <t>1745005039/IF/22012035533220 — JGSA 2025 khet talab nirman  narbadiya /prem singh  gram bargi gp atariya</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / ATARIYA</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
-          <t>1745005039/IF/22012035533295 — JGSA 2025 khet talab nirman nand kumar/maha singh   gram bijapuri gp atariya</t>
+          <t>1745005039/IF/22012035533250 — JGSA 2025 khet talab nirman balram/maha singh   gram bijapuri gp atariya</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>SAMNAPUR / MARGAON</t>
+          <t>SAMNAPUR / ATARIYA</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
-          <t>1745005041/IF/22012035549654 — JGSA KHET TALAB HITGRAHI SUKHRAM/SUMERI SINGH VILLAGE MARGAON</t>
+          <t>1745005039/IF/22012035533295 — JGSA 2025 khet talab nirman nand kumar/maha singh   gram bijapuri gp atariya</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
-        <v>45801</v>
+        <v>45761</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>SAMNAPUR / PADARIYA(2 VILLAGES)</t>
+          <t>SAMNAPUR / MARGAON</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
-          <t>Bio-gas plant</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
-          <t>1745005042/AV/22012034661909 — sahtoot paudha ropan nirman karya Umesh/Nanhe vill padariya gp padariya 02</t>
+          <t>1745005041/IF/22012035549654 — JGSA KHET TALAB HITGRAHI SUKHRAM/SUMERI SINGH VILLAGE MARGAON</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
-        <v>45536</v>
+        <v>45801</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / PADARIYA(2 VILLAGES)</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
-          <t>1745005042/WC/22012035231400 — contrul tandh nirman karya vill Tikariya 71/1par gp padariya 02</t>
+          <t>1745005042/AV/22012034661909 — sahtoot paudha ropan nirman karya Umesh/Nanhe vill padariya gp padariya 02</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
-        <v>45550</v>
+        <v>45536</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>SAMNAPUR / BILAIKHAR</t>
+          <t>SAMNAPUR / PADARIYA(2 VILLAGES)</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
-          <t>1745005043/IF/22012035290210 — KHET TALAB ROSHAN / GANPAT GRAM KIKARIYA GP BILAIKHAR</t>
+          <t>1745005042/WC/22012035231400 — contrul tandh nirman karya vill Tikariya 71/1par gp padariya 02</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
-        <v>45567</v>
+        <v>45550</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / BILAIKHAR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
-          <t>1745005043/IF/22012035290215 — KHET TALAB MAHESH / PURAN GRAM KIKARIYA GP BILAIKHAR</t>
+          <t>1745005043/IF/22012035290210 — KHET TALAB ROSHAN / GANPAT GRAM KIKARIYA GP BILAIKHAR</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>SAMNAPUR / AJGAR</t>
+          <t>SAMNAPUR / BILAIKHAR</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
-          <t>1745005045/IF/22012035549338 — JGSA KHET TALAB NIRMAN KARYA THANSINGH/BHAISWAR  GP AJGAR</t>
+          <t>1745005043/IF/22012035290215 — KHET TALAB MAHESH / PURAN GRAM KIKARIYA GP BILAIKHAR</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
-        <v>45762</v>
+        <v>45567</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>SAMNAPUR / CHANDRANI</t>
+          <t>SAMNAPUR / AJGAR</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
-          <t>1745005046/IF/22012035631100 — Cattle Shed - Manohar / Lalman G. P. Chandrani</t>
+          <t>1745005045/IF/22012035549338 — JGSA KHET TALAB NIRMAN KARYA THANSINGH/BHAISWAR  GP AJGAR</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
-        <v>45887</v>
+        <v>45762</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>SAMNAPUR / CHANDRANI</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
-          <t>1745005046/WC/22012035326754 — Construction of control trench Amraiya gp Chandrani-</t>
+          <t>1745005046/IF/22012035631100 — Cattle Shed - Manohar / Lalman G. P. Chandrani</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
-        <v>45944</v>
+        <v>45887</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>KARANJIYA / KHANNAT</t>
+          <t>SAMNAPUR / CHANDRANI</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
-          <t>1745006004/IF/VB/22012035664217 — Bkri palan shed Ramprasad Singh/Kartik gp khannat</t>
+          <t>1745005046/WC/22012035326754 — Construction of control trench Amraiya gp Chandrani-</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
-        <v>46201</v>
+        <v>45944</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA / KHANNAT</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
-          <t>1745006004/IF/VB/22012035664221 — Bkri palan shed Ramprasad Singh/Kartik gp khannat</t>
+          <t>1745006004/IF/VB/22012035664217 — Bkri palan shed Ramprasad Singh/Kartik gp khannat</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>46201</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA / KHANNAT</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>1745006004/IF/VB/22012035664229 — murgi Palan shed Suresh Singh/Mhasingh gp khannat</t>
+          <t>1745006004/IF/VB/22012035664221 — Bkri palan shed Ramprasad Singh/Kartik gp khannat</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>46201</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA / KHANNAT</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
-          <t>1745006004/IF/VB/22012035664234 — Bkri palan shed Sukhram Singh/Gulab gp khannat</t>
+          <t>1745006004/IF/VB/22012035664229 — murgi Palan shed Suresh Singh/Mhasingh gp khannat</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>46201</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA / KHANNAT</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>1745006004/IF/VB/22012035664239 — murgi Palan shed Tiharu Singh/Bechan Singh gp khannat</t>
+          <t>1745006004/IF/VB/22012035664234 — Bkri palan shed Sukhram Singh/Gulab gp khannat</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>46201</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA / KHANNAT</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
-          <t>1745006004/IF/VB/22012035664245 — Pasu Shed Satish /Gangaram Gp Khannat</t>
+          <t>1745006004/IF/VB/22012035664239 — murgi Palan shed Tiharu Singh/Bechan Singh gp khannat</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>46201</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA / KHANNAT</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
-          <t>1745006004/IF/VB/22012035664253 — Pasu Shed Sukhram Singh/Gulab Gp Khannat</t>
+          <t>1745006004/IF/VB/22012035664245 — Pasu Shed Satish /Gangaram Gp Khannat</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>46201</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA / KHANNAT</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>1745006004/IF/VB/22012035664258 — Bkri palan shed Gangaram Singh/Chamar Van Gram Pakrisodha gp khannat</t>
+          <t>1745006004/IF/VB/22012035664253 — Pasu Shed Sukhram Singh/Gulab Gp Khannat</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>46201</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA / KHANNAT</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>1745006004/IF/VB/22012035664261 — Bkri palan shed Heera Singh/Ram Prasad Van Gram Pakrisodha gp khannat</t>
+          <t>1745006004/IF/VB/22012035664258 — Bkri palan shed Gangaram Singh/Chamar Van Gram Pakrisodha gp khannat</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>46201</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA / KHANNAT</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>1745006004/IF/VB/22012035664265 — Bkri palan shed Lamu Singh/Ramprasad Van Gram Pakrisodha gp khannat</t>
+          <t>1745006004/IF/VB/22012035664261 — Bkri palan shed Heera Singh/Ram Prasad Van Gram Pakrisodha gp khannat</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>46201</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA / KHANNAT</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>1745006004/IF/VB/22012035664268 — Murgi Palan shed BechanSingh/Bhwar Singh Van Gram Pakrisodha gp khannat</t>
+          <t>1745006004/IF/VB/22012035664265 — Bkri palan shed Lamu Singh/Ramprasad Van Gram Pakrisodha gp khannat</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>46201</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA / KHANNAT</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>1745006004/IF/VB/22012035664269 — Pasu Shed Rajendar/ShobhlalSingh Van Gram Pakrisodha Gp Khannat</t>
+          <t>1745006004/IF/VB/22012035664268 — Murgi Palan shed BechanSingh/Bhwar Singh Van Gram Pakrisodha gp khannat</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>46201</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA / KHANNAT</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>1745006004/IF/VB/22012035664271 — murgi Palan shed Dhirajiya Bai/Suresh Singh Gp khannat</t>
+          <t>1745006004/IF/VB/22012035664269 — Pasu Shed Rajendar/ShobhlalSingh Van Gram Pakrisodha Gp Khannat</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>46201</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA / KHANNAT</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>1745006004/IF/VB/22012035664273 — Pasu Shed Nirman Kary Balwant Lal/Adharlal  Gp Khannat</t>
+          <t>1745006004/IF/VB/22012035664271 — murgi Palan shed Dhirajiya Bai/Suresh Singh Gp khannat</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>46201</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>KARANJIYA / KHANNAT</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>1745006004/IF/VB/22012035664362 — Bkri palan shed Ramprasad Singh/Kartik gp khannat</t>
+          <t>1745006004/IF/VB/22012035664273 — Pasu Shed Nirman Kary Balwant Lal/Adharlal  Gp Khannat</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>46201</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>KARANJIYA / KATIGAHAN RYT</t>
+          <t>KARANJIYA / KHANNAT</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>1745006037/LD/VB/22012034961727 — Stone Kantur Trainch Keranar Talab Ke Pass Gram Khamhariya Ryt Gp Katigahan</t>
+          <t>1745006004/IF/VB/22012035664362 — Bkri palan shed Ramprasad Singh/Kartik gp khannat</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
-        <v>46231</v>
+        <v>46201</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
+          <t>KARANJIYA / SADWACHHAPAR</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C135" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Vermi Compost structure for Individual / Construction of Vermi Compost structure for Individual</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F135" s="1" t="inlineStr">
+        <is>
+          <t>1745006019/IF/VB/22012035664426 — वर्मी कम्‍पोस्‍ट निर्माण कार्य हितग्राही कविश्‍वर चन्‍देल / कृष्‍णा दास ग्राम पंचायत सडवाछापर</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H135" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I135" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J135" s="3" t="n">
+        <v>46199</v>
+      </c>
+      <c r="K135" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>KARANJIYA / KATIGAHAN RYT</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C136" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F136" s="1" t="inlineStr">
+        <is>
+          <t>1745006037/LD/VB/22012034961727 — Stone Kantur Trainch Keranar Talab Ke Pass Gram Khamhariya Ryt Gp Katigahan</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H136" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I136" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J136" s="3" t="n">
+        <v>46231</v>
+      </c>
+      <c r="K136" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
           <t>MEHANDWANI / BHODASAAJ MAAL</t>
         </is>
       </c>
-      <c r="B135" s="1" t="inlineStr">
+      <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
-      <c r="C135" s="1" t="inlineStr">
+      <c r="C137" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D135" s="1" t="inlineStr">
+      <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
-      <c r="E135" s="1" t="inlineStr">
+      <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
-      <c r="F135" s="1" t="inlineStr">
+      <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1745007028/WC/VB/22012035333024 — Gabion check nirman karya bahera nala gujhiyari gp bhodasaj</t>
         </is>
       </c>
-      <c r="G135" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="J135" s="3" t="n">
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H137" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I137" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J137" s="3" t="n">
         <v>46220</v>
       </c>
-      <c r="K135" s="3"/>
+      <c r="K137" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>