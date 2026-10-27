--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K805"/>
+  <dimension ref="A1:K806"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 00:07:15</t>
+          <t>Exported on: 2026-10-27 22:26:47</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ANUPPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1270,98 +1270,98 @@
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1746002033/AV/22012034664445 — KHEL MAIDAN NIRMAN KARY MALGA</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45685</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1746002033/AV/22012034665400 — KHEL MAIDAN NIRMAN KARY MALGA</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45748</v>
@@ -1744,51 +1744,51 @@
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1746002033/DP/22012034621468 — वृक्षारोपण कार्य पंचायत भवन परिसर मे</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45451</v>
@@ -9593,51 +9593,51 @@
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1746002033/IF/22012035305075 — Cattle shed nirman kary tara bai kewat</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45685</v>
@@ -9734,51 +9734,51 @@
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45685</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1746002033/IF/22012035327484 — cattle shed nirman kary tara kewat</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>132649.62</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>4830</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>46114</v>
@@ -10210,51 +10210,51 @@
         <v>400</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1746002033/IF/22012035341022 — khet talab nirman kary rameshwar kewat</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>181558.8</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45748</v>
@@ -10792,333 +10792,333 @@
       <c r="J232" s="3" t="n">
         <v>42707</v>
       </c>
       <c r="K232" s="3" t="n">
         <v>43194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1746002033/IF/IAY/111193 — Construction of IAY House -IAY REG. NO. MP-46-002-033-001/29</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>42313</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1746002033/IF/IAY/111194 — Construction of IAY House -IAY REG. NO. MP-46-002-033-001/30</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>42313</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1746002033/IF/IAY/111195 — Construction of IAY House -IAY REG. NO. MP-46-002-033-001/36</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>42313</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1746002033/IF/IAY/111196 — Construction of IAY House -IAY REG. NO. MP-46-002-033-001/4</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>42313</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1746002033/IF/IAY/111197 — Construction of IAY House -IAY REG. NO. MP-46-002-033-001/47</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>42313</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1746002033/IF/IAY/111198 — Construction of IAY House -IAY REG. NO. MP-46-002-033-001/79</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>42313</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1746002033/IF/IAY/111199 — Construction of IAY House -IAY REG. NO. MP-46-002-033-001/9</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>42313</v>
@@ -17146,51 +17146,51 @@
       <c r="J362" s="3" t="n">
         <v>44446</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>45421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1746002033/IF/IAY/2794196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5741367</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>44160</v>
@@ -17534,51 +17534,51 @@
       <c r="J370" s="3" t="n">
         <v>44469</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1746002033/IF/IAY/2816827 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4944966</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>44154</v>
@@ -17875,51 +17875,51 @@
       <c r="J377" s="3" t="n">
         <v>44446</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1746002033/IF/IAY/2823211 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5406159</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>44160</v>
@@ -19670,51 +19670,51 @@
       <c r="J414" s="3" t="n">
         <v>43015</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>43194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1746002033/IF/IAY/4555062 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113672464</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45758</v>
@@ -31903,51 +31903,51 @@
       <c r="J665" s="3" t="n">
         <v>43453</v>
       </c>
       <c r="K665" s="3" t="n">
         <v>44049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
           <t>1746002033/RC/22012034364614 — PCC ROAD NIRMAN KARYA BHAGWANDAS LONI KE GHAR RAMGOPAL GUPTA KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>44064</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>44024</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>43580</v>
@@ -32189,78 +32189,80 @@
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>44048</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
           <t>1746002033/RC/22012034851205 — PCC ROAD NIRMAN  BINA NALI MEN ROAD SE PANCHAYAT BHAWAN KI OR</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>51000</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>39520</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>46168</v>
       </c>
-      <c r="K672" s="3"/>
+      <c r="K672" s="3" t="n">
+        <v>46281</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
@@ -32324,6342 +32326,6389 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>373000</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>109884</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>41085</v>
       </c>
       <c r="K674" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034184009 — NBA JANILAL RAMU CHOUDHARI</t>
+          <t>1746002033/RC/VB/YD/22012034854756 — Constr of Cement Concrete Roads for Comm DEVI CHAURA SE HANUMAN MANDIR KI OR 300 MTRS</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>41100</v>
+        <v>46249</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034184010 — NBA JANILAL / RAMU CHOUDHARI</t>
+          <t>1746002033/RS/22012034184009 — NBA JANILAL RAMU CHOUDHARI</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>4392</v>
+        <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>41622</v>
-[...3 lines deleted...]
-      </c>
+        <v>41100</v>
+      </c>
+      <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034184060 — NBA ARUN/MANIRAM URAO</t>
+          <t>1746002033/RS/22012034184010 — NBA JANILAL / RAMU CHOUDHARI</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>4170</v>
+        <v>4392</v>
       </c>
       <c r="J677" s="3" t="n">
         <v>41622</v>
       </c>
       <c r="K677" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034184065 — NBA RAMAI SINGH/MUSAI SINGH</t>
+          <t>1746002033/RS/22012034184060 — NBA ARUN/MANIRAM URAO</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>0</v>
+        <v>4170</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>41100</v>
-[...1 lines deleted...]
-      <c r="K678" s="3"/>
+        <v>41622</v>
+      </c>
+      <c r="K678" s="3" t="n">
+        <v>42161</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034184069 — NBA RAMAI SINGH/MUSAI SINGH</t>
+          <t>1746002033/RS/22012034184065 — NBA RAMAI SINGH/MUSAI SINGH</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>41100</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034184074 — NBA RAMAI SINGH /MUSAI SINGH</t>
+          <t>1746002033/RS/22012034184069 — NBA RAMAI SINGH/MUSAI SINGH</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>4170</v>
+        <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>41622</v>
-[...3 lines deleted...]
-      </c>
+        <v>41100</v>
+      </c>
+      <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034184078 — NBA SAUCHALAY SETRAM/BAHORI KEWAT</t>
+          <t>1746002033/RS/22012034184074 — NBA RAMAI SINGH /MUSAI SINGH</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>4170</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>41622</v>
       </c>
       <c r="K681" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034184082 — NBA SAUCHALAY SAMHARU/PANCHAM DAS CHAUDHARY</t>
+          <t>1746002033/RS/22012034184078 — NBA SAUCHALAY SETRAM/BAHORI KEWAT</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>4395</v>
+        <v>4170</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>41622</v>
       </c>
       <c r="K682" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034184085 — NBA SAUCHALAY LALDAS/SHUDHU CHAUDHARY</t>
+          <t>1746002033/RS/22012034184082 — NBA SAUCHALAY SAMHARU/PANCHAM DAS CHAUDHARY</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>4392</v>
+        <v>4395</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>41622</v>
       </c>
       <c r="K683" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034205801 — nba beshahu lal /ramdeen kewat</t>
+          <t>1746002033/RS/22012034184085 — NBA SAUCHALAY LALDAS/SHUDHU CHAUDHARY</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>4398</v>
+        <v>4392</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>41685</v>
+        <v>41622</v>
       </c>
       <c r="K684" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034269726 — nba sauchalay badan singh/mandhari paw</t>
+          <t>1746002033/RS/22012034205801 — nba beshahu lal /ramdeen kewat</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>4398</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>41858</v>
+        <v>41685</v>
       </c>
       <c r="K685" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034271968 — nab sauchalay janjeer singh/jaybalak paw</t>
+          <t>1746002033/RS/22012034269726 — nba sauchalay badan singh/mandhari paw</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>4398</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>41877</v>
+        <v>41858</v>
       </c>
       <c r="K686" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034271972 — nba toilet gokul/lalla loni</t>
+          <t>1746002033/RS/22012034271968 — nab sauchalay janjeer singh/jaybalak paw</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>4392</v>
+        <v>4398</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>41816</v>
+        <v>41877</v>
       </c>
       <c r="K687" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034271983 — nba toilet ramprasad/chotelal gond</t>
+          <t>1746002033/RS/22012034271972 — nba toilet gokul/lalla loni</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>4398</v>
+        <v>4392</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>41877</v>
+        <v>41816</v>
       </c>
       <c r="K688" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034272026 — nba rakesh/bodhan kewat</t>
+          <t>1746002033/RS/22012034271983 — nba toilet ramprasad/chotelal gond</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>4392</v>
+        <v>4398</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>41816</v>
+        <v>41877</v>
       </c>
       <c r="K689" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034273789 — nba toilet gokul/nanku kewat</t>
+          <t>1746002033/RS/22012034272026 — nba rakesh/bodhan kewat</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>4170</v>
+        <v>4392</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>41911</v>
+        <v>41816</v>
       </c>
       <c r="K690" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034273797 — nba toilet raghuveer/sobhnath kewat</t>
+          <t>1746002033/RS/22012034273789 — nba toilet gokul/nanku kewat</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>4170</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>41870</v>
+        <v>41911</v>
       </c>
       <c r="K691" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034273803 — nba toilet toori bai/ramavtar kewat</t>
+          <t>1746002033/RS/22012034273797 — nba toilet raghuveer/sobhnath kewat</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>4170</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>41870</v>
       </c>
       <c r="K692" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034273807 — nba toilet ramasharay/kallu kewat</t>
+          <t>1746002033/RS/22012034273803 — nba toilet toori bai/ramavtar kewat</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>4170</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>41868</v>
+        <v>41870</v>
       </c>
       <c r="K693" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034273810 — nba toilet chetram/roopsay kewat</t>
+          <t>1746002033/RS/22012034273807 — nba toilet ramasharay/kallu kewat</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>2826</v>
+        <v>4170</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>41924</v>
+        <v>41868</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>42008</v>
+        <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034273811 — nba toilet ramdas/bhola kewat</t>
+          <t>1746002033/RS/22012034273810 — nba toilet chetram/roopsay kewat</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>4170</v>
+        <v>2826</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>41753</v>
+        <v>41924</v>
       </c>
       <c r="K695" s="3" t="n">
-        <v>42161</v>
+        <v>42008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034273814 — nba toilet bhagwaniya/roopsay kewat</t>
+          <t>1746002033/RS/22012034273811 — nba toilet ramdas/bhola kewat</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>2826</v>
+        <v>4170</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>41924</v>
+        <v>41753</v>
       </c>
       <c r="K696" s="3" t="n">
-        <v>42008</v>
+        <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034273816 — nba toilet lalman/ramnath kewat</t>
+          <t>1746002033/RS/22012034273814 — nba toilet bhagwaniya/roopsay kewat</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>4170</v>
+        <v>2826</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>41753</v>
+        <v>41924</v>
       </c>
       <c r="K697" s="3" t="n">
-        <v>42161</v>
+        <v>42008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034273820 — nba toilet kamla bai/rangbahadur shreewastav</t>
+          <t>1746002033/RS/22012034273816 — nba toilet lalman/ramnath kewat</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>2826</v>
+        <v>4170</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>41924</v>
+        <v>41753</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>42008</v>
+        <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034273821 — nba tilet sukhnandan/prabhudayal kewat</t>
+          <t>1746002033/RS/22012034273820 — nba toilet kamla bai/rangbahadur shreewastav</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>4395</v>
+        <v>2826</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>41753</v>
+        <v>41924</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>42161</v>
+        <v>42008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034366750 — toilet nirman karya lalman/visheswar</t>
+          <t>1746002033/RS/22012034273821 — nba tilet sukhnandan/prabhudayal kewat</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>12000</v>
+        <v>5400</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>0</v>
+        <v>4395</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>42952</v>
-[...1 lines deleted...]
-      <c r="K700" s="3"/>
+        <v>41753</v>
+      </c>
+      <c r="K700" s="3" t="n">
+        <v>42161</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034366756 — toilet nirman karya lalla kewat</t>
+          <t>1746002033/RS/22012034366750 — toilet nirman karya lalman/visheswar</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>3096</v>
+        <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>42952</v>
       </c>
-      <c r="K701" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034366861 — toilet nirman karya kedarnath/dharamdas loni</t>
+          <t>1746002033/RS/22012034366756 — toilet nirman karya lalla kewat</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>11974</v>
+        <v>3096</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>42952</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>43194</v>
+        <v>43395</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034366863 — toilet nirman karya dhaniram/badju kewat</t>
+          <t>1746002033/RS/22012034366861 — toilet nirman karya kedarnath/dharamdas loni</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>11974</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>42952</v>
       </c>
       <c r="K703" s="3" t="n">
         <v>43194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034373241 — toilet nirman karya shanti bai/sambhu chaudhary</t>
+          <t>1746002033/RS/22012034366863 — toilet nirman karya dhaniram/badju kewat</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>11974</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>43022</v>
+        <v>42952</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>44175</v>
+        <v>43194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034375555 — toilet nirman karya sudhiya bai/dharam das loni</t>
+          <t>1746002033/RS/22012034373241 — toilet nirman karya shanti bai/sambhu chaudhary</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>11974</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>43022</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>43395</v>
+        <v>44175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034380969 — toilet nirman karya lalman chaudhary</t>
+          <t>1746002033/RS/22012034375555 — toilet nirman karya sudhiya bai/dharam das loni</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>10942</v>
+        <v>11974</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>43169</v>
+        <v>43022</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>44175</v>
+        <v>43395</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034380975 — toilet nirman karya  komal prasad kewat/sahiba</t>
+          <t>1746002033/RS/22012034380969 — toilet nirman karya lalman chaudhary</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>3096</v>
+        <v>10942</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>43169</v>
       </c>
       <c r="K707" s="3" t="n">
         <v>44175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034503708 — samudayik sauchalay nirman aganbadi ke pass</t>
+          <t>1746002033/RS/22012034380975 — toilet nirman karya  komal prasad kewat/sahiba</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>86000</v>
+        <v>12000</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>0</v>
+        <v>3096</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>44179</v>
-[...1 lines deleted...]
-      <c r="K708" s="3"/>
+        <v>43169</v>
+      </c>
+      <c r="K708" s="3" t="n">
+        <v>44175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034503840 — samudayik sauchalay nirman aganbadi ke pass</t>
+          <t>1746002033/RS/22012034503708 — samudayik sauchalay nirman aganbadi ke pass</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>86000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>39108</v>
+        <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>44187</v>
-[...3 lines deleted...]
-      </c>
+        <v>44179</v>
+      </c>
+      <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034531139 — construction of waste seggregation shed malga</t>
+          <t>1746002033/RS/22012034503840 — samudayik sauchalay nirman aganbadi ke pass</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>0</v>
+        <v>86000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>0</v>
+        <v>39108</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>44330</v>
-[...1 lines deleted...]
-      <c r="K710" s="3"/>
+        <v>44187</v>
+      </c>
+      <c r="K710" s="3" t="n">
+        <v>44625</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034601535 — नाली निर्माण कार्य - इंद्रपाल लोनी के घर से त्रिभुवन पाव के घर की ओर लम्बाई 200 मी. ग्राम पंचायत मलग</t>
+          <t>1746002033/RS/22012034531139 — construction of waste seggregation shed malga</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>44495</v>
+        <v>44330</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034601536 — नाली निर्माण कार्य - बबन रजक के घर से इमली चौरा की ओर लम्बाई 200 मी. ग्राम पंचायत मलगा</t>
+          <t>1746002033/RS/22012034601535 — नाली निर्माण कार्य - इंद्रपाल लोनी के घर से त्रिभुवन पाव के घर की ओर लम्बाई 200 मी. ग्राम पंचायत मलग</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>44495</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034601543 — नाली निर्माण कार्य - जंगल चौकी से पी डी एस गोदाम की ओर लम्बाई 200 मी. ग्राम पंचायत मलगा</t>
+          <t>1746002033/RS/22012034601536 — नाली निर्माण कार्य - बबन रजक के घर से इमली चौरा की ओर लम्बाई 200 मी. ग्राम पंचायत मलगा</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>44495</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034601555 — नाली निर्माण कार्य - देवनाथ लोनी के घर से नितिन डाक्टर के घर की ओर लम्बाई 200 मी. ग्राम पंचायत मलगा</t>
+          <t>1746002033/RS/22012034601543 — नाली निर्माण कार्य - जंगल चौकी से पी डी एस गोदाम की ओर लम्बाई 200 मी. ग्राम पंचायत मलगा</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>44495</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034603298 — सामुदायिक नाडेप निर्माण कार्य - दुर्गेश के घर के पास मलगा</t>
+          <t>1746002033/RS/22012034601555 — नाली निर्माण कार्य - देवनाथ लोनी के घर से नितिन डाक्टर के घर की ओर लम्बाई 200 मी. ग्राम पंचायत मलगा</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>14006.51</v>
+        <v>0</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>12648.5</v>
+        <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>44650</v>
-[...3 lines deleted...]
-      </c>
+        <v>44495</v>
+      </c>
+      <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034603302 — सामुदायिक नाडेप निर्माण कार्य - सामुदायिक शौचालय के पास मलगा</t>
+          <t>1746002033/RS/22012034603298 — सामुदायिक नाडेप निर्माण कार्य - दुर्गेश के घर के पास मलगा</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>2254</v>
+        <v>12648.5</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>44650</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>45507</v>
+        <v>45266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034603304 — सामुदायिक नाडेप निर्माण कार्य -हाई स्कूल  के पास मलगा</t>
+          <t>1746002033/RS/22012034603302 — सामुदायिक नाडेप निर्माण कार्य - सामुदायिक शौचालय के पास मलगा</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>0</v>
+        <v>2254</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K717" s="3"/>
+        <v>44650</v>
+      </c>
+      <c r="K717" s="3" t="n">
+        <v>45507</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034603308 — सामुदायिक नाडेप निर्माण कार्य - जंगल चौकी  के पास मलगा</t>
+          <t>1746002033/RS/22012034603304 — सामुदायिक नाडेप निर्माण कार्य -हाई स्कूल  के पास मलगा</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>12841.5</v>
+        <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>44650</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034603311 — सामुदायिक नाडेप निर्माण कार्य - पी डी एस गोदाम   के पास मलगा</t>
+          <t>1746002033/RS/22012034603308 — सामुदायिक नाडेप निर्माण कार्य - जंगल चौकी  के पास मलगा</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>0</v>
+        <v>12841.5</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K719" s="3"/>
+        <v>44650</v>
+      </c>
+      <c r="K719" s="3" t="n">
+        <v>45266</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034603316 — सामुदायिक नाडेप निर्माण कार्य - अमोल चौधरी के घर  के पास मलगा</t>
+          <t>1746002033/RS/22012034603311 — सामुदायिक नाडेप निर्माण कार्य - पी डी एस गोदाम   के पास मलगा</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>44650</v>
+        <v>44471</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034603319 — सामुदायिक नाडेप निर्माण कार्य - चेतन प्रजापति के घर  के पास मलगा</t>
+          <t>1746002033/RS/22012034603316 — सामुदायिक नाडेप निर्माण कार्य - अमोल चौधरी के घर  के पास मलगा</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>44471</v>
+        <v>44650</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034603322 — सामुदायिक नाडेप निर्माण कार्य -रामचरण चौधरी के घर  के पास मलगा</t>
+          <t>1746002033/RS/22012034603319 — सामुदायिक नाडेप निर्माण कार्य - चेतन प्रजापति के घर  के पास मलगा</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>12648.5</v>
+        <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>44650</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034603324 — सामुदायिक नाडेप निर्माण कार्य - दर्रीटोला देवी चौरा के पास मलगा</t>
+          <t>1746002033/RS/22012034603322 — सामुदायिक नाडेप निर्माण कार्य -रामचरण चौधरी के घर  के पास मलगा</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>0</v>
+        <v>12648.5</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K723" s="3"/>
+        <v>44650</v>
+      </c>
+      <c r="K723" s="3" t="n">
+        <v>46029</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034603326 — सामुदायिक नाडेप निर्माण कार्य - धान खरीदी केंद्र  के पास मलगा</t>
+          <t>1746002033/RS/22012034603324 — सामुदायिक नाडेप निर्माण कार्य - दर्रीटोला देवी चौरा के पास मलगा</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034603337 — सामुदायिक कचरा घर निर्माण कार्य - पंचायत भवन के पास मलगा</t>
+          <t>1746002033/RS/22012034603326 — सामुदायिक नाडेप निर्माण कार्य - धान खरीदी केंद्र  के पास मलगा</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>10304.29</v>
+        <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>44681</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034603341 — सामुदायिक कचरा घर निर्माण कार्य - हॉस्पिटल के पास मलगा</t>
+          <t>1746002033/RS/22012034603337 — सामुदायिक कचरा घर निर्माण कार्य - पंचायत भवन के पास मलगा</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>10403.77</v>
+        <v>10304.29</v>
       </c>
       <c r="J726" s="3" t="n">
         <v>44681</v>
       </c>
       <c r="K726" s="3" t="n">
         <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034634649 — (slwm) सामुदायिक कचरा घर निर्माण कार्य धान खरीदी केन्द्र के पास</t>
+          <t>1746002033/RS/22012034603341 — सामुदायिक कचरा घर निर्माण कार्य - हॉस्पिटल के पास मलगा</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>0</v>
+        <v>14006.51</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>0</v>
+        <v>10403.77</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>44563</v>
-[...1 lines deleted...]
-      <c r="K727" s="3"/>
+        <v>44681</v>
+      </c>
+      <c r="K727" s="3" t="n">
+        <v>46029</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034634650 — (slwm)सामुदायिक कचरा घर निर्माण कार्य हास्पिटल  के पास</t>
+          <t>1746002033/RS/22012034634649 — (slwm) सामुदायिक कचरा घर निर्माण कार्य धान खरीदी केन्द्र के पास</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
         <v>44563</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034634651 — (slwm)सामुदायिक कचरा घर निर्माण कार्य पंचयत भवन  के पास</t>
+          <t>1746002033/RS/22012034634650 — (slwm)सामुदायिक कचरा घर निर्माण कार्य हास्पिटल  के पास</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
         <v>44563</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034634654 — (slwm)सामुदायिक कचरा घर निर्माण कार्य मलगा चौराहे के पास</t>
+          <t>1746002033/RS/22012034634651 — (slwm)सामुदायिक कचरा घर निर्माण कार्य पंचयत भवन  के पास</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
         <v>44563</v>
       </c>
       <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034634658 — (slwm)सामुदायिक कचरा घर निर्माण कार्य हायर सेकण्डरी स्कूल  के पास</t>
+          <t>1746002033/RS/22012034634654 — (slwm)सामुदायिक कचरा घर निर्माण कार्य मलगा चौराहे के पास</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
         <v>44563</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034634660 — (slwm)सामुदायिक कचरा घर निर्माण कार्य चेतन प्रजापति के घर के  पास</t>
+          <t>1746002033/RS/22012034634658 — (slwm)सामुदायिक कचरा घर निर्माण कार्य हायर सेकण्डरी स्कूल  के पास</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
         <v>44563</v>
       </c>
       <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034634664 — (slwm)सामुदायिक कचरा घर निर्माण कार्य भल्लू  के घर के  पास</t>
+          <t>1746002033/RS/22012034634660 — (slwm)सामुदायिक कचरा घर निर्माण कार्य चेतन प्रजापति के घर के  पास</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
         <v>44563</v>
       </c>
       <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034634668 — (slwm)सामुदायिक कचरा घर निर्माण कार्य पतेरा टोला</t>
+          <t>1746002033/RS/22012034634664 — (slwm)सामुदायिक कचरा घर निर्माण कार्य भल्लू  के घर के  पास</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
         <v>44563</v>
       </c>
       <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034634670 — (slwm)सामुदायिक कचरा घर निर्माण कार्य देवी चौरा के  पास</t>
+          <t>1746002033/RS/22012034634668 — (slwm)सामुदायिक कचरा घर निर्माण कार्य पतेरा टोला</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
         <v>44563</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034634671 — (slwm)सामुदायिक कचरा घर निर्माण ठाकुर पाव के घर के  पास</t>
+          <t>1746002033/RS/22012034634670 — (slwm)सामुदायिक कचरा घर निर्माण कार्य देवी चौरा के  पास</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
         <v>44563</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034641829 — SHOK PIT NIRMAN KARYA PUSPA SINGH/ SHUKHDEV SINGH</t>
+          <t>1746002033/RS/22012034634671 — (slwm)सामुदायिक कचरा घर निर्माण ठाकुर पाव के घर के  पास</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>44587</v>
+        <v>44563</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034641831 — SHOK PIT NIRMAN KARYA PUSPA SINGH/ SHUKHDEV SINGH</t>
+          <t>1746002033/RS/22012034641829 — SHOK PIT NIRMAN KARYA PUSPA SINGH/ SHUKHDEV SINGH</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034641832 — SHOK PIT NIRMAN KARYA PUSPA SINGH/ SHUKHDEV SINGH</t>
+          <t>1746002033/RS/22012034641831 — SHOK PIT NIRMAN KARYA PUSPA SINGH/ SHUKHDEV SINGH</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034658924 — व्यक्तिगत सोकपिट- इंद्रवती,मनमोहन ,ओमप्रकाश ,गीता ,सुशीला, सुषमा ,लल्ली ,सम्हारु,रामखेलावन मोहनपाव</t>
+          <t>1746002033/RS/22012034641832 — SHOK PIT NIRMAN KARYA PUSPA SINGH/ SHUKHDEV SINGH</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>44665</v>
+        <v>44587</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034658926 — व्यक्तिगत नाडेप-इंद्रवती,मनमोहन ,ओमप्रकाश ,गीता ,सुशीला, सुषमा ,लल्ली ,सम्हारु,रामखेलावन मोहनपाव</t>
+          <t>1746002033/RS/22012034658924 — व्यक्तिगत सोकपिट- इंद्रवती,मनमोहन ,ओमप्रकाश ,गीता ,सुशीला, सुषमा ,लल्ली ,सम्हारु,रामखेलावन मोहनपाव</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034658947 — व्यक्तिगत सोकपिट-शांति अर्जुन केमलीबाई किशनलाल सम्हारु शांति पार्वती मुन्नीबाई बुधवारिया रामकली</t>
+          <t>1746002033/RS/22012034658926 — व्यक्तिगत नाडेप-इंद्रवती,मनमोहन ,ओमप्रकाश ,गीता ,सुशीला, सुषमा ,लल्ली ,सम्हारु,रामखेलावन मोहनपाव</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034658953 — व्यक्तिगत नाडेप -शांति अर्जुन केमलीबाई किशनलाल सम्हारु शांति पार्वती मुन्नीबाई बुधवारिया रामकली</t>
+          <t>1746002033/RS/22012034658947 — व्यक्तिगत सोकपिट-शांति अर्जुन केमलीबाई किशनलाल सम्हारु शांति पार्वती मुन्नीबाई बुधवारिया रामकली</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034658959 — व्यक्तिगत सोकपिट-भीमसेन झल्लूबाई तिजियाबाई उषा पुष्पादेवी अंगद राजलता सुशीला सरिता बुद्धकुंवर</t>
+          <t>1746002033/RS/22012034658953 — व्यक्तिगत नाडेप -शांति अर्जुन केमलीबाई किशनलाल सम्हारु शांति पार्वती मुन्नीबाई बुधवारिया रामकली</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034658962 — व्यक्तिगत नाडेप -भीमसेन झल्लूबाई तिजियाबाई उषा पुष्पादेवी अंगद राजलता सुशीला सरिता बुद्धकुंवर</t>
+          <t>1746002033/RS/22012034658959 — व्यक्तिगत सोकपिट-भीमसेन झल्लूबाई तिजियाबाई उषा पुष्पादेवी अंगद राजलता सुशीला सरिता बुद्धकुंवर</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034658968 — व्यक्तिगत नाडेप -रहसकली संतोषराम अरविन्दराय राजू  दुलीचंद गोपाल उर्मिला सेमकुंवर जन्तुबाई राहुल</t>
+          <t>1746002033/RS/22012034658962 — व्यक्तिगत नाडेप -भीमसेन झल्लूबाई तिजियाबाई उषा पुष्पादेवी अंगद राजलता सुशीला सरिता बुद्धकुंवर</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034658971 — व्यक्तिगत सोकपिट-रहसकली संतोषराम अरविन्दराय राजू  दुलीचंद गोपाल उर्मिला सेमकुंवर जन्तुबाई राहुल</t>
+          <t>1746002033/RS/22012034658968 — व्यक्तिगत नाडेप -रहसकली संतोषराम अरविन्दराय राजू  दुलीचंद गोपाल उर्मिला सेमकुंवर जन्तुबाई राहुल</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034678061 — nadep nirman baburam /shukhdev loni ke ghar ke pas</t>
+          <t>1746002033/RS/22012034658971 — व्यक्तिगत सोकपिट-रहसकली संतोषराम अरविन्दराय राजू  दुलीचंद गोपाल उर्मिला सेमकुंवर जन्तुबाई राहुल</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>44836</v>
+        <v>44665</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034678062 — nadep nirman baburam /shukhdev loni ke ghar ke pas</t>
+          <t>1746002033/RS/22012034678061 — nadep nirman baburam /shukhdev loni ke ghar ke pas</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034678067 — nadep nirma shankar singh ke ghar ke pas</t>
+          <t>1746002033/RS/22012034678062 — nadep nirman baburam /shukhdev loni ke ghar ke pas</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034678069 — nadep nirman shankar singh ke ghar ke pas</t>
+          <t>1746002033/RS/22012034678067 — nadep nirma shankar singh ke ghar ke pas</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034678070 — nadep nirman girja bai   ke ghar ke pas</t>
+          <t>1746002033/RS/22012034678069 — nadep nirman shankar singh ke ghar ke pas</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034678071 — nadep nirman girja bai   ke ghar ke pas</t>
+          <t>1746002033/RS/22012034678070 — nadep nirman girja bai   ke ghar ke pas</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034678073 — nadep nirman chaura ke pas</t>
+          <t>1746002033/RS/22012034678071 — nadep nirman girja bai   ke ghar ke pas</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034678074 — nadep nirman chakra talab ke pas</t>
+          <t>1746002033/RS/22012034678073 — nadep nirman chaura ke pas</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034682584 — नाली निर्माण कार्य - संतोष  के घर से  चौरा तालाब की ओर लम्बाई 300 मी. ग्राम पंचायत मलगा</t>
+          <t>1746002033/RS/22012034678074 — nadep nirman chakra talab ke pas</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/22012034682585 — नाली निर्माण कार्य - संतोष  के घर से  चौरा तालाब की ओर लम्बाई 300 मी. ग्राम पंचायत मलगा</t>
+          <t>1746002033/RS/22012034682584 — नाली निर्माण कार्य - संतोष  के घर से  चौरा तालाब की ओर लम्बाई 300 मी. ग्राम पंचायत मलगा</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/24311 — एनबीए व्यक्गित शौचालय निर्माण पूरन सिंह/ स्वारथ सि</t>
+          <t>1746002033/RS/22012034682585 — नाली निर्माण कार्य - संतोष  के घर से  चौरा तालाब की ओर लम्बाई 300 मी. ग्राम पंचायत मलगा</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>1752</v>
+        <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>41419</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/24312 — एनबीए व्यक्गित शौचालय निर्माण शिवमंगल / स्वारथ सिं</t>
+          <t>1746002033/RS/24311 — एनबीए व्यक्गित शौचालय निर्माण पूरन सिंह/ स्वारथ सि</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>4352</v>
+        <v>1752</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>41426</v>
+        <v>41419</v>
       </c>
       <c r="K759" s="3" t="n">
-        <v>42161</v>
+        <v>41449</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/24313 — एनबीए व्यक्गित शौचालय निर्माण कंधेलाल/ राममिलन</t>
+          <t>1746002033/RS/24312 — एनबीए व्यक्गित शौचालय निर्माण शिवमंगल / स्वारथ सिं</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>4352</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>41419</v>
+        <v>41426</v>
       </c>
       <c r="K760" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/24314 — एनबीए व्यक्गित शौचालय निर्माण  सुरेन्द्र / कन्हैया</t>
+          <t>1746002033/RS/24313 — एनबीए व्यक्गित शौचालय निर्माण कंधेलाल/ राममिलन</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>4060</v>
+        <v>4352</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>41440</v>
+        <v>41419</v>
       </c>
       <c r="K761" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/24315 — एनबीए व्यक्गित शौचालय निर्माण  रामखेलावन / कन्हैया</t>
+          <t>1746002033/RS/24314 — एनबीए व्यक्गित शौचालय निर्माण  सुरेन्द्र / कन्हैया</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>4644</v>
+        <v>4060</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>41419</v>
+        <v>41440</v>
       </c>
       <c r="K762" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/24316 — एनबीए व्यक्गित शौचालय निर्माण  रामफल/ गया</t>
+          <t>1746002033/RS/24315 — एनबीए व्यक्गित शौचालय निर्माण  रामखेलावन / कन्हैया</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>4352</v>
+        <v>4644</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>41426</v>
+        <v>41419</v>
       </c>
       <c r="K763" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/34168 — एनबीए व्यक्तिगत शौचालय निर्माण कार्य रूपसाय/ छोटेल</t>
+          <t>1746002033/RS/24316 — एनबीए व्यक्गित शौचालय निर्माण  रामफल/ गया</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I764" s="2" t="n">
         <v>4352</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>41440</v>
+        <v>41426</v>
       </c>
       <c r="K764" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/34171 — एनबीए व्यक्तिगत शौचालय निर्माण कार्य रमेश/ प्यारेल</t>
+          <t>1746002033/RS/34168 — एनबीए व्यक्तिगत शौचालय निर्माण कार्य रूपसाय/ छोटेल</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I765" s="2" t="n">
         <v>4352</v>
       </c>
       <c r="J765" s="3" t="n">
         <v>41440</v>
       </c>
       <c r="K765" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/34174 — एनबीए व्यक्तिगत शौचालय निर्माण कार्य दादूराम/ हरीद</t>
+          <t>1746002033/RS/34171 — एनबीए व्यक्तिगत शौचालय निर्माण कार्य रमेश/ प्यारेल</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I766" s="2" t="n">
         <v>4352</v>
       </c>
       <c r="J766" s="3" t="n">
         <v>41440</v>
       </c>
       <c r="K766" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/39567 — एनबीए व्यक्तिगत शौचालय निर्माण कार्य प्रेमलाल / शि</t>
+          <t>1746002033/RS/34174 — एनबीए व्यक्तिगत शौचालय निर्माण कार्य दादूराम/ हरीद</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I767" s="2" t="n">
         <v>4352</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>41454</v>
+        <v>41440</v>
       </c>
       <c r="K767" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/39569 — एनबीए व्यक्तिगत शौचालय निर्माण कार्य प्यारे सिंह/</t>
+          <t>1746002033/RS/39567 — एनबीए व्यक्तिगत शौचालय निर्माण कार्य प्रेमलाल / शि</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I768" s="2" t="n">
         <v>4352</v>
       </c>
       <c r="J768" s="3" t="n">
         <v>41454</v>
       </c>
       <c r="K768" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/39571 — एनबीए व्यक्तिगत शौचालय निर्माण कार्य रामकुमार/ बाल</t>
+          <t>1746002033/RS/39569 — एनबीए व्यक्तिगत शौचालय निर्माण कार्य प्यारे सिंह/</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I769" s="2" t="n">
         <v>4352</v>
       </c>
       <c r="J769" s="3" t="n">
         <v>41454</v>
       </c>
       <c r="K769" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/39572 — एनबीए व्यक्तिगत शौचालय निर्माण कार्य रामखेलावन/ ला</t>
+          <t>1746002033/RS/39571 — एनबीए व्यक्तिगत शौचालय निर्माण कार्य रामकुमार/ बाल</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I770" s="2" t="n">
         <v>4352</v>
       </c>
       <c r="J770" s="3" t="n">
         <v>41454</v>
       </c>
       <c r="K770" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/48607 — एनबीए व्यक्गित शौचालय निर्माण बलराम / अयोध्या</t>
+          <t>1746002033/RS/39572 — एनबीए व्यक्तिगत शौचालय निर्माण कार्य रामखेलावन/ ला</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I771" s="2" t="n">
         <v>4352</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>41475</v>
+        <v>41454</v>
       </c>
       <c r="K771" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/48610 — एनबीए व्यक्गित शौचालय निर्माण सुखराम / अयोध्या</t>
+          <t>1746002033/RS/48607 — एनबीए व्यक्गित शौचालय निर्माण बलराम / अयोध्या</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>4352</v>
       </c>
       <c r="J772" s="3" t="n">
         <v>41475</v>
       </c>
       <c r="K772" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/48611 — एनबीए व्यक्गित शौचालय निर्माण गंगाचरण / हीरालाल</t>
+          <t>1746002033/RS/48610 — एनबीए व्यक्गित शौचालय निर्माण सुखराम / अयोध्या</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>3476</v>
+        <v>4352</v>
       </c>
       <c r="J773" s="3" t="n">
         <v>41475</v>
       </c>
       <c r="K773" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/48613 — एनबीए व्यक्गित शौचालय निर्माण रामचरण  / हीरालाल</t>
+          <t>1746002033/RS/48611 — एनबीए व्यक्गित शौचालय निर्माण गंगाचरण / हीरालाल</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>4352</v>
+        <v>3476</v>
       </c>
       <c r="J774" s="3" t="n">
         <v>41475</v>
       </c>
       <c r="K774" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1746002033/RS/48615 — एनबीए व्यक्गित शौचालय निर्माण संतोष / गोकुल लोनी</t>
+          <t>1746002033/RS/48613 — एनबीए व्यक्गित शौचालय निर्माण रामचरण  / हीरालाल</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>4352</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>41482</v>
+        <v>41475</v>
       </c>
       <c r="K775" s="3" t="n">
         <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1746002033/SK/9993626313 — Bharat Nirman Rajeev Gandhi Sewa Kendra,MALGA</t>
+          <t>1746002033/RS/48615 — एनबीए व्यक्गित शौचालय निर्माण संतोष / गोकुल लोनी</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>1299000</v>
+        <v>4400</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>793579.4</v>
+        <v>4352</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>41839</v>
+        <v>41482</v>
       </c>
       <c r="K776" s="3" t="n">
-        <v>42911</v>
+        <v>42161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/11 — w.r.d. मलगा रपटा कम स्‍टाप डैम</t>
+          <t>1746002033/SK/9993626313 — Bharat Nirman Rajeev Gandhi Sewa Kendra,MALGA</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>4656000</v>
+        <v>1299000</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>80650</v>
+        <v>793579.4</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>40147</v>
+        <v>41839</v>
       </c>
       <c r="K777" s="3" t="n">
-        <v>42207</v>
+        <v>42911</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/16 — तालाब विस्‍तारीकरण कार्य sinvihi talab</t>
+          <t>1746002033/WC/11 — w.r.d. मलगा रपटा कम स्‍टाप डैम</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>0</v>
+        <v>4656000</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>0</v>
+        <v>80650</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>40248</v>
+        <v>40147</v>
       </c>
       <c r="K778" s="3" t="n">
-        <v>40425</v>
+        <v>42207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/17 — तालाब विस्‍तारीकरण कार्य khalmoti talab</t>
+          <t>1746002033/WC/16 — तालाब विस्‍तारीकरण कार्य sinvihi talab</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>247000</v>
+        <v>0</v>
       </c>
       <c r="I779" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>40227</v>
+        <v>40248</v>
       </c>
       <c r="K779" s="3" t="n">
-        <v>40724</v>
+        <v>40425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/18 — तालाब विस्‍तारीकरण कार्य purv  talab</t>
+          <t>1746002033/WC/17 — तालाब विस्‍तारीकरण कार्य khalmoti talab</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
-        <v>0</v>
+        <v>247000</v>
       </c>
       <c r="I780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>40248</v>
+        <v>40227</v>
       </c>
       <c r="K780" s="3" t="n">
-        <v>41551</v>
+        <v>40724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/22012034314234 — khet talab nirman karya sudarsan/shivsahay chaudhary</t>
+          <t>1746002033/WC/18 — तालाब विस्‍तारीकरण कार्य purv  talab</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>107000</v>
+        <v>0</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>101536</v>
+        <v>0</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>42721</v>
+        <v>40248</v>
       </c>
       <c r="K781" s="3" t="n">
-        <v>42891</v>
+        <v>41551</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/22012034314236 — khet talab nirman karya soniya bai/chandulal gond</t>
+          <t>1746002033/WC/22012034314234 — khet talab nirman karya sudarsan/shivsahay chaudhary</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
-        <v>118000</v>
+        <v>107000</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>117735</v>
+        <v>101536</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>42756</v>
+        <v>42721</v>
       </c>
       <c r="K782" s="3" t="n">
-        <v>42901</v>
+        <v>42891</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/22012034571654 — चेक डेम निर्माण भेडवा नाला (डूमरखेरवा)</t>
+          <t>1746002033/WC/22012034314236 — khet talab nirman karya soniya bai/chandulal gond</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>1483793.65</v>
+        <v>118000</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>59280</v>
+        <v>117735</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>44309</v>
+        <v>42756</v>
       </c>
       <c r="K783" s="3" t="n">
-        <v>44487</v>
+        <v>42901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/22012034571655 — चेक डेम निर्माण भेडवा नाला (पीपरखेरवा)</t>
+          <t>1746002033/WC/22012034571654 — चेक डेम निर्माण भेडवा नाला (डूमरखेरवा)</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>0</v>
+        <v>1483793.65</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>0</v>
+        <v>59280</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K784" s="3"/>
+        <v>44309</v>
+      </c>
+      <c r="K784" s="3" t="n">
+        <v>44487</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/22012034922739 — पुश्कर धरोहर सम्व्रिद्धि अभियानअंतर्गत तलाब जीर्नोद्धर कार्य छेरी तलाब ग्रमपंचयत मलगा</t>
+          <t>1746002033/WC/22012034571655 — चेक डेम निर्माण भेडवा नाला (पीपरखेरवा)</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>222818.52</v>
+        <v>0</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>243736</v>
+        <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>44670</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/22012034984242 — CTR वाटर हार्वेस्टिंग पंचायत भवन में</t>
+          <t>1746002033/WC/22012034922739 — पुश्कर धरोहर सम्व्रिद्धि अभियानअंतर्गत तलाब जीर्नोद्धर कार्य छेरी तलाब ग्रमपंचयत मलगा</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>0</v>
+        <v>222818.52</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>0</v>
+        <v>243736</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K786" s="3"/>
+        <v>44670</v>
+      </c>
+      <c r="K786" s="3" t="n">
+        <v>44769</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/22012034984250 — CTR वाटर हार्वेस्टिंग उप स्वास्थ्य केंद्र भवन में मलगा</t>
+          <t>1746002033/WC/22012034984242 — CTR वाटर हार्वेस्टिंग पंचायत भवन में</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/22012034984260 — CTR वाटर हार्वेस्टिंग आंगनवाड़ी केंद्र104 भवन में मलगा</t>
+          <t>1746002033/WC/22012034984250 — CTR वाटर हार्वेस्टिंग उप स्वास्थ्य केंद्र भवन में मलगा</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J788" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K788" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/22012034984264 — CTRवाटर हार्वेस्टिंग हाईस्कूल भवन में मलगा</t>
+          <t>1746002033/WC/22012034984260 — CTR वाटर हार्वेस्टिंग आंगनवाड़ी केंद्र104 भवन में मलगा</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J789" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K789" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/22012034984272 — CTR वाटर हार्वेस्टिंग माध्यमिक शाला कन्या भवन में मलगा</t>
+          <t>1746002033/WC/22012034984264 — CTRवाटर हार्वेस्टिंग हाईस्कूल भवन में मलगा</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/22012034984287 — CTR वाटर हार्वेस्टिंग पी डी एस गोदाम भवन में मलगा</t>
+          <t>1746002033/WC/22012034984272 — CTR वाटर हार्वेस्टिंग माध्यमिक शाला कन्या भवन में मलगा</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J791" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K791" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/22012035098671 — RCC PULIYA NIRMAAN KARYA GANESH KE KHET KE PAAS</t>
+          <t>1746002033/WC/22012034984287 — CTR वाटर हार्वेस्टिंग पी डी एस गोदाम भवन में मलगा</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>45030</v>
+        <v>44665</v>
       </c>
       <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/22012035119649 — नवीन तालाब दर्रिटोला समारू के घर के पास मलगा</t>
+          <t>1746002033/WC/22012035098671 — RCC PULIYA NIRMAAN KARYA GANESH KE KHET KE PAAS</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>45154</v>
+        <v>45030</v>
       </c>
       <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/22012035217715 — वृक्षारोपण कार्य पंचायत भवन परिसर मे MALGA</t>
+          <t>1746002033/WC/22012035119649 — नवीन तालाब दर्रिटोला समारू के घर के पास मलगा</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>45483</v>
+        <v>45154</v>
       </c>
       <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/577 — talab upchari karan karya chakra talab</t>
+          <t>1746002033/WC/22012035217715 — वृक्षारोपण कार्य पंचायत भवन परिसर मे MALGA</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>5124</v>
+        <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>40686</v>
-[...3 lines deleted...]
-      </c>
+        <v>45483</v>
+      </c>
+      <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/578 — talab upchari karan karya mahajan talab</t>
+          <t>1746002033/WC/577 — talab upchari karan karya chakra talab</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>5124</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>40700</v>
+        <v>40686</v>
       </c>
       <c r="K796" s="3" t="n">
         <v>40724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/579 — talab upchari karan karya limran talab</t>
+          <t>1746002033/WC/578 — talab upchari karan karya mahajan talab</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="I797" s="2" t="n">
         <v>5124</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>40693</v>
+        <v>40700</v>
       </c>
       <c r="K797" s="3" t="n">
         <v>40724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/811 — Khet talab karya  subhas / jailal ke ghar ke paas</t>
+          <t>1746002033/WC/579 — talab upchari karan karya limran talab</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>47616</v>
+        <v>5124</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>40957</v>
+        <v>40693</v>
       </c>
       <c r="K798" s="3" t="n">
-        <v>41551</v>
+        <v>40724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/9993645906 — KHET TALAB KARYA RAMKALI / RAMSINGH PAV</t>
+          <t>1746002033/WC/811 — Khet talab karya  subhas / jailal ke ghar ke paas</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
-        <v>125000</v>
+        <v>0</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>114610</v>
+        <v>47616</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>41685</v>
+        <v>40957</v>
       </c>
       <c r="K799" s="3" t="n">
-        <v>42207</v>
+        <v>41551</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/9993645908 — KHET TALAB RAMAI / BHUSAI SINGH</t>
+          <t>1746002033/WC/9993645906 — KHET TALAB KARYA RAMKALI / RAMSINGH PAV</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>100000</v>
+        <v>125000</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>92178</v>
+        <v>114610</v>
       </c>
       <c r="J800" s="3" t="n">
         <v>41685</v>
       </c>
       <c r="K800" s="3" t="n">
-        <v>41873</v>
+        <v>42207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WC/9993671161 — ALAB VISATARI KARAN</t>
+          <t>1746002033/WC/9993645908 — KHET TALAB RAMAI / BHUSAI SINGH</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>0</v>
+        <v>92178</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K801" s="3"/>
+        <v>41685</v>
+      </c>
+      <c r="K801" s="3" t="n">
+        <v>41873</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WH/22012034449246 — तालाब विस्तारीकरण कार्य पूर्क तालाब का ।</t>
+          <t>1746002033/WC/9993671161 — ALAB VISATARI KARAN</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>405086.89</v>
+        <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>382038</v>
+        <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>44446</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WH/22012034449247 — तालाब विस्तारीकरण कार्य सिनपिटटा तालाब का ।</t>
+          <t>1746002033/WH/22012034449246 — तालाब विस्तारीकरण कार्य पूर्क तालाब का ।</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>540029.66</v>
+        <v>405086.89</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>492238</v>
+        <v>382038</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>44363</v>
+        <v>44446</v>
       </c>
       <c r="K803" s="3" t="n">
-        <v>44721</v>
+        <v>44625</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1746002033/WH/22012034449248 — तालाब विस्तारीकरण कार्य खलभोथ्थी तालाब का ।</t>
+          <t>1746002033/WH/22012034449247 — तालाब विस्तारीकरण कार्य सिनपिटटा तालाब का ।</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
-        <v>434164.18</v>
+        <v>540029.66</v>
       </c>
       <c r="I804" s="2" t="n">
-        <v>461921</v>
+        <v>492238</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>44362</v>
+        <v>44363</v>
       </c>
       <c r="K804" s="3" t="n">
-        <v>44700</v>
+        <v>44721</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>ANUPPUR</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
+          <t>1746002033/WH/22012034449248 — तालाब विस्तारीकरण कार्य खलभोथ्थी तालाब का ।</t>
+        </is>
+      </c>
+      <c r="G805" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H805" s="2" t="n">
+        <v>434164.18</v>
+      </c>
+      <c r="I805" s="2" t="n">
+        <v>461921</v>
+      </c>
+      <c r="J805" s="3" t="n">
+        <v>44362</v>
+      </c>
+      <c r="K805" s="3" t="n">
+        <v>44700</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
+      <c r="A806" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR</t>
+        </is>
+      </c>
+      <c r="B806" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C806" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D806" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E806" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F806" s="1" t="inlineStr">
+        <is>
           <t>1746002033/WH/22012034449249 — तालाब विस्तारीकरण कार्य रामकरण सेन के घर के पास के तालाब का ।</t>
         </is>
       </c>
-      <c r="G805" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H805" s="2" t="n">
+      <c r="G806" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H806" s="2" t="n">
         <v>479315.56</v>
       </c>
-      <c r="I805" s="2" t="n">
+      <c r="I806" s="2" t="n">
         <v>465915</v>
       </c>
-      <c r="J805" s="3" t="n">
+      <c r="J806" s="3" t="n">
         <v>44491</v>
       </c>
-      <c r="K805" s="3" t="n">
+      <c r="K806" s="3" t="n">
         <v>44773</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>