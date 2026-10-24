--- v0 (2026-09-06)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K821"/>
+  <dimension ref="A1:K822"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 18:12:32</t>
+          <t>Exported on: 2026-10-24 13:18:58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ANUPPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,51 +320,51 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>42444</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1746004074/AV/22012034644291 — Khel maidan nirman Govt.kanya parisar lakhora</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>889849.04</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>878196.09</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45206</v>
@@ -943,427 +943,427 @@
       <c r="J25" s="3" t="n">
         <v>40518</v>
       </c>
       <c r="K25" s="3" t="n">
         <v>42198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1746004074/IC/22012034885213 — NIRMAL NEER JIRIYA NIRMAN MUTELTOLA LAKHORA</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45463</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1746004074/IC/22012034885214 — NIRMAL NEER JHIRIYA NIRMAN KARY CHURKITOLA LAKHORA</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45463</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1746004074/IC/22012034885215 — NIRMAL NEER JHIRIYA CHURKITOLA LAKHORA</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45463</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1746004074/IC/22012034889320 — Nirmal Neer Koop Nirman Hari Singh ke khet ke pass Churki Tola</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1746004074/IC/22012034889321 — Nirmal Neer Koop Nirman Surendra Singh Ke Badhi ke Pass Muthel Tola</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>259004.76</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>112130.46</v>
+        <v>180439.47</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1746004074/IC/22012034889322 — Nirmal Neer Koop Nirman Randheer Singh ke Badhi ke pass Bartola</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>371113.84</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1746004074/IC/22012034889323 — Nirmal Neer Koop Nirman Bada Lakhaura Bagicha  ke  pass</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>371113.84</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1746004074/IC/22012034889324 — Nirmal Neer Koop Nirman Changu Singh ke ghar ke pass</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>371113.84</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1746004074/IC/22012034889386 — Nirmal Neer koop Nirman Kary Hari Singh ke ghar ke pass Churki Tola</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>371113.84</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>67448.92</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45752</v>
@@ -3118,51 +3118,51 @@
       <c r="J70" s="3" t="n">
         <v>43450</v>
       </c>
       <c r="K70" s="3" t="n">
         <v>44779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1746004074/IF/22012034435081 — Brakharopan nirman kary gulab das/roopa das khet ki med me plantation</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>150520</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>43370</v>
@@ -5575,51 +5575,51 @@
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1746004074/IF/22012034667720 — HITAISHI KOOP NIRMAN KARY DURJAN SINGH/MANNU SINGH</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>247659.26</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>14560</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>44320</v>
@@ -9724,51 +9724,51 @@
       <c r="J208" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K208" s="3" t="n">
         <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1746004074/IF/22012035263949 — Khet Talab Nirman kary Kanya Bai/Ravindra pratop Singh</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>309761.1</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45567</v>
@@ -9965,192 +9965,192 @@
       <c r="J213" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1746004074/IF/22012035317707 — Khet Talab kary Arun Kumar/ Gulab Das</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>319523.97</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1746004074/IF/22012035317717 — Khet Talab kary Sajan Kumar/Gulab Das</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>293533.3</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1746004074/IF/22012035317724 — Khet Talab kary Jagat Sing/Narvad Singh</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>293533.3</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1746004074/IF/22012035317745 — Khet Talab kary Khulel Singh/Besahan Singh</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>293533.3</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45748</v>
@@ -10224,51 +10224,51 @@
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1746004074/IF/22012035600951 — Ek Bagiya Ma ke naam Parvati Singh Gond/Dharmendra Singh MP46004074001 150 A</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>184342.07</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>64740.52</v>
+        <v>71736.6</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -10318,51 +10318,51 @@
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1746004074/IF/22012035600999 — Ek Bagiya Ma ke naam Kamal vati/Mahesh Singh MP46004074001 99 LAKHAURA</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>184342.07</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>69549.2</v>
+        <v>72798.16</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -16754,51 +16754,51 @@
       <c r="J352" s="3" t="n">
         <v>44847</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>44982</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1746004074/IF/IAY/3896440 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147904374</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>46170</v>
@@ -18565,51 +18565,51 @@
       <c r="J389" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1746004074/IF/IAY/4979814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146106637</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>46143</v>
@@ -18857,51 +18857,51 @@
       <c r="J395" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>46010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1746004074/IF/IAY/4981778 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146207764</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45748</v>
@@ -21403,51 +21403,51 @@
       <c r="J447" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K447" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1746004074/IF/IAY/5621909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150139664</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>46034</v>
@@ -21501,100 +21501,100 @@
       <c r="J449" s="3" t="n">
         <v>45973</v>
       </c>
       <c r="K449" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1746004074/IF/IAY/5687212 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148377678</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>46170</v>
       </c>
       <c r="K450" s="3" t="n">
         <v>46216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1746004074/IF/IAY/5872448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146516776</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>46078</v>
@@ -22175,17367 +22175,17416 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>15654</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>42884</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>43110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1746004074/IF/IAY/631064 — Construction of IAY House -IAY REG. NO. MP1004493</t>
+          <t>1746004074/IF/IAY/6295052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146518020</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>24795</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>46145</v>
-[...3 lines deleted...]
-      </c>
+        <v>45710</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1746004074/IF/IAY/634245 — Construction of IAY House -IAY REG. NO. MP1224117</t>
+          <t>1746004074/IF/IAY/631064 — Construction of IAY House -IAY REG. NO. MP1004493</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>15865</v>
+        <v>24795</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>15878</v>
+        <v>24795</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>42897</v>
+        <v>46145</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>43110</v>
+        <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1746004074/IF/IAY/638951 — Construction of IAY House -IAY REG. NO. MP2593406</t>
+          <t>1746004074/IF/IAY/634245 — Construction of IAY House -IAY REG. NO. MP1224117</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>16310</v>
+        <v>15878</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>42866</v>
+        <v>42897</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>43387</v>
+        <v>43110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1746004074/IF/IAY/651787 — Construction of IAY House -IAY REG. NO. MP3901644</t>
+          <t>1746004074/IF/IAY/638951 — Construction of IAY House -IAY REG. NO. MP2593406</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>15784</v>
+        <v>16310</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>42894</v>
+        <v>42866</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>43256</v>
+        <v>43387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1746004074/IF/IAY/651801 — Construction of IAY House -IAY REG. NO. MP3914475</t>
+          <t>1746004074/IF/IAY/651787 — Construction of IAY House -IAY REG. NO. MP3901644</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>15724</v>
+        <v>15784</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>42894</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>43288</v>
+        <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1746004074/IF/IAY/808149 — Construction of IAY House -IAY REG. NO. MP1104580</t>
+          <t>1746004074/IF/IAY/651801 — Construction of IAY House -IAY REG. NO. MP3914475</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>17028</v>
+        <v>15724</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>42983</v>
+        <v>42894</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>43256</v>
+        <v>43288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/001 — मेढ बंधान कार्य शिवकुमार</t>
+          <t>1746004074/IF/IAY/808149 — Construction of IAY House -IAY REG. NO. MP1104580</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>20000</v>
+        <v>16340</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>0</v>
+        <v>17028</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>39156</v>
-[...1 lines deleted...]
-      <c r="K470" s="3"/>
+        <v>42983</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>43256</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0010 — मेढ बंधान कार्य महेश लाल</t>
+          <t>1746004074/LD/001 — मेढ बंधान कार्य शिवकुमार</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>39552</v>
-[...3 lines deleted...]
-      </c>
+        <v>39156</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0011 — मेढ बंधान कार्य भगवत सिंह</t>
+          <t>1746004074/LD/0010 — मेढ बंधान कार्य महेश लाल</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>39153</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>39552</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>39565</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00110 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भगवत सिंह/शिवनंदन सिंह</t>
+          <t>1746004074/LD/0011 — मेढ बंधान कार्य भगवत सिंह</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>15750</v>
+        <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>40644</v>
-[...3 lines deleted...]
-      </c>
+        <v>39153</v>
+      </c>
+      <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0012 — मेढ बंधान कार्य  राजकूमार सिंह</t>
+          <t>1746004074/LD/00110 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भगवत सिंह/शिवनंदन सिंह</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>0</v>
+        <v>15750</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>39636</v>
+        <v>40644</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>39892</v>
+        <v>40734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0013 — मेढ बंधान कार्य  रामा सिंह</t>
+          <t>1746004074/LD/0012 — मेढ बंधान कार्य  राजकूमार सिंह</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>39441</v>
+        <v>39636</v>
       </c>
       <c r="K475" s="3" t="n">
         <v>39892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0014 — मेढ बंधान कार्य  बोध्ी सिंह /हीरा लाल</t>
+          <t>1746004074/LD/0013 — मेढ बंधान कार्य  रामा सिंह</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>39441</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>39974</v>
+        <v>39892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0015 — मेढ बंधान कार्य  दसमा बाई</t>
+          <t>1746004074/LD/0014 — मेढ बंधान कार्य  बोध्ी सिंह /हीरा लाल</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>39153</v>
-[...1 lines deleted...]
-      <c r="K477" s="3"/>
+        <v>39441</v>
+      </c>
+      <c r="K477" s="3" t="n">
+        <v>39974</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0016 — मेढ बंधान कार्य  लखन सिंह / अधरू सिंह</t>
+          <t>1746004074/LD/0015 — मेढ बंधान कार्य  दसमा बाई</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>39153</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0017 — मेढ बंधान कार्य  कौशल सिंह</t>
+          <t>1746004074/LD/0016 — मेढ बंधान कार्य  लखन सिंह / अधरू सिंह</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>39497</v>
-[...3 lines deleted...]
-      </c>
+        <v>39153</v>
+      </c>
+      <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0018 — मेढ बंधान कार्य  रनमत सिंह</t>
+          <t>1746004074/LD/0017 — मेढ बंधान कार्य  कौशल सिंह</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>39609</v>
+        <v>39497</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>40035</v>
+        <v>39510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0019 — मेढ बंधान कार्य  ठाकूर सिंह</t>
+          <t>1746004074/LD/0018 — मेढ बंधान कार्य  रनमत सिंह</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>39455</v>
+        <v>39609</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>39476</v>
+        <v>40035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00190 — Gp भूमि शिल्‍प उपयोजन अंतर्गत मेंढ बंधान कार्य मनीराम सिंह/आदित्‍य सिंह</t>
+          <t>1746004074/LD/0019 — मेढ बंधान कार्य  ठाकूर सिंह</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>16104</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>40693</v>
+        <v>39455</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>40705</v>
+        <v>39476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00191 — Gp भूमि शिल्‍प उपयोजन अंतर्गत मेंढ बंधान कार्य गोमती बाई/विदेश कुमार</t>
+          <t>1746004074/LD/00190 — Gp भूमि शिल्‍प उपयोजन अंतर्गत मेंढ बंधान कार्य मनीराम सिंह/आदित्‍य सिंह</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>20130</v>
+        <v>16104</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>40677</v>
+        <v>40693</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>40690</v>
+        <v>40705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00192 — Gp भूमि शिल्‍प उपयोजन अंतर्गत मेंढ बंधान कार्य पुष्‍पराज सिंह/आदित्‍य सिंह</t>
+          <t>1746004074/LD/00191 — Gp भूमि शिल्‍प उपयोजन अंतर्गत मेंढ बंधान कार्य गोमती बाई/विदेश कुमार</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>13664</v>
+        <v>20130</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>40677</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>40692</v>
+        <v>40690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00193 — Gp भूमि शिल्‍प उपयोजन अंतर्गत मेंढ बंधान कार्य पावती/अमानलाल</t>
+          <t>1746004074/LD/00192 — Gp भूमि शिल्‍प उपयोजन अंतर्गत मेंढ बंधान कार्य पुष्‍पराज सिंह/आदित्‍य सिंह</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>15200</v>
+        <v>13664</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>40676</v>
+        <v>40677</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>40689</v>
+        <v>40692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00194 — Gp भूमि शिल्‍प उपयोजन अंतर्गत मेंढ बंधान कार्य ब्रजलाल/ननकू</t>
+          <t>1746004074/LD/00193 — Gp भूमि शिल्‍प उपयोजन अंतर्गत मेंढ बंधान कार्य पावती/अमानलाल</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>9800</v>
+        <v>15200</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>40690</v>
+        <v>40676</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>40703</v>
+        <v>40689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00195 — Gp भूमि शिल्‍प उपयोजन अंतर्गत मेंढ बंधान कार्य हेमराज/गजराज</t>
+          <t>1746004074/LD/00194 — Gp भूमि शिल्‍प उपयोजन अंतर्गत मेंढ बंधान कार्य ब्रजलाल/ननकू</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>21228</v>
+        <v>9800</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>40693</v>
+        <v>40690</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>40705</v>
+        <v>40703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00196 — Gp भूमि शिल्‍प उपयोजन अंतर्गत मेंढ बंधान कार्य महेश/विपतू सिंह</t>
+          <t>1746004074/LD/00195 — Gp भूमि शिल्‍प उपयोजन अंतर्गत मेंढ बंधान कार्य हेमराज/गजराज</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>20496</v>
+        <v>21228</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>40679</v>
+        <v>40693</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>40698</v>
+        <v>40705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00197 — Gp भूमि शिल्‍प उपयोजन अंतर्गत मेंढ बंधान कार्य सुरेश/अटरू लाल</t>
+          <t>1746004074/LD/00196 — Gp भूमि शिल्‍प उपयोजन अंतर्गत मेंढ बंधान कार्य महेश/विपतू सिंह</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>8000</v>
+        <v>20000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>0</v>
+        <v>20496</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>40415</v>
-[...1 lines deleted...]
-      <c r="K489" s="3"/>
+        <v>40679</v>
+      </c>
+      <c r="K489" s="3" t="n">
+        <v>40698</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/002 — मेढ बंधान कार्य रमेश सिंह</t>
+          <t>1746004074/LD/00197 — Gp भूमि शिल्‍प उपयोजन अंतर्गत मेंढ बंधान कार्य सुरेश/अटरू लाल</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>20000</v>
+        <v>8000</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>39156</v>
+        <v>40415</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0020 — मेढ बंधान कार्य धन सिंह</t>
+          <t>1746004074/LD/002 — मेढ बंधान कार्य रमेश सिंह</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>39153</v>
+        <v>39156</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0021 — मेढ बंधान कार्य दूवसीया</t>
+          <t>1746004074/LD/0020 — मेढ बंधान कार्य धन सिंह</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>39153</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0022 — मेढ बंधान कार्य दीनदयाल</t>
+          <t>1746004074/LD/0021 — मेढ बंधान कार्य दूवसीया</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>39531</v>
-[...3 lines deleted...]
-      </c>
+        <v>39153</v>
+      </c>
+      <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0023 — मेढ बंधान कार्य सेमराज</t>
+          <t>1746004074/LD/0022 — मेढ बंधान कार्य दीनदयाल</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>39153</v>
-[...1 lines deleted...]
-      <c r="K494" s="3"/>
+        <v>39531</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>39551</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0024 — मेढ बंधान कार्य शूक्‍ला सिंह</t>
+          <t>1746004074/LD/0023 — मेढ बंधान कार्य सेमराज</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>39153</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0025 — मेढ बंधान कार्य छोटेलाल</t>
+          <t>1746004074/LD/0024 — मेढ बंधान कार्य शूक्‍ला सिंह</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>39153</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0026 — मेढ बंधान कार्य रतन लाल</t>
+          <t>1746004074/LD/0025 — मेढ बंधान कार्य छोटेलाल</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>39153</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00260 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भूखा/अधरू सिंह</t>
+          <t>1746004074/LD/0026 — मेढ बंधान कार्य रतन लाल</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>40405</v>
+        <v>39153</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0027 — मेढ बंधान कार्य राम सिंह</t>
+          <t>1746004074/LD/00260 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भूखा/अधरू सिंह</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>39153</v>
+        <v>40405</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0028 — मेढ बंधान कार्य चैती बाई</t>
+          <t>1746004074/LD/0027 — मेढ बंधान कार्य राम सिंह</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>39153</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0029 — मेढ बंधान कार्य सोनसाय / दुवसिया</t>
+          <t>1746004074/LD/0028 — मेढ बंधान कार्य चैती बाई</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>39153</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00290 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य रामनाथ/आशाराम</t>
+          <t>1746004074/LD/0029 — मेढ बंधान कार्य सोनसाय / दुवसिया</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>18300</v>
+        <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>40928</v>
-[...3 lines deleted...]
-      </c>
+        <v>39153</v>
+      </c>
+      <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00291 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य प्रमोद कुमार/जीवनदास</t>
+          <t>1746004074/LD/00290 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य रामनाथ/आशाराम</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>5000</v>
+        <v>20000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>5856</v>
+        <v>18300</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>40922</v>
+        <v>40928</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>41048</v>
+        <v>41054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/003 — मेढ बंधान कार्य हीरालाल</t>
+          <t>1746004074/LD/00291 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य प्रमोद कुमार/जीवनदास</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>20000</v>
+        <v>5000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>0</v>
+        <v>5856</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>39156</v>
-[...1 lines deleted...]
-      <c r="K504" s="3"/>
+        <v>40922</v>
+      </c>
+      <c r="K504" s="3" t="n">
+        <v>41048</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0030 — मेढ बंधान कार्य गोमती बाई</t>
+          <t>1746004074/LD/003 — मेढ बंधान कार्य हीरालाल</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>39153</v>
+        <v>39156</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00300 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य धन सिंह/हीरालाल</t>
+          <t>1746004074/LD/0030 — मेढ बंधान कार्य गोमती बाई</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>22100</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>40935</v>
-[...3 lines deleted...]
-      </c>
+        <v>39153</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00301 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य महेश/गोलनदास</t>
+          <t>1746004074/LD/00300 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य धन सिंह/हीरालाल</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>16836</v>
+        <v>22100</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>40970</v>
+        <v>40935</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>41045</v>
+        <v>41031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00302 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य आनंद सिंह/छोटेलाल सिंह</t>
+          <t>1746004074/LD/00301 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य महेश/गोलनदास</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>18422</v>
+        <v>16836</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>40953</v>
+        <v>40970</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>41055</v>
+        <v>41045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00303 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य सम्‍पत/पोडिहा</t>
+          <t>1746004074/LD/00302 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य आनंद सिंह/छोटेलाल सिंह</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>14030</v>
+        <v>18422</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>40953</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>41055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00304 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य प्रताप सिंह/छत्र्पाल</t>
+          <t>1746004074/LD/00303 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य सम्‍पत/पोडिहा</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>16958</v>
+        <v>14030</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>40964</v>
+        <v>40953</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>41036</v>
+        <v>41055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00305 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य तुलाराम/छोटेलाल</t>
+          <t>1746004074/LD/00304 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य प्रताप सिंह/छत्र्पाल</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>17934</v>
+        <v>16958</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>40953</v>
+        <v>40964</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>41054</v>
+        <v>41036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00306 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य राजेश/रामवली</t>
+          <t>1746004074/LD/00305 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य तुलाराम/छोटेलाल</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>21106</v>
+        <v>17934</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>40942</v>
+        <v>40953</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>41037</v>
+        <v>41054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00307 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य रामा सिंह/हार्रा सिंह</t>
+          <t>1746004074/LD/00306 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य राजेश/रामवली</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>22692</v>
+        <v>21106</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>40980</v>
+        <v>40942</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>41052</v>
+        <v>41037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00308 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य ललन सिंह/खुलाल</t>
+          <t>1746004074/LD/00307 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य रामा सिंह/हार्रा सिंह</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>19764</v>
+        <v>22692</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>40980</v>
       </c>
       <c r="K514" s="3" t="n">
         <v>41052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0031 — मेढ बंधान कार्य चुन्‍नु सिंह</t>
+          <t>1746004074/LD/00308 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य ललन सिंह/खुलाल</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>0</v>
+        <v>19764</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>39153</v>
-[...1 lines deleted...]
-      <c r="K515" s="3"/>
+        <v>40980</v>
+      </c>
+      <c r="K515" s="3" t="n">
+        <v>41052</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00310 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भूखन सिंह/अधरू</t>
+          <t>1746004074/LD/0031 — मेढ बंधान कार्य चुन्‍नु सिंह</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>18422</v>
+        <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>40952</v>
-[...3 lines deleted...]
-      </c>
+        <v>39153</v>
+      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0032 — मेढ बंधान कार्य रामभरोसा</t>
+          <t>1746004074/LD/00310 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भूखन सिंह/अधरू</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>18422</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>39629</v>
+        <v>40952</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>39974</v>
+        <v>41023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00320 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य बल्‍देवलाल/जोन्‍हू</t>
+          <t>1746004074/LD/0032 — मेढ बंधान कार्य रामभरोसा</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>16500</v>
+        <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>40926</v>
+        <v>39629</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>41023</v>
+        <v>39974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0033 — मेढ बंधान कार्य रूप सिंह</t>
+          <t>1746004074/LD/00320 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य बल्‍देवलाल/जोन्‍हू</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>0</v>
+        <v>16500</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>39153</v>
-[...1 lines deleted...]
-      <c r="K519" s="3"/>
+        <v>40926</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>41023</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00340 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य बीरन सिंह/आदित्‍य सिंह</t>
+          <t>1746004074/LD/0033 — मेढ बंधान कार्य रूप सिंह</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>22448</v>
+        <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>41334</v>
-[...3 lines deleted...]
-      </c>
+        <v>39153</v>
+      </c>
+      <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00350 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भगवत सिंह/शिवनंदन सिंह</t>
+          <t>1746004074/LD/00340 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य बीरन सिंह/आदित्‍य सिंह</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>16800</v>
+        <v>22448</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>41320</v>
+        <v>41334</v>
       </c>
       <c r="K521" s="3" t="n">
         <v>41451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/00360 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य करन सिंह/भदरिया</t>
+          <t>1746004074/LD/00350 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भगवत सिंह/शिवनंदन सिंह</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>10980</v>
+        <v>16800</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>40980</v>
+        <v>41320</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>41052</v>
+        <v>41451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0037 — मेढ बंधान कार्य हीरालाल सिंह /बोधी</t>
+          <t>1746004074/LD/00360 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य करन सिंह/भदरिया</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>0</v>
+        <v>10980</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>39625</v>
+        <v>40980</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>39634</v>
+        <v>41052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/004 — मेढ बंधान कार्य सन्‍त कुमार</t>
+          <t>1746004074/LD/0037 — मेढ बंधान कार्य हीरालाल सिंह /बोधी</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>39156</v>
-[...1 lines deleted...]
-      <c r="K524" s="3"/>
+        <v>39625</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>39634</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/005 — मेढ बंधान कार्य भीखम सिंह</t>
+          <t>1746004074/LD/004 — मेढ बंधान कार्य सन्‍त कुमार</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>39448</v>
-[...3 lines deleted...]
-      </c>
+        <v>39156</v>
+      </c>
+      <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0050 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य जयलाल/त्र्भिुवन</t>
+          <t>1746004074/LD/005 — मेढ बंधान कार्य भीखम सिंह</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>26400</v>
+        <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>40576</v>
+        <v>39448</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>40558</v>
+        <v>39460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0051 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मदनलाल/जोन्‍हूलाल</t>
+          <t>1746004074/LD/0050 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य जयलाल/त्र्भिुवन</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>19160</v>
+        <v>26400</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>40553</v>
+        <v>40576</v>
       </c>
       <c r="K527" s="3" t="n">
         <v>40558</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0052 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य धर्मेन्‍द्र सिंह/गोपाल</t>
+          <t>1746004074/LD/0051 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मदनलाल/जोन्‍हूलाल</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>19500</v>
+        <v>19160</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>40553</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>40582</v>
+        <v>40558</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0053 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य सरोज बाई/संन्‍तोष</t>
+          <t>1746004074/LD/0052 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य धर्मेन्‍द्र सिंह/गोपाल</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>18600</v>
+        <v>19500</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>40553</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>40565</v>
+        <v>40582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0054 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य अमोली/रूपादास</t>
+          <t>1746004074/LD/0053 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य सरोज बाई/संन्‍तोष</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>17792</v>
+        <v>18600</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>40553</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>40558</v>
+        <v>40565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0055 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य चन्‍द्रकुमार/प्रीतम</t>
+          <t>1746004074/LD/0054 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य अमोली/रूपादास</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>27000</v>
+        <v>17792</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>40576</v>
+        <v>40553</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>40593</v>
+        <v>40558</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/006 — मेढ बंधान कार्य प्रेम कुमार</t>
+          <t>1746004074/LD/0055 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य चन्‍द्रकुमार/प्रीतम</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>39448</v>
+        <v>40576</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>39454</v>
+        <v>40593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0060 — Gp मेंढ बंधान कार्य शुशीला/रमेशलाल</t>
+          <t>1746004074/LD/006 — मेढ बंधान कार्य प्रेम कुमार</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>12600</v>
+        <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>40588</v>
+        <v>39448</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>40622</v>
+        <v>39454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0061 — Gp मेंढ बंधान कार्य ठाकुर सिंह/मोती सिंह</t>
+          <t>1746004074/LD/0060 — Gp मेंढ बंधान कार्य शुशीला/रमेशलाल</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>4800</v>
+        <v>12600</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>40560</v>
+        <v>40588</v>
       </c>
       <c r="K534" s="3" t="n">
         <v>40622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/007 — मेढ बंधान कार्य कून्‍नू  सिंह</t>
+          <t>1746004074/LD/0061 — Gp मेंढ बंधान कार्य ठाकुर सिंह/मोती सिंह</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>4800</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>39153</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>40560</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>40622</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0070 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य कुवर सिंह/मन्‍नूलाल</t>
+          <t>1746004074/LD/007 — मेढ बंधान कार्य कून्‍नू  सिंह</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>17800</v>
+        <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>40609</v>
-[...3 lines deleted...]
-      </c>
+        <v>39153</v>
+      </c>
+      <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0071 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य गनेशीलाल/अहिरूलाल</t>
+          <t>1746004074/LD/0070 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य कुवर सिंह/मन्‍नूलाल</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>17200</v>
+        <v>17800</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>40602</v>
+        <v>40609</v>
       </c>
       <c r="K537" s="3" t="n">
         <v>40617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0072 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य पंचमदास/कालूराम</t>
+          <t>1746004074/LD/0071 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य गनेशीलाल/अहिरूलाल</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>17316</v>
+        <v>17200</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>40609</v>
+        <v>40602</v>
       </c>
       <c r="K538" s="3" t="n">
         <v>40617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/008 — मेढ बंधान कार्य लखन सिंह</t>
+          <t>1746004074/LD/0072 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य पंचमदास/कालूराम</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>17316</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>39455</v>
+        <v>40609</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>39496</v>
+        <v>40617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0080 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य महन्‍तराम/कुदनालाल</t>
+          <t>1746004074/LD/008 — मेढ बंधान कार्य लखन सिंह</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>5856</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>40702</v>
+        <v>39455</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>40740</v>
+        <v>39496</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0081 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मनीशा/गणेशा</t>
+          <t>1746004074/LD/0080 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य महन्‍तराम/कुदनालाल</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>0</v>
+        <v>5856</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>40349</v>
-[...1 lines deleted...]
-      <c r="K541" s="3"/>
+        <v>40702</v>
+      </c>
+      <c r="K541" s="3" t="n">
+        <v>40740</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0082 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मनीशा/गणेशा</t>
+          <t>1746004074/LD/0081 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मनीशा/गणेशा</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>20496</v>
+        <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>40676</v>
-[...3 lines deleted...]
-      </c>
+        <v>40349</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0083 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य सुगनी बाई/कालूराम</t>
+          <t>1746004074/LD/0082 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मनीशा/गणेशा</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>20970</v>
+        <v>20496</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>40692</v>
+        <v>40676</v>
       </c>
       <c r="K543" s="3" t="n">
         <v>40740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0084 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य छोटेलाल/गम्‍भीर सिंह</t>
+          <t>1746004074/LD/0083 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य सुगनी बाई/कालूराम</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>15000</v>
+        <v>20000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>13320</v>
+        <v>20970</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>40677</v>
+        <v>40692</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>40734</v>
+        <v>40740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0085 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य चैती बाई/सौनूलाल</t>
+          <t>1746004074/LD/0084 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य छोटेलाल/गम्‍भीर सिंह</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>20000</v>
+        <v>15000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>16104</v>
+        <v>13320</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>40694</v>
+        <v>40677</v>
       </c>
       <c r="K545" s="3" t="n">
         <v>40734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0086 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य फूल सिंह/भूपत</t>
+          <t>1746004074/LD/0085 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य चैती बाई/सौनूलाल</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>21228</v>
+        <v>16104</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>40676</v>
+        <v>40694</v>
       </c>
       <c r="K546" s="3" t="n">
         <v>40734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0087 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य  कल्‍याण यादव/अकालू यादव</t>
+          <t>1746004074/LD/0086 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य फूल सिंह/भूपत</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>15000</v>
+        <v>20000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>16836</v>
+        <v>21228</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>40688</v>
+        <v>40676</v>
       </c>
       <c r="K547" s="3" t="n">
         <v>40734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0088 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य रनमत सिंह/छोटेलाल</t>
+          <t>1746004074/LD/0087 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य  कल्‍याण यादव/अकालू यादव</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>20000</v>
+        <v>15000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>18600</v>
+        <v>16836</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>40658</v>
+        <v>40688</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>40740</v>
+        <v>40734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0089 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य धन सिंह/फरदा सिंह</t>
+          <t>1746004074/LD/0088 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य रनमत सिंह/छोटेलाल</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>5000</v>
+        <v>20000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>4030</v>
+        <v>18600</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>40644</v>
+        <v>40658</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>40734</v>
+        <v>40740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/009 — मेढ बंधान कार्य नरेश सिंह</t>
+          <t>1746004074/LD/0089 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य धन सिंह/फरदा सिंह</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>20000</v>
+        <v>5000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>0</v>
+        <v>4030</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>39455</v>
+        <v>40644</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>39476</v>
+        <v>40734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0090 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान काय्र अशोक/मन्‍तीलाल</t>
+          <t>1746004074/LD/009 — मेढ बंधान कार्य नरेश सिंह</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>12978</v>
+        <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>40658</v>
+        <v>39455</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>40740</v>
+        <v>39476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/0091 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य अशोक/आदित्‍य</t>
+          <t>1746004074/LD/0090 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान काय्र अशोक/मन्‍तीलाल</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>16480</v>
+        <v>12978</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>40644</v>
+        <v>40658</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>40734</v>
+        <v>40740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034225874 — medh bandhan amoli das/Rupa das</t>
+          <t>1746004074/LD/0091 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य अशोक/आदित्‍य</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>0</v>
+        <v>16480</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>42123</v>
-[...1 lines deleted...]
-      <c r="K553" s="3"/>
+        <v>40644</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>40734</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034230630 — MED BANDHAN KAR GALIRAM/BHULAU DAS</t>
+          <t>1746004074/LD/22012034225874 — medh bandhan amoli das/Rupa das</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>42276</v>
+        <v>42123</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034232514 — MED BANDHAN NIRMAN GALI RAM/BHULAU</t>
+          <t>1746004074/LD/22012034230630 — MED BANDHAN KAR GALIRAM/BHULAU DAS</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>98000</v>
+        <v>30000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>88656.2</v>
+        <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>42290</v>
-[...3 lines deleted...]
-      </c>
+        <v>42276</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034232521 — MED BANDHAN NIRMAN KRIASHNPAL SINGH/SURENDRA SINGH</t>
+          <t>1746004074/LD/22012034232514 — MED BANDHAN NIRMAN GALI RAM/BHULAU</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>59000</v>
+        <v>98000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>55313</v>
+        <v>88656.2</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>42311</v>
+        <v>42290</v>
       </c>
       <c r="K556" s="3" t="n">
         <v>42460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034232527 — MEDHBANDHAN NIRMAN DHIRAJ SINGH/BANGAI SINGH</t>
+          <t>1746004074/LD/22012034232521 — MED BANDHAN NIRMAN KRIASHNPAL SINGH/SURENDRA SINGH</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>20000</v>
+        <v>59000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>19264</v>
+        <v>55313</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>42353</v>
+        <v>42311</v>
       </c>
       <c r="K557" s="3" t="n">
         <v>42460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034232533 — Medhbandhan nirman  rajesh kumar/ranbali</t>
+          <t>1746004074/LD/22012034232527 — MEDHBANDHAN NIRMAN DHIRAJ SINGH/BANGAI SINGH</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>146000</v>
+        <v>20000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>119365</v>
+        <v>19264</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>42290</v>
+        <v>42353</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>42531</v>
+        <v>42460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034232538 — Medhbandhan nirmanshuklal singh/bisali singh</t>
+          <t>1746004074/LD/22012034232533 — Medhbandhan nirman  rajesh kumar/ranbali</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>7000</v>
+        <v>146000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>6826.5</v>
+        <v>119365</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>42369</v>
+        <v>42290</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>42460</v>
+        <v>42531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034232542 — Medhbandhan Nirman Fhool bai/bhoopat singh</t>
+          <t>1746004074/LD/22012034232538 — Medhbandhan nirmanshuklal singh/bisali singh</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>29000</v>
+        <v>7000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>28543.2</v>
+        <v>6826.5</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>42360</v>
+        <v>42369</v>
       </c>
       <c r="K560" s="3" t="n">
         <v>42460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034232556 — Medhbandhan nirman Mahantram/kudna kol</t>
+          <t>1746004074/LD/22012034232542 — Medhbandhan Nirman Fhool bai/bhoopat singh</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>22500</v>
+        <v>29000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>22419</v>
+        <v>28543.2</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>42369</v>
+        <v>42360</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>42460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034232567 — Medhbandhan nirman Gomti bai/Videsh singh</t>
+          <t>1746004074/LD/22012034232556 — Medhbandhan nirman Mahantram/kudna kol</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>146000</v>
+        <v>22500</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>133126.6</v>
+        <v>22419</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>42311</v>
+        <v>42369</v>
       </c>
       <c r="K562" s="3" t="n">
         <v>42460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034233240 — Medbandhan nirman sobhat singh/ khulal singh</t>
+          <t>1746004074/LD/22012034232567 — Medhbandhan nirman Gomti bai/Videsh singh</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>2410700000</v>
+        <v>146000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>24009</v>
+        <v>133126.6</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>42398</v>
+        <v>42311</v>
       </c>
       <c r="K563" s="3" t="n">
         <v>42460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034245091 — MEDBANDHAN KARY KIRENDRA SINGH/GOPAL SINGH</t>
+          <t>1746004074/LD/22012034233240 — Medbandhan nirman sobhat singh/ khulal singh</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>0</v>
+        <v>2410700000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>0</v>
+        <v>24009</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K564" s="3"/>
+        <v>42398</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>42460</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034249572 — Medbandhan kary kunwariya bai /Udal singh</t>
+          <t>1746004074/LD/22012034245091 — MEDBANDHAN KARY KIRENDRA SINGH/GOPAL SINGH</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>28000</v>
+        <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>27348</v>
+        <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>42379</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034249581 — Medhbandhan kary Sundar singh/Anupsingh</t>
+          <t>1746004074/LD/22012034249572 — Medbandhan kary kunwariya bai /Udal singh</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>0</v>
+        <v>28000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>0</v>
+        <v>27348</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K566" s="3"/>
+        <v>42379</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>42460</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034250047 — Medhbandhan kary kirendra singh/gopal singh</t>
+          <t>1746004074/LD/22012034249581 — Medhbandhan kary Sundar singh/Anupsingh</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>81000</v>
+        <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>80365</v>
+        <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>42388</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034250052 — Medhbandhan kary krishna lal/bharat lal</t>
+          <t>1746004074/LD/22012034250047 — Medhbandhan kary kirendra singh/gopal singh</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>79000</v>
+        <v>81000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>78228</v>
+        <v>80365</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>42381</v>
+        <v>42388</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>42460</v>
+        <v>42536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034250062 — Medhbandhan kary sundar singh/Anoop singh</t>
+          <t>1746004074/LD/22012034250052 — Medhbandhan kary krishna lal/bharat lal</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>67000</v>
+        <v>79000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>66939</v>
+        <v>78228</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>42380</v>
+        <v>42381</v>
       </c>
       <c r="K569" s="3" t="n">
         <v>42460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034250065 — Medhbandhan kary sundar singh/Anoop singh</t>
+          <t>1746004074/LD/22012034250062 — Medhbandhan kary sundar singh/Anoop singh</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>67000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>0</v>
+        <v>66939</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K570" s="3"/>
+        <v>42380</v>
+      </c>
+      <c r="K570" s="3" t="n">
+        <v>42460</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034250073 — Medhbandhan kary Nansoo singh/ Vikram singh</t>
+          <t>1746004074/LD/22012034250065 — Medhbandhan kary sundar singh/Anoop singh</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>31000</v>
+        <v>67000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>30614.1</v>
+        <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>42388</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034250435 — Medhbandha kary Veerbhan singh/Rambhan singh</t>
+          <t>1746004074/LD/22012034250073 — Medhbandhan kary Nansoo singh/ Vikram singh</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>118000</v>
+        <v>31000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>105659</v>
+        <v>30614.1</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>42382</v>
+        <v>42388</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>42556</v>
+        <v>42531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034250450 — Medhbandhan kary Amoli Das/Roopa das</t>
+          <t>1746004074/LD/22012034250435 — Medhbandha kary Veerbhan singh/Rambhan singh</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>22000</v>
+        <v>118000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>21504</v>
+        <v>105659</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>42381</v>
+        <v>42382</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>42460</v>
+        <v>42556</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034251031 — Medhbandhan kary madan singh/dahpat singh</t>
+          <t>1746004074/LD/22012034250450 — Medhbandhan kary Amoli Das/Roopa das</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>51000</v>
+        <v>22000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>39591</v>
+        <v>21504</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>42387</v>
+        <v>42381</v>
       </c>
       <c r="K574" s="3" t="n">
         <v>42460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034251404 — Medhbandhan kary Dhani ram singh/Aditya singh</t>
+          <t>1746004074/LD/22012034251031 — Medhbandhan kary madan singh/dahpat singh</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>27000</v>
+        <v>51000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>25281</v>
+        <v>39591</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>42389</v>
+        <v>42387</v>
       </c>
       <c r="K575" s="3" t="n">
         <v>42460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034251519 — bhume shilp santkumar/chatrapal</t>
+          <t>1746004074/LD/22012034251404 — Medhbandhan kary Dhani ram singh/Aditya singh</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>97000</v>
+        <v>27000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>72455</v>
+        <v>25281</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>42401</v>
+        <v>42389</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>42531</v>
+        <v>42460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034267046 — MED BANDHAN KARY</t>
+          <t>1746004074/LD/22012034251519 — bhume shilp santkumar/chatrapal</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>0</v>
+        <v>97000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>0</v>
+        <v>72455</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>42444</v>
-[...1 lines deleted...]
-      <c r="K577" s="3"/>
+        <v>42401</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>42531</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034272144 — MEDHBANDHAN KARY LEELA BAI/K.L PANIKA</t>
+          <t>1746004074/LD/22012034267046 — MED BANDHAN KARY</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>42475</v>
+        <v>42444</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034272202 — Medhbandhan nirman kary Leela bai/K.L.panika</t>
+          <t>1746004074/LD/22012034272144 — MEDHBANDHAN KARY LEELA BAI/K.L PANIKA</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>42461</v>
+        <v>42475</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034272948 — MEDBANDHAN KARY LEELA BAI /K.L. PANIKA</t>
+          <t>1746004074/LD/22012034272202 — Medhbandhan nirman kary Leela bai/K.L.panika</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>26000</v>
+        <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>25666</v>
+        <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>42529</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034274203 — medbandhan kary narayan das/ratan das</t>
+          <t>1746004074/LD/22012034272948 — MEDBANDHAN KARY LEELA BAI /K.L. PANIKA</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>20000</v>
+        <v>26000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>19740</v>
+        <v>25666</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>42524</v>
+        <v>42529</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>42561</v>
+        <v>42565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034274210 — medbandhan kary ramnath/aasharam panika</t>
+          <t>1746004074/LD/22012034274203 — medbandhan kary narayan das/ratan das</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>11000</v>
+        <v>20000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>11664</v>
+        <v>19740</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>42524</v>
       </c>
       <c r="K582" s="3" t="n">
         <v>42561</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034368683 — Medbandhan kary- Ravindra pratap singh/shivpratap singh</t>
+          <t>1746004074/LD/22012034274210 — medbandhan kary ramnath/aasharam panika</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>77000</v>
+        <v>11000</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>76608</v>
+        <v>11664</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>43254</v>
+        <v>42524</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>44292</v>
+        <v>42561</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515645 — Bhumi Shilp/Chandrabhan/Chotelal/CFT Project SRIJAN Sanstha</t>
+          <t>1746004074/LD/22012034368683 — Medbandhan kary- Ravindra pratap singh/shivpratap singh</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>0</v>
+        <v>77000</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>0</v>
+        <v>76608</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>43938</v>
-[...1 lines deleted...]
-      <c r="K584" s="3"/>
+        <v>43254</v>
+      </c>
+      <c r="K584" s="3" t="n">
+        <v>44292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515648 — Bhumi Shilp/Mahipal/Meghai/CFT Project SRIJAN Sanstha</t>
+          <t>1746004074/LD/22012034515645 — Bhumi Shilp/Chandrabhan/Chotelal/CFT Project SRIJAN Sanstha</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>43937</v>
+        <v>43938</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515650 — Bhumi Shilp/Mahipal/Meghai/CFT Project SRIJAN Sanstha</t>
+          <t>1746004074/LD/22012034515648 — Bhumi Shilp/Mahipal/Meghai/CFT Project SRIJAN Sanstha</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>43938</v>
+        <v>43937</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515651 — Bhumi Shilp/Mahipal/Meghai/CFT Project SRIJAN Sanstha</t>
+          <t>1746004074/LD/22012034515650 — Bhumi Shilp/Mahipal/Meghai/CFT Project SRIJAN Sanstha</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>14623.97</v>
+        <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>43938</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515654 — Bhumi Shilp/Anil Padwar/Babulal/CFT Project SRIJAN Sanstha</t>
+          <t>1746004074/LD/22012034515651 — Bhumi Shilp/Mahipal/Meghai/CFT Project SRIJAN Sanstha</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>0</v>
+        <v>14623.97</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>43938</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515658 — Bhumi Shilp/Dasrath Padwar/Babulal/CFT Project SRIJAN Sanstha</t>
+          <t>1746004074/LD/22012034515654 — Bhumi Shilp/Anil Padwar/Babulal/CFT Project SRIJAN Sanstha</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>43938</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515660 — Bhumi Shilp/ Awadh Padwar/Babulal/CFT Project SRIJAN Sanstha</t>
+          <t>1746004074/LD/22012034515658 — Bhumi Shilp/Dasrath Padwar/Babulal/CFT Project SRIJAN Sanstha</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>43938</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515662 — Bhumi Shilp/Duasiya Bewa/Chetan Singh/CFT Project SRIJAN Sanstha</t>
+          <t>1746004074/LD/22012034515660 — Bhumi Shilp/ Awadh Padwar/Babulal/CFT Project SRIJAN Sanstha</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>43938</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515664 — Bhumi Shilp/Mahendra Singh/Kausal Singh/CFT Project SRIJAN Sanstha</t>
+          <t>1746004074/LD/22012034515662 — Bhumi Shilp/Duasiya Bewa/Chetan Singh/CFT Project SRIJAN Sanstha</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>43937</v>
+        <v>43938</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515666 — Bhumi Shilp/Kausal Singh/Sankar Singh/CFT Project SRIJAN Sanstha</t>
+          <t>1746004074/LD/22012034515664 — Bhumi Shilp/Mahendra Singh/Kausal Singh/CFT Project SRIJAN Sanstha</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>14623.97</v>
+        <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>43938</v>
+        <v>43937</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515680 — Bhumi Shilp/Narendra Singh/Videsh Singh/CFT Project SRIJAN Sanstha</t>
+          <t>1746004074/LD/22012034515666 — Bhumi Shilp/Kausal Singh/Sankar Singh/CFT Project SRIJAN Sanstha</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>0</v>
+        <v>14623.97</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>43938</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515681 — Bhumi Shilp/ Dhaniram/Ahitya/CFT Project SRIJAN Sanstha</t>
+          <t>1746004074/LD/22012034515680 — Bhumi Shilp/Narendra Singh/Videsh Singh/CFT Project SRIJAN Sanstha</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>32024.99</v>
+        <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>43937</v>
+        <v>43938</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515708 — Bhumishilp/Shekhlal Singh/Gokul Singh/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515681 — Bhumi Shilp/ Dhaniram/Ahitya/CFT Project SRIJAN Sanstha</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>0</v>
+        <v>32024.99</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>43933</v>
+        <v>43937</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515711 — Bhumishilp/Shyam Singh/Vishali/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515708 — Bhumishilp/Shekhlal Singh/Gokul Singh/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>43934</v>
+        <v>43933</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515725 — Bhumishilp/Bhagvati/Anand Singh/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515711 — Bhumishilp/Shyam Singh/Vishali/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>14623.97</v>
+        <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>43932</v>
+        <v>43934</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515732 — Bhumishilp/Amratlal/Sonsaah/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515725 — Bhumishilp/Bhagvati/Anand Singh/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>14623.97</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>13510</v>
+        <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>44320</v>
-[...3 lines deleted...]
-      </c>
+        <v>43932</v>
+      </c>
+      <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515737 — Bhumishilp/Chaiti Bai/Sonu Panika/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515732 — Bhumishilp/Amratlal/Sonsaah/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>61145.98</v>
+        <v>14623.97</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>0</v>
+        <v>13510</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>43934</v>
-[...1 lines deleted...]
-      <c r="K600" s="3"/>
+        <v>44320</v>
+      </c>
+      <c r="K600" s="3" t="n">
+        <v>44779</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515764 — Bhumishilp/Amrat Singh/SonShah Singh/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515737 — Bhumishilp/Chaiti Bai/Sonu Panika/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>0</v>
+        <v>61145.98</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>43935</v>
+        <v>43934</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515766 — Bhumishilp/Thakur Singh/Motilal/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515764 — Bhumishilp/Amrat Singh/SonShah Singh/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>95537.97</v>
+        <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>43934</v>
+        <v>43935</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515770 — Bhumishilp/Rajkumar Singh/Raj Bahadur/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515766 — Bhumishilp/Thakur Singh/Motilal/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>14623.97</v>
+        <v>95537.97</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>43931</v>
+        <v>43934</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515772 — Bhumishilp/Jeewandas/Kaaluram/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515770 — Bhumishilp/Rajkumar Singh/Raj Bahadur/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>14623.97</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>11400</v>
+        <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>44372</v>
-[...3 lines deleted...]
-      </c>
+        <v>43931</v>
+      </c>
+      <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515777 — Bhumishilp/Mahantram/Kudna/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515772 — Bhumishilp/Jeewandas/Kaaluram/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>14623.97</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>13300</v>
+        <v>11400</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>44306</v>
+        <v>44372</v>
       </c>
       <c r="K605" s="3" t="n">
         <v>44779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515780 — Bhumishilp/Samli/Tribhuvan/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515777 — Bhumishilp/Mahantram/Kudna/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>0</v>
+        <v>14623.97</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>0</v>
+        <v>13300</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>43932</v>
-[...1 lines deleted...]
-      <c r="K606" s="3"/>
+        <v>44306</v>
+      </c>
+      <c r="K606" s="3" t="n">
+        <v>44779</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515782 — Bhumishilp/Kalra/Ganeshi/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515780 — Bhumishilp/Samli/Tribhuvan/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>43933</v>
+        <v>43932</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515784 — Bhumishilp/Samli/Tribhuvan/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515782 — Bhumishilp/Kalra/Ganeshi/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>14623.97</v>
+        <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>43934</v>
+        <v>43933</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515786 — Bhumishilp/Mohni/Harda Singh/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515784 — Bhumishilp/Samli/Tribhuvan/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>0</v>
+        <v>14623.97</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>43933</v>
+        <v>43934</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515787 — Bhumishilp/Mangal/Laamu/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515786 — Bhumishilp/Mohni/Harda Singh/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>43935</v>
+        <v>43933</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515788 — Bhumishilp/Ahiwaran/Bhamriya Singh/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515787 — Bhumishilp/Mangal/Laamu/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515790 — Bhumishilp/Surendra Singh/Besahan Singh/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515788 — Bhumishilp/Ahiwaran/Bhamriya Singh/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>43934</v>
+        <v>43935</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515804 — Bhumishilp/Naresh Singh/Khulal Singh/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515790 — Bhumishilp/Surendra Singh/Besahan Singh/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>14623.97</v>
+        <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>43935</v>
+        <v>43934</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515806 — Bhumishilp/Shobhat Singh/Khulal Singh</t>
+          <t>1746004074/LD/22012034515804 — Bhumishilp/Naresh Singh/Khulal Singh/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>0</v>
+        <v>14623.97</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515808 — Bhumishilp/Aalha Singh/Bhuneshwar Singh/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515806 — Bhumishilp/Shobhat Singh/Khulal Singh</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>14623.97</v>
+        <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>14060</v>
+        <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>44197</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515810 — Bhumishilp/Rama/Ganeshi/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515808 — Bhumishilp/Aalha Singh/Bhuneshwar Singh/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>14623.97</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>0</v>
+        <v>14060</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K616" s="3"/>
+        <v>44197</v>
+      </c>
+      <c r="K616" s="3" t="n">
+        <v>44380</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515811 — Bhumishilp/Munnalal/Brajlal/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515810 — Bhumishilp/Rama/Ganeshi/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>14623.97</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515813 — Bhumishilp/Madanlal/Jonhu Panika/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515811 — Bhumishilp/Munnalal/Brajlal/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>0</v>
+        <v>14623.97</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>43933</v>
+        <v>43935</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034515816 — Bhumishilp/Madanlal/Jonhu Panika/CFT Project-सृजन संस्था</t>
+          <t>1746004074/LD/22012034515813 — Bhumishilp/Madanlal/Jonhu Panika/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>54325.74</v>
+        <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>43931</v>
+        <v>43933</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034534651 — MEDBANDHAN KARYA TEERATH SINGH/JAMADAR SINGH</t>
+          <t>1746004074/LD/22012034515816 — Bhumishilp/Madanlal/Jonhu Panika/CFT Project-सृजन संस्था</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>52199.44</v>
+        <v>54325.74</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>54890</v>
+        <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>44251</v>
-[...3 lines deleted...]
-      </c>
+        <v>43931</v>
+      </c>
+      <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034535518 — MEDBANDHAN NIRMAN KARY DWARIKA PRASAD/ BHULOUAU</t>
+          <t>1746004074/LD/22012034534651 — MEDBANDHAN KARYA TEERATH SINGH/JAMADAR SINGH</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>52199.44</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>51110</v>
+        <v>54890</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>44275</v>
+        <v>44251</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>44380</v>
+        <v>44347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034538685 — MEDBANDHAN NIRMAN AMOLI DAS/roopa das</t>
+          <t>1746004074/LD/22012034535518 — MEDBANDHAN NIRMAN KARY DWARIKA PRASAD/ BHULOUAU</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>52199.44</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>51870</v>
+        <v>51110</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>44306</v>
+        <v>44275</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>44367</v>
+        <v>44380</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034538686 — Medbandhan nirman Samrath singh/vishali singh/</t>
+          <t>1746004074/LD/22012034538685 — MEDBANDHAN NIRMAN AMOLI DAS/roopa das</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>52199.44</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>50645</v>
+        <v>51870</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>44342</v>
+        <v>44306</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>44779</v>
+        <v>44367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034538687 — Med  bandhan nirman Nansuu singh/kunvar singh</t>
+          <t>1746004074/LD/22012034538686 — Medbandhan nirman Samrath singh/vishali singh/</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>52199.44</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>0</v>
+        <v>50645</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>44063</v>
-[...1 lines deleted...]
-      <c r="K624" s="3"/>
+        <v>44342</v>
+      </c>
+      <c r="K624" s="3" t="n">
+        <v>44779</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034540716 — Medh bandhan nirman Samri bai/babulal</t>
+          <t>1746004074/LD/22012034538687 — Med  bandhan nirman Nansuu singh/kunvar singh</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>52199.44</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>51120</v>
+        <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>44306</v>
-[...3 lines deleted...]
-      </c>
+        <v>44063</v>
+      </c>
+      <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034540717 — Medh bandhan nirman shuklal singh/vishali singh</t>
+          <t>1746004074/LD/22012034540716 — Medh bandhan nirman Samri bai/babulal</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>52199.44</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>50630</v>
+        <v>51120</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>44292</v>
+        <v>44306</v>
       </c>
       <c r="K626" s="3" t="n">
         <v>44380</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034540718 — Medh bandhan nirman kamal singh/bhola /singh</t>
+          <t>1746004074/LD/22012034540717 — Medh bandhan nirman shuklal singh/vishali singh</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>52199.44</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>61050</v>
+        <v>50630</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>44361</v>
+        <v>44292</v>
       </c>
       <c r="K627" s="3" t="n">
-        <v>44543</v>
+        <v>44380</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034540720 — Medh bandhan nirman suresh kumar/Amoli das</t>
+          <t>1746004074/LD/22012034540718 — Medh bandhan nirman kamal singh/bhola /singh</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>33411.71</v>
+        <v>52199.44</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>31500</v>
+        <v>61050</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>44299</v>
+        <v>44361</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>44380</v>
+        <v>44543</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034540721 — Medh bandhan nirman Dashrath prasad/babu lal</t>
+          <t>1746004074/LD/22012034540720 — Medh bandhan nirman suresh kumar/Amoli das</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>52199.44</v>
+        <v>33411.71</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>0</v>
+        <v>31500</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K629" s="3"/>
+        <v>44299</v>
+      </c>
+      <c r="K629" s="3" t="n">
+        <v>44380</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034540722 — Medh bandhan nirman ROOP SINGH/MANNU SINGH</t>
+          <t>1746004074/LD/22012034540721 — Medh bandhan nirman Dashrath prasad/babu lal</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>52199.44</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>47810</v>
+        <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>44317</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034561930 — Medh bandhan nirman kary Manish devi/Ganesh lal</t>
+          <t>1746004074/LD/22012034540722 — Medh bandhan nirman ROOP SINGH/MANNU SINGH</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>52409.64</v>
+        <v>52199.44</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>27300</v>
+        <v>47810</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>44375</v>
+        <v>44317</v>
       </c>
       <c r="K631" s="3" t="n">
-        <v>44985</v>
+        <v>45232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034561959 — Medh bandhan nirman kary sahdev singh/mahadev</t>
+          <t>1746004074/LD/22012034561930 — Medh bandhan nirman kary Manish devi/Ganesh lal</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>77552.67</v>
+        <v>52409.64</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>0</v>
+        <v>27300</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>44291</v>
-[...1 lines deleted...]
-      <c r="K632" s="3"/>
+        <v>44375</v>
+      </c>
+      <c r="K632" s="3" t="n">
+        <v>44985</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034563543 — CTR -Medhbandhan nirman Mangal / kudna</t>
+          <t>1746004074/LD/22012034561959 — Medh bandhan nirman kary sahdev singh/mahadev</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>77552.67</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>75930</v>
+        <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>44380</v>
-[...3 lines deleted...]
-      </c>
+        <v>44291</v>
+      </c>
+      <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034563547 — CTR - Medhbandhan nirman Bhagwatiya bai /Dahpat singh</t>
+          <t>1746004074/LD/22012034563543 — CTR -Medhbandhan nirman Mangal / kudna</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>77552.67</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>72310</v>
+        <v>75930</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>44579</v>
+        <v>44380</v>
       </c>
       <c r="K634" s="3" t="n">
-        <v>45232</v>
+        <v>44779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034563553 — CTR -MEDHBANDHAN NIRMAN SANTOSH KUMAR /BRIJ LAL</t>
+          <t>1746004074/LD/22012034563547 — CTR - Medhbandhan nirman Bhagwatiya bai /Dahpat singh</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>77552.67</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>0</v>
+        <v>72310</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>44291</v>
-[...1 lines deleted...]
-      <c r="K635" s="3"/>
+        <v>44579</v>
+      </c>
+      <c r="K635" s="3" t="n">
+        <v>45232</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034563558 — CTR - Medhbandhan nirman Munna singh / kariya singh</t>
+          <t>1746004074/LD/22012034563553 — CTR -MEDHBANDHAN NIRMAN SANTOSH KUMAR /BRIJ LAL</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>77552.67</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>44291</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034563560 — CTR -Medhbandhan nirman Lalan singh/khulal sin gh</t>
+          <t>1746004074/LD/22012034563558 — CTR - Medhbandhan nirman Munna singh / kariya singh</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>77552.67</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>44291</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/22012034563561 — CTR -Medhbandhan nirman Lalan singh/khulal sin gh</t>
+          <t>1746004074/LD/22012034563560 — CTR -Medhbandhan nirman Lalan singh/khulal sin gh</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>0</v>
+        <v>77552.67</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>44291</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799413909 — मेंढ बंधान कार्य प्रीतम सिंह/दलसू</t>
+          <t>1746004074/LD/22012034563561 — CTR -Medhbandhan nirman Lalan singh/khulal sin gh</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>19528</v>
+        <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>41655</v>
-[...3 lines deleted...]
-      </c>
+        <v>44291</v>
+      </c>
+      <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799413912 — मेंढ बंधान कार्य दलसू/भण्‍डे सिंह</t>
+          <t>1746004074/LD/3799413909 — मेंढ बंधान कार्य प्रीतम सिंह/दलसू</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>20095</v>
+        <v>20000</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>20059.88</v>
+        <v>19528</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>41631</v>
+        <v>41655</v>
       </c>
       <c r="K640" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799414074 — मेंढ बंधान कार्य रामबली/ननकू दास</t>
+          <t>1746004074/LD/3799413912 — मेंढ बंधान कार्य दलसू/भण्‍डे सिंह</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>30000</v>
+        <v>20095</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>29043.6</v>
+        <v>20059.88</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>41666</v>
+        <v>41631</v>
       </c>
       <c r="K641" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799414084 — मेंढ बंधान कार्य ठाकुर सिंह/मोती सिंह</t>
+          <t>1746004074/LD/3799414074 — मेंढ बंधान कार्य रामबली/ननकू दास</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>29519.76</v>
+        <v>29043.6</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>41641</v>
+        <v>41666</v>
       </c>
       <c r="K642" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799414085 — मेंढ बंधान कार्य प्रेम सिंह/पच्‍चू</t>
+          <t>1746004074/LD/3799414084 — मेंढ बंधान कार्य ठाकुर सिंह/मोती सिंह</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>20000</v>
+        <v>30000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>25201.14</v>
+        <v>29519.76</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>41649</v>
+        <v>41641</v>
       </c>
       <c r="K643" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799414087 — मेंढ बंधान कार्य शेखलाल/गोकुल</t>
+          <t>1746004074/LD/3799414085 — मेंढ बंधान कार्य प्रेम सिंह/पच्‍चू</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>18840</v>
+        <v>25201.14</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>41649</v>
       </c>
       <c r="K644" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799416926 — Gp मेढ्बंधान निर्माण कार्य भगवत सिंह/शिवनंदन</t>
+          <t>1746004074/LD/3799414087 — मेंढ बंधान कार्य शेखलाल/गोकुल</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>0</v>
+        <v>18840</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>41487</v>
-[...1 lines deleted...]
-      <c r="K645" s="3"/>
+        <v>41649</v>
+      </c>
+      <c r="K645" s="3" t="n">
+        <v>41730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799417592 — मेंढ बंधान कार्य मनोहर/भवंरिया</t>
+          <t>1746004074/LD/3799416926 — Gp मेढ्बंधान निर्माण कार्य भगवत सिंह/शिवनंदन</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>41384</v>
+        <v>41487</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799418236 — Med bandhan karya Pancham Das/Kaluram</t>
+          <t>1746004074/LD/3799417592 — मेंढ बंधान कार्य मनोहर/भवंरिया</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>25000</v>
+        <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>27937.68</v>
+        <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>41674</v>
-[...3 lines deleted...]
-      </c>
+        <v>41384</v>
+      </c>
+      <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799418237 — med bandhan karya santosh kumar/brajlal</t>
+          <t>1746004074/LD/3799418236 — Med bandhan karya Pancham Das/Kaluram</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>30000</v>
+        <v>25000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>29186.59</v>
+        <v>27937.68</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>41649</v>
+        <v>41674</v>
       </c>
       <c r="K648" s="3" t="n">
-        <v>41730</v>
+        <v>41812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799418238 — med bandhan karya mahendra /kaushal</t>
+          <t>1746004074/LD/3799418237 — med bandhan karya santosh kumar/brajlal</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>28133.82</v>
+        <v>29186.59</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>41650</v>
+        <v>41649</v>
       </c>
       <c r="K649" s="3" t="n">
-        <v>41812</v>
+        <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799418239 — med bandhan karya Bhagwat singh/ shiv nandan</t>
+          <t>1746004074/LD/3799418238 — med bandhan karya mahendra /kaushal</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>29346</v>
+        <v>28133.82</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>41780</v>
+        <v>41650</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>41987</v>
+        <v>41812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799419367 — med bandhan karya vijay kumar/ jagat ram</t>
+          <t>1746004074/LD/3799418239 — med bandhan karya Bhagwat singh/ shiv nandan</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>18834</v>
+        <v>29346</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>41649</v>
+        <v>41780</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>41730</v>
+        <v>41987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799419703 — gp mendh bandhan nirman kary Ramnath/Viptu singh</t>
+          <t>1746004074/LD/3799419367 — med bandhan karya vijay kumar/ jagat ram</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>0</v>
+        <v>18834</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>41491</v>
-[...1 lines deleted...]
-      <c r="K652" s="3"/>
+        <v>41649</v>
+      </c>
+      <c r="K652" s="3" t="n">
+        <v>41730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799419760 — GP Med Bandhan Nirman Kary Ramnath/Bipatu</t>
+          <t>1746004074/LD/3799419703 — gp mendh bandhan nirman kary Ramnath/Viptu singh</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>29363.18</v>
+        <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>41652</v>
-[...3 lines deleted...]
-      </c>
+        <v>41491</v>
+      </c>
+      <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799419921 — gp Med bandhan nirman kary Chain singh/Mittu singh</t>
+          <t>1746004074/LD/3799419760 — GP Med Bandhan Nirman Kary Ramnath/Bipatu</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>27573.25</v>
+        <v>29363.18</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>41654</v>
+        <v>41652</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>41812</v>
+        <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799420259 — land development malkhu / dhurru</t>
+          <t>1746004074/LD/3799419921 — gp Med bandhan nirman kary Chain singh/Mittu singh</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>29436.24</v>
+        <v>27573.25</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>41685</v>
+        <v>41654</v>
       </c>
       <c r="K655" s="3" t="n">
         <v>41812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799422066 — मेड बधान निर्माण कार्य छोटे लाल सिंह /सुनहर सिंह</t>
+          <t>1746004074/LD/3799420259 — land development malkhu / dhurru</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>0</v>
+        <v>29436.24</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>41622</v>
-[...1 lines deleted...]
-      <c r="K656" s="3"/>
+        <v>41685</v>
+      </c>
+      <c r="K656" s="3" t="n">
+        <v>41812</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799422366 — BHUME SHILP DARMENDRA/GOPAL</t>
+          <t>1746004074/LD/3799422066 — मेड बधान निर्माण कार्य छोटे लाल सिंह /सुनहर सिंह</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>41369</v>
+        <v>41622</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799422369 — BHUME SHILP   CHOTE LAL/SUNHAR</t>
+          <t>1746004074/LD/3799422366 — BHUME SHILP DARMENDRA/GOPAL</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>25000</v>
+        <v>30000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>24298.44</v>
+        <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>41676</v>
-[...3 lines deleted...]
-      </c>
+        <v>41369</v>
+      </c>
+      <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799422372 — BHUME SHILP    VIMALA BAI/SUKHLAL</t>
+          <t>1746004074/LD/3799422369 — BHUME SHILP   CHOTE LAL/SUNHAR</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>25000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>12057.36</v>
+        <v>24298.44</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>41705</v>
+        <v>41676</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>42091</v>
+        <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799422375 — BHUME SHILP  MANOHAR/BHAREYA</t>
+          <t>1746004074/LD/3799422372 — BHUME SHILP    VIMALA BAI/SUKHLAL</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>30000</v>
+        <v>25000</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>29413.39</v>
+        <v>12057.36</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>41683</v>
+        <v>41705</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>41730</v>
+        <v>42091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799422547 — land leaving kunnu singh / gopal singh</t>
+          <t>1746004074/LD/3799422375 — BHUME SHILP  MANOHAR/BHAREYA</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>25000</v>
+        <v>30000</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>24222.72</v>
+        <v>29413.39</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>41682</v>
+        <v>41683</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>41812</v>
+        <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799422553 — LAND LEAVING SUDHRATIYA / NANDLAL</t>
+          <t>1746004074/LD/3799422547 — land leaving kunnu singh / gopal singh</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>30000</v>
+        <v>25000</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>30509.61</v>
+        <v>24222.72</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>41682</v>
       </c>
       <c r="K662" s="3" t="n">
         <v>41812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799422556 — LAND LEAVING BHUKHAN / JALU RAM</t>
+          <t>1746004074/LD/3799422553 — LAND LEAVING SUDHRATIYA / NANDLAL</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>29492</v>
+        <v>30509.61</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>41772</v>
+        <v>41682</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>42091</v>
+        <v>41812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799422557 — LAND LEAVING BHUKHAN / JALU RAM</t>
+          <t>1746004074/LD/3799422556 — LAND LEAVING BHUKHAN / JALU RAM</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>0</v>
+        <v>29492</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>41389</v>
-[...1 lines deleted...]
-      <c r="K664" s="3"/>
+        <v>41772</v>
+      </c>
+      <c r="K664" s="3" t="n">
+        <v>42091</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799423404 — BHUME SHILP    ENDRASABAI ./GOPAL SINGH</t>
+          <t>1746004074/LD/3799422557 — LAND LEAVING BHUKHAN / JALU RAM</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>28531.88</v>
+        <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>41674</v>
-[...3 lines deleted...]
-      </c>
+        <v>41389</v>
+      </c>
+      <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799429826 — LAND LEAVING TEJRAJ / GAJRAJ</t>
+          <t>1746004074/LD/3799423404 — BHUME SHILP    ENDRASABAI ./GOPAL SINGH</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>29638</v>
+        <v>28531.88</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>41816</v>
+        <v>41674</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>41987</v>
+        <v>41812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799429837 — BHUME SHILP  karan singh/bhavariya</t>
+          <t>1746004074/LD/3799429826 — LAND LEAVING TEJRAJ / GAJRAJ</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>30056.62</v>
+        <v>29638</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>41697</v>
+        <v>41816</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>41812</v>
+        <v>41987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799431134 — LAND LEAVING MOHAN SINGH / UDAL SINGH</t>
+          <t>1746004074/LD/3799429837 — BHUME SHILP  karan singh/bhavariya</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>28924</v>
+        <v>30056.62</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>41699</v>
+        <v>41697</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>41825</v>
+        <v>41812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799431143 — LAND LEAVING TIKAM SINGH / DALSU SINGH</t>
+          <t>1746004074/LD/3799431134 — LAND LEAVING MOHAN SINGH / UDAL SINGH</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>20000</v>
+        <v>30000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>19272</v>
+        <v>28924</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>41705</v>
+        <v>41699</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>41812</v>
+        <v>41825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799431145 — LAND LEAVING DWARIKA PRASAD / BHULAU DAS</t>
+          <t>1746004074/LD/3799431143 — LAND LEAVING TIKAM SINGH / DALSU SINGH</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>26405.88</v>
+        <v>19272</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>41705</v>
       </c>
       <c r="K670" s="3" t="n">
         <v>41812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/3799434909 — LAND LEAVING SAMMHAR / BHAMRIYA</t>
+          <t>1746004074/LD/3799431145 — LAND LEAVING DWARIKA PRASAD / BHULAU DAS</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>29346</v>
+        <v>26405.88</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>41780</v>
+        <v>41705</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>41986</v>
+        <v>41812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/9926704245 — मेंढ़ बंधान निर्माण कार्य सोहन लाल / तिह्लू</t>
+          <t>1746004074/LD/3799434909 — LAND LEAVING SAMMHAR / BHAMRIYA</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>20000</v>
+        <v>30000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>18396</v>
+        <v>29346</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K672" s="3" t="n">
         <v>41986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/9926704373 — LAND LEAVING SANT KUMAR / CHATRAPAL</t>
+          <t>1746004074/LD/9926704245 — मेंढ़ बंधान निर्माण कार्य सोहन लाल / तिह्लू</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>29492</v>
+        <v>18396</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>41787</v>
+        <v>41780</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>41987</v>
+        <v>41986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/9926704724 — gpमेढ बंधान कार्य दुलारू दास/बुध्‍दू पनिका</t>
+          <t>1746004074/LD/9926704373 — LAND LEAVING SANT KUMAR / CHATRAPAL</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>29054</v>
+        <v>29492</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>41787</v>
       </c>
       <c r="K674" s="3" t="n">
         <v>41987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/9926709514 — मेंढ़ बधान निर्माण कार्य छोटू सिंह / मसना सिंह</t>
+          <t>1746004074/LD/9926704724 — gpमेढ बंधान कार्य दुलारू दास/बुध्‍दू पनिका</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>29346</v>
+        <v>29054</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>41807</v>
+        <v>41787</v>
       </c>
       <c r="K675" s="3" t="n">
         <v>41987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1746004074/LD/9926709575 — मेंढ़ बंधान निर्माण कार्य गलिरम / भुलआउ दास</t>
+          <t>1746004074/LD/9926709514 — मेंढ़ बधान निर्माण कार्य छोटू सिंह / मसना सिंह</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>0</v>
+        <v>29346</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>41622</v>
-[...1 lines deleted...]
-      <c r="K676" s="3"/>
+        <v>41807</v>
+      </c>
+      <c r="K676" s="3" t="n">
+        <v>41987</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1746004074/OP/9425888908 — IMLIKHERWA KE CHARO TARAF BOLDAR DIWAL KA  NIRMANN</t>
+          <t>1746004074/LD/9926709575 — मेंढ़ बंधान निर्माण कार्य गलिरम / भुलआउ दास</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>333000</v>
+        <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>225018</v>
+        <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>42506</v>
-[...3 lines deleted...]
-      </c>
+        <v>41622</v>
+      </c>
+      <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1746004074/OP/9425892680 — shanti dham shavdah c.p.t. ka nirman lakhoura</t>
+          <t>1746004074/OP/9425888908 — IMLIKHERWA KE CHARO TARAF BOLDAR DIWAL KA  NIRMANN</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>363000</v>
+        <v>333000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>2160</v>
+        <v>225018</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>42816</v>
+        <v>42506</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>43618</v>
+        <v>43294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/001 — gp  ग्रेवल पैक निर्माण बडा लौखौरा से मुथेर टोला  gram panchayat</t>
+          <t>1746004074/OP/9425892680 — shanti dham shavdah c.p.t. ka nirman lakhoura</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>500000</v>
+        <v>363000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>165000</v>
+        <v>2160</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>39703</v>
+        <v>42816</v>
       </c>
       <c r="K679" s="3" t="n">
-        <v>39978</v>
+        <v>43618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/0010 — Gp ग्रेवल पहुंच मार्ग निर्माण सामुदायिक भवन से स्‍कूल तक प्र 0 शा लखौरा</t>
+          <t>1746004074/RC/001 — gp  ग्रेवल पैक निर्माण बडा लौखौरा से मुथेर टोला  gram panchayat</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>473982</v>
+        <v>165000</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>40924</v>
+        <v>39703</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>41028</v>
+        <v>39978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/002 — gp   सी0सी रोड निर्माण लखौरा गुलाब के धर से संन्‍जू के धर तक  gram panchayat</t>
+          <t>1746004074/RC/0010 — Gp ग्रेवल पहुंच मार्ग निर्माण सामुदायिक भवन से स्‍कूल तक प्र 0 शा लखौरा</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>136800</v>
+        <v>473982</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>39638</v>
-[...1 lines deleted...]
-      <c r="K681" s="3"/>
+        <v>40924</v>
+      </c>
+      <c r="K681" s="3" t="n">
+        <v>41028</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/003 — gp  सी0सी रोड निर्माण संन्‍जू के धर से गुलाब के धर  तक  gram panchayat</t>
+          <t>1746004074/RC/002 — gp   सी0सी रोड निर्माण लखौरा गुलाब के धर से संन्‍जू के धर तक  gram panchayat</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>497000</v>
+        <v>500000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>70000</v>
+        <v>136800</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>39631</v>
-[...3 lines deleted...]
-      </c>
+        <v>39638</v>
+      </c>
+      <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/0030 — Gp खेल मैदान समतलीकरण मुठेलटोला प्रा0 शा0 तहसील</t>
+          <t>1746004074/RC/003 — gp  सी0सी रोड निर्माण संन्‍जू के धर से गुलाब के धर  तक  gram panchayat</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>500000</v>
+        <v>497000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>253998</v>
+        <v>70000</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>41001</v>
+        <v>39631</v>
       </c>
       <c r="K683" s="3" t="n">
-        <v>41500</v>
+        <v>39698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/004 — gp  सी0सी रोड निर्माण अंतरिक र्माग लखौरा gram panchayat</t>
+          <t>1746004074/RC/0030 — Gp खेल मैदान समतलीकरण मुठेलटोला प्रा0 शा0 तहसील</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>188075</v>
+        <v>253998</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>39463</v>
+        <v>41001</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>39549</v>
+        <v>41500</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/005 — eeres ग्रेवल पंहूच र्माग निर्माण लाखौरा से जीलंगा</t>
+          <t>1746004074/RC/004 — gp  सी0सी रोड निर्माण अंतरिक र्माग लखौरा gram panchayat</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>1800000</v>
+        <v>500000</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>851728.99</v>
+        <v>188075</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>39607</v>
+        <v>39463</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>40543</v>
+        <v>39549</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/006 — gp ग्रेवल पंहूच र्माग निर्माण मुख्‍य मार्ग लखौरा से जंगल पहुंच मार्ग तक</t>
+          <t>1746004074/RC/005 — eeres ग्रेवल पंहूच र्माग निर्माण लाखौरा से जीलंगा</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>498000</v>
+        <v>1800000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>0</v>
+        <v>851728.99</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>39864</v>
+        <v>39607</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>40119</v>
+        <v>40543</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/0060 — Gp पंच परमेश्‍वर उपयोजना पी सी सी अन्‍य आन्‍तरिक मार्ग नाली सहित दिलमोहन के धर से झरका मुठेरटोला तक</t>
+          <t>1746004074/RC/006 — gp ग्रेवल पंहूच र्माग निर्माण मुख्‍य मार्ग लखौरा से जंगल पहुंच मार्ग तक</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>360000</v>
+        <v>498000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>131901</v>
+        <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>41075</v>
+        <v>39864</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>41302</v>
+        <v>40119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/007 — pwd लखौरा से मुठेलटोला तक गिटटीक्रत मार्ग का निर्माण 2 किमी</t>
+          <t>1746004074/RC/0060 — Gp पंच परमेश्‍वर उपयोजना पी सी सी अन्‍य आन्‍तरिक मार्ग नाली सहित दिलमोहन के धर से झरका मुठेरटोला तक</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>3017000</v>
+        <v>360000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>1661476</v>
+        <v>131901</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>40245</v>
+        <v>41075</v>
       </c>
       <c r="K688" s="3" t="n">
-        <v>42613</v>
+        <v>41302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/0070 — Gp पंचपरमेश्‍वर पी सी सी अन्‍य आन्‍तरिक मार्ग नाली सहित बेल सिहं के धर से शोभत सिह के धर तक</t>
+          <t>1746004074/RC/007 — pwd लखौरा से मुठेलटोला तक गिटटीक्रत मार्ग का निर्माण 2 किमी</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>369000</v>
+        <v>3017000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>131048</v>
+        <v>1661476</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>41281</v>
+        <v>40245</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>41500</v>
+        <v>42613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/008 — Gp खेल मैदान स्‍कूल ग्राउण्‍ड प्रा0शा0 लखौरा ग्राम पंचायत लखौरा</t>
+          <t>1746004074/RC/0070 — Gp पंचपरमेश्‍वर पी सी सी अन्‍य आन्‍तरिक मार्ग नाली सहित बेल सिहं के धर से शोभत सिह के धर तक</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>499000</v>
+        <v>369000</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>528891.5</v>
+        <v>131048</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>40688</v>
+        <v>41281</v>
       </c>
       <c r="K690" s="3" t="n">
-        <v>40945</v>
+        <v>41500</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/009 — Gp ग्रेवल पहुंच मार्ग निर्माण बरटोला से छीन्‍दपानी</t>
+          <t>1746004074/RC/008 — Gp खेल मैदान स्‍कूल ग्राउण्‍ड प्रा0शा0 लखौरा ग्राम पंचायत लखौरा</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>500000</v>
+        <v>499000</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>563652</v>
+        <v>528891.5</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>40947</v>
+        <v>40688</v>
       </c>
       <c r="K691" s="3" t="n">
-        <v>41013</v>
+        <v>40945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/22012034166190 — पीसीसी अन्य आंतरिक मार्ग निर्माण कार्य नाली सहित थ</t>
+          <t>1746004074/RC/009 — Gp ग्रेवल पहुंच मार्ग निर्माण बरटोला से छीन्‍दपानी</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>95000</v>
+        <v>500000</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>85293.9</v>
+        <v>563652</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>41429</v>
+        <v>40947</v>
       </c>
       <c r="K692" s="3" t="n">
-        <v>41816</v>
+        <v>41013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/22012034193635 — Gp पी सी सी अन्‍य आंतरिक मार्ग  विजय के घर से संतो</t>
+          <t>1746004074/RC/22012034166190 — पीसीसी अन्य आंतरिक मार्ग निर्माण कार्य नाली सहित थ</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>86000</v>
+        <v>95000</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>85046.77</v>
+        <v>85293.9</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>41618</v>
+        <v>41429</v>
       </c>
       <c r="K693" s="3" t="n">
         <v>41816</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/22012034199345 — mitti muroom marg</t>
+          <t>1746004074/RC/22012034193635 — Gp पी सी सी अन्‍य आंतरिक मार्ग  विजय के घर से संतो</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>0</v>
+        <v>86000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>0</v>
+        <v>85046.77</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K694" s="3"/>
+        <v>41618</v>
+      </c>
+      <c r="K694" s="3" t="n">
+        <v>41816</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/22012034199349 — mitti muroom road</t>
+          <t>1746004074/RC/22012034199345 — mitti muroom marg</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/22012034199536 — Gp मिटटी मुरूम निर्माण कार्य छीरपानी रोड् से लखन सिंह के घर तरफ</t>
+          <t>1746004074/RC/22012034199349 — mitti muroom road</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>41654</v>
+        <v>41378</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/22012034199539 — Gp मिटटी मुरूम आंतरिक मार्ग छीरपानी रोड् से लखन सि</t>
+          <t>1746004074/RC/22012034199536 — Gp मिटटी मुरूम निर्माण कार्य छीरपानी रोड् से लखन सिंह के घर तरफ</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>302165.78</v>
+        <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>41659</v>
-[...3 lines deleted...]
-      </c>
+        <v>41654</v>
+      </c>
+      <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/22012034225149 — पीसीसी अन्‍य आंतरिक मार्ग मुखीराम के घर से अनीता ब</t>
+          <t>1746004074/RC/22012034199539 — Gp मिटटी मुरूम आंतरिक मार्ग छीरपानी रोड् से लखन सि</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>119000</v>
+        <v>500000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>107459</v>
+        <v>302165.78</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>41849</v>
+        <v>41659</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>42003</v>
+        <v>42816</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/22012034266036 — PCC 6 Arjun k ghar se PDS godam taraf lakhaura</t>
+          <t>1746004074/RC/22012034225149 — पीसीसी अन्‍य आंतरिक मार्ग मुखीराम के घर से अनीता ब</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>117000</v>
+        <v>119000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>51376.77</v>
+        <v>107459</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>42132</v>
+        <v>41849</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>42210</v>
+        <v>42003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/22012034325391 — benibari road s sanju k gher tarf  part  7</t>
+          <t>1746004074/RC/22012034266036 — PCC 6 Arjun k ghar se PDS godam taraf lakhaura</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>206000</v>
+        <v>117000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>47580</v>
+        <v>51376.77</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>42772</v>
+        <v>42132</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>43348</v>
+        <v>42210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/22012034325396 — pcc road etvari k gher s ratan j gher tarf part  8</t>
+          <t>1746004074/RC/22012034325391 — benibari road s sanju k gher tarf  part  7</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>171000</v>
+        <v>206000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>33465</v>
+        <v>47580</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>42772</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>43607</v>
+        <v>43348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/22012034331740 — Sudur gram sadhak sampark yojna Anita bai ke ghar se suvasin dongri taraf</t>
+          <t>1746004074/RC/22012034325396 — pcc road etvari k gher s ratan j gher tarf part  8</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>1410000</v>
+        <v>171000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>722127.85</v>
+        <v>33465</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>42816</v>
+        <v>42772</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>43758</v>
+        <v>43607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/22012034363013 — पी.सी. सी रोड अन्य आंतरिक मार्ग नाली सहित तुलाराम के घर से बांध तरफ</t>
+          <t>1746004074/RC/22012034331740 — Sudur gram sadhak sampark yojna Anita bai ke ghar se suvasin dongri taraf</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>117000</v>
+        <v>1410000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>115855</v>
+        <v>722127.85</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>43013</v>
+        <v>42816</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>43408</v>
+        <v>43758</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/22012034363016 — पी.सी.सी रोड अन्य आंतरिक मार्ग नाली सहित जयलाल के कुँआ से हैंड पम्प तरफ</t>
+          <t>1746004074/RC/22012034363013 — पी.सी. सी रोड अन्य आंतरिक मार्ग नाली सहित तुलाराम के घर से बांध तरफ</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>117000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>116350</v>
+        <v>115855</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>43013</v>
       </c>
       <c r="K704" s="3" t="n">
         <v>43408</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/22012034372813 — PCC ROAD NIRMAN KARYA</t>
+          <t>1746004074/RC/22012034363016 — पी.सी.सी रोड अन्य आंतरिक मार्ग नाली सहित जयलाल के कुँआ से हैंड पम्प तरफ</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>0</v>
+        <v>117000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>0</v>
+        <v>116350</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>43205</v>
-[...1 lines deleted...]
-      <c r="K705" s="3"/>
+        <v>43013</v>
+      </c>
+      <c r="K705" s="3" t="n">
+        <v>43408</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/22012034450203 — pcc road se tiharu k gher taraf lakhoura</t>
+          <t>1746004074/RC/22012034372813 — PCC ROAD NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>85000</v>
+        <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>79350</v>
+        <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>43670</v>
-[...3 lines deleted...]
-      </c>
+        <v>43205</v>
+      </c>
+      <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/22012034462885 — pcc road naval singh k gher se cc road taraf</t>
+          <t>1746004074/RC/22012034450203 — pcc road se tiharu k gher taraf lakhoura</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>85000</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>85001</v>
+        <v>79350</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>43703</v>
+        <v>43670</v>
       </c>
       <c r="K707" s="3" t="n">
-        <v>44049</v>
+        <v>44051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/22012034560055 — pcc road rajkumar singh k gher se randeer k gher taraf</t>
+          <t>1746004074/RC/22012034462885 — pcc road naval singh k gher se cc road taraf</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>92000</v>
+        <v>85000</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>72980</v>
+        <v>85001</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>44392</v>
+        <v>43703</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>45021</v>
+        <v>44049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/22012034662374 — pcc road benibari mokhye marg se hari k gher taraf</t>
+          <t>1746004074/RC/22012034560055 — pcc road rajkumar singh k gher se randeer k gher taraf</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>90000</v>
+        <v>92000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>89680</v>
+        <v>72980</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>45301</v>
+        <v>44392</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>45379</v>
+        <v>45021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RC/22012034832750 — PCC Rode Nirmadh मेन रोड से कुंवर सिंह के घर तरफ</t>
+          <t>1746004074/RC/22012034662374 — pcc road benibari mokhye marg se hari k gher taraf</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>35000</v>
+        <v>90000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>26852.82</v>
+        <v>89680</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>45650</v>
-[...1 lines deleted...]
-      <c r="K710" s="3"/>
+        <v>45301</v>
+      </c>
+      <c r="K710" s="3" t="n">
+        <v>45379</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034370222 — BYAKTIGAT SOWCHALAY NIRMAN - MUNNA LAL/BRIAJLAL GRAM LAKHOURA</t>
+          <t>1746004074/RC/22012034832750 — PCC Rode Nirmadh मेन रोड से कुंवर सिंह के घर तरफ</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>12000</v>
+        <v>35000</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>11996</v>
+        <v>26852.82</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>42977</v>
+        <v>45650</v>
       </c>
       <c r="K711" s="3" t="n">
-        <v>43069</v>
+        <v>46298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034370237 — BYAKTIGAT SOWCHALAY NIRMAN- DHIRAJIYA BAI/DALSOO SINGH</t>
+          <t>1746004074/RS/22012034370222 — BYAKTIGAT SOWCHALAY NIRMAN - MUNNA LAL/BRIAJLAL GRAM LAKHOURA</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>42978</v>
+        <v>42977</v>
       </c>
       <c r="K712" s="3" t="n">
-        <v>43307</v>
+        <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034370247 — BYAKTIGAT SAWCHALAY NIRMAN BRIAJBHAN SINGH/ TRIBHUVAN SINGH</t>
+          <t>1746004074/RS/22012034370237 — BYAKTIGAT SOWCHALAY NIRMAN- DHIRAJIYA BAI/DALSOO SINGH</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>42977</v>
+        <v>42978</v>
       </c>
       <c r="K713" s="3" t="n">
-        <v>43125</v>
+        <v>43307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034370253 — Byaktigat Sawchalay nirman Rampratap singh/lokrai singh</t>
+          <t>1746004074/RS/22012034370247 — BYAKTIGAT SAWCHALAY NIRMAN BRIAJBHAN SINGH/ TRIBHUVAN SINGH</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>42977</v>
       </c>
       <c r="K714" s="3" t="n">
         <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034370263 — BYAKTIGAT SAWCHALAY NIRMAN SARJUN YADOV /CHAMRU YADOV</t>
+          <t>1746004074/RS/22012034370253 — Byaktigat Sawchalay nirman Rampratap singh/lokrai singh</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>42977</v>
       </c>
       <c r="K715" s="3" t="n">
         <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034370294 — BYAKTIGAT SOWCHALAY NIRMAN CHOTU LAL/CHECKA</t>
+          <t>1746004074/RS/22012034370263 — BYAKTIGAT SAWCHALAY NIRMAN SARJUN YADOV /CHAMRU YADOV</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>42977</v>
       </c>
       <c r="K716" s="3" t="n">
         <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034370404 — BYAKTIGAT SOWCHALAY NIRMAN MUNESH KUMAR/SANTOSH SINGH</t>
+          <t>1746004074/RS/22012034370294 — BYAKTIGAT SOWCHALAY NIRMAN CHOTU LAL/CHECKA</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>42977</v>
       </c>
       <c r="K717" s="3" t="n">
         <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034370409 — BYAKTIGAT SOWCHALAY NIRMAN GANGA RAM/MOHANLAL</t>
+          <t>1746004074/RS/22012034370404 — BYAKTIGAT SOWCHALAY NIRMAN MUNESH KUMAR/SANTOSH SINGH</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>15092</v>
+        <v>11996</v>
       </c>
       <c r="J718" s="3" t="n">
         <v>42977</v>
       </c>
       <c r="K718" s="3" t="n">
         <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034370412 — SAWCHALAY NIRMAN KAMAL SINGH/RAMPRASAD SINGH</t>
+          <t>1746004074/RS/22012034370409 — BYAKTIGAT SOWCHALAY NIRMAN GANGA RAM/MOHANLAL</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>11996</v>
+        <v>15092</v>
       </c>
       <c r="J719" s="3" t="n">
         <v>42977</v>
       </c>
       <c r="K719" s="3" t="n">
         <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034371539 — SAWCHALAY NIRMAN KAR OMKAR KANNOUJIYA/POORAN LAL</t>
+          <t>1746004074/RS/22012034370412 — SAWCHALAY NIRMAN KAMAL SINGH/RAMPRASAD SINGH</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>42977</v>
       </c>
       <c r="K720" s="3" t="n">
         <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034371987 — Sawchalay nirman shanti bai/ vijay kumar singh</t>
+          <t>1746004074/RS/22012034371539 — SAWCHALAY NIRMAN KAR OMKAR KANNOUJIYA/POORAN LAL</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>3096</v>
+        <v>11996</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>43091</v>
+        <v>42977</v>
       </c>
       <c r="K721" s="3" t="n">
-        <v>46030</v>
+        <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034371990 — sawchalay nirman vijay singh/kariya singh</t>
+          <t>1746004074/RS/22012034371987 — Sawchalay nirman shanti bai/ vijay kumar singh</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>11996</v>
+        <v>3096</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>43035</v>
+        <v>43091</v>
       </c>
       <c r="K722" s="3" t="n">
-        <v>43125</v>
+        <v>46030</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034372295 — sawchalay nirman kary Mahant ram/kudna lal</t>
+          <t>1746004074/RS/22012034371990 — sawchalay nirman vijay singh/kariya singh</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>42977</v>
+        <v>43035</v>
       </c>
       <c r="K723" s="3" t="n">
         <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034377415 — sawchalay nirman kary santosh kumar/maiku ram</t>
+          <t>1746004074/RS/22012034372295 — sawchalay nirman kary Mahant ram/kudna lal</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>3096</v>
+        <v>11996</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>43091</v>
+        <v>42977</v>
       </c>
       <c r="K724" s="3" t="n">
-        <v>43618</v>
+        <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034390135 — SAWCHALAY NIRMAN KARY RAMPAL/BALDEV LAL</t>
+          <t>1746004074/RS/22012034377415 — sawchalay nirman kary santosh kumar/maiku ram</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>3096</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>43232</v>
+        <v>43091</v>
       </c>
       <c r="K725" s="3" t="n">
         <v>43618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034402764 — sauchalay nirman kar ashok kumar/maiku ram</t>
+          <t>1746004074/RS/22012034390135 — SAWCHALAY NIRMAN KARY RAMPAL/BALDEV LAL</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>120000</v>
+        <v>12000</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>0</v>
+        <v>3096</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>43169</v>
-[...1 lines deleted...]
-      <c r="K726" s="3"/>
+        <v>43232</v>
+      </c>
+      <c r="K726" s="3" t="n">
+        <v>43618</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034402776 — sauchalay nirman kary mahendra singh/kausal singh</t>
+          <t>1746004074/RS/22012034402764 — sauchalay nirman kar ashok kumar/maiku ram</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>1200000000</v>
+        <v>120000</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
         <v>43169</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034417903 — SAUCHALAY NIRMAN ASHOK KUMAR/MAIKU RAM</t>
+          <t>1746004074/RS/22012034402776 — sauchalay nirman kary mahendra singh/kausal singh</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>0</v>
+        <v>1200000000</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>43192</v>
+        <v>43169</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034684543 — Segrigation Shed nirman gram panchayat Lakhoura</t>
+          <t>1746004074/RS/22012034417903 — SAUCHALAY NIRMAN ASHOK KUMAR/MAIKU RAM</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>775917.35</v>
+        <v>0</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>170</v>
+        <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>45179</v>
+        <v>43192</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034684544 — Segrigation Shed nirman gram panchayat Lakhoura</t>
+          <t>1746004074/RS/22012034684543 — Segrigation Shed nirman gram panchayat Lakhoura</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>0</v>
+        <v>775917.35</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>0</v>
+        <v>170</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>44836</v>
+        <v>45179</v>
       </c>
       <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034684545 — Segrigation Shed nirman gram panchayat Lakhoura</t>
+          <t>1746004074/RS/22012034684544 — Segrigation Shed nirman gram panchayat Lakhoura</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034684546 — Segrigation Shed nirman gram panchayat Lakhoura</t>
+          <t>1746004074/RS/22012034684545 — Segrigation Shed nirman gram panchayat Lakhoura</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034691092 — Samudayik kachra Ghar Nirman Karya Bhagwati Bai ke ghar ke pass</t>
+          <t>1746004074/RS/22012034684546 — Segrigation Shed nirman gram panchayat Lakhoura</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>44952</v>
+        <v>44836</v>
       </c>
       <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034691093 — Samudayik kachra Ghar Nirman Karya Bhagwati Bai ke ghar ke pass</t>
+          <t>1746004074/RS/22012034691092 — Samudayik kachra Ghar Nirman Karya Bhagwati Bai ke ghar ke pass</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>72244.63</v>
+        <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>2938</v>
+        <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>45179</v>
+        <v>44952</v>
       </c>
       <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Compost Pit for Community / Repair and Maintenance of Compost Pit for Community</t>
+          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost Structure for Groups</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034691094 — Samudayik kachra Ghar Nirman Karya Makhan Lal ke ghar ke pass</t>
+          <t>1746004074/RS/22012034691093 — Samudayik kachra Ghar Nirman Karya Bhagwati Bai ke ghar ke pass</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>71744.63</v>
+        <v>72244.63</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>45278</v>
+        <v>2938</v>
       </c>
       <c r="J735" s="3" t="n">
         <v>45179</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
+          <t>Repair &amp; Maint of Compost Pit for Community / Repair and Maintenance of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034691095 — Samudayik kachra Ghar Nirman Karya Galib ke ghar ke pass</t>
+          <t>1746004074/RS/22012034691094 — Samudayik kachra Ghar Nirman Karya Makhan Lal ke ghar ke pass</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>0</v>
+        <v>71744.63</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>0</v>
+        <v>45278</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>44952</v>
+        <v>45179</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034691096 — Samudayik kachra Ghar Nirman Karya Babu Ram  ke ghar ke pass</t>
+          <t>1746004074/RS/22012034691095 — Samudayik kachra Ghar Nirman Karya Galib ke ghar ke pass</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>71744.63</v>
+        <v>0</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>48774</v>
+        <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>45179</v>
-[...3 lines deleted...]
-      </c>
+        <v>44952</v>
+      </c>
+      <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034691097 — Samudayik kachra Ghar Nirman Karya Anil Padwar  ke ghar ke pass</t>
+          <t>1746004074/RS/22012034691096 — Samudayik kachra Ghar Nirman Karya Babu Ram  ke ghar ke pass</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>0</v>
+        <v>71744.63</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>0</v>
+        <v>48774</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>44952</v>
-[...1 lines deleted...]
-      <c r="K738" s="3"/>
+        <v>45179</v>
+      </c>
+      <c r="K738" s="3" t="n">
+        <v>46030</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012034699732 — Kachra ghar nirman kary Anil padwar ke ghar ke pass</t>
+          <t>1746004074/RS/22012034691097 — Samudayik kachra Ghar Nirman Karya Anil Padwar  ke ghar ke pass</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>65353.73</v>
+        <v>0</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>45030</v>
+        <v>44952</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1746004074/RS/22012035127016 — Kachra ghar Nirman kary Galib Singh ke Ghar ke Pass</t>
+          <t>1746004074/RS/22012034699732 — Kachra ghar nirman kary Anil padwar ke ghar ke pass</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>0</v>
+        <v>65353.73</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>45317</v>
+        <v>45030</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/001 — eeres लखौरा  डायवर्सन स्‍कीम eeres</t>
+          <t>1746004074/RS/22012035127016 — Kachra ghar Nirman kary Galib Singh ke Ghar ke Pass</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>1126614</v>
+        <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>39440</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0010 — Gp कपिलधारा कूप निर्माण टीकम सिंह/दलसिंह</t>
+          <t>1746004074/WC/001 — eeres लखौरा  डायवर्सन स्‍कीम eeres</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>135000</v>
+        <v>100000</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>89466</v>
+        <v>1126614</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>40140</v>
+        <v>39440</v>
       </c>
       <c r="K742" s="3" t="n">
-        <v>41370</v>
+        <v>40451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0011 — Gp कपिलधारा कूप निर्माण समरथ सिंह/विशाली सिंह</t>
+          <t>1746004074/WC/0010 — Gp कपिलधारा कूप निर्माण टीकम सिंह/दलसिंह</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>134919.85</v>
+        <v>89466</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>40182</v>
+        <v>40140</v>
       </c>
       <c r="K743" s="3" t="n">
-        <v>40726</v>
+        <v>41370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
           <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0012 — Gp कपिलधारा कूप निर्माण क्रष्‍णलाल/भारतलाल</t>
+          <t>1746004074/WC/0011 — Gp कपिलधारा कूप निर्माण समरथ सिंह/विशाली सिंह</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>0</v>
+        <v>134919.85</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>40175</v>
-[...1 lines deleted...]
-      <c r="K744" s="3"/>
+        <v>40182</v>
+      </c>
+      <c r="K744" s="3" t="n">
+        <v>40726</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0013 — Gp कपिलधारा कूप निर्माण मदन सिंह/दलपत सिंह</t>
+          <t>1746004074/WC/0012 — Gp कपिलधारा कूप निर्माण क्रष्‍णलाल/भारतलाल</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>129764</v>
+        <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>40182</v>
-[...3 lines deleted...]
-      </c>
+        <v>40175</v>
+      </c>
+      <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0014 — Gp कपिलधारा कूप निर्माण अमोलीदास/रूपादास</t>
+          <t>1746004074/WC/0013 — Gp कपिलधारा कूप निर्माण मदन सिंह/दलपत सिंह</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>73754</v>
+        <v>129764</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>40234</v>
+        <v>40182</v>
       </c>
       <c r="K746" s="3" t="n">
-        <v>40670</v>
+        <v>41131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
           <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0015 — Gp कपिलधारा कूप निर्माण ललन सिंह/मिटठू सिंह</t>
+          <t>1746004074/WC/0014 — Gp कपिलधारा कूप निर्माण अमोलीदास/रूपादास</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>100140</v>
+        <v>73754</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>40269</v>
+        <v>40234</v>
       </c>
       <c r="K747" s="3" t="n">
-        <v>40724</v>
+        <v>40670</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0016 — Gp कपिलधारा कूप निर्माण जयलाल/ त्र्भिुवन सिंह</t>
+          <t>1746004074/WC/0015 — Gp कपिलधारा कूप निर्माण ललन सिंह/मिटठू सिंह</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>37779.25</v>
+        <v>100140</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>40287</v>
+        <v>40269</v>
       </c>
       <c r="K748" s="3" t="n">
-        <v>40700</v>
+        <v>40724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0017 — Gp कपिलधारा कूप निर्माण अम्रतलाल/सोनसाय</t>
+          <t>1746004074/WC/0016 — Gp कपिलधारा कूप निर्माण जयलाल/ त्र्भिुवन सिंह</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>140763</v>
+        <v>37779.25</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>40269</v>
+        <v>40287</v>
       </c>
       <c r="K749" s="3" t="n">
-        <v>41500</v>
+        <v>40700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0018 — Gp कपिलधारा कूप निर्माण कौशल सिंह/अधरू सिंह</t>
+          <t>1746004074/WC/0017 — Gp कपिलधारा कूप निर्माण अम्रतलाल/सोनसाय</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>32515</v>
+        <v>140763</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>40273</v>
+        <v>40269</v>
       </c>
       <c r="K750" s="3" t="n">
-        <v>40709</v>
+        <v>41500</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0019 — Gp कपिलधारा कूप निर्माण महेश सिंह/विपतू सिंह</t>
+          <t>1746004074/WC/0018 — Gp कपिलधारा कूप निर्माण कौशल सिंह/अधरू सिंह</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>5733</v>
+        <v>32515</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>40220</v>
+        <v>40273</v>
       </c>
       <c r="K751" s="3" t="n">
-        <v>40688</v>
+        <v>40709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/002 — eeres रपटा कम स्‍टाम डेम निर्माण लखौरा</t>
+          <t>1746004074/WC/0019 — Gp कपिलधारा कूप निर्माण महेश सिंह/विपतू सिंह</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>2523000</v>
+        <v>135000</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>3129706.5</v>
+        <v>5733</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>39999</v>
+        <v>40220</v>
       </c>
       <c r="K752" s="3" t="n">
-        <v>41090</v>
+        <v>40688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0020 — Gp कपिलधारा कूप निर्माण नूखन सिंह/अंधरू</t>
+          <t>1746004074/WC/002 — eeres रपटा कम स्‍टाम डेम निर्माण लखौरा</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>135000</v>
+        <v>2523000</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>30062</v>
+        <v>3129706.5</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>40269</v>
+        <v>39999</v>
       </c>
       <c r="K753" s="3" t="n">
-        <v>40705</v>
+        <v>41090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0021 — Gp कपिलधारा कूप निर्माण रणमत सिंह/छोटेलाल</t>
+          <t>1746004074/WC/0020 — Gp कपिलधारा कूप निर्माण नूखन सिंह/अंधरू</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>68928</v>
+        <v>30062</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>40234</v>
+        <v>40269</v>
       </c>
       <c r="K754" s="3" t="n">
-        <v>42953</v>
+        <v>40705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0022 — Gp कपिलधारा कूप निर्माण अशोकलाल/भक्‍तीलाल</t>
+          <t>1746004074/WC/0021 — Gp कपिलधारा कूप निर्माण रणमत सिंह/छोटेलाल</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>127462</v>
+        <v>68928</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>40231</v>
+        <v>40234</v>
       </c>
       <c r="K755" s="3" t="n">
-        <v>41311</v>
+        <v>42953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
           <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0025 — Gp कपिलधारा कूप निर्माण भूखन सिंह</t>
+          <t>1746004074/WC/0022 — Gp कपिलधारा कूप निर्माण अशोकलाल/भक्‍तीलाल</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>47100</v>
+        <v>127462</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>40234</v>
+        <v>40231</v>
       </c>
       <c r="K756" s="3" t="n">
-        <v>42528</v>
+        <v>41311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00260 — Gp सोख्‍ता गडडा निर्माण मदन के धर के पास</t>
+          <t>1746004074/WC/0025 — Gp कपिलधारा कूप निर्माण भूखन सिंह</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>7000</v>
+        <v>135000</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>2000</v>
+        <v>47100</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>40653</v>
+        <v>40234</v>
       </c>
       <c r="K757" s="3" t="n">
-        <v>40453</v>
+        <v>42528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00261 — Gp सोख्‍ता गडडा निर्माण राजीव गांधी शिक्षा मिशन बडा लखौरा के पास हैण्‍डपम्‍प</t>
+          <t>1746004074/WC/00260 — Gp सोख्‍ता गडडा निर्माण मदन के धर के पास</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I758" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J758" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K758" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00262 — Gp सोख्‍ता गडडा निर्माण खेतइया के धर के पास हैण्‍डपम्‍प में</t>
+          <t>1746004074/WC/00261 — Gp सोख्‍ता गडडा निर्माण राजीव गांधी शिक्षा मिशन बडा लखौरा के पास हैण्‍डपम्‍प</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I759" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J759" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K759" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00263 — Gp सोख्‍ता गडडा निर्माण धन सिंह के धर के पास कूप निर्माण में</t>
+          <t>1746004074/WC/00262 — Gp सोख्‍ता गडडा निर्माण खेतइया के धर के पास हैण्‍डपम्‍प में</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J760" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K760" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00264 — Gp सोख्‍ता गडडा निर्माण भूखन के धर के पास</t>
+          <t>1746004074/WC/00263 — Gp सोख्‍ता गडडा निर्माण धन सिंह के धर के पास कूप निर्माण में</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J761" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K761" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00265 — Gp सोख्‍ता गडडा निर्माण दीनदयाल के धर के पास</t>
+          <t>1746004074/WC/00264 — Gp सोख्‍ता गडडा निर्माण भूखन के धर के पास</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I762" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J762" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K762" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00266 — Gp सोख्‍ता गडडा निर्माण गोविन्‍ददास के धर पास</t>
+          <t>1746004074/WC/00265 — Gp सोख्‍ता गडडा निर्माण दीनदयाल के धर के पास</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I763" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J763" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K763" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00267 — Gp सोख्‍ता गडडा निर्माण तेजराज के धर के पास</t>
+          <t>1746004074/WC/00266 — Gp सोख्‍ता गडडा निर्माण गोविन्‍ददास के धर पास</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I764" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J764" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K764" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00268 — Gp सोख्‍ता गडडा निर्माण पोस्‍ट आफिस के सामने हैण्‍डपम्‍प</t>
+          <t>1746004074/WC/00267 — Gp सोख्‍ता गडडा निर्माण तेजराज के धर के पास</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I765" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J765" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K765" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00269 — Gp सोख्‍ता गडडा निर्माण दौलत सिंह के धर पास</t>
+          <t>1746004074/WC/00268 — Gp सोख्‍ता गडडा निर्माण पोस्‍ट आफिस के सामने हैण्‍डपम्‍प</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I766" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J766" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K766" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00270 — Gp सोख्‍ता गडडा निर्माण स्‍कूल के पास ई जी एस बरटोला हैण्‍डपम्‍प</t>
+          <t>1746004074/WC/00269 — Gp सोख्‍ता गडडा निर्माण दौलत सिंह के धर पास</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I767" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J767" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K767" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00271 — Gp सोख्‍ता गडडा निर्माण नारेन्‍द्र सिंह कूप में</t>
+          <t>1746004074/WC/00270 — Gp सोख्‍ता गडडा निर्माण स्‍कूल के पास ई जी एस बरटोला हैण्‍डपम्‍प</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I768" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J768" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K768" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00272 — Gp सोख्‍ता गडडा निर्माण प्रा0शाला स्‍कूल मुण्‍रटोला</t>
+          <t>1746004074/WC/00271 — Gp सोख्‍ता गडडा निर्माण नारेन्‍द्र सिंह कूप में</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I769" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J769" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K769" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00273 — Gp सोख्‍ता गडडा निर्माण मुठेलटोला प्राथमिक भवन के सामने हैण्‍डपम्‍प</t>
+          <t>1746004074/WC/00272 — Gp सोख्‍ता गडडा निर्माण प्रा0शाला स्‍कूल मुण्‍रटोला</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I770" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J770" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K770" s="3" t="n">
-        <v>40481</v>
+        <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00274 — Gp सोख्‍ता गडडा निर्माण पूरन सिंह के धर के पास कूप में</t>
+          <t>1746004074/WC/00273 — Gp सोख्‍ता गडडा निर्माण मुठेलटोला प्राथमिक भवन के सामने हैण्‍डपम्‍प</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I771" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J771" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K771" s="3" t="n">
-        <v>40453</v>
+        <v>40481</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00275 — Gp सोख्‍ता गडडा निर्माण कमल के धर पास हैण्‍डपम्‍प में</t>
+          <t>1746004074/WC/00274 — Gp सोख्‍ता गडडा निर्माण पूरन सिंह के धर के पास कूप में</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J772" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K772" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00276 — Gp सोख्‍ता गडडा निर्माण अमर सिंह के धर के पास</t>
+          <t>1746004074/WC/00275 — Gp सोख्‍ता गडडा निर्माण कमल के धर पास हैण्‍डपम्‍प में</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I773" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J773" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K773" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00277 — Gp सोख्‍ता गडडा निर्माण पूरनलाल के कूप में</t>
+          <t>1746004074/WC/00276 — Gp सोख्‍ता गडडा निर्माण अमर सिंह के धर के पास</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I774" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J774" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K774" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00278 — Gp सोख्‍ता गडडा निर्माण मुढेलटोला जलबी के धर पास</t>
+          <t>1746004074/WC/00277 — Gp सोख्‍ता गडडा निर्माण पूरनलाल के कूप में</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J775" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K775" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00279 — Gp सोख्‍ता गडडा निर्माण कमल के कुआ में</t>
+          <t>1746004074/WC/00278 — Gp सोख्‍ता गडडा निर्माण मुढेलटोला जलबी के धर पास</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I776" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J776" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K776" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00280 — Gp सोख्‍ता गडडा निर्माण इमली खेरवा में</t>
+          <t>1746004074/WC/00279 — Gp सोख्‍ता गडडा निर्माण कमल के कुआ में</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I777" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J777" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K777" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00281 — Gp सोख्‍ता गडडा निर्माण महेश सिंह के धर के पास</t>
+          <t>1746004074/WC/00280 — Gp सोख्‍ता गडडा निर्माण इमली खेरवा में</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I778" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J778" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K778" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00282 — Gp सोख्‍ता गडडा निर्माण हैण्‍डपम्‍प पंचायत भवन के पास</t>
+          <t>1746004074/WC/00281 — Gp सोख्‍ता गडडा निर्माण महेश सिंह के धर के पास</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I779" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J779" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K779" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00283 — Gp सोख्‍ता गडडा निर्माण राजभान के धर पास</t>
+          <t>1746004074/WC/00282 — Gp सोख्‍ता गडडा निर्माण हैण्‍डपम्‍प पंचायत भवन के पास</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I780" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J780" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K780" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/00284 — Gp सोख्‍ता गडडा निर्माण राजेश के धर पास</t>
+          <t>1746004074/WC/00283 — Gp सोख्‍ता गडडा निर्माण राजभान के धर पास</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="I781" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J781" s="3" t="n">
         <v>40653</v>
       </c>
       <c r="K781" s="3" t="n">
         <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/003 — Gp रपटा सह स्‍टाप डैम बडा लखौरा धोधरानाला</t>
+          <t>1746004074/WC/00284 — Gp सोख्‍ता गडडा निर्माण राजेश के धर पास</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
-        <v>500000</v>
+        <v>7000</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>39968</v>
+        <v>40653</v>
       </c>
       <c r="K782" s="3" t="n">
-        <v>40086</v>
+        <v>40453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/004 — gP कपिल धारा कूप निर्माण कार्य जयलाल/शिवभुवन सिंह</t>
+          <t>1746004074/WC/003 — Gp रपटा सह स्‍टाप डैम बडा लखौरा धोधरानाला</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>135000</v>
+        <v>500000</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>72900</v>
+        <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>40124</v>
+        <v>39968</v>
       </c>
       <c r="K783" s="3" t="n">
-        <v>40700</v>
+        <v>40086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
           <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/005 — gP कपिल धारा कूप निर्माण कार्य सरोज बाई/संतोष सिंह</t>
+          <t>1746004074/WC/004 — gP कपिल धारा कूप निर्माण कार्य जयलाल/शिवभुवन सिंह</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>0</v>
+        <v>72900</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>40161</v>
-[...1 lines deleted...]
-      <c r="K784" s="3"/>
+        <v>40124</v>
+      </c>
+      <c r="K784" s="3" t="n">
+        <v>40700</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0050 — Gp बारी बंधान कार्य बरटोला नाला लखौरा</t>
+          <t>1746004074/WC/005 — gP कपिल धारा कूप निर्माण कार्य सरोज बाई/संतोष सिंह</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>5000</v>
+        <v>135000</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>3948</v>
+        <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>40582</v>
-[...3 lines deleted...]
-      </c>
+        <v>40161</v>
+      </c>
+      <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/006 — gP कपिलधारा कूप निर्माण कार्य महेश सिंह/विपतू सिंह</t>
+          <t>1746004074/WC/0050 — Gp बारी बंधान कार्य बरटोला नाला लखौरा</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>135000</v>
+        <v>5000</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>117123.95</v>
+        <v>3948</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>40154</v>
+        <v>40582</v>
       </c>
       <c r="K786" s="3" t="n">
-        <v>40691</v>
+        <v>40709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0060 — Gp बोरी बंधान कार्य जामुन नाला बडा लखौरा</t>
+          <t>1746004074/WC/006 — gP कपिलधारा कूप निर्माण कार्य महेश सिंह/विपतू सिंह</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>10000</v>
+        <v>135000</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>8934</v>
+        <v>117123.95</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>40595</v>
+        <v>40154</v>
       </c>
       <c r="K787" s="3" t="n">
-        <v>40709</v>
+        <v>40691</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0061 — Gp बोरी बंधान कार्य सोधेडोबरा नाला लखौरा</t>
+          <t>1746004074/WC/0060 — Gp बोरी बंधान कार्य जामुन नाला बडा लखौरा</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>2992</v>
+        <v>8934</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>40609</v>
+        <v>40595</v>
       </c>
       <c r="K788" s="3" t="n">
         <v>40709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0062 — Gp बोरी बंधान कार्य संगम नाला लखौरा</t>
+          <t>1746004074/WC/0061 — Gp बोरी बंधान कार्य सोधेडोबरा नाला लखौरा</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>4674</v>
+        <v>2992</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>40581</v>
+        <v>40609</v>
       </c>
       <c r="K789" s="3" t="n">
         <v>40709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0063 — Gp बोरी बंधान कार्य धोधरा नाला लखौरा</t>
+          <t>1746004074/WC/0062 — Gp बोरी बंधान कार्य संगम नाला लखौरा</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I790" s="2" t="n">
         <v>4674</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>40602</v>
+        <v>40581</v>
       </c>
       <c r="K790" s="3" t="n">
         <v>40709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/0064 — Gp बोरी बंधान कार्य बधधरा नाला</t>
+          <t>1746004074/WC/0063 — Gp बोरी बंधान कार्य धोधरा नाला लखौरा</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>4650</v>
+        <v>4674</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>40588</v>
+        <v>40602</v>
       </c>
       <c r="K791" s="3" t="n">
         <v>40709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/007 — Gp कपिलधारा कूप निर्माण कमल सिंह/अधनू सिंह</t>
+          <t>1746004074/WC/0064 — Gp बोरी बंधान कार्य बधधरा नाला</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>135000</v>
+        <v>5000</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>115762</v>
+        <v>4650</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>40168</v>
+        <v>40588</v>
       </c>
       <c r="K792" s="3" t="n">
-        <v>40670</v>
+        <v>40709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
           <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/008 — Gp कपिलधारा कूप निर्माण ब्रजभान/ननकूलाल</t>
+          <t>1746004074/WC/007 — Gp कपिलधारा कूप निर्माण कमल सिंह/अधनू सिंह</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>26700</v>
+        <v>115762</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>40160</v>
+        <v>40168</v>
       </c>
       <c r="K793" s="3" t="n">
-        <v>42953</v>
+        <v>40670</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
           <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/009 — Gp कपिलधारा कूप निर्माण मनोहर/भंवरिया</t>
+          <t>1746004074/WC/008 — Gp कपिलधारा कूप निर्माण ब्रजभान/ननकूलाल</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>99976</v>
+        <v>26700</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>40147</v>
+        <v>40160</v>
       </c>
       <c r="K794" s="3" t="n">
-        <v>40705</v>
+        <v>42953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/22012034314029 — Khet talab nirman kary dwarika prasad/ bhulau das</t>
+          <t>1746004074/WC/009 — Gp कपिलधारा कूप निर्माण मनोहर/भंवरिया</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
-        <v>172000</v>
+        <v>135000</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>173496.54</v>
+        <v>99976</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>42719</v>
+        <v>40147</v>
       </c>
       <c r="K795" s="3" t="n">
-        <v>43348</v>
+        <v>40705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
           <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/22012034314227 — Khet talab nirman kary narendra singh/videsh singh</t>
+          <t>1746004074/WC/22012034314029 — Khet talab nirman kary dwarika prasad/ bhulau das</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>172000</v>
       </c>
       <c r="I796" s="2" t="n">
-        <v>170450.8</v>
+        <v>173496.54</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>42775</v>
+        <v>42719</v>
       </c>
       <c r="K796" s="3" t="n">
-        <v>43516</v>
+        <v>43348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
           <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/22012034314232 — KHET TALAB NIRMAN KARY MAHENDRA SINGH/KAUSAL SINGH</t>
+          <t>1746004074/WC/22012034314227 — Khet talab nirman kary narendra singh/videsh singh</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>172000</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>160824</v>
+        <v>170450.8</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>42731</v>
+        <v>42775</v>
       </c>
       <c r="K797" s="3" t="n">
         <v>43516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/22012034316048 — KHET TALAB NIRMAN KARYA CHETBHAN SINGH/GOPAL SINGH</t>
+          <t>1746004074/WC/22012034314232 — KHET TALAB NIRMAN KARY MAHENDRA SINGH/KAUSAL SINGH</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
         <v>172000</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>169769.69</v>
+        <v>160824</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>42753</v>
+        <v>42731</v>
       </c>
       <c r="K798" s="3" t="n">
         <v>43516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
           <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/22012034317639 — Khet talab nirman karya amrit lal/sonsay</t>
+          <t>1746004074/WC/22012034316048 — KHET TALAB NIRMAN KARYA CHETBHAN SINGH/GOPAL SINGH</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
-        <v>0</v>
+        <v>172000</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>0</v>
+        <v>169769.69</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>42762</v>
-[...1 lines deleted...]
-      <c r="K799" s="3"/>
+        <v>42753</v>
+      </c>
+      <c r="K799" s="3" t="n">
+        <v>43516</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
           <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/22012034318121 — Khet talab nirman karya Jeevan Das/kalu ram</t>
+          <t>1746004074/WC/22012034317639 — Khet talab nirman karya amrit lal/sonsay</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>172000</v>
+        <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>163611</v>
+        <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>42769</v>
-[...3 lines deleted...]
-      </c>
+        <v>42762</v>
+      </c>
+      <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
           <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/22012034318756 — KHET TALAB NIRMAN KARYA DEENDAYAL /KUDNA KOL</t>
+          <t>1746004074/WC/22012034318121 — Khet talab nirman karya Jeevan Das/kalu ram</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>86000</v>
+        <v>172000</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>83824</v>
+        <v>163611</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>42769</v>
       </c>
       <c r="K801" s="3" t="n">
         <v>43516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
           <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/22012034318791 — KHET TALAB NIRMAN KARY BHAGVAT SINGH/ SHIVNANDAN SINGH</t>
+          <t>1746004074/WC/22012034318756 — KHET TALAB NIRMAN KARYA DEENDAYAL /KUDNA KOL</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>172000</v>
+        <v>86000</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>162339</v>
+        <v>83824</v>
       </c>
       <c r="J802" s="3" t="n">
         <v>42769</v>
       </c>
       <c r="K802" s="3" t="n">
-        <v>43698</v>
+        <v>43516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
           <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/22012034319585 — Khet talab nirman kary Etwari lal/Gokul lal</t>
+          <t>1746004074/WC/22012034318791 — KHET TALAB NIRMAN KARY BHAGVAT SINGH/ SHIVNANDAN SINGH</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
         <v>172000</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>171056</v>
+        <v>162339</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>42783</v>
+        <v>42769</v>
       </c>
       <c r="K803" s="3" t="n">
-        <v>43348</v>
+        <v>43698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/22012034320664 — हितैषी  कपिल धारा उपयोजना के अंतर्गत कूप निर्माण अशोक सिंह / आन्नद</t>
+          <t>1746004074/WC/22012034319585 — Khet talab nirman kary Etwari lal/Gokul lal</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
-        <v>0</v>
+        <v>172000</v>
       </c>
       <c r="I804" s="2" t="n">
-        <v>0</v>
+        <v>171056</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>42763</v>
-[...1 lines deleted...]
-      <c r="K804" s="3"/>
+        <v>42783</v>
+      </c>
+      <c r="K804" s="3" t="n">
+        <v>43348</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/22012034321008 — hitashi kapil dara ashok /aanad</t>
+          <t>1746004074/WC/22012034320664 — हितैषी  कपिल धारा उपयोजना के अंतर्गत कूप निर्माण अशोक सिंह / आन्नद</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
-        <v>200000</v>
+        <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>42819</v>
+        <v>42763</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/22012034390921 — nirmal neer kup nirmanjadava k pass lakhoura</t>
+          <t>1746004074/WC/22012034321008 — hitashi kapil dara ashok /aanad</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
-        <v>210000</v>
+        <v>200000</v>
       </c>
       <c r="I806" s="2" t="n">
-        <v>175671</v>
+        <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>43261</v>
-[...3 lines deleted...]
-      </c>
+        <v>42819</v>
+      </c>
+      <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/22012034446713 — nirmal neer kup lakhoura</t>
+          <t>1746004074/WC/22012034390921 — nirmal neer kup nirmanjadava k pass lakhoura</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I807" s="2" t="n">
-        <v>0</v>
+        <v>175671</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>43374</v>
-[...1 lines deleted...]
-      <c r="K807" s="3"/>
+        <v>43261</v>
+      </c>
+      <c r="K807" s="3" t="n">
+        <v>44572</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/22012034448212 — nirmal neer kup lakhoura 2</t>
+          <t>1746004074/WC/22012034446713 — nirmal neer kup lakhoura</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J808" s="3" t="n">
         <v>43374</v>
       </c>
       <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/9993641407 — khet talab nirman Bhagwat singh / shivnandan</t>
+          <t>1746004074/WC/22012034448212 — nirmal neer kup lakhoura 2</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
-        <v>160000</v>
+        <v>210000</v>
       </c>
       <c r="I809" s="2" t="n">
-        <v>94077.88</v>
+        <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>41639</v>
-[...3 lines deleted...]
-      </c>
+        <v>43374</v>
+      </c>
+      <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/9993641416 — खेत तालाब निर्माण भगमत सिंह/शिवनंदन सिंह‍</t>
+          <t>1746004074/WC/9993641407 — khet talab nirman Bhagwat singh / shivnandan</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
-        <v>159900</v>
+        <v>160000</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>65046.32</v>
+        <v>94077.88</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>41666</v>
+        <v>41639</v>
       </c>
       <c r="K810" s="3" t="n">
         <v>42461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/9993642522 — gp Khet talab nirman kary Dharmendra singh/Gopal s</t>
+          <t>1746004074/WC/9993641416 — खेत तालाब निर्माण भगमत सिंह/शिवनंदन सिंह‍</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
-        <v>160000</v>
+        <v>159900</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>152119.21</v>
+        <v>65046.32</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>41652</v>
+        <v>41666</v>
       </c>
       <c r="K811" s="3" t="n">
         <v>42461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/9993647811 — KHET TALAB MADAN LAL / JONHU LAL</t>
+          <t>1746004074/WC/9993642522 — gp Khet talab nirman kary Dharmendra singh/Gopal s</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>160000</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>157862.15</v>
+        <v>152119.21</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>41772</v>
+        <v>41652</v>
       </c>
       <c r="K812" s="3" t="n">
         <v>42461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/9993662669 — KHET TALAB NIRMAN KARY KIRENDRA SINGH /GOPAL SINGH</t>
+          <t>1746004074/WC/9993647811 — KHET TALAB MADAN LAL / JONHU LAL</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
-        <v>0</v>
+        <v>160000</v>
       </c>
       <c r="I813" s="2" t="n">
-        <v>0</v>
+        <v>157862.15</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K813" s="3"/>
+        <v>41772</v>
+      </c>
+      <c r="K813" s="3" t="n">
+        <v>42461</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/9993662791 — Khet Talab nirman kary Kirendra singh/Gpal singhoKi</t>
+          <t>1746004074/WC/9993662669 — KHET TALAB NIRMAN KARY KIRENDRA SINGH /GOPAL SINGH</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
         <v>42231</v>
       </c>
       <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
           <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/9993662856 — Khet talab nirman kary kirendra singh/Gopal singh</t>
+          <t>1746004074/WC/9993662791 — Khet Talab nirman kary Kirendra singh/Gpal singhoKi</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
         <v>42231</v>
       </c>
       <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
           <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/9993663033 — Khet talab nirman kirendra singh /Gopal singh</t>
+          <t>1746004074/WC/9993662856 — Khet talab nirman kary kirendra singh/Gopal singh</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
-        <v>172000</v>
+        <v>0</v>
       </c>
       <c r="I816" s="2" t="n">
-        <v>150966.9</v>
+        <v>0</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>42361</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/9993663792 — KHET TALAB NIRMAN RAJESH KUMAR S/O RAMBALI</t>
+          <t>1746004074/WC/9993663033 — Khet talab nirman kirendra singh /Gopal singh</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
         <v>172000</v>
       </c>
       <c r="I817" s="2" t="n">
-        <v>133164</v>
+        <v>150966.9</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>42370</v>
+        <v>42361</v>
       </c>
       <c r="K817" s="3" t="n">
-        <v>42565</v>
+        <v>42552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/9993663793 — KHET TALAB NIRMA RAM BALI S/O NANKU</t>
+          <t>1746004074/WC/9993663792 — KHET TALAB NIRMAN RAJESH KUMAR S/O RAMBALI</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>172000</v>
       </c>
       <c r="I818" s="2" t="n">
-        <v>130672</v>
+        <v>133164</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>42398</v>
+        <v>42370</v>
       </c>
       <c r="K818" s="3" t="n">
-        <v>42552</v>
+        <v>42565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/9993664606 — Khet Talab nirman kary RANMAT SINGH/CHOTE LAL SINGH</t>
+          <t>1746004074/WC/9993663793 — KHET TALAB NIRMA RAM BALI S/O NANKU</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
         <v>172000</v>
       </c>
       <c r="I819" s="2" t="n">
-        <v>68652</v>
+        <v>130672</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>42381</v>
+        <v>42398</v>
       </c>
       <c r="K819" s="3" t="n">
-        <v>42556</v>
+        <v>42552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
           <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/9993664611 — Khet talab nirman Thakur singh/moti singh</t>
+          <t>1746004074/WC/9993664606 — Khet Talab nirman kary RANMAT SINGH/CHOTE LAL SINGH</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
         <v>172000</v>
       </c>
       <c r="I820" s="2" t="n">
-        <v>169546.69</v>
+        <v>68652</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>42739</v>
+        <v>42381</v>
       </c>
       <c r="K820" s="3" t="n">
-        <v>42942</v>
+        <v>42556</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
           <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1746004074/WC/9993665316 — Ket Talab nirman Kary Chaiti bai/savnoo panika</t>
+          <t>1746004074/WC/9993664611 — Khet talab nirman Thakur singh/moti singh</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
         <v>172000</v>
       </c>
       <c r="I821" s="2" t="n">
+        <v>169546.69</v>
+      </c>
+      <c r="J821" s="3" t="n">
+        <v>42739</v>
+      </c>
+      <c r="K821" s="3" t="n">
+        <v>42942</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
+      <c r="A822" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH</t>
+        </is>
+      </c>
+      <c r="B822" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C822" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D822" s="1" t="inlineStr">
+        <is>
+          <t>Box Trenches / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E822" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F822" s="1" t="inlineStr">
+        <is>
+          <t>1746004074/WC/9993665316 — Ket Talab nirman Kary Chaiti bai/savnoo panika</t>
+        </is>
+      </c>
+      <c r="G822" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H822" s="2" t="n">
+        <v>172000</v>
+      </c>
+      <c r="I822" s="2" t="n">
         <v>82791</v>
       </c>
-      <c r="J821" s="3" t="n">
+      <c r="J822" s="3" t="n">
         <v>42389</v>
       </c>
-      <c r="K821" s="3" t="n">
+      <c r="K822" s="3" t="n">
         <v>42556</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>