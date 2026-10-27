--- v0 (2026-09-02)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K963"/>
+  <dimension ref="A1:K967"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 04:30:28</t>
+          <t>Exported on: 2026-10-27 17:30:57</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ANUPPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -755,98 +755,98 @@
       <c r="J21" s="3" t="n">
         <v>45181</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>45637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1746004103/IC/22012034888793 — NIRMAL NEER KUP NIRMAN KARY RAUSARKHAR CHAURATOLA</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1746004103/IC/22012034888814 — NIRMAL NEER KUP NIRMAN KARY RAUSARKHAR CHAURATOLA ME</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>499621</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>385474.16</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45755</v>
@@ -15212,51 +15212,51 @@
       <c r="J320" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1746004103/IF/22012035306211 — KOOP NIRMAN KARY HITGRAHI MALTI BAI/JAGDISH SINGH</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>312882.79</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>60217.85</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45755</v>
@@ -15455,51 +15455,51 @@
       <c r="J325" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>45967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1746004103/IF/22012035306259 — CTR KHET TALAB NIRMAN KARY RAMJIVAN SINGH/BHADRU SINGH</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>415247.71</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45396</v>
@@ -15551,98 +15551,98 @@
       <c r="J327" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>46038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1746004103/IF/22012035310532 — KOOP NIRMAN KARY HITGRAHI HAJARI SINGH/BHURA SINGH</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>346523.41</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>104484.38</v>
+        <v>107684.38</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1746004103/IF/22012035324807 — CTR KHET TALAB NIRMAN KARY PANCHAM SINGH/FAGUWA SINGH</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45748</v>
@@ -15743,51 +15743,51 @@
       <c r="J331" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1746004103/IF/22012035369709 — KOOP NIRMAN KARY HITGRAHI GULAB SINGH/BESAHAN SINGH</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45761</v>
@@ -15839,98 +15839,98 @@
       <c r="J333" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K333" s="3" t="n">
         <v>45967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1746004103/IF/22012035369834 — CTR KHET TALAB NIRMAN KARY TITRI BAI/CHILWA</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1746004103/IF/22012035369877 — CTR KHET TALAB NIRMAN KARY CHAIN SINGH/RAM LAL</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>217262.45</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45761</v>
@@ -16031,51 +16031,51 @@
       <c r="J337" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1746004103/IF/22012035451118 — Jgsa2025 Recharge Fit Hitaishi Kup Hitgrahi Chain Singh/Baisakhu</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45761</v>
@@ -16127,145 +16127,145 @@
       <c r="J339" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1746004103/IF/22012035477688 — KOOP NIRMAN KARY HITGRAHI BHEEKHAM SINGH/GANESH SINGH</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1746004103/IF/22012035659639 — CTR KHET TALAB NIRMAN KARY GORE SINGH/BHUKHA SINGH</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>199875.18</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1746004103/IF/22012035659644 — CTR KHET TALAB NIRMAN KARY RATAN SINGH/JETHU</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>199875.18</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45761</v>
@@ -16317,192 +16317,192 @@
       <c r="J343" s="3" t="n">
         <v>42830</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>43266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1746004103/IF/IAY/110916 — Construction of IAY House -IAY REG. NO. MP-46-004-103-001/20</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>42308</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1746004103/IF/IAY/110917 — Construction of IAY House -IAY REG. NO. MP-46-004-103-001/25</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>42308</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1746004103/IF/IAY/110918 — Construction of IAY House -IAY REG. NO. MP-46-004-103-001/26</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>42308</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1746004103/IF/IAY/126152 — Construction of IAY House -IAY REG. NO. MP-46-004-103-002/035</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>42394</v>
@@ -17877,51 +17877,51 @@
       <c r="J375" s="3" t="n">
         <v>43801</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>43982</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1746004103/IF/IAY/2198544 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4298863</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>43647</v>
@@ -19139,27185 +19139,27373 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>14130</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>42907</v>
       </c>
       <c r="K401" s="3" t="n">
         <v>43266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/001 — मेढ बधान कार्य भवर सिह</t>
+          <t>1746004103/IF/VB/22012035665853 — CTR KHET TALAB NIRMAN KARY MAN SINGH/HARIRAM SINGH</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>39453</v>
+        <v>46297</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0010 — मेढ बधान कार्य जयसिह/ भूरासिह</t>
+          <t>1746004103/IF/VB/22012035665855 — CTR KHET TALAB NIRMAN KARY RAMLI BAI/LOKRAM SINGH</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>39453</v>
+        <v>46297</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00100 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान खजहा बाई/कोन्‍दरा</t>
+          <t>1746004103/IF/VB/22012035665857 — CTR KHET TALAB NIRMAN KARY LAKHAN PRASAD/PRAHALAD</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>16000</v>
+        <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>40579</v>
-[...3 lines deleted...]
-      </c>
+        <v>46297</v>
+      </c>
+      <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00101 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान समलू सिंह/बजरग सिंह</t>
+          <t>1746004103/IF/VB/22012035665859 — CTR KHET TALAB NIRMAN KARY RAMESH PRASAD/PRAHALAD</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>19400</v>
+        <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>40570</v>
-[...3 lines deleted...]
-      </c>
+        <v>46297</v>
+      </c>
+      <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00102 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान झमुआ  सिंह/गोडदुकलू</t>
+          <t>1746004103/LD/001 — मेढ बधान कार्य भवर सिह</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>15000</v>
+        <v>5000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>13300</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>40576</v>
-[...3 lines deleted...]
-      </c>
+        <v>39453</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00103 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान ब्रजलाल/झमुआ</t>
+          <t>1746004103/LD/0010 — मेढ बधान कार्य जयसिह/ भूरासिह</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>9500</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>40576</v>
-[...3 lines deleted...]
-      </c>
+        <v>39453</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00104 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान हरि सिंह/छोटा सिंह</t>
+          <t>1746004103/LD/00100 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान खजहा बाई/कोन्‍दरा</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>20000</v>
+        <v>15000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>18500</v>
+        <v>16000</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>40573</v>
+        <v>40579</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>40586</v>
+        <v>40585</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00105 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य आनन्‍द सिंह/गंगा सिंह</t>
+          <t>1746004103/LD/00101 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान समलू सिंह/बजरग सिंह</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>18500</v>
+        <v>19400</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>40650</v>
+        <v>40570</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>40688</v>
+        <v>40583</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00106 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य प्‍यारे सिंह/तितरा सिंह</t>
+          <t>1746004103/LD/00102 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान झमुआ  सिंह/गोडदुकलू</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>20000</v>
+        <v>15000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>18100</v>
+        <v>13300</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>40648</v>
+        <v>40576</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>40683</v>
+        <v>40587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00107 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मुकुन्‍दी सिंह/प्रथ्‍वी सिंह</t>
+          <t>1746004103/LD/00103 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान ब्रजलाल/झमुआ</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>18200</v>
+        <v>9500</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>40643</v>
+        <v>40576</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>40689</v>
+        <v>40582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00108 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मोती सिंह/होबलाल सिंह</t>
+          <t>1746004103/LD/00104 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान हरि सिंह/छोटा सिंह</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>17100</v>
+        <v>18500</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>40639</v>
+        <v>40573</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>40689</v>
+        <v>40586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0011 — मेढ बधान कार्य गलिया बाई /ननसा सिह</t>
+          <t>1746004103/LD/00105 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य आनन्‍द सिंह/गंगा सिंह</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>0</v>
+        <v>18500</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>39603</v>
+        <v>40650</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>40035</v>
+        <v>40688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00110 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य लीला बाई/बैसाखू सिंह</t>
+          <t>1746004103/LD/00106 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य प्‍यारे सिंह/तितरा सिंह</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>15900</v>
+        <v>18100</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>40644</v>
+        <v>40648</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>40688</v>
+        <v>40683</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00111 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य शंकर सिंह/बिसाहू सिंह</t>
+          <t>1746004103/LD/00107 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मुकुन्‍दी सिंह/प्रथ्‍वी सिंह</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>18700</v>
+        <v>18200</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>40639</v>
+        <v>40643</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>40688</v>
+        <v>40689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00112 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भोमा सिंह/झत्‍मू सिंह</t>
+          <t>1746004103/LD/00108 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मोती सिंह/होबलाल सिंह</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>18000</v>
+        <v>17100</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>40634</v>
+        <v>40639</v>
       </c>
       <c r="K416" s="3" t="n">
         <v>40689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00113 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य तुलाराम सिंह/लामू सिंह</t>
+          <t>1746004103/LD/0011 — मेढ बधान कार्य गलिया बाई /ननसा सिह</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>17100</v>
+        <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>40624</v>
+        <v>39603</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>40689</v>
+        <v>40035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0012 — मेढ बधान कार्य महेश सिह/ सम्‍मेलाल</t>
+          <t>1746004103/LD/00110 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य लीला बाई/बैसाखू सिंह</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>8844</v>
+        <v>15900</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>39607</v>
+        <v>40644</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>39984</v>
+        <v>40688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0013 — मेढ बधान कार्य शंकर सिह/ बिसाहू सिह</t>
+          <t>1746004103/LD/00111 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य शंकर सिंह/बिसाहू सिंह</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>0</v>
+        <v>18700</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>39453</v>
-[...1 lines deleted...]
-      <c r="K419" s="3"/>
+        <v>40639</v>
+      </c>
+      <c r="K419" s="3" t="n">
+        <v>40688</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00130 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान अधनू सिंह/लिखारी</t>
+          <t>1746004103/LD/00112 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भोमा सिंह/झत्‍मू सिंह</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>19000</v>
+        <v>18000</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>40676</v>
+        <v>40634</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>40729</v>
+        <v>40689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00131 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान तिहरो बाई/सनवरसा सिंह</t>
+          <t>1746004103/LD/00113 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य तुलाराम सिंह/लामू सिंह</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>18700</v>
+        <v>17100</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>40655</v>
+        <v>40624</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>40712</v>
+        <v>40689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00132 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कुंवर सिंह/सम्‍हर सिंह</t>
+          <t>1746004103/LD/0012 — मेढ बधान कार्य महेश सिह/ सम्‍मेलाल</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>16600</v>
+        <v>8844</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>40651</v>
+        <v>39607</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>40729</v>
+        <v>39984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00133 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान रतन सिंह/चुनवा सिंह</t>
+          <t>1746004103/LD/0013 — मेढ बधान कार्य शंकर सिह/ बिसाहू सिह</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>18900</v>
+        <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>40634</v>
-[...3 lines deleted...]
-      </c>
+        <v>39453</v>
+      </c>
+      <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00134 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान रनिया बाई/धीरज सिंह</t>
+          <t>1746004103/LD/00130 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान अधनू सिंह/लिखारी</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>17700</v>
+        <v>19000</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>40651</v>
+        <v>40676</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>40720</v>
+        <v>40729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00135 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान जनन सिंह/रत्‍ती सिंह</t>
+          <t>1746004103/LD/00131 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान तिहरो बाई/सनवरसा सिंह</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>18000</v>
+        <v>18700</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>40649</v>
+        <v>40655</v>
       </c>
       <c r="K425" s="3" t="n">
         <v>40712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00136 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कुंवर सिंह/समयलाल सिंह</t>
+          <t>1746004103/LD/00132 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कुंवर सिंह/सम्‍हर सिंह</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>15900</v>
+        <v>16600</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>40683</v>
+        <v>40651</v>
       </c>
       <c r="K426" s="3" t="n">
         <v>40729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00137 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान रामचरण सिंह/मनोहर</t>
+          <t>1746004103/LD/00133 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान रतन सिंह/चुनवा सिंह</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>18600</v>
+        <v>18900</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>40662</v>
+        <v>40634</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>40720</v>
+        <v>40729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00138 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान छोटा सिंह/दरबारी सिंह</t>
+          <t>1746004103/LD/00134 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान रनिया बाई/धीरज सिंह</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>15000</v>
+        <v>10000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>11200</v>
+        <v>17700</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>40651</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>40720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00139 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान गंगा सिंह/तितरा सिंह</t>
+          <t>1746004103/LD/00135 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान जनन सिंह/रत्‍ती सिंह</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>16800</v>
+        <v>18000</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>40662</v>
+        <v>40649</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>40729</v>
+        <v>40712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0014 — मेढ बधान कार्य लोधी</t>
+          <t>1746004103/LD/00136 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कुंवर सिंह/समयलाल सिंह</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>5000</v>
+        <v>20000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>15900</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>39453</v>
-[...1 lines deleted...]
-      <c r="K430" s="3"/>
+        <v>40683</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>40729</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00140 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य महरिन बाई/बल्‍ली सिंह</t>
+          <t>1746004103/LD/00137 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान रामचरण सिंह/मनोहर</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>0</v>
+        <v>18600</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>40379</v>
-[...1 lines deleted...]
-      <c r="K431" s="3"/>
+        <v>40662</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>40720</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00141 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य महरिन बाई/बल्‍ली सिंह</t>
+          <t>1746004103/LD/00138 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान छोटा सिंह/दरबारी सिंह</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>20000</v>
+        <v>15000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>18900</v>
+        <v>11200</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>40616</v>
+        <v>40651</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>40689</v>
+        <v>40720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00142 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य जुगरी बाई/सेमलाल सिंह</t>
+          <t>1746004103/LD/00139 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान गंगा सिंह/तितरा सिंह</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>19400</v>
+        <v>16800</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>40617</v>
+        <v>40662</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>40683</v>
+        <v>40729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00143 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य झमिया बाई/हरीराम</t>
+          <t>1746004103/LD/0014 — मेढ बधान कार्य लोधी</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>20000</v>
+        <v>5000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>9900</v>
+        <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>40579</v>
-[...3 lines deleted...]
-      </c>
+        <v>39453</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00144 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य सुन्‍दर सिंह/इन्‍दल सिंह</t>
+          <t>1746004103/LD/00140 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य महरिन बाई/बल्‍ली सिंह</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>14500</v>
+        <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>40623</v>
-[...3 lines deleted...]
-      </c>
+        <v>40379</v>
+      </c>
+      <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00145 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य रमई सिंह/खुनवा सिंह</t>
+          <t>1746004103/LD/00141 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य महरिन बाई/बल्‍ली सिंह</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>19000</v>
+        <v>18900</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>40607</v>
+        <v>40616</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>40689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00146 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य रमेश्‍वर सिंह/खुनवा सिंह</t>
+          <t>1746004103/LD/00142 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य जुगरी बाई/सेमलाल सिंह</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>9500</v>
+        <v>19400</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>40617</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>40689</v>
+        <v>40683</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00147 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य बिहारी सिंह/रामचरण सिंह</t>
+          <t>1746004103/LD/00143 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य झमिया बाई/हरीराम</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>16400</v>
+        <v>9900</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>40638</v>
+        <v>40579</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>40683</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00148 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य बुधवरिया बाई/चिलवा सिंह</t>
+          <t>1746004103/LD/00144 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य सुन्‍दर सिंह/इन्‍दल सिंह</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>20000</v>
+        <v>15000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>19000</v>
+        <v>14500</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>40587</v>
+        <v>40623</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>40683</v>
+        <v>40688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00149 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य केवई/मान सिंह</t>
+          <t>1746004103/LD/00145 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य रमई सिंह/खुनवा सिंह</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>17200</v>
+        <v>19000</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>40634</v>
+        <v>40607</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>40688</v>
+        <v>40689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0015 — मेढ बधान कार्य समलू सिह/भखिवा सिह</t>
+          <t>1746004103/LD/00146 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य रमेश्‍वर सिंह/खुनवा सिंह</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>19497</v>
+        <v>9500</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>39440</v>
+        <v>40617</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>39943</v>
+        <v>40689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00150 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य छोटेलाल सिंह/रामचरण सिंह</t>
+          <t>1746004103/LD/00147 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य बिहारी सिंह/रामचरण सिंह</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>9700</v>
+        <v>16400</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>40652</v>
+        <v>40638</v>
       </c>
       <c r="K442" s="3" t="n">
         <v>40683</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00151 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य दोदल सिंह/सनोहर सिंह</t>
+          <t>1746004103/LD/00148 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य बुधवरिया बाई/चिलवा सिंह</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>19200</v>
+        <v>19000</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>40651</v>
+        <v>40587</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>40689</v>
+        <v>40683</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00152 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य गुलबसिया बाई/फगुआ सिंह</t>
+          <t>1746004103/LD/00149 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य केवई/मान सिंह</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>16800</v>
+        <v>17200</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>40626</v>
+        <v>40634</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>40683</v>
+        <v>40688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00153 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भूरा सिंह/अमरू सिंह</t>
+          <t>1746004103/LD/0015 — मेढ बधान कार्य समलू सिह/भखिवा सिह</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>18400</v>
+        <v>19497</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>40627</v>
+        <v>39440</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>40683</v>
+        <v>39943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00154 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य बौरहा सिंह/दुकलू</t>
+          <t>1746004103/LD/00150 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य छोटेलाल सिंह/रामचरण सिंह</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>19100</v>
+        <v>9700</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>40587</v>
+        <v>40652</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>40689</v>
+        <v>40683</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00155 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मतिया बाई/भूला सिंह</t>
+          <t>1746004103/LD/00151 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य दोदल सिंह/सनोहर सिंह</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>18700</v>
+        <v>19200</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>40617</v>
+        <v>40651</v>
       </c>
       <c r="K447" s="3" t="n">
         <v>40689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00156 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य जगदीश सिंह/लोधी</t>
+          <t>1746004103/LD/00152 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य गुलबसिया बाई/फगुआ सिंह</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>19800</v>
+        <v>16800</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>40623</v>
+        <v>40626</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>40689</v>
+        <v>40683</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00157 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य सम्‍हर सिंह/दुखवा सिंह</t>
+          <t>1746004103/LD/00153 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भूरा सिंह/अमरू सिंह</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>0</v>
+        <v>18400</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>40379</v>
-[...1 lines deleted...]
-      <c r="K449" s="3"/>
+        <v>40627</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>40683</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00158 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य छोटा सिंह/भूखा सिंह</t>
+          <t>1746004103/LD/00154 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य बौरहा सिंह/दुकलू</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>18200</v>
+        <v>19100</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>40644</v>
+        <v>40587</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>40683</v>
+        <v>40689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00159 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य छत्र्पति सिंह/छोटा सिंह</t>
+          <t>1746004103/LD/00155 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मतिया बाई/भूला सिंह</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>15200</v>
+        <v>18700</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>40626</v>
+        <v>40617</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>40689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0016 — मेढ बधान कार्य जेठू सिह/लदहा</t>
+          <t>1746004103/LD/00156 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य जगदीश सिंह/लोधी</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>19800</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>39586</v>
+        <v>40623</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>39974</v>
+        <v>40689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00160 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य गंगा सिंह/छोटा सिंह</t>
+          <t>1746004103/LD/00157 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य सम्‍हर सिंह/दुखवा सिंह</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>8400</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>40615</v>
-[...3 lines deleted...]
-      </c>
+        <v>40379</v>
+      </c>
+      <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00161 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य लीहा सिंह/हरी सिंह</t>
+          <t>1746004103/LD/00158 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य छोटा सिंह/भूखा सिंह</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>15000</v>
+        <v>20000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>13400</v>
+        <v>18200</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>40622</v>
+        <v>40644</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>40688</v>
+        <v>40683</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00162 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भुखना/समलू सिंह</t>
+          <t>1746004103/LD/00159 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य छत्र्पति सिंह/छोटा सिंह</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>16500</v>
+        <v>15200</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>40638</v>
+        <v>40626</v>
       </c>
       <c r="K455" s="3" t="n">
         <v>40689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00163 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य समयलाल/रौनू सिंह</t>
+          <t>1746004103/LD/0016 — मेढ बधान कार्य जेठू सिह/लदहा</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>15000</v>
+        <v>20000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>11900</v>
+        <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>40636</v>
+        <v>39586</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>40688</v>
+        <v>39974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/001634 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य गंगा सिंह/मनोहर सिंह</t>
+          <t>1746004103/LD/00160 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य गंगा सिंह/छोटा सिंह</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>18200</v>
+        <v>8400</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>40626</v>
+        <v>40615</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>40688</v>
+        <v>40683</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00164 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भंवर सिंह/जेठू सिंह</t>
+          <t>1746004103/LD/00161 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य लीहा सिंह/हरी सिंह</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>20000</v>
+        <v>15000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>16800</v>
+        <v>13400</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>40626</v>
+        <v>40622</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>40688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00165 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मलिका सिंह/शेर सिंह</t>
+          <t>1746004103/LD/00162 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भुखना/समलू सिंह</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>12600</v>
+        <v>16500</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>40637</v>
+        <v>40638</v>
       </c>
       <c r="K459" s="3" t="n">
         <v>40689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00166 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य सम्‍हर सिंह/दुखवा सिंह</t>
+          <t>1746004103/LD/00163 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य समयलाल/रौनू सिंह</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>20000</v>
+        <v>15000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>11900</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>40379</v>
-[...1 lines deleted...]
-      <c r="K460" s="3"/>
+        <v>40636</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>40688</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0017 — मेढ बधान कार्य पनकू/ कार्तिक सिह</t>
+          <t>1746004103/LD/001634 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य गंगा सिंह/मनोहर सिंह</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>2211</v>
+        <v>18200</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>39624</v>
+        <v>40626</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>39984</v>
+        <v>40688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0018 — मेढ बधान कार्य मलिका सिह/ शेर सिह</t>
+          <t>1746004103/LD/00164 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भंवर सिंह/जेठू सिंह</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>39593</v>
+        <v>40626</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>39984</v>
+        <v>40688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00180 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य श्‍यामसुन्‍दर/जगन्‍नाथ</t>
+          <t>1746004103/LD/00165 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मलिका सिंह/शेर सिंह</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>5000</v>
+        <v>20000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>40693</v>
+        <v>40637</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>40902</v>
+        <v>40689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00181 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भोलाप्रसाद/रामगरीब</t>
+          <t>1746004103/LD/00166 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य सम्‍हर सिंह/दुखवा सिंह</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>15000</v>
+        <v>20000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>12200</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>40669</v>
-[...3 lines deleted...]
-      </c>
+        <v>40379</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00182 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य चमेली बाई/रामगरीब</t>
+          <t>1746004103/LD/0017 — मेढ बधान कार्य पनकू/ कार्तिक सिह</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>13800</v>
+        <v>2211</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>40654</v>
+        <v>39624</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>40865</v>
+        <v>39984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00183 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य सुहानिया/मायाराम</t>
+          <t>1746004103/LD/0018 — मेढ बधान कार्य मलिका सिह/ शेर सिह</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>8700</v>
+        <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>40640</v>
+        <v>39593</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>40902</v>
+        <v>39984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00184 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य रामपति गुप्‍ता/श्‍यामलाल गुप्‍ता</t>
+          <t>1746004103/LD/00180 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य श्‍यामसुन्‍दर/जगन्‍नाथ</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>10000</v>
+        <v>5000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>5300</v>
+        <v>4200</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>40684</v>
+        <v>40693</v>
       </c>
       <c r="K467" s="3" t="n">
         <v>40902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00185 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य झमिया बाई/राम सिंह</t>
+          <t>1746004103/LD/00181 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भोलाप्रसाद/रामगरीब</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>20000</v>
+        <v>15000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>17900</v>
+        <v>12200</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>40637</v>
+        <v>40669</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>40650</v>
+        <v>40902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0019 — मेढ बधान कार्य सुवसिया</t>
+          <t>1746004103/LD/00182 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य चमेली बाई/रामगरीब</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>5000</v>
+        <v>20000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>0</v>
+        <v>13800</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>39440</v>
-[...1 lines deleted...]
-      <c r="K469" s="3"/>
+        <v>40654</v>
+      </c>
+      <c r="K469" s="3" t="n">
+        <v>40865</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00190 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान गोवरा सिंह/प्रभू सिंह</t>
+          <t>1746004103/LD/00183 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य सुहानिया/मायाराम</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>17300</v>
+        <v>8700</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>40644</v>
+        <v>40640</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>40712</v>
+        <v>40902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00191 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान बलदेव सिंह/रामलाल सिंह</t>
+          <t>1746004103/LD/00184 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य रामपति गुप्‍ता/श्‍यामलाल गुप्‍ता</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>15000</v>
+        <v>10000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>13500</v>
+        <v>5300</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>40638</v>
+        <v>40684</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>40720</v>
+        <v>40902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00192 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान भान सिंह/कैवर सिंह</t>
+          <t>1746004103/LD/00185 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य झमिया बाई/राम सिंह</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>17900</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>40626</v>
+        <v>40637</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>40712</v>
+        <v>40650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00193 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान मुन्‍सी सिंह/भूखा सिंह</t>
+          <t>1746004103/LD/0019 — मेढ बधान कार्य सुवसिया</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>20000</v>
+        <v>5000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>16100</v>
+        <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>40645</v>
-[...3 lines deleted...]
-      </c>
+        <v>39440</v>
+      </c>
+      <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00194 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान रामचरण सिंह/छोटा सिंह</t>
+          <t>1746004103/LD/00190 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान गोवरा सिंह/प्रभू सिंह</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>8400</v>
+        <v>17300</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>40654</v>
+        <v>40644</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>40720</v>
+        <v>40712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00195 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान शिवचरण सिंह/छोटा सिंह</t>
+          <t>1746004103/LD/00191 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान बलदेव सिंह/रामलाल सिंह</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>8300</v>
+        <v>13500</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>40653</v>
+        <v>40638</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>40729</v>
+        <v>40720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00196 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान चइती बाई/नन्‍सा</t>
+          <t>1746004103/LD/00192 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान भान सिंह/कैवर सिंह</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>8500</v>
+        <v>17900</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>40645</v>
+        <v>40626</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>40720</v>
+        <v>40712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00197 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान तुलसी सिंह/भंवरू सिंह</t>
+          <t>1746004103/LD/00193 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान मुन्‍सी सिंह/भूखा सिंह</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>8400</v>
+        <v>16100</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>40694</v>
+        <v>40645</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>40712</v>
+        <v>40720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00199 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान बुधराम सिंह/लमुआ सिंह</t>
+          <t>1746004103/LD/00194 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान रामचरण सिंह/छोटा सिंह</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>15000</v>
+        <v>10000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>14900</v>
+        <v>8400</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>40646</v>
+        <v>40654</v>
       </c>
       <c r="K478" s="3" t="n">
         <v>40720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/002 — मेढ बधान कार्य गौरे लाल/भूखा सिह</t>
+          <t>1746004103/LD/00195 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान शिवचरण सिंह/छोटा सिंह</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>0</v>
+        <v>8300</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>39460</v>
+        <v>40653</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>39984</v>
+        <v>40729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0020 — मेढ बधान कार्य भूरा/अमरू</t>
+          <t>1746004103/LD/00196 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान चइती बाई/नन्‍सा</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>8500</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>39454</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>40645</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>40720</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00200 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान लामू/दुकलू</t>
+          <t>1746004103/LD/00197 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान तुलसी सिंह/भंवरू सिंह</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>15000</v>
+        <v>10000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>12100</v>
+        <v>8400</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>40653</v>
+        <v>40694</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>40729</v>
+        <v>40712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0021 — मेढ बधान कार्य कोदिया</t>
+          <t>1746004103/LD/00199 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान बुधराम सिंह/लमुआ सिंह</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>5000</v>
+        <v>15000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>0</v>
+        <v>14900</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>39245</v>
-[...1 lines deleted...]
-      <c r="K482" s="3"/>
+        <v>40646</v>
+      </c>
+      <c r="K482" s="3" t="n">
+        <v>40720</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0022 — मेढ बधान कार्य सुहतिया</t>
+          <t>1746004103/LD/002 — मेढ बधान कार्य गौरे लाल/भूखा सिह</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>41783</v>
-[...1 lines deleted...]
-      <c r="K483" s="3"/>
+        <v>39460</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>39984</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00220 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य थान सिंह/गोरे सिंह</t>
+          <t>1746004103/LD/0020 — मेढ बधान कार्य भूरा/अमरू</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>20000</v>
+        <v>5000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>297600</v>
+        <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>40644</v>
-[...3 lines deleted...]
-      </c>
+        <v>39454</v>
+      </c>
+      <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0023 — मेढ बधान कार्य रामबैगा/समारू</t>
+          <t>1746004103/LD/00200 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान लामू/दुकलू</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>5000</v>
+        <v>15000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>0</v>
+        <v>12100</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>39579</v>
+        <v>40653</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>39974</v>
+        <v>40729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0024 — मेढ बधान कार्य बद्रीप्रसाद</t>
+          <t>1746004103/LD/0021 — मेढ बधान कार्य कोदिया</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>20000</v>
+        <v>5000</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>39245</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0025 — मेढ बधान कार्य लगंरी बाई/ढुडरा सिह</t>
+          <t>1746004103/LD/0022 — मेढ बधान कार्य सुहतिया</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>39586</v>
-[...3 lines deleted...]
-      </c>
+        <v>41783</v>
+      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0026 — मेढ बधान कार्य तितरू सिह/ललचू सिह</t>
+          <t>1746004103/LD/00220 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य थान सिंह/गोरे सिंह</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>0</v>
+        <v>297600</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>39465</v>
+        <v>40644</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>39984</v>
+        <v>40657</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00260 — Gp भूमि शिल्‍प उपपयोजना अंतर्गत मेंढ बंधानकार्य ननकुशिया बाई/हरीराम सिंह</t>
+          <t>1746004103/LD/0023 — मेढ बधान कार्य रामबैगा/समारू</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>15000</v>
+        <v>5000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>13908</v>
+        <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>40947</v>
+        <v>39579</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>40953</v>
+        <v>39974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00261 — Gp भूमि शिल्‍प उपपयोजना अंतर्गत मेंढ बंधानकार्य लाल सिंह/बाबूलाल</t>
+          <t>1746004103/LD/0024 — मेढ बधान कार्य बद्रीप्रसाद</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>19032</v>
+        <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>40942</v>
-[...3 lines deleted...]
-      </c>
+        <v>39245</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00262 — Gp भूमि शिल्‍प उपपयोजना अंतर्गत मेंढ बंधानकार्य कुन्‍नी सिंह/सनोहर सिंह</t>
+          <t>1746004103/LD/0025 — मेढ बधान कार्य लगंरी बाई/ढुडरा सिह</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>17202</v>
+        <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>40942</v>
+        <v>39586</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>40943</v>
+        <v>40109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0027 — मेढ बधान कार्य सुध्‍परान</t>
+          <t>1746004103/LD/0026 — मेढ बधान कार्य तितरू सिह/ललचू सिह</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>39245</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>39465</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>39984</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0028 — मेढ बधान कार्य तितरा सिह/ जयसिह</t>
+          <t>1746004103/LD/00260 — Gp भूमि शिल्‍प उपपयोजना अंतर्गत मेंढ बंधानकार्य ननकुशिया बाई/हरीराम सिंह</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>20000</v>
+        <v>15000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>0</v>
+        <v>13908</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>39586</v>
+        <v>40947</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>40109</v>
+        <v>40953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0029 — मेढ बधान कार्य रतन</t>
+          <t>1746004103/LD/00261 — Gp भूमि शिल्‍प उपपयोजना अंतर्गत मेंढ बंधानकार्य लाल सिंह/बाबूलाल</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>15000</v>
+        <v>20000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>0</v>
+        <v>19032</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>39245</v>
-[...1 lines deleted...]
-      <c r="K494" s="3"/>
+        <v>40942</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>40953</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00290 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य रनसाय सिंह/चिरू सिंह</t>
+          <t>1746004103/LD/00262 — Gp भूमि शिल्‍प उपपयोजना अंतर्गत मेंढ बंधानकार्य कुन्‍नी सिंह/सनोहर सिंह</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>15000</v>
+        <v>20000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>14030</v>
+        <v>17202</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>40956</v>
+        <v>40942</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>40928</v>
+        <v>40943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00291 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य राम सिंह/हरभजन सिंह</t>
+          <t>1746004103/LD/0027 — मेढ बधान कार्य सुध्‍परान</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>14518</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>40964</v>
-[...3 lines deleted...]
-      </c>
+        <v>39245</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00292 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मानमती बाई/महा सिंह</t>
+          <t>1746004103/LD/0028 — मेढ बधान कार्य तितरा सिह/ जयसिह</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>18788</v>
+        <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>40963</v>
+        <v>39586</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>40926</v>
+        <v>40109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00293 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मलिया बाई/आमिन सिंह</t>
+          <t>1746004103/LD/0029 — मेढ बधान कार्य रतन</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>20000</v>
+        <v>15000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>17446</v>
+        <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>40955</v>
-[...3 lines deleted...]
-      </c>
+        <v>39245</v>
+      </c>
+      <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00294 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य तिहारू सिंह/अमर सिंह</t>
+          <t>1746004103/LD/00290 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य रनसाय सिंह/चिरू सिंह</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>20000</v>
+        <v>15000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>18910</v>
+        <v>14030</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>40962</v>
+        <v>40956</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>40967</v>
+        <v>40928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00295 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य गुलाब सिंह/बेसाहन सिंह</t>
+          <t>1746004103/LD/00291 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य राम सिंह/हरभजन सिंह</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>20374</v>
+        <v>14518</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>40961</v>
+        <v>40964</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>40967</v>
+        <v>40926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/003 — मेढ बधान कार्य सामत सिह</t>
+          <t>1746004103/LD/00292 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मानमती बाई/महा सिंह</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>0</v>
+        <v>18788</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>41899</v>
-[...1 lines deleted...]
-      <c r="K501" s="3"/>
+        <v>40963</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>40926</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0030 — मेढ बधान कार्य रतनु</t>
+          <t>1746004103/LD/00293 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मलिया बाई/आमिन सिंह</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>0</v>
+        <v>17446</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>39447</v>
-[...1 lines deleted...]
-      <c r="K502" s="3"/>
+        <v>40955</v>
+      </c>
+      <c r="K502" s="3" t="n">
+        <v>40983</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0031 — मेढ बधान कार्य मोहनदास</t>
+          <t>1746004103/LD/00294 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य तिहारू सिंह/अमर सिंह</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>18910</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>39440</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>40962</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>40967</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00310 — Gp  भूमि शिल्‍प उपयोजना अंतर्गत बंधान कार्य सहदेव सिंह/विश्‍वनाथ सिंह</t>
+          <t>1746004103/LD/00295 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य गुलाब सिंह/बेसाहन सिंह</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>15113</v>
+        <v>20374</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>41043</v>
+        <v>40961</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>41092</v>
+        <v>40967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00311 — Gp  भूमि शिल्‍प उपयोजना अंतर्गत बंधान कार्य गंगा सिंह/रामचरण सिंह</t>
+          <t>1746004103/LD/003 — मेढ बधान कार्य सामत सिह</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>18515</v>
+        <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>41029</v>
-[...3 lines deleted...]
-      </c>
+        <v>41899</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00312 — Gp  भूमि शिल्‍प उपयोजना अंतर्गत बंधान कार्य गोरे सिंह/भूखा सिंह</t>
+          <t>1746004103/LD/0030 — मेढ बधान कार्य रतनु</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>15000</v>
+        <v>20000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>13804</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>41042</v>
-[...3 lines deleted...]
-      </c>
+        <v>39447</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00313 — Gp  भूमि शिल्‍प उपयोजना अंतर्गत बंधान कार्य रमेश सिंह/प्रहलाद</t>
+          <t>1746004103/LD/0031 — मेढ बधान कार्य मोहनदास</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>8288</v>
+        <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>40980</v>
-[...3 lines deleted...]
-      </c>
+        <v>39440</v>
+      </c>
+      <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0032 — मेढ बधान कार्य बल्‍देव सिह/ रामलाल</t>
+          <t>1746004103/LD/00310 — Gp  भूमि शिल्‍प उपयोजना अंतर्गत बंधान कार्य सहदेव सिंह/विश्‍वनाथ सिंह</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>14807</v>
+        <v>15113</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>39453</v>
+        <v>41043</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>39943</v>
+        <v>41092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0033 — मेढ बधान कार्य फुल बाई</t>
+          <t>1746004103/LD/00311 — Gp  भूमि शिल्‍प उपयोजना अंतर्गत बंधान कार्य गंगा सिंह/रामचरण सिंह</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>18515</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>39245</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>41029</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>41092</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0034 — मेढ बधान कार्य हीरा</t>
+          <t>1746004103/LD/00312 — Gp  भूमि शिल्‍प उपयोजना अंतर्गत बंधान कार्य गोरे सिंह/भूखा सिंह</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>20000</v>
+        <v>15000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>11388</v>
+        <v>13804</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>41783</v>
+        <v>41042</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>42091</v>
+        <v>41092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00340 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य गणेश सिंह/दुखवा</t>
+          <t>1746004103/LD/00313 — Gp  भूमि शिल्‍प उपयोजना अंतर्गत बंधान कार्य रमेश सिंह/प्रहलाद</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>12810</v>
+        <v>8288</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>41051</v>
+        <v>40980</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>41482</v>
+        <v>41092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00341 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य योगेन्‍द्र सिंह/झुमकलाल</t>
+          <t>1746004103/LD/0032 — मेढ बधान कार्य बल्‍देव सिह/ रामलाल</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>7442</v>
+        <v>14807</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>41058</v>
+        <v>39453</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>41482</v>
+        <v>39943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00342 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य शेर सिंह/पनकू सिंह</t>
+          <t>1746004103/LD/0033 — मेढ बधान कार्य फुल बाई</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>8712</v>
+        <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>41009</v>
-[...3 lines deleted...]
-      </c>
+        <v>39245</v>
+      </c>
+      <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0035 — मेढ बधान कार्य शेरसिहं/</t>
+          <t>1746004103/LD/0034 — मेढ बधान कार्य हीरा</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>5000</v>
+        <v>20000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>0</v>
+        <v>11388</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>39245</v>
-[...1 lines deleted...]
-      <c r="K514" s="3"/>
+        <v>41783</v>
+      </c>
+      <c r="K514" s="3" t="n">
+        <v>42091</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0036 — मेढ बधान कार्य ढोली सिह</t>
+          <t>1746004103/LD/00340 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य गणेश सिंह/दुखवा</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>5000</v>
+        <v>20000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>0</v>
+        <v>12810</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>39245</v>
-[...1 lines deleted...]
-      <c r="K515" s="3"/>
+        <v>41051</v>
+      </c>
+      <c r="K515" s="3" t="n">
+        <v>41482</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00360 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य इन्‍द्रवती/गोकूल सिंह</t>
+          <t>1746004103/LD/00341 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य योगेन्‍द्र सिंह/झुमकलाल</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>9516</v>
+        <v>7442</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>41005</v>
+        <v>41058</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>41078</v>
+        <v>41482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00361 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भागवती/भगोले प्रसाद</t>
+          <t>1746004103/LD/00342 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य शेर सिंह/पनकू सिंह</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>6344</v>
+        <v>8712</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>40994</v>
+        <v>41009</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>41078</v>
+        <v>41482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0037 — मेढ बधान कार्य ईश्‍वर</t>
+          <t>1746004103/LD/0035 — मेढ बधान कार्य शेरसिहं/</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>20000</v>
+        <v>5000</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>39474</v>
-[...3 lines deleted...]
-      </c>
+        <v>39245</v>
+      </c>
+      <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0038 — मेढ बधान कार्य सल्‍होबाई</t>
+          <t>1746004103/LD/0036 — मेढ बधान कार्य ढोली सिह</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>20000</v>
+        <v>5000</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>39245</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00380 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मोहन सिंह/शोभित</t>
+          <t>1746004103/LD/00360 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य इन्‍द्रवती/गोकूल सिंह</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>19520</v>
+        <v>9516</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>41072</v>
+        <v>41005</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>41482</v>
+        <v>41078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0039 — मेढ बधान कार्य कली/शिवचरण</t>
+          <t>1746004103/LD/00361 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भागवती/भगोले प्रसाद</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>0</v>
+        <v>6344</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>39453</v>
-[...1 lines deleted...]
-      <c r="K521" s="3"/>
+        <v>40994</v>
+      </c>
+      <c r="K521" s="3" t="n">
+        <v>41078</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/004 — मेढ बधान कार्य सुन्‍दर सिह/बाम्‍हन सिह</t>
+          <t>1746004103/LD/0037 — मेढ बधान कार्य ईश्‍वर</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>39454</v>
+        <v>39474</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>40109</v>
+        <v>39943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0040 — मेढ बधान कार्य रामचरण</t>
+          <t>1746004103/LD/0038 — मेढ बधान कार्य सल्‍होबाई</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>39440</v>
+        <v>39245</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0041 — मेढ बधान कार्य रतनसिह</t>
+          <t>1746004103/LD/00380 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य मोहन सिंह/शोभित</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>0</v>
+        <v>19520</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>39440</v>
-[...1 lines deleted...]
-      <c r="K524" s="3"/>
+        <v>41072</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>41482</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0042 — मेढ बधान कार्य हीरासिह /दलवीर</t>
+          <t>1746004103/LD/0039 — मेढ बधान कार्य कली/शिवचरण</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>39245</v>
+        <v>39453</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0043 — मेढ बधान कार्य जोगनिन बाई/ महेलाल</t>
+          <t>1746004103/LD/004 — मेढ बधान कार्य सुन्‍दर सिह/बाम्‍हन सिह</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>5000</v>
+        <v>20000</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>39454</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>40035</v>
+        <v>40109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0044 — मेढ बधान कार्य रामप्रसाद/श्‍यामलाल</t>
+          <t>1746004103/LD/0040 — मेढ बधान कार्य रामचरण</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>5000</v>
+        <v>20000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>39440</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0045 — मेढ बधान कार्य रामलाल/छोटेलाल</t>
+          <t>1746004103/LD/0041 — मेढ बधान कार्य रतनसिह</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>5000</v>
+        <v>20000</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>39447</v>
+        <v>39440</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0046 — मेढ बधान कार्य मोनईबाई/ननसा</t>
+          <t>1746004103/LD/0042 — मेढ बधान कार्य हीरासिह /दलवीर</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>39245</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0047 — मेढ बधान कार्य भैयालाल/नानसाय</t>
+          <t>1746004103/LD/0043 — मेढ बधान कार्य जोगनिन बाई/ महेलाल</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>20000</v>
+        <v>5000</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>39579</v>
+        <v>39454</v>
       </c>
       <c r="K530" s="3" t="n">
         <v>40035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0048 — मेढ बधान कार्य नवल/धनुवा</t>
+          <t>1746004103/LD/0044 — मेढ बधान कार्य रामप्रसाद/श्‍यामलाल</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>39245</v>
+        <v>39440</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0049 — मेढ बधान कार्य प्‍यारेलाल/दरबारी</t>
+          <t>1746004103/LD/0045 — मेढ बधान कार्य रामलाल/छोटेलाल</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>15000</v>
+        <v>5000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>14016</v>
+        <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>41702</v>
-[...3 lines deleted...]
-      </c>
+        <v>39447</v>
+      </c>
+      <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/005 — मेढ बधान कार्य ज्ञान सिह</t>
+          <t>1746004103/LD/0046 — मेढ बधान कार्य मोनईबाई/ननसा</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>5000</v>
+        <v>20000</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>39192</v>
+        <v>39245</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0050 — मेढ बधान कार्य सौनू/सम्‍होरन</t>
+          <t>1746004103/LD/0047 — मेढ बधान कार्य भैयालाल/नानसाय</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>15000</v>
+        <v>20000</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>39245</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>39579</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>40035</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0051 — मेढ बधान कार्य गोबरा सिह/प्रभू सिह</t>
+          <t>1746004103/LD/0048 — मेढ बधान कार्य नवल/धनुवा</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>15000</v>
+        <v>5000</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>39527</v>
-[...3 lines deleted...]
-      </c>
+        <v>39245</v>
+      </c>
+      <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0052 — मेढ बधान कार्य धनसिह/नानसाय</t>
+          <t>1746004103/LD/0049 — मेढ बधान कार्य प्‍यारेलाल/दरबारी</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>0</v>
+        <v>14016</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>39459</v>
-[...1 lines deleted...]
-      <c r="K536" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K536" s="3" t="n">
+        <v>41812</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0053 — मेढ बधान कार्य अमरतियाबाई/गेहन</t>
+          <t>1746004103/LD/005 — मेढ बधान कार्य ज्ञान सिह</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>39459</v>
+        <v>39192</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0054 — मेढ बधान कार्य फूजवा/रमलू</t>
+          <t>1746004103/LD/0050 — मेढ बधान कार्य सौनू/सम्‍होरन</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>39245</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0055 — मेढ बधान कार्य गेन्‍दासिह/धनीराम</t>
+          <t>1746004103/LD/0051 — मेढ बधान कार्य गोबरा सिह/प्रभू सिह</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>10000</v>
+        <v>15000</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>39245</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>39527</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>40109</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0056 — मेढ बधान कार्य कधई/मानसिह</t>
+          <t>1746004103/LD/0052 — मेढ बधान कार्य धनसिह/नानसाय</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>15000</v>
+        <v>10000</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>39245</v>
+        <v>39459</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0057 — मेढ बधान कार्य अर्जून /पण्‍डरू</t>
+          <t>1746004103/LD/0053 — मेढ बधान कार्य अमरतियाबाई/गेहन</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>15000</v>
+        <v>5000</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>39616</v>
-[...3 lines deleted...]
-      </c>
+        <v>39459</v>
+      </c>
+      <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0058 — मेढ बधान कार्य सुधरतिया/भुखा</t>
+          <t>1746004103/LD/0054 — मेढ बधान कार्य फूजवा/रमलू</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>20000</v>
+        <v>15000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>7884</v>
+        <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>41808</v>
-[...3 lines deleted...]
-      </c>
+        <v>39245</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0059 — मेढ बधान कार्य भदरूसिह/छोटा</t>
+          <t>1746004103/LD/0055 — मेढ बधान कार्य गेन्‍दासिह/धनीराम</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>5256</v>
+        <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>41808</v>
-[...3 lines deleted...]
-      </c>
+        <v>39245</v>
+      </c>
+      <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/006 — मेढ बधान कार्य बालराम</t>
+          <t>1746004103/LD/0056 — मेढ बधान कार्य कधई/मानसिह</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>10512</v>
+        <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>41783</v>
-[...3 lines deleted...]
-      </c>
+        <v>39245</v>
+      </c>
+      <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0060 — मेढ बधान कार्य सूखलाल /पुसावा</t>
+          <t>1746004103/LD/0057 — मेढ बधान कार्य अर्जून /पण्‍डरू</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>20000</v>
+        <v>15000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>34526</v>
+        <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>39594</v>
+        <v>39616</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>40476</v>
+        <v>39974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0061 — मेढ बधान कार्य भगत सिह/धनुवा</t>
+          <t>1746004103/LD/0058 — मेढ बधान कार्य सुधरतिया/भुखा</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>0</v>
+        <v>7884</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>39245</v>
-[...1 lines deleted...]
-      <c r="K546" s="3"/>
+        <v>41808</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>42091</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0062 — मेढ बधान कार्य धनसिह/गोरे सिह</t>
+          <t>1746004103/LD/0059 — मेढ बधान कार्य भदरूसिह/छोटा</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>0</v>
+        <v>5256</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>39454</v>
-[...1 lines deleted...]
-      <c r="K547" s="3"/>
+        <v>41808</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>42091</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0063 — मेढ बधान कार्यसोनरिन बाई/सूनहर</t>
+          <t>1746004103/LD/006 — मेढ बधान कार्य बालराम</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>20000</v>
+        <v>15000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>0</v>
+        <v>10512</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>39245</v>
-[...1 lines deleted...]
-      <c r="K548" s="3"/>
+        <v>41783</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>42091</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0064 — मेढ बधान पतीराम/मादूसिह</t>
+          <t>1746004103/LD/0060 — मेढ बधान कार्य सूखलाल /पुसावा</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>0</v>
+        <v>34526</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>39460</v>
-[...1 lines deleted...]
-      <c r="K549" s="3"/>
+        <v>39594</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>40476</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0065 — मेढ बधान ननकुसिया/हरीराम</t>
+          <t>1746004103/LD/0061 — मेढ बधान कार्य भगत सिह/धनुवा</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>39245</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/00656 — मेढ बधान कार्य सुन्‍दर सिंह /इन्‍दल सिंह</t>
+          <t>1746004103/LD/0062 — मेढ बधान कार्य धनसिह/गोरे सिह</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>39446</v>
+        <v>39454</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0066 — मेढ बधान कार्य सुन्‍दर सिंह /इन्‍दल सिंह</t>
+          <t>1746004103/LD/0063 — मेढ बधान कार्यसोनरिन बाई/सूनहर</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>39579</v>
-[...3 lines deleted...]
-      </c>
+        <v>39245</v>
+      </c>
+      <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0067 — मेढ बधान कार्य जन्‍म सिंह /रत्‍ती सिंह</t>
+          <t>1746004103/LD/0064 — मेढ बधान पतीराम/मादूसिह</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>39540</v>
-[...3 lines deleted...]
-      </c>
+        <v>39460</v>
+      </c>
+      <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0068 — मेंढ बंधान कार्य जयलालसिंह/बैसाखू सिंह</t>
+          <t>1746004103/LD/0065 — मेढ बधान ननकुसिया/हरीराम</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>40006</v>
-[...3 lines deleted...]
-      </c>
+        <v>39245</v>
+      </c>
+      <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0069 — मेंढ बंधान कार्य जगदीश सिंह/लोधी सिंह</t>
+          <t>1746004103/LD/00656 — मेढ बधान कार्य सुन्‍दर सिंह /इन्‍दल सिंह</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>39937</v>
-[...3 lines deleted...]
-      </c>
+        <v>39446</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/007 — मेढ बधान कार्य आन्‍द सिह</t>
+          <t>1746004103/LD/0066 — मेढ बधान कार्य सुन्‍दर सिंह /इन्‍दल सिंह</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>39192</v>
-[...1 lines deleted...]
-      <c r="K556" s="3"/>
+        <v>39579</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>39974</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0070 — मेंढ बधांन कार्य गोजे सिंह /हेमराज</t>
+          <t>1746004103/LD/0067 — मेढ बधान कार्य जन्‍म सिंह /रत्‍ती सिंह</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>39600</v>
+        <v>39540</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>40109</v>
+        <v>40035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0071 — मेंढ बंधान कार्य लीहा/हरि सिंह</t>
+          <t>1746004103/LD/0068 — मेंढ बंधान कार्य जयलालसिंह/बैसाखू सिंह</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>39936</v>
+        <v>40006</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>39943</v>
+        <v>40035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0072 — मेंढ बंधान कार्य तिहरू सिंह/अमर सिंह</t>
+          <t>1746004103/LD/0069 — मेंढ बंधान कार्य जगदीश सिंह/लोधी सिंह</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>39993</v>
+        <v>39937</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>39974</v>
+        <v>40035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0073 — मेंढ बंधान कार्य लीला बाई /बैसाखू सिंह</t>
+          <t>1746004103/LD/007 — मेढ बधान कार्य आन्‍द सिह</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>40000</v>
-[...3 lines deleted...]
-      </c>
+        <v>39192</v>
+      </c>
+      <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0075 — Gp मेढ बंधान कार्य कोटवरिन/इन्‍दल</t>
+          <t>1746004103/LD/0070 — मेंढ बधांन कार्य गोजे सिंह /हेमराज</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>39980</v>
+        <v>39600</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>40476</v>
+        <v>40109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0076 — Gp मेढ बंधान कार्य इन्‍दल/छोटू</t>
+          <t>1746004103/LD/0071 — मेंढ बंधान कार्य लीहा/हरि सिंह</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>135000</v>
+        <v>20000</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>39966</v>
+        <v>39936</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>40466</v>
+        <v>39943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/008 — मेढ बधान कार्य प्रेम सिह</t>
+          <t>1746004103/LD/0072 — मेंढ बंधान कार्य तिहरू सिंह/अमर सिंह</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>39600</v>
+        <v>39993</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>39984</v>
+        <v>39974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0080 — Gp मेंढ बंधान कार्य भोला सिंह/रामचरण</t>
+          <t>1746004103/LD/0073 — मेंढ बंधान कार्य लीला बाई /बैसाखू सिंह</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>23100</v>
+        <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>40586</v>
+        <v>40000</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>40599</v>
+        <v>40476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0081 — Gp मेंढ बंधान कार्य धीरज सिंह/हरीराम सिंह</t>
+          <t>1746004103/LD/0075 — Gp मेढ बंधान कार्य कोटवरिन/इन्‍दल</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>14000</v>
+        <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>40586</v>
+        <v>39980</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>40620</v>
+        <v>40476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0082 — Gp मेंढ बंधान कार्य सुधरा बाई/ललपुरिहा</t>
+          <t>1746004103/LD/0076 — Gp मेढ बंधान कार्य इन्‍दल/छोटू</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>20000</v>
+        <v>135000</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>40349</v>
-[...1 lines deleted...]
-      <c r="K566" s="3"/>
+        <v>39966</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>40466</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0083 — Gp मेंढ बंधान कार्य बुधइया/करिया</t>
+          <t>1746004103/LD/008 — मेढ बधान कार्य प्रेम सिह</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>8700</v>
+        <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>40570</v>
+        <v>39600</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>40583</v>
+        <v>39984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0084 — Gp मेंढ बंधान कार्य लालू सिंह/लामू सिंह</t>
+          <t>1746004103/LD/0080 — Gp मेंढ बंधान कार्य भोला सिंह/रामचरण</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>18900</v>
+        <v>23100</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>40574</v>
+        <v>40586</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>40587</v>
+        <v>40599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0085 — Gp मेंढ बंधान कार्य फूल सिंह/ललसू सिंह</t>
+          <t>1746004103/LD/0081 — Gp मेंढ बंधान कार्य धीरज सिंह/हरीराम सिंह</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>21700</v>
+        <v>14000</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>40585</v>
+        <v>40586</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>40598</v>
+        <v>40620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0086 — Gp मेंढ बंधान कार्य मंगल प्रसाद/छकौरी</t>
+          <t>1746004103/LD/0082 — Gp मेंढ बंधान कार्य सुधरा बाई/ललपुरिहा</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>9000</v>
+        <v>20000</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>40349</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0087 — Gp मेंढ बंधान कार्य भोला प्रसाद/रामगरीब</t>
+          <t>1746004103/LD/0083 — Gp मेंढ बंधान कार्य बुधइया/करिया</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>0</v>
+        <v>8700</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>40349</v>
-[...1 lines deleted...]
-      <c r="K571" s="3"/>
+        <v>40570</v>
+      </c>
+      <c r="K571" s="3" t="n">
+        <v>40583</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0088 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भवरू/महाजन सिंह</t>
+          <t>1746004103/LD/0084 — Gp मेंढ बंधान कार्य लालू सिंह/लामू सिंह</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>20000</v>
+        <v>18900</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>40584</v>
+        <v>40574</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>40588</v>
+        <v>40587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/009 — मेढ बधान कार्य भल्‍ले सिह/ बाम्‍हन सिह</t>
+          <t>1746004103/LD/0085 — Gp मेंढ बंधान कार्य फूल सिंह/ललसू सिंह</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>5000</v>
+        <v>20000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>0</v>
+        <v>21700</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>39593</v>
+        <v>40585</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>40035</v>
+        <v>40598</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0090 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान रामा सिंह/समारू बैगा</t>
+          <t>1746004103/LD/0086 — Gp मेंढ बंधान कार्य मंगल प्रसाद/छकौरी</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>15000</v>
+        <v>9000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>14700</v>
+        <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>40602</v>
-[...3 lines deleted...]
-      </c>
+        <v>40349</v>
+      </c>
+      <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/0091 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान सैनी बैगा/लपहा बैगा</t>
+          <t>1746004103/LD/0087 — Gp मेंढ बंधान कार्य भोला प्रसाद/रामगरीब</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>16800</v>
+        <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>40556</v>
-[...3 lines deleted...]
-      </c>
+        <v>40349</v>
+      </c>
+      <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/07 — मेढ बधान कार्य आनन्‍द सिह</t>
+          <t>1746004103/LD/0088 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान कार्य भवरू/महाजन सिंह</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>39245</v>
-[...1 lines deleted...]
-      <c r="K576" s="3"/>
+        <v>40584</v>
+      </c>
+      <c r="K576" s="3" t="n">
+        <v>40588</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034232495 — med bandhan leelaram/gangaram</t>
+          <t>1746004103/LD/009 — मेढ बधान कार्य भल्‍ले सिह/ बाम्‍हन सिह</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>4500000000</v>
+        <v>5000</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>42287</v>
-[...1 lines deleted...]
-      <c r="K577" s="3"/>
+        <v>39593</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>40035</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034232509 — med bandhan gopal/leela ram</t>
+          <t>1746004103/LD/0090 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान रामा सिंह/समारू बैगा</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>45000</v>
+        <v>15000</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>21000</v>
+        <v>14700</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>42397</v>
+        <v>40602</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>42495</v>
+        <v>40607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034232516 — med bandhan baddhru singh/chota singh</t>
+          <t>1746004103/LD/0091 — Gp भूमि शिल्‍प उपयोजना अंतर्गत मेंढ बंधान सैनी बैगा/लपहा बैगा</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>77000</v>
+        <v>20000</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>66275.04</v>
+        <v>16800</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>42295</v>
+        <v>40556</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>42495</v>
+        <v>40569</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034232519 — med bandhan heera singh/chota singh</t>
+          <t>1746004103/LD/07 — मेढ बधान कार्य आनन्‍द सिह</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>36000</v>
+        <v>20000</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>42297</v>
+        <v>39245</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034232527 — med bandhan DYARAM SINGH/PRATAP SINGH</t>
+          <t>1746004103/LD/22012034232495 — med bandhan leelaram/gangaram</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>77000</v>
+        <v>4500000000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>59582.7</v>
+        <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>42308</v>
-[...3 lines deleted...]
-      </c>
+        <v>42287</v>
+      </c>
+      <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034233835 — med bandhan ram singh /samay</t>
+          <t>1746004103/LD/22012034232509 — med bandhan gopal/leela ram</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>77000</v>
+        <v>45000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>0</v>
+        <v>21000</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>42297</v>
-[...1 lines deleted...]
-      <c r="K582" s="3"/>
+        <v>42397</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>42495</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034234385 — MED BANDHAN GANGA SINGH/MANOHAR SINGH</t>
+          <t>1746004103/LD/22012034232516 — med bandhan baddhru singh/chota singh</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>77000</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>64361.57</v>
+        <v>66275.04</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>42331</v>
+        <v>42295</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>42483</v>
+        <v>42495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034234498 — MED BANDHAN HEERA SINGH/PRATAP SINGH</t>
+          <t>1746004103/LD/22012034232519 — med bandhan heera singh/chota singh</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>77000</v>
+        <v>36000</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>32840</v>
+        <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>42331</v>
-[...3 lines deleted...]
-      </c>
+        <v>42297</v>
+      </c>
+      <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034234501 — MED BANDHAN AAWDHESH/SAMMELAAL</t>
+          <t>1746004103/LD/22012034232527 — med bandhan DYARAM SINGH/PRATAP SINGH</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>77000</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>0</v>
+        <v>59582.7</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>42301</v>
-[...1 lines deleted...]
-      <c r="K585" s="3"/>
+        <v>42308</v>
+      </c>
+      <c r="K585" s="3" t="n">
+        <v>42495</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034234503 — MED BANDHAN JODHAN PRASAD/SUDHUA</t>
+          <t>1746004103/LD/22012034233835 — med bandhan ram singh /samay</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>26000</v>
+        <v>77000</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>25170</v>
+        <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>42329</v>
-[...3 lines deleted...]
-      </c>
+        <v>42297</v>
+      </c>
+      <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034234505 — MED BANDHAN THUNNI/CHHARKU</t>
+          <t>1746004103/LD/22012034234385 — MED BANDHAN GANGA SINGH/MANOHAR SINGH</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>26000</v>
+        <v>77000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>15800</v>
+        <v>64361.57</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>42384</v>
+        <v>42331</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>42495</v>
+        <v>42483</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034234508 — MED BANDHA SUKKHI SINGH/GOBRA</t>
+          <t>1746004103/LD/22012034234498 — MED BANDHAN HEERA SINGH/PRATAP SINGH</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>77000</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>43560</v>
+        <v>32840</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>42357</v>
+        <v>42331</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>42391</v>
+        <v>42495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034234510 — MED BADHAN RAM NARESH SINGH/MAIKU</t>
+          <t>1746004103/LD/22012034234501 — MED BANDHAN AAWDHESH/SAMMELAAL</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>51000</v>
+        <v>77000</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>14000</v>
+        <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>42397</v>
-[...3 lines deleted...]
-      </c>
+        <v>42301</v>
+      </c>
+      <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034234512 — MED BANDHAN RUGNI BAI/MAIKU SINGH</t>
+          <t>1746004103/LD/22012034234503 — MED BANDHAN JODHAN PRASAD/SUDHUA</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>26000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>23700.3</v>
+        <v>25170</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>42324</v>
+        <v>42329</v>
       </c>
       <c r="K590" s="3" t="n">
         <v>42495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034234515 — MED BANDHAN FOOL SINGH/LALSU SINGH</t>
+          <t>1746004103/LD/22012034234505 — MED BANDHAN THUNNI/CHHARKU</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>77000</v>
+        <v>26000</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>0</v>
+        <v>15800</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>42308</v>
-[...1 lines deleted...]
-      <c r="K591" s="3"/>
+        <v>42384</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>42495</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034234520 — MED BANDHAN DILIP SINGH/GYAN SINGH</t>
+          <t>1746004103/LD/22012034234508 — MED BANDHA SUKKHI SINGH/GOBRA</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>36000</v>
+        <v>77000</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>32068.5</v>
+        <v>43560</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>42308</v>
+        <v>42357</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>42942</v>
+        <v>42391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034234523 — MED BANDHAN HARPRAS /SHEMLAALAD SINGH</t>
+          <t>1746004103/LD/22012034234510 — MED BADHAN RAM NARESH SINGH/MAIKU</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>77000</v>
+        <v>51000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>33372</v>
+        <v>14000</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>42343</v>
+        <v>42397</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>42892</v>
+        <v>42495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034234532 — MED BANDHAN MANDLU SINGH/BAAMHAN SINGH</t>
+          <t>1746004103/LD/22012034234512 — MED BANDHAN RUGNI BAI/MAIKU SINGH</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>51000</v>
+        <v>26000</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>15540</v>
+        <v>23700.3</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>42343</v>
+        <v>42324</v>
       </c>
       <c r="K594" s="3" t="n">
         <v>42495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034234534 — MED BANDHAN SHAILU SINGH/SHER SINGH</t>
+          <t>1746004103/LD/22012034234515 — MED BANDHAN FOOL SINGH/LALSU SINGH</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>26000</v>
+        <v>77000</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>12600</v>
+        <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>42406</v>
-[...3 lines deleted...]
-      </c>
+        <v>42308</v>
+      </c>
+      <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034234536 — MED BANDHN GORE SINGH/BHOOKHA SINGH</t>
+          <t>1746004103/LD/22012034234520 — MED BANDHAN DILIP SINGH/GYAN SINGH</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>51000</v>
+        <v>36000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>0</v>
+        <v>32068.5</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>42308</v>
       </c>
-      <c r="K596" s="3"/>
+      <c r="K596" s="3" t="n">
+        <v>42942</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034234579 — med bandhan gaya singh/amar singh</t>
+          <t>1746004103/LD/22012034234523 — MED BANDHAN HARPRAS /SHEMLAALAD SINGH</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>51000</v>
+        <v>77000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>27400</v>
+        <v>33372</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>42382</v>
+        <v>42343</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>42495</v>
+        <v>42892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034234588 — MED BANDHAN NANAS SINGH/MALLE SINGH</t>
+          <t>1746004103/LD/22012034234532 — MED BANDHAN MANDLU SINGH/BAAMHAN SINGH</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>45000</v>
+        <v>51000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>44791.5</v>
+        <v>15540</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>42323</v>
+        <v>42343</v>
       </c>
       <c r="K598" s="3" t="n">
         <v>42495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034234591 — MED BANDHAN KARAN SINGH/MOTI SINGH</t>
+          <t>1746004103/LD/22012034234534 — MED BANDHAN SHAILU SINGH/SHER SINGH</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>77000</v>
+        <v>26000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>49240</v>
+        <v>12600</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>42372</v>
+        <v>42406</v>
       </c>
       <c r="K599" s="3" t="n">
         <v>42495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034235076 — med bandhan jagdesh singh/lodhi singh</t>
+          <t>1746004103/LD/22012034234536 — MED BANDHN GORE SINGH/BHOOKHA SINGH</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>76000</v>
+        <v>51000</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>23214</v>
+        <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>42363</v>
-[...3 lines deleted...]
-      </c>
+        <v>42308</v>
+      </c>
+      <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034235111 — MED BANDHAN MALIYA BAI/BHOOLA SINGH</t>
+          <t>1746004103/LD/22012034234579 — med bandhan gaya singh/amar singh</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>51000</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>0</v>
+        <v>27400</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>42308</v>
-[...1 lines deleted...]
-      <c r="K601" s="3"/>
+        <v>42382</v>
+      </c>
+      <c r="K601" s="3" t="n">
+        <v>42495</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034235126 — MED BANDHAN GULBASHIYA BAI/FAGUA</t>
+          <t>1746004103/LD/22012034234588 — MED BANDHAN NANAS SINGH/MALLE SINGH</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>36000</v>
+        <v>45000</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>0</v>
+        <v>44791.5</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>42110</v>
-[...1 lines deleted...]
-      <c r="K602" s="3"/>
+        <v>42323</v>
+      </c>
+      <c r="K602" s="3" t="n">
+        <v>42495</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034235133 — MED BANDHAN MANMATIYA BAI/BABULAAL</t>
+          <t>1746004103/LD/22012034234591 — MED BANDHAN KARAN SINGH/MOTI SINGH</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>36000</v>
+        <v>77000</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>0</v>
+        <v>49240</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>42113</v>
-[...1 lines deleted...]
-      <c r="K603" s="3"/>
+        <v>42372</v>
+      </c>
+      <c r="K603" s="3" t="n">
+        <v>42495</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034235135 — MED BANDHAN SAMPAT SINGH/BHULA</t>
+          <t>1746004103/LD/22012034235076 — med bandhan jagdesh singh/lodhi singh</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>45000</v>
+        <v>76000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>16960</v>
+        <v>23214</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>42506</v>
+        <v>42363</v>
       </c>
       <c r="K604" s="3" t="n">
-        <v>42892</v>
+        <v>42495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034235137 — MED BANDHAN SHOHAN SINGH/BHULA</t>
+          <t>1746004103/LD/22012034235111 — MED BANDHAN MALIYA BAI/BHOOLA SINGH</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>51000</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>16704</v>
+        <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>42350</v>
-[...3 lines deleted...]
-      </c>
+        <v>42308</v>
+      </c>
+      <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034235142 — MED BANDHAN CHHOTA SINGH/BHUKHA SINGH</t>
+          <t>1746004103/LD/22012034235126 — MED BANDHAN GULBASHIYA BAI/FAGUA</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>77000</v>
+        <v>36000</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>11000</v>
+        <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>42520</v>
-[...3 lines deleted...]
-      </c>
+        <v>42110</v>
+      </c>
+      <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034238939 — MED BANDHAN LAAMU DAAS/GANGARAAM</t>
+          <t>1746004103/LD/22012034235133 — MED BANDHAN MANMATIYA BAI/BABULAAL</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>51000</v>
+        <v>36000</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>42331</v>
+        <v>42113</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034238942 — MED BANDHAN MOHAN DAAS/LAAMU DAAS</t>
+          <t>1746004103/LD/22012034235135 — MED BANDHAN SAMPAT SINGH/BHULA</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>51000</v>
+        <v>45000</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>49636</v>
+        <v>16960</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>42331</v>
+        <v>42506</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>42942</v>
+        <v>42892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034239690 — MED BANDHAN RAAMLAAL/ CHHOTA SINGH</t>
+          <t>1746004103/LD/22012034235137 — MED BANDHAN SHOHAN SINGH/BHULA</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>77000</v>
+        <v>51000</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>49896</v>
+        <v>16704</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>42334</v>
+        <v>42350</v>
       </c>
       <c r="K609" s="3" t="n">
         <v>42495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034241383 — MED BANDHAN GANGA SINGH/TITRA SINGH</t>
+          <t>1746004103/LD/22012034235142 — MED BANDHAN CHHOTA SINGH/BHUKHA SINGH</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>77000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>62022</v>
+        <v>11000</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>42350</v>
+        <v>42520</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>42495</v>
+        <v>42892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034243745 — MED BADHAN BESAHIN BAI/SUNWA</t>
+          <t>1746004103/LD/22012034238939 — MED BANDHAN LAAMU DAAS/GANGARAAM</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>77000</v>
+        <v>51000</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>42350</v>
+        <v>42331</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034243747 — MED BANDHAN BHADUA SINGH/DHAN SINGH</t>
+          <t>1746004103/LD/22012034238942 — MED BANDHAN MOHAN DAAS/LAAMU DAAS</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>77000</v>
+        <v>51000</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>52428</v>
+        <v>49636</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>42351</v>
+        <v>42331</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>42495</v>
+        <v>42942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034244153 — MED BANDHAN THAN SINGH/GORE SINGH</t>
+          <t>1746004103/LD/22012034239690 — MED BANDHAN RAAMLAAL/ CHHOTA SINGH</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>77000</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>29400</v>
+        <v>49896</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>42352</v>
+        <v>42334</v>
       </c>
       <c r="K613" s="3" t="n">
         <v>42495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034244685 — MED BANDHAN TITRA SINGH/LALPURIHA</t>
+          <t>1746004103/LD/22012034241383 — MED BANDHAN GANGA SINGH/TITRA SINGH</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>77000</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>50700</v>
+        <v>62022</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>42352</v>
+        <v>42350</v>
       </c>
       <c r="K614" s="3" t="n">
         <v>42495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034245467 — MED BANDHAN  SUHATIYA/HARIRAAM</t>
+          <t>1746004103/LD/22012034243745 — MED BADHAN BESAHIN BAI/SUNWA</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>45000</v>
+        <v>77000</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>32400</v>
+        <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>42363</v>
-[...3 lines deleted...]
-      </c>
+        <v>42350</v>
+      </c>
+      <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034245470 — MED BADHAN VIKAS SINGH/SAMAT SINGH</t>
+          <t>1746004103/LD/22012034243747 — MED BANDHAN BHADUA SINGH/DHAN SINGH</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>77000</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>55320</v>
+        <v>52428</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>42377</v>
+        <v>42351</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>42892</v>
+        <v>42495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034248682 — MED BANDHAN BALBEER SINGH/THAN SINGH</t>
+          <t>1746004103/LD/22012034244153 — MED BANDHAN THAN SINGH/GORE SINGH</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>36000</v>
+        <v>77000</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>26520</v>
+        <v>29400</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>42372</v>
+        <v>42352</v>
       </c>
       <c r="K617" s="3" t="n">
         <v>42495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034248699 — MED BANDHAN GOBRA SINGH/PRABHOO</t>
+          <t>1746004103/LD/22012034244685 — MED BANDHAN TITRA SINGH/LALPURIHA</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>122000</v>
+        <v>77000</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>28950</v>
+        <v>50700</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>42406</v>
+        <v>42352</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>42892</v>
+        <v>42495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034251542 — MED BANDHAN HARI SINGH/SAUNU SINGH</t>
+          <t>1746004103/LD/22012034245467 — MED BANDHAN  SUHATIYA/HARIRAAM</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>77000</v>
+        <v>45000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>62880</v>
+        <v>32400</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>42391</v>
+        <v>42363</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>42942</v>
+        <v>42495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034251555 — MED BANDHAN BADRI PRASAD/RAGHUNANDEN</t>
+          <t>1746004103/LD/22012034245470 — MED BADHAN VIKAS SINGH/SAMAT SINGH</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>36000</v>
+        <v>77000</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>11200</v>
+        <v>55320</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>42391</v>
+        <v>42377</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>42495</v>
+        <v>42892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034251774 — MED BANDHAN LAMIYA BAUI/RAMCHARAN</t>
+          <t>1746004103/LD/22012034248682 — MED BANDHAN BALBEER SINGH/THAN SINGH</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>122000</v>
+        <v>36000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>62440</v>
+        <v>26520</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>42397</v>
+        <v>42372</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>42942</v>
+        <v>42495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034251778 — MED BANDHAN JALPATIYA BAI/THUTHRA</t>
+          <t>1746004103/LD/22012034248699 — MED BANDHAN GOBRA SINGH/PRABHOO</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>26000</v>
+        <v>122000</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>0</v>
+        <v>28950</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>42389</v>
-[...1 lines deleted...]
-      <c r="K622" s="3"/>
+        <v>42406</v>
+      </c>
+      <c r="K622" s="3" t="n">
+        <v>42892</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034251782 — MED BANDHAN LAL SINGH/BABULAAL</t>
+          <t>1746004103/LD/22012034251542 — MED BANDHAN HARI SINGH/SAUNU SINGH</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>122000</v>
+        <v>77000</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>7200</v>
+        <v>62880</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>42397</v>
+        <v>42391</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>42495</v>
+        <v>42942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034251903 — MED BANDHAN CHETRAAM /KUNNU SINGH</t>
+          <t>1746004103/LD/22012034251555 — MED BANDHAN BADRI PRASAD/RAGHUNANDEN</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>51000</v>
+        <v>36000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>13500</v>
+        <v>11200</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>42392</v>
+        <v>42391</v>
       </c>
       <c r="K624" s="3" t="n">
         <v>42495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034252820 — MED BANDHAN HARPRASAD/LALLA SINGH</t>
+          <t>1746004103/LD/22012034251774 — MED BANDHAN LAMIYA BAUI/RAMCHARAN</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>77000</v>
+        <v>122000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>22600</v>
+        <v>62440</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>42397</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>42892</v>
+        <v>42942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034252822 — MED BANDHAN JOGNING BAI/JONHU SINGH</t>
+          <t>1746004103/LD/22012034251778 — MED BANDHAN JALPATIYA BAI/THUTHRA</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>77000</v>
+        <v>26000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>26900</v>
+        <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>42397</v>
-[...3 lines deleted...]
-      </c>
+        <v>42389</v>
+      </c>
+      <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034253878 — MED BANDHAN DRODACHAAR/GYA</t>
+          <t>1746004103/LD/22012034251782 — MED BANDHAN LAL SINGH/BABULAAL</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>122000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>39169</v>
+        <v>7200</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>42406</v>
+        <v>42397</v>
       </c>
       <c r="K627" s="3" t="n">
-        <v>42892</v>
+        <v>42495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034308871 — medbandhan  taini baiga/ladhaha baiga</t>
+          <t>1746004103/LD/22012034251903 — MED BANDHAN CHETRAAM /KUNNU SINGH</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>51000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>0</v>
+        <v>13500</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>42768</v>
-[...1 lines deleted...]
-      <c r="K628" s="3"/>
+        <v>42392</v>
+      </c>
+      <c r="K628" s="3" t="n">
+        <v>42495</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034309319 — medbaqndhan karya taini baiga/ladhaha baiga</t>
+          <t>1746004103/LD/22012034252820 — MED BANDHAN HARPRASAD/LALLA SINGH</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>51000</v>
+        <v>77000</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>0</v>
+        <v>22600</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>42750</v>
-[...1 lines deleted...]
-      <c r="K629" s="3"/>
+        <v>42397</v>
+      </c>
+      <c r="K629" s="3" t="n">
+        <v>42892</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034312499 — mendbandhan nirmad kary/shukla baiga</t>
+          <t>1746004103/LD/22012034252822 — MED BANDHAN JOGNING BAI/JONHU SINGH</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>51000</v>
+        <v>77000</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>50532</v>
+        <v>26900</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>42865</v>
+        <v>42397</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>43151</v>
+        <v>42495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034312914 — MED BANDHAN KARYA KIRRA BAIGA /LADHA BAIGA</t>
+          <t>1746004103/LD/22012034253878 — MED BANDHAN DRODACHAAR/GYA</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>51000</v>
+        <v>122000</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>0</v>
+        <v>39169</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>42821</v>
-[...1 lines deleted...]
-      <c r="K631" s="3"/>
+        <v>42406</v>
+      </c>
+      <c r="K631" s="3" t="n">
+        <v>42892</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034361663 — MED BANHAN KARYA KIRRA BAIGA/LADHA BAIGA</t>
+          <t>1746004103/LD/22012034308871 — medbandhan  taini baiga/ladhaha baiga</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>51000</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>46896</v>
+        <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>43264</v>
-[...3 lines deleted...]
-      </c>
+        <v>42768</v>
+      </c>
+      <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461215 — मेड बंधान कार्य सनंदी बाई / मान सिंह</t>
+          <t>1746004103/LD/22012034309319 — medbaqndhan karya taini baiga/ladhaha baiga</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>0</v>
+        <v>51000</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>43491</v>
+        <v>42750</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461216 — मेड बंधान कार्य हेमंत सिंह / ईश्वर सिंह</t>
+          <t>1746004103/LD/22012034312499 — mendbandhan nirmad kary/shukla baiga</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>0</v>
+        <v>51000</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>0</v>
+        <v>50532</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K634" s="3"/>
+        <v>42865</v>
+      </c>
+      <c r="K634" s="3" t="n">
+        <v>43151</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461217 — मेड बंधान कार्य राजेश पाल  /  मयकू सिंह</t>
+          <t>1746004103/LD/22012034312914 — MED BANDHAN KARYA KIRRA BAIGA /LADHA BAIGA</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>0</v>
+        <v>51000</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>43491</v>
+        <v>42821</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461218 — मेड बंधान कार्य रूप नंदनी / ईश्वर सिंह</t>
+          <t>1746004103/LD/22012034361663 — MED BANHAN KARYA KIRRA BAIGA/LADHA BAIGA</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>0</v>
+        <v>51000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>0</v>
+        <v>46896</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K636" s="3"/>
+        <v>43264</v>
+      </c>
+      <c r="K636" s="3" t="n">
+        <v>43410</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461219 — मेड बंधान कार्य जोहन सिंह / शोभ्लाल</t>
+          <t>1746004103/LD/22012034461215 — मेड बंधान कार्य सनंदी बाई / मान सिंह</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461220 — मेड बंधान कार्य प्यारे सिंह / तितरा</t>
+          <t>1746004103/LD/22012034461216 — मेड बंधान कार्य हेमंत सिंह / ईश्वर सिंह</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461221 — मेड बंधान कार्य प्रेम सिंह /शोभ लाल</t>
+          <t>1746004103/LD/22012034461217 — मेड बंधान कार्य राजेश पाल  /  मयकू सिंह</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461222 — मेड बंधान कार्य ढोली सिंह/चमरू सिंह</t>
+          <t>1746004103/LD/22012034461218 — मेड बंधान कार्य रूप नंदनी / ईश्वर सिंह</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>40928.07</v>
+        <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>35932</v>
+        <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>43980</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461223 — मेड बंधान कार्य गोविन्द सिंह/कुन्नी सिंह</t>
+          <t>1746004103/LD/22012034461219 — मेड बंधान कार्य जोहन सिंह / शोभ्लाल</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461224 — मेड बंधान कार्य रमई सिंह/खुनुवा</t>
+          <t>1746004103/LD/22012034461220 — मेड बंधान कार्य प्यारे सिंह / तितरा</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>42395</v>
+        <v>43491</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461225 — मेड बंधान कार्य भददू सिंह/चमरू</t>
+          <t>1746004103/LD/22012034461221 — मेड बंधान कार्य प्रेम सिंह /शोभ लाल</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>34849.43</v>
+        <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>37235</v>
+        <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>43944</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461226 — मेड बंधान कार्य राम बाटी बाई/तन्नू</t>
+          <t>1746004103/LD/22012034461222 — मेड बंधान कार्य ढोली सिंह/चमरू सिंह</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>19849.9</v>
+        <v>40928.07</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>0</v>
+        <v>35932</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K644" s="3"/>
+        <v>43980</v>
+      </c>
+      <c r="K644" s="3" t="n">
+        <v>44034</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461227 — मेड बंधान कार्य सम्हर सिंह/दुखवा सिंह</t>
+          <t>1746004103/LD/22012034461223 — मेड बंधान कार्य गोविन्द सिंह/कुन्नी सिंह</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461228 — मेड बंधान कार्य तितरू सिंह/सम्हर सिंह</t>
+          <t>1746004103/LD/22012034461224 — मेड बंधान कार्य रमई सिंह/खुनुवा</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>43491</v>
+        <v>42395</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461229 — मेड बंधान कार्य धीरेन्द्र सिंह/दोंदे सिंह</t>
+          <t>1746004103/LD/22012034461225 — मेड बंधान कार्य भददू सिंह/चमरू</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>0</v>
+        <v>34849.43</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>0</v>
+        <v>37235</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K647" s="3"/>
+        <v>43944</v>
+      </c>
+      <c r="K647" s="3" t="n">
+        <v>43982</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461230 — मेड बंधान कार्य रूप सिंह/बल्ला</t>
+          <t>1746004103/LD/22012034461226 — मेड बंधान कार्य राम बाटी बाई/तन्नू</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>0</v>
+        <v>19849.9</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461231 — मेड बंधान कार्य गजेन्द्र सिंह/ राम सिंह</t>
+          <t>1746004103/LD/22012034461227 — मेड बंधान कार्य सम्हर सिंह/दुखवा सिंह</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461232 — मेड बंधान कार्य गोरे सिंग/इतवारी</t>
+          <t>1746004103/LD/22012034461228 — मेड बंधान कार्य तितरू सिंह/सम्हर सिंह</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461233 — मेड बंधान कार्य अमर सिंह/मोहन</t>
+          <t>1746004103/LD/22012034461229 — मेड बंधान कार्य धीरेन्द्र सिंह/दोंदे सिंह</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461451 — मेड बंधान कार्य जगदीश सिंह/गोबरा</t>
+          <t>1746004103/LD/22012034461230 — मेड बंधान कार्य रूप सिंह/बल्ला</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461452 — मेड बंधान कार्य गंगा सिंह/रामचरण</t>
+          <t>1746004103/LD/22012034461231 — मेड बंधान कार्य गजेन्द्र सिंह/ राम सिंह</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461453 — मेड बंधान कार्य गुलाब सिंह/बेसाहन</t>
+          <t>1746004103/LD/22012034461232 — मेड बंधान कार्य गोरे सिंग/इतवारी</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461454 — मेड बंधान कार्य रतन सिंह/जेठू</t>
+          <t>1746004103/LD/22012034461233 — मेड बंधान कार्य अमर सिंह/मोहन</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461455 — मेड बंधान कार्य रनसाह सिंह/गोपाल सिंह</t>
+          <t>1746004103/LD/22012034461451 — मेड बंधान कार्य जगदीश सिंह/गोबरा</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461456 — मेड बंधान कार्य इतवारिया बाई/हरी सिंह</t>
+          <t>1746004103/LD/22012034461452 — मेड बंधान कार्य गंगा सिंह/रामचरण</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461457 — मेड बंधान कार्य रुग्नी बाई/मैकू</t>
+          <t>1746004103/LD/22012034461453 — मेड बंधान कार्य गुलाब सिंह/बेसाहन</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461458 — मेड बंधान कार्य भूरा सिंह/अमरु सिंह</t>
+          <t>1746004103/LD/22012034461454 — मेड बंधान कार्य रतन सिंह/जेठू</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461459 — मेड बंधान कार्य तेजप्रताप/रामलाल</t>
+          <t>1746004103/LD/22012034461455 — मेड बंधान कार्य रनसाह सिंह/गोपाल सिंह</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461460 — मेड बंधान कार्य हजारी सिंह/भूरा सिंह</t>
+          <t>1746004103/LD/22012034461456 — मेड बंधान कार्य इतवारिया बाई/हरी सिंह</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034461461 — मेड बंधान कार्य केशा सिंह/लिखारी</t>
+          <t>1746004103/LD/22012034461457 — मेड बंधान कार्य रुग्नी बाई/मैकू</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034471257 — मेड बंधान कार्य मैकू सिंह/हरभजन सिंह</t>
+          <t>1746004103/LD/22012034461458 — मेड बंधान कार्य भूरा सिंह/अमरु सिंह</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>46227.6</v>
+        <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>43994</v>
+        <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>43808</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034471258 — मेड बंधान कार्य ढोली सिंह/लक्षण सिंह</t>
+          <t>1746004103/LD/22012034461459 — मेड बंधान कार्य तेजप्रताप/रामलाल</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>27123.31</v>
+        <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>25256</v>
+        <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>43801</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034471259 — मेड बंधान कार्य संतोष कुमार सिंह/राम सिंह</t>
+          <t>1746004103/LD/22012034461460 — मेड बंधान कार्य हजारी सिंह/भूरा सिंह</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>146902.52</v>
+        <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>130942</v>
+        <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>43959</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034471260 — मेड बंधान कार्य ननकू सिंह/लक्ष्मण सिंह</t>
+          <t>1746004103/LD/22012034461461 — मेड बंधान कार्य केशा सिंह/लिखारी</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>18116.66</v>
+        <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>20398</v>
+        <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>43885</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034471261 — मेड बंधान कार्य अघनु सिंह/लिखारी</t>
+          <t>1746004103/LD/22012034471257 — मेड बंधान कार्य मैकू सिंह/हरभजन सिंह</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>27123.31</v>
+        <v>46227.6</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>28646</v>
+        <v>43994</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>43788</v>
+        <v>43808</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>43831</v>
+        <v>43837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034472446 — मेड बंधान निर्माण कार्य कोदू बैगा /किन्धी बैगा</t>
+          <t>1746004103/LD/22012034471258 — मेड बंधान कार्य ढोली सिंह/लक्षण सिंह</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>66976.25</v>
+        <v>27123.31</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>62700</v>
+        <v>25256</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>43850</v>
+        <v>43801</v>
       </c>
       <c r="K668" s="3" t="n">
         <v>43988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034472447 — मेड बंधान निर्माण कार्य लखन सिंह/पन्द्रू सिंह</t>
+          <t>1746004103/LD/22012034471259 — मेड बंधान कार्य संतोष कुमार सिंह/राम सिंह</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>0</v>
+        <v>146902.52</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>0</v>
+        <v>130942</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K669" s="3"/>
+        <v>43959</v>
+      </c>
+      <c r="K669" s="3" t="n">
+        <v>44002</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034476193 — मेड बंधान निर्माण कार्य लखन सिंह/ पन्द्रू</t>
+          <t>1746004103/LD/22012034471260 — मेड बंधान कार्य ननकू सिंह/लक्ष्मण सिंह</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>64728.41</v>
+        <v>18116.66</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>63700</v>
+        <v>20398</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>43871</v>
+        <v>43885</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>43988</v>
+        <v>43982</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034477012 — मेड बंधान कार्य अवधेश सिंह/बैसाखू</t>
+          <t>1746004103/LD/22012034471261 — मेड बंधान कार्य अघनु सिंह/लिखारी</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>0</v>
+        <v>27123.31</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>0</v>
+        <v>28646</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K671" s="3"/>
+        <v>43788</v>
+      </c>
+      <c r="K671" s="3" t="n">
+        <v>43831</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034477013 — मेड बंधान कार्य बेसाहिन बाई /सुनुवा</t>
+          <t>1746004103/LD/22012034472446 — मेड बंधान निर्माण कार्य कोदू बैगा /किन्धी बैगा</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>0</v>
+        <v>66976.25</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>0</v>
+        <v>62700</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K672" s="3"/>
+        <v>43850</v>
+      </c>
+      <c r="K672" s="3" t="n">
+        <v>43988</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034477014 — मेड बंधान कार्य मोती सिंह/ समलू</t>
+          <t>1746004103/LD/22012034472447 — मेड बंधान निर्माण कार्य लखन सिंह/पन्द्रू सिंह</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034477015 — मेड बंधान कार्य गोपाल सिंह/खल्हा सिंह</t>
+          <t>1746004103/LD/22012034476193 — मेड बंधान निर्माण कार्य लखन सिंह/ पन्द्रू</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>0</v>
+        <v>64728.41</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>0</v>
+        <v>63700</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K674" s="3"/>
+        <v>43871</v>
+      </c>
+      <c r="K674" s="3" t="n">
+        <v>43988</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034477017 — मेड बंधान कार्य भदरू सिंह/छोटा सिंह</t>
+          <t>1746004103/LD/22012034477012 — मेड बंधान कार्य अवधेश सिंह/बैसाखू</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034477983 — मेड बंधान कार्य  सम्हर बैगा / तेनी बैगा</t>
+          <t>1746004103/LD/22012034477013 — मेड बंधान कार्य बेसाहिन बाई /सुनुवा</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>43556</v>
+        <v>43569</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034477984 — मेड बंधार निर्माण कार्य जेठू बैगा / लदहा बैगा</t>
+          <t>1746004103/LD/22012034477014 — मेड बंधान कार्य मोती सिंह/ समलू</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>43556</v>
+        <v>43569</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034478571 — मेड बंधान कार्य धीरज सिंह/छोटा सिंह</t>
+          <t>1746004103/LD/22012034477015 — मेड बंधान कार्य गोपाल सिंह/खल्हा सिंह</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034478963 — मेड बंधान कार्य तितरु सिंह / गोबरा सिंह</t>
+          <t>1746004103/LD/22012034477017 — मेड बंधान कार्य भदरू सिंह/छोटा सिंह</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034478964 — मेड बंधान कार्य चैन सिंह / रामलाल</t>
+          <t>1746004103/LD/22012034477983 — मेड बंधान कार्य  सम्हर बैगा / तेनी बैगा</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>43569</v>
+        <v>43556</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034479283 — MED BANDHAN KARY RAMSINGH/HARBHAJAN SINGH</t>
+          <t>1746004103/LD/22012034477984 — मेड बंधार निर्माण कार्य जेठू बैगा / लदहा बैगा</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>43569</v>
+        <v>43556</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034479284 — MED BANDHAN KARY SUNITA/TITRA</t>
+          <t>1746004103/LD/22012034478571 — मेड बंधान कार्य धीरज सिंह/छोटा सिंह</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034479285 — MED BANDHAN KARY BHARAT SINGH/DHANU SINGH</t>
+          <t>1746004103/LD/22012034478963 — मेड बंधान कार्य तितरु सिंह / गोबरा सिंह</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034479286 — MED BANDHAN KARY SIYARAM/BALARAM</t>
+          <t>1746004103/LD/22012034478964 — मेड बंधान कार्य चैन सिंह / रामलाल</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034479287 — MED BANDHAN KARY DYA SINGH/BAISAKHU</t>
+          <t>1746004103/LD/22012034479283 — MED BANDHAN KARY RAMSINGH/HARBHAJAN SINGH</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034479288 — MED BANDHAN KARY JANKI BAI/TITRU</t>
+          <t>1746004103/LD/22012034479284 — MED BANDHAN KARY SUNITA/TITRA</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034479289 — MED BANDHAN KARY SHRINIVASH/MAIKU SINGH</t>
+          <t>1746004103/LD/22012034479285 — MED BANDHAN KARY BHARAT SINGH/DHANU SINGH</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034479290 — MED BANDHAN KARY SHANKAR SINGH/MOTI</t>
+          <t>1746004103/LD/22012034479286 — MED BANDHAN KARY SIYARAM/BALARAM</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034479291 — MED BANDHAN KARY MANKI BAI/BHAWRU</t>
+          <t>1746004103/LD/22012034479287 — MED BANDHAN KARY DYA SINGH/BAISAKHU</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034479292 — MED BANDHAN KARY PREM SINGH/SUNHAR</t>
+          <t>1746004103/LD/22012034479288 — MED BANDHAN KARY JANKI BAI/TITRU</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>43574</v>
+        <v>43569</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034479293 — MED BANDHAN KARY BHOLAPRASAD/RAMGARIB</t>
+          <t>1746004103/LD/22012034479289 — MED BANDHAN KARY SHRINIVASH/MAIKU SINGH</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034507774 — मेड बंधान निर्माण कार्य जेठू बैगा/लादहा</t>
+          <t>1746004103/LD/22012034479290 — MED BANDHAN KARY SHANKAR SINGH/MOTI</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>43935</v>
+        <v>43569</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034507776 — मेड बंधान निर्माण कार्य सम्हर बैगा/तैनी बैगा</t>
+          <t>1746004103/LD/22012034479291 — MED BANDHAN KARY MANKI BAI/BHAWRU</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>86618.31</v>
+        <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>72863</v>
+        <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>44301</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034507777 — मेड बंधान निर्माण कार्य राम बती/तन्नू सिंह</t>
+          <t>1746004103/LD/22012034479292 — MED BANDHAN KARY PREM SINGH/SUNHAR</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>23802.22</v>
+        <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>22253</v>
+        <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>43987</v>
-[...3 lines deleted...]
-      </c>
+        <v>43574</v>
+      </c>
+      <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034507779 — मेड बंधान निर्माण कार्य भदरूसिंह/छोटा</t>
+          <t>1746004103/LD/22012034479293 — MED BANDHAN KARY BHOLAPRASAD/RAMGARIB</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>43935</v>
+        <v>43569</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034507780 — मेड बंधान निर्माण कार्य गजेन्द्र सिंह/राम सिंह</t>
+          <t>1746004103/LD/22012034507774 — मेड बंधान निर्माण कार्य जेठू बैगा/लादहा</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034507783 — मेड बंधान निर्माण कार्य शंकर सिंह/ मोती सिंह</t>
+          <t>1746004103/LD/22012034507776 — मेड बंधान निर्माण कार्य सम्हर बैगा/तैनी बैगा</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>54876.14</v>
+        <v>86618.31</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>48020</v>
+        <v>72863</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>43973</v>
+        <v>44301</v>
       </c>
       <c r="K697" s="3" t="n">
-        <v>44034</v>
+        <v>44352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034507785 — मेड बंधान निर्माण कार्य श्रीनिवाश सिंह/मैकू सिंह</t>
+          <t>1746004103/LD/22012034507777 — मेड बंधान निर्माण कार्य राम बती/तन्नू सिंह</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>99816.37</v>
+        <v>23802.22</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>92890</v>
+        <v>22253</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>43973</v>
+        <v>43987</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>44176</v>
+        <v>44015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034507786 — मेड बंधान निर्माण कार्य जानकी बाई/तितरु सिंह</t>
+          <t>1746004103/LD/22012034507779 — मेड बंधान निर्माण कार्य भदरूसिंह/छोटा</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>99816.37</v>
+        <v>0</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>80791</v>
+        <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>43973</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034507787 — मेड बंधान निर्माण कार्य प्रेम सिंह/सुनहर सिंह</t>
+          <t>1746004103/LD/22012034507780 — मेड बंधान निर्माण कार्य गजेन्द्र सिंह/राम सिंह</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>36332.02</v>
+        <v>0</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>30905</v>
+        <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>43980</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034507788 — मेड बंधान निर्माण कार्य दया सिंह/बैसाखू</t>
+          <t>1746004103/LD/22012034507783 — मेड बंधान निर्माण कार्य शंकर सिंह/ मोती सिंह</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>25806.98</v>
+        <v>54876.14</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>25200</v>
+        <v>48020</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>44308</v>
+        <v>43973</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>44352</v>
+        <v>44034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034507789 — मेड बंधान निर्माण कार्य भद्दर सिंह/रामा सिंह</t>
+          <t>1746004103/LD/22012034507785 — मेड बंधान निर्माण कार्य श्रीनिवाश सिंह/मैकू सिंह</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>0</v>
+        <v>99816.37</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>0</v>
+        <v>92890</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K702" s="3"/>
+        <v>43973</v>
+      </c>
+      <c r="K702" s="3" t="n">
+        <v>44176</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034507790 — मेड बंधान निर्माण कार्य चैन सिंह/रामलाल</t>
+          <t>1746004103/LD/22012034507786 — मेड बंधान निर्माण कार्य जानकी बाई/तितरु सिंह</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>58551.54</v>
+        <v>99816.37</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>49349</v>
+        <v>80791</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>44322</v>
+        <v>43973</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>44365</v>
+        <v>44233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034507791 — मेड बंधान निर्माण कार्य तितरु सिंह/गोबरा</t>
+          <t>1746004103/LD/22012034507787 — मेड बंधान निर्माण कार्य प्रेम सिंह/सुनहर सिंह</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>55377.33</v>
+        <v>36332.02</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>42610</v>
+        <v>30905</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>43973</v>
+        <v>43980</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>44034</v>
+        <v>44002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034508122 — मेड बंधान निर्माण कार्य भारत सिंह/धानु सिंह</t>
+          <t>1746004103/LD/22012034507788 — मेड बंधान निर्माण कार्य दया सिंह/बैसाखू</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>63897.59</v>
+        <v>25806.98</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>59853</v>
+        <v>25200</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>43973</v>
+        <v>44308</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>44015</v>
+        <v>44352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034508123 — मेड बंधान निर्माण कार्य सुनीता बाई/तितरा</t>
+          <t>1746004103/LD/22012034507789 — मेड बंधान निर्माण कार्य भद्दर सिंह/रामा सिंह</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>52704.3</v>
+        <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>48356</v>
+        <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>43980</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034508124 — मेड बंधान निर्माण कार्य मंकी बाई /भवरू</t>
+          <t>1746004103/LD/22012034507790 — मेड बंधान निर्माण कार्य चैन सिंह/रामलाल</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>0</v>
+        <v>58551.54</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>0</v>
+        <v>49349</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K707" s="3"/>
+        <v>44322</v>
+      </c>
+      <c r="K707" s="3" t="n">
+        <v>44365</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034508125 — मेड बंधान निर्माण कार्य सियाराम सिंह/बालाराम</t>
+          <t>1746004103/LD/22012034507791 — मेड बंधान निर्माण कार्य तितरु सिंह/गोबरा</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>69744.84</v>
+        <v>55377.33</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>60186</v>
+        <v>42610</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>43973</v>
       </c>
       <c r="K708" s="3" t="n">
         <v>44034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034508126 — मेड बंधान निर्माण कार्य सुन्दर सिंह/बाम्हन</t>
+          <t>1746004103/LD/22012034508122 — मेड बंधान निर्माण कार्य भारत सिंह/धानु सिंह</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>58217.41</v>
+        <v>63897.59</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>56504</v>
+        <v>59853</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>43973</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>44136</v>
+        <v>44015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034508127 — मेड बंधान निर्माण कार्य अवधेश सिंह/बैसाखू</t>
+          <t>1746004103/LD/22012034508123 — मेड बंधान निर्माण कार्य सुनीता बाई/तितरा</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>0</v>
+        <v>52704.3</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>0</v>
+        <v>48356</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K710" s="3"/>
+        <v>43980</v>
+      </c>
+      <c r="K710" s="3" t="n">
+        <v>44015</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034508128 — मेड बंधान निर्माण कार्य गोपाल सिंह/खाल्हा</t>
+          <t>1746004103/LD/22012034508124 — मेड बंधान निर्माण कार्य मंकी बाई /भवरू</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034508129 — मेड बंधान निर्माण कार्य बुध्धू सिंह/सुनहर</t>
+          <t>1746004103/LD/22012034508125 — मेड बंधान निर्माण कार्य सियाराम सिंह/बालाराम</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>0</v>
+        <v>69744.84</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>0</v>
+        <v>60186</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K712" s="3"/>
+        <v>43973</v>
+      </c>
+      <c r="K712" s="3" t="n">
+        <v>44034</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034508130 — मेड बंधान निर्माण कार्य लामू सिंह/गुलाब</t>
+          <t>1746004103/LD/22012034508126 — मेड बंधान निर्माण कार्य सुन्दर सिंह/बाम्हन</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>41678.07</v>
+        <v>58217.41</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>32214</v>
+        <v>56504</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>43973</v>
       </c>
       <c r="K713" s="3" t="n">
-        <v>44034</v>
+        <v>44136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034508131 — मेड बंधान निर्माण कार्य संमत बाई /सम्मेलाल</t>
+          <t>1746004103/LD/22012034508127 — मेड बंधान निर्माण कार्य अवधेश सिंह/बैसाखू</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034508132 — मेड बंधान निर्माण कार्य भोला दास /रामगरीब</t>
+          <t>1746004103/LD/22012034508128 — मेड बंधान निर्माण कार्य गोपाल सिंह/खाल्हा</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>69744.84</v>
+        <v>0</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>59920</v>
+        <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>43980</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034508133 — मेड बंधान निर्माण कार्य गेहन सिंह/शोभलाल</t>
+          <t>1746004103/LD/22012034508129 — मेड बंधान निर्माण कार्य बुध्धू सिंह/सुनहर</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034508135 — मेड बंधान निर्माण कार्य छोटे सिंह/दरवारी</t>
+          <t>1746004103/LD/22012034508130 — मेड बंधान निर्माण कार्य लामू सिंह/गुलाब</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>35997.89</v>
+        <v>41678.07</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>31465</v>
+        <v>32214</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>43980</v>
+        <v>43973</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>44015</v>
+        <v>44034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034508136 — मेड बंधान निर्माण कार्य जेहन सिंह/शोभलाल</t>
+          <t>1746004103/LD/22012034508131 — मेड बंधान निर्माण कार्य संमत बाई /सम्मेलाल</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>27143.5</v>
+        <v>0</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>22526</v>
+        <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>43994</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034508137 — मेड बंधान निर्माण कार्य फगनू सिंह/चरनु सिंह</t>
+          <t>1746004103/LD/22012034508132 — मेड बंधान निर्माण कार्य भोला दास /रामगरीब</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>41678.07</v>
+        <v>69744.84</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>32078.5</v>
+        <v>59920</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>44196</v>
+        <v>43980</v>
       </c>
       <c r="K719" s="3" t="n">
-        <v>44319</v>
+        <v>44015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034512391 — मेड बंधान निर्माण कार्य रामकुमार सिंह/भदरू सिंह</t>
+          <t>1746004103/LD/22012034508133 — मेड बंधान निर्माण कार्य गेहन सिंह/शोभलाल</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>58551.54</v>
+        <v>0</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>50288</v>
+        <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>43987</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034512394 — मेड बंधान निर्माण कार्य भान सिंह/हरी सिंह</t>
+          <t>1746004103/LD/22012034508135 — मेड बंधान निर्माण कार्य छोटे सिंह/दरवारी</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>77262.72</v>
+        <v>35997.89</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>59773</v>
+        <v>31465</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>43987</v>
+        <v>43980</v>
       </c>
       <c r="K721" s="3" t="n">
-        <v>44145</v>
+        <v>44015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034512397 — MED BANDHAAN NIRMAN KARY GENDA SINGH/DHANIRASM</t>
+          <t>1746004103/LD/22012034508136 — मेड बंधान निर्माण कार्य जेहन सिंह/शोभलाल</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>77262.72</v>
+        <v>27143.5</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>75901</v>
+        <v>22526</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>43987</v>
+        <v>43994</v>
       </c>
       <c r="K722" s="3" t="n">
-        <v>44233</v>
+        <v>44015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034512400 — MED BANDHAAN NIRMAN KARY MAAN SINGH/HARI SINGH</t>
+          <t>1746004103/LD/22012034508137 — मेड बंधान निर्माण कार्य फगनू सिंह/चरनु सिंह</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>48360.64</v>
+        <v>41678.07</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>59980</v>
+        <v>32078.5</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>43987</v>
+        <v>44196</v>
       </c>
       <c r="K723" s="3" t="n">
-        <v>44140</v>
+        <v>44319</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034512401 — MED BANDHAAN NIRMAN KARY LEELU/LAMU SINGH</t>
+          <t>1746004103/LD/22012034512391 — मेड बंधान निर्माण कार्य रामकुमार सिंह/भदरू सिंह</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>70580.16</v>
+        <v>58551.54</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>48290</v>
+        <v>50288</v>
       </c>
       <c r="J724" s="3" t="n">
         <v>43987</v>
       </c>
       <c r="K724" s="3" t="n">
-        <v>44233</v>
+        <v>44015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034514047 — मेड बंधान कार्य बसन्ता बाई /सुन्दर सिंह</t>
+          <t>1746004103/LD/22012034512394 — मेड बंधान निर्माण कार्य भान सिंह/हरी सिंह</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>53873.75</v>
+        <v>77262.72</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>35882</v>
+        <v>59773</v>
       </c>
       <c r="J725" s="3" t="n">
         <v>43987</v>
       </c>
       <c r="K725" s="3" t="n">
-        <v>44136</v>
+        <v>44145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034514048 — मेड बंधान निर्माण कार्य कली बाई /शिवचरण</t>
+          <t>1746004103/LD/22012034512397 — MED BANDHAAN NIRMAN KARY GENDA SINGH/DHANIRASM</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>49697.15</v>
+        <v>77262.72</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>44408</v>
+        <v>75901</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>43994</v>
+        <v>43987</v>
       </c>
       <c r="K726" s="3" t="n">
-        <v>44063</v>
+        <v>44233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034516131 — मेड बंधान निर्माण कार्य भंवर सिंह/दरबारी सिंह</t>
+          <t>1746004103/LD/22012034512400 — MED BANDHAAN NIRMAN KARY MAAN SINGH/HARI SINGH</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>35830.83</v>
+        <v>48360.64</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>35665</v>
+        <v>59980</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>44008</v>
+        <v>43987</v>
       </c>
       <c r="K727" s="3" t="n">
-        <v>44055</v>
+        <v>44140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034517955 — मेड बंधान निर्माण कार्य सोन सिंह/ धानु सिंह</t>
+          <t>1746004103/LD/22012034512401 — MED BANDHAAN NIRMAN KARY LEELU/LAMU SINGH</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>0</v>
+        <v>70580.16</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>0</v>
+        <v>48290</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K728" s="3"/>
+        <v>43987</v>
+      </c>
+      <c r="K728" s="3" t="n">
+        <v>44233</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034547307 — मेड बंधान निर्माण कार्य गोरे सिंह/भूखा सिंह</t>
+          <t>1746004103/LD/22012034514047 — मेड बंधान कार्य बसन्ता बाई /सुन्दर सिंह</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>85258.86</v>
+        <v>53873.75</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>74109</v>
+        <v>35882</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>44345</v>
+        <v>43987</v>
       </c>
       <c r="K729" s="3" t="n">
-        <v>44696</v>
+        <v>44136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034547308 — मेड बंधान निर्माण कार्य अवधेश सिंह/समयलाल सिंह</t>
+          <t>1746004103/LD/22012034514048 — मेड बंधान निर्माण कार्य कली बाई /शिवचरण</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>85258.86</v>
+        <v>49697.15</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>75152</v>
+        <v>44408</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>44315</v>
+        <v>43994</v>
       </c>
       <c r="K730" s="3" t="n">
-        <v>44419</v>
+        <v>44063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034547309 — मेड बंधान निर्माण कार्य महेश सिंह/समय लाल</t>
+          <t>1746004103/LD/22012034516131 — मेड बंधान निर्माण कार्य भंवर सिंह/दरबारी सिंह</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>85258.86</v>
+        <v>35830.83</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>72765</v>
+        <v>35665</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>44322</v>
+        <v>44008</v>
       </c>
       <c r="K731" s="3" t="n">
-        <v>44419</v>
+        <v>44055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034547311 — मेड बंधान निर्माण कार्य अवधेश सिंह/बैसाखू सिंह</t>
+          <t>1746004103/LD/22012034517955 — मेड बंधान निर्माण कार्य सोन सिंह/ धानु सिंह</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>26202.92</v>
+        <v>0</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>25284</v>
+        <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>44315</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034547313 — मेड बंधान निर्माण कार्य तिहारू सिंह/अमर सिंह</t>
+          <t>1746004103/LD/22012034547307 — मेड बंधान निर्माण कार्य गोरे सिंह/भूखा सिंह</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>75925.31</v>
+        <v>85258.86</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>64650</v>
+        <v>74109</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>44315</v>
+        <v>44345</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>44609</v>
+        <v>44696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034547314 — मेड बंधान निर्माण कार्य शंकर सिंह/बिसाहू सिंह</t>
+          <t>1746004103/LD/22012034547308 — मेड बंधान निर्माण कार्य अवधेश सिंह/समयलाल सिंह</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>58106.7</v>
+        <v>85258.86</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>56361</v>
+        <v>75152</v>
       </c>
       <c r="J734" s="3" t="n">
         <v>44315</v>
       </c>
       <c r="K734" s="3" t="n">
-        <v>44609</v>
+        <v>44419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034547315 — मेड बंधान निर्माण कार्य लोधी सिंह/बिसाहू सिंह</t>
+          <t>1746004103/LD/22012034547309 — मेड बंधान निर्माण कार्य महेश सिंह/समय लाल</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>70834.27</v>
+        <v>85258.86</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>58183</v>
+        <v>72765</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>44315</v>
+        <v>44322</v>
       </c>
       <c r="K735" s="3" t="n">
-        <v>44609</v>
+        <v>44419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034552354 — मेड बंधान निर्माण कार्य बुधवरिया बाई/रतन सिंह</t>
+          <t>1746004103/LD/22012034547311 — मेड बंधान निर्माण कार्य अवधेश सिंह/बैसाखू सिंह</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>22639.21</v>
+        <v>26202.92</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>25900</v>
+        <v>25284</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>44338</v>
+        <v>44315</v>
       </c>
       <c r="K736" s="3" t="n">
-        <v>44365</v>
+        <v>44352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034553619 — मेड बंधान निर्माण कार्य राजेश सिंह / मैकू सिंह</t>
+          <t>1746004103/LD/22012034547313 — मेड बंधान निर्माण कार्य तिहारू सिंह/अमर सिंह</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>83731.55</v>
+        <v>75925.31</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>0</v>
+        <v>64650</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K737" s="3"/>
+        <v>44315</v>
+      </c>
+      <c r="K737" s="3" t="n">
+        <v>44609</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034553620 — मेड बंधान निर्माण कार्य गोरे लाल/भुखाऊ</t>
+          <t>1746004103/LD/22012034547314 — मेड बंधान निर्माण कार्य शंकर सिंह/बिसाहू सिंह</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>98834.93</v>
+        <v>58106.7</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>0</v>
+        <v>56361</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K738" s="3"/>
+        <v>44315</v>
+      </c>
+      <c r="K738" s="3" t="n">
+        <v>44609</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034553621 — मेड बंधान निर्माण कार्य केशा सिंह/लिखारी</t>
+          <t>1746004103/LD/22012034547315 — मेड बंधान निर्माण कार्य लोधी सिंह/बिसाहू सिंह</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>43342.72</v>
+        <v>70834.27</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>0</v>
+        <v>58183</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K739" s="3"/>
+        <v>44315</v>
+      </c>
+      <c r="K739" s="3" t="n">
+        <v>44609</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034553622 — मेड बंधान निर्माण कार्य रामफली सिंह/ सुकला सिंह</t>
+          <t>1746004103/LD/22012034552354 — मेड बंधान निर्माण कार्य बुधवरिया बाई/रतन सिंह</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>23996.81</v>
+        <v>22639.21</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>20209</v>
+        <v>25900</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>44352</v>
+        <v>44338</v>
       </c>
       <c r="K740" s="3" t="n">
-        <v>44609</v>
+        <v>44365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034553626 — मेड बंधान निर्माण कार्य मैकू सिंह/हरभजन सिंह</t>
+          <t>1746004103/LD/22012034553619 — मेड बंधान निर्माण कार्य राजेश सिंह / मैकू सिंह</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>93234.81</v>
+        <v>83731.55</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034553630 — मेड बंधान निर्माण कार्य ननसी बाई/ धनुवा सिंह</t>
+          <t>1746004103/LD/22012034553620 — मेड बंधान निर्माण कार्य गोरे लाल/भुखाऊ</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>98834.93</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034553631 — मेड बंधान निर्माण कार्य अघनू सिंह/ लिखारी</t>
+          <t>1746004103/LD/22012034553621 — मेड बंधान निर्माण कार्य केशा सिंह/लिखारी</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>64046.24</v>
+        <v>43342.72</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>44292</v>
+        <v>44287</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034553632 — मेड बंधान निर्माण कार्य गनपत सिंह/माहे लाल</t>
+          <t>1746004103/LD/22012034553622 — मेड बंधान निर्माण कार्य रामफली सिंह/ सुकला सिंह</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>53694.48</v>
+        <v>23996.81</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>0</v>
+        <v>20209</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>44292</v>
-[...1 lines deleted...]
-      <c r="K744" s="3"/>
+        <v>44352</v>
+      </c>
+      <c r="K744" s="3" t="n">
+        <v>44609</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034553870 — मेड बंधान निर्माण कार्य पियारे सिंह/दरवारी</t>
+          <t>1746004103/LD/22012034553626 — मेड बंधान निर्माण कार्य मैकू सिंह/हरभजन सिंह</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>98834.93</v>
+        <v>93234.81</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>84819</v>
+        <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>44338</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034553871 — मेड बंधान निर्माण कार्य अजमेर सिंह/दरबारी सिंह</t>
+          <t>1746004103/LD/22012034553630 — मेड बंधान निर्माण कार्य ननसी बाई/ धनुवा सिंह</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
-        <v>43342.72</v>
+        <v>98834.93</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>35735</v>
+        <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>44352</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034553872 — मेड बंधान निर्माण कार्य गुलाब सिंह/ मण्डलू सिंह</t>
+          <t>1746004103/LD/22012034553631 — मेड बंधान निर्माण कार्य अघनू सिंह/ लिखारी</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
-        <v>43342.72</v>
+        <v>64046.24</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>44292</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034553873 — मेड बंधान निर्माण कार्य गजेन्द्र सिंह/राम सिंह</t>
+          <t>1746004103/LD/22012034553632 — मेड बंधान निर्माण कार्य गनपत सिंह/माहे लाल</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>31803.05</v>
+        <v>53694.48</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>25445</v>
+        <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>44352</v>
-[...3 lines deleted...]
-      </c>
+        <v>44292</v>
+      </c>
+      <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034553876 — मेड बंधान निर्माण कार्य टेकराम सिंह/भोला सिंह</t>
+          <t>1746004103/LD/22012034553870 — मेड बंधान निर्माण कार्य पियारे सिंह/दरवारी</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>27390.82</v>
+        <v>98834.93</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>0</v>
+        <v>84819</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>44292</v>
-[...1 lines deleted...]
-      <c r="K749" s="3"/>
+        <v>44338</v>
+      </c>
+      <c r="K749" s="3" t="n">
+        <v>44544</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034553886 — मेड बंधान निर्माण कार्य सुदन सिंह/बुद्धू सिंह</t>
+          <t>1746004103/LD/22012034553871 — मेड बंधान निर्माण कार्य अजमेर सिंह/दरबारी सिंह</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>43342.72</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>0</v>
+        <v>35735</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>44292</v>
-[...1 lines deleted...]
-      <c r="K750" s="3"/>
+        <v>44352</v>
+      </c>
+      <c r="K750" s="3" t="n">
+        <v>44544</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/22012034553892 — मेड बंधान निर्माण कार्य जय सिंह/भूरा सिंह</t>
+          <t>1746004103/LD/22012034553872 — मेड बंधान निर्माण कार्य गुलाब सिंह/ मण्डलू सिंह</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>84580.05</v>
+        <v>43342.72</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>44287</v>
+        <v>44292</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/3799424171 — मेंढ बंधान कार्य गोपाल/लीलराम</t>
+          <t>1746004103/LD/22012034553873 — मेड बंधान निर्माण कार्य गजेन्द्र सिंह/राम सिंह</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>20000</v>
+        <v>31803.05</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>19710</v>
+        <v>25445</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>41681</v>
+        <v>44352</v>
       </c>
       <c r="K752" s="3" t="n">
-        <v>42091</v>
+        <v>44566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/3799424173 — मेंढ बंधान कार्य लोधी सिंह/बिसाहू</t>
+          <t>1746004103/LD/22012034553876 — मेड बंधान निर्माण कार्य टेकराम सिंह/भोला सिंह</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>30000</v>
+        <v>27390.82</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>23568</v>
+        <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>41710</v>
-[...3 lines deleted...]
-      </c>
+        <v>44292</v>
+      </c>
+      <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/3799424572 — मेंढ बंधान कार्य प्‍यारे सिंह/दरबारी सिंह</t>
+          <t>1746004103/LD/22012034553886 — मेड बंधान निर्माण कार्य सुदन सिंह/बुद्धू सिंह</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>30000</v>
+        <v>43342.72</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>41384</v>
+        <v>44292</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/3799424574 — मेंढ बंधान कार्य बलबीर सिंह/थान सिंह</t>
+          <t>1746004103/LD/22012034553892 — मेड बंधान निर्माण कार्य जय सिंह/भूरा सिंह</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>0</v>
+        <v>84580.05</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>41414</v>
+        <v>44287</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/3799424575 — मेंढ बंधान कार्य बलबीर सिंह/थान सिंह</t>
+          <t>1746004103/LD/3799424171 — मेंढ बंधान कार्य गोपाल/लीलराम</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>29568</v>
+        <v>19710</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>41702</v>
+        <v>41681</v>
       </c>
       <c r="K756" s="3" t="n">
         <v>42091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/3799424578 — मेंढ बंधान कार्य गुलबसिया बाई/फगुआ गोड</t>
+          <t>1746004103/LD/3799424173 — मेंढ बंधान कार्य लोधी सिंह/बिसाहू</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>20000</v>
+        <v>30000</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>18312</v>
+        <v>23568</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>41702</v>
+        <v>41710</v>
       </c>
       <c r="K757" s="3" t="n">
-        <v>41985</v>
+        <v>42091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/3799424606 — मेंढ बंधान कार्य शेर सिंह/पनकू सिंह</t>
+          <t>1746004103/LD/3799424572 — मेंढ बंधान कार्य प्‍यारे सिंह/दरबारी सिंह</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>41414</v>
+        <v>41384</v>
       </c>
       <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/3799424609 — मेंढ बंधान कार्य गुलाब सिंह/जगदीश</t>
+          <t>1746004103/LD/3799424574 — मेंढ बंधान कार्य बलबीर सिंह/थान सिंह</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>22776</v>
+        <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>41808</v>
-[...3 lines deleted...]
-      </c>
+        <v>41414</v>
+      </c>
+      <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/3799424611 — मेंढ बंधान कार्य नरबदिया/भोरे</t>
+          <t>1746004103/LD/3799424575 — मेंढ बंधान कार्य बलबीर सिंह/थान सिंह</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>20000</v>
+        <v>30000</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>0</v>
+        <v>29568</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>41414</v>
-[...1 lines deleted...]
-      <c r="K760" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K760" s="3" t="n">
+        <v>42091</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/3799424614 — मेंढ बंधान कार्य दुअरिया/हरिराम</t>
+          <t>1746004103/LD/3799424578 — मेंढ बंधान कार्य गुलबसिया बाई/फगुआ गोड</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>0</v>
+        <v>18312</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>41445</v>
-[...1 lines deleted...]
-      <c r="K761" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K761" s="3" t="n">
+        <v>41985</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/3799424617 — भूम‍ि शिल्‍प उपयोजना लीलू सिंह/लामू</t>
+          <t>1746004103/LD/3799424606 — मेंढ बंधान कार्य शेर सिंह/पनकू सिंह</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
         <v>41414</v>
       </c>
       <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/9926709464 — land dovelopment sera singh@janam singh</t>
+          <t>1746004103/LD/3799424609 — मेंढ बंधान कार्य गुलाब सिंह/जगदीश</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>0</v>
+        <v>22776</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>41828</v>
-[...1 lines deleted...]
-      <c r="K763" s="3"/>
+        <v>41808</v>
+      </c>
+      <c r="K763" s="3" t="n">
+        <v>42091</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/9926709817 — LAND DEVELOPMENT MANVATI BAI/HARIRAM</t>
+          <t>1746004103/LD/3799424611 — मेंढ बंधान कार्य नरबदिया/भोरे</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>8760</v>
+        <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>41808</v>
-[...3 lines deleted...]
-      </c>
+        <v>41414</v>
+      </c>
+      <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/9926709862 — LAND DEVELOPMENT GEHAN SINGH/BHEEKHAM SINGH</t>
+          <t>1746004103/LD/3799424614 — मेंढ बंधान कार्य दुअरिया/हरिराम</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>29149.02</v>
+        <v>0</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>41808</v>
-[...3 lines deleted...]
-      </c>
+        <v>41445</v>
+      </c>
+      <c r="K765" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/9926712180 — मेढ बंधान कार्य मालती बाई/जगदीश सिंह</t>
+          <t>1746004103/LD/3799424617 — भूम‍ि शिल्‍प उपयोजना लीलू सिंह/लामू</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>29388</v>
+        <v>0</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>41852</v>
-[...3 lines deleted...]
-      </c>
+        <v>41414</v>
+      </c>
+      <c r="K766" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/9926712409 — LAND DEVELOPMENT LEELARAM/GAGARAM</t>
+          <t>1746004103/LD/9926709464 — land dovelopment sera singh@janam singh</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I767" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J767" s="3" t="n">
         <v>41828</v>
       </c>
       <c r="K767" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/9926712411 — LAND DEVELOMENT AJMER SINGH/DALVEER SINGH</t>
+          <t>1746004103/LD/9926709817 — LAND DEVELOPMENT MANVATI BAI/HARIRAM</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>0</v>
+        <v>8760</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>41828</v>
-[...1 lines deleted...]
-      <c r="K768" s="3"/>
+        <v>41808</v>
+      </c>
+      <c r="K768" s="3" t="n">
+        <v>42091</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1746004103/LD/9926712414 — LAND DEVELOPMENT HEMANT SINGH</t>
+          <t>1746004103/LD/9926709862 — LAND DEVELOPMENT GEHAN SINGH/BHEEKHAM SINGH</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>13200</v>
+        <v>29149.02</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>41828</v>
+        <v>41808</v>
       </c>
       <c r="K769" s="3" t="n">
-        <v>42892</v>
+        <v>41985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1746004103/OP/9425892539 — SHANTI DHAAM KARAUNDATOLA GP ROSARKHAR</t>
+          <t>1746004103/LD/9926712180 — मेढ बंधान कार्य मालती बाई/जगदीश सिंह</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>263000</v>
+        <v>30000</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>117620</v>
+        <v>29388</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>42802</v>
+        <v>41852</v>
       </c>
       <c r="K770" s="3" t="n">
-        <v>45338</v>
+        <v>42093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Production of building material / Production of building material for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1746004103/OP/9425892935 — santi dham ghatha panchayat raosarkhar</t>
+          <t>1746004103/LD/9926712409 — LAND DEVELOPMENT LEELARAM/GAGARAM</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>191000</v>
+        <v>30000</v>
       </c>
       <c r="I771" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>42827</v>
+        <v>41828</v>
       </c>
       <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/001 — gp  ग्रेवल पहुच मार्ग रौसरखार से इमली टोला Gram panchayat</t>
+          <t>1746004103/LD/9926712411 — LAND DEVELOMENT AJMER SINGH/DALVEER SINGH</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>481000</v>
+        <v>20000</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>301765</v>
+        <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>39254</v>
-[...3 lines deleted...]
-      </c>
+        <v>41828</v>
+      </c>
+      <c r="K772" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/002 — Gp ग्रेवल पंहुच र्माग ि‍नर्माण पाठा मुख्‍य मार्ग से डोगरीटोला तक</t>
+          <t>1746004103/LD/9926712414 — LAND DEVELOPMENT HEMANT SINGH</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>0</v>
+        <v>13200</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>40257</v>
-[...1 lines deleted...]
-      <c r="K773" s="3"/>
+        <v>41828</v>
+      </c>
+      <c r="K773" s="3" t="n">
+        <v>42892</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/0025 — Gp खेल मैदान लेवलीकरण हर्राडोगरी</t>
+          <t>1746004103/OP/9425892539 — SHANTI DHAAM KARAUNDATOLA GP ROSARKHAR</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>500000</v>
+        <v>263000</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>476807</v>
+        <v>117620</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>40945</v>
+        <v>42802</v>
       </c>
       <c r="K774" s="3" t="n">
-        <v>41767</v>
+        <v>45338</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Production of building material / Production of building material for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/00260 — Gp खेल मैदान मा0शाला रौसरखार</t>
+          <t>1746004103/OP/9425892935 — santi dham ghatha panchayat raosarkhar</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>300000</v>
+        <v>191000</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>231864.2</v>
+        <v>0</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>40941</v>
-[...3 lines deleted...]
-      </c>
+        <v>42827</v>
+      </c>
+      <c r="K775" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
           <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/003 — Gp ग्रेवल पंहुच र्माग ि‍नर्माण पाठा मुख्‍य मार्ग से डोगरीटोला तक</t>
+          <t>1746004103/RC/001 — gp  ग्रेवल पहुच मार्ग रौसरखार से इमली टोला Gram panchayat</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>498000</v>
+        <v>481000</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>596977.5</v>
+        <v>301765</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>40339</v>
+        <v>39254</v>
       </c>
       <c r="K776" s="3" t="n">
-        <v>41187</v>
+        <v>41550</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
           <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/0030 — Gp आतरिकं मार्ग निर्माण  मनी के दुकान से पटनिहाटोल</t>
+          <t>1746004103/RC/002 — Gp ग्रेवल पंहुच र्माग ि‍नर्माण पाठा मुख्‍य मार्ग से डोगरीटोला तक</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>549850</v>
+        <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>41049</v>
-[...3 lines deleted...]
-      </c>
+        <v>40257</v>
+      </c>
+      <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/0039 — Gp पंचपरमेश्‍वर पी सी सी अन्‍य आंतरिक मार्ग नाली स</t>
+          <t>1746004103/RC/0025 — Gp खेल मैदान लेवलीकरण हर्राडोगरी</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>110000</v>
+        <v>500000</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>120970</v>
+        <v>476807</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>41141</v>
+        <v>40945</v>
       </c>
       <c r="K778" s="3" t="n">
-        <v>41496</v>
+        <v>41767</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/0060 — Gp पंचपरमेश्‍वर पी सी सी रोड निर्माण नाली सहित मुख्‍य मार्ग फगनू सिंह के धर से फुलवा के धर तक</t>
+          <t>1746004103/RC/00260 — Gp खेल मैदान मा0शाला रौसरखार</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>369000</v>
+        <v>300000</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>68198</v>
+        <v>231864.2</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>41333</v>
+        <v>40941</v>
       </c>
       <c r="K779" s="3" t="n">
-        <v>41550</v>
+        <v>43294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
           <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/009 — Gp ग्रेवल पहुंच मार्ग निर्माण इमलीडोगरी से डोगरीटोला तक</t>
+          <t>1746004103/RC/003 — Gp ग्रेवल पंहुच र्माग ि‍नर्माण पाठा मुख्‍य मार्ग से डोगरीटोला तक</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
-        <v>499000</v>
+        <v>498000</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>218900</v>
+        <v>596977.5</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>40683</v>
+        <v>40339</v>
       </c>
       <c r="K780" s="3" t="n">
-        <v>40693</v>
+        <v>41187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034166596 — पीसीसी मार्ग निर्माण कार्य (पंचपरमेश्वर) नाली सहित</t>
+          <t>1746004103/RC/0030 — Gp आतरिकं मार्ग निर्माण  मनी के दुकान से पटनिहाटोल</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>82000</v>
+        <v>500000</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>64734.38</v>
+        <v>549850</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>41514</v>
+        <v>41049</v>
       </c>
       <c r="K781" s="3" t="n">
-        <v>41572</v>
+        <v>42887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034167061 — res रौसरखार से गर्जनबीजा तक</t>
+          <t>1746004103/RC/0039 — Gp पंचपरमेश्‍वर पी सी सी अन्‍य आंतरिक मार्ग नाली स</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
-        <v>3726000</v>
+        <v>110000</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>2442720.84</v>
+        <v>120970</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>41431</v>
+        <v>41141</v>
       </c>
       <c r="K782" s="3" t="n">
-        <v>43806</v>
+        <v>41496</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034191249 — Forst ग्रेवल पहुंच मार्ग निर्माण रौसरखार से गर्जनब</t>
+          <t>1746004103/RC/0060 — Gp पंचपरमेश्‍वर पी सी सी रोड निर्माण नाली सहित मुख्‍य मार्ग फगनू सिंह के धर से फुलवा के धर तक</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>1833000</v>
+        <v>369000</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>602862.08</v>
+        <v>68198</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>41645</v>
-[...1 lines deleted...]
-      <c r="K783" s="3"/>
+        <v>41333</v>
+      </c>
+      <c r="K783" s="3" t="n">
+        <v>41550</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034192686 — मिट्टी मुरम आंतरिक मार्ग मेन रोड से नीचे टोला रोसर</t>
+          <t>1746004103/RC/009 — Gp ग्रेवल पहुंच मार्ग निर्माण इमलीडोगरी से डोगरीटोला तक</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>500000</v>
+        <v>499000</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>420840.86</v>
+        <v>218900</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>41612</v>
+        <v>40683</v>
       </c>
       <c r="K784" s="3" t="n">
-        <v>43121</v>
+        <v>40693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034192688 — मिट्टी मुरम आंतरिक मार्ग भ्यान टोला से केशवानी नाल</t>
+          <t>1746004103/RC/22012034166596 — पीसीसी मार्ग निर्माण कार्य (पंचपरमेश्वर) नाली सहित</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>500000</v>
+        <v>82000</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>492756.46</v>
+        <v>64734.38</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>41612</v>
+        <v>41514</v>
       </c>
       <c r="K785" s="3" t="n">
-        <v>43121</v>
+        <v>41572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034192739 — p.p.c anya anterik marg lal singh ke ghar se liha</t>
+          <t>1746004103/RC/22012034167061 — res रौसरखार से गर्जनबीजा तक</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>82000</v>
+        <v>3726000</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>70412</v>
+        <v>2442720.84</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>41593</v>
+        <v>41431</v>
       </c>
       <c r="K786" s="3" t="n">
-        <v>43281</v>
+        <v>43806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034225131 — पीसीसी अन्‍य आंतरिक मार्ग पांचवा चरण वैशाखू सिंह क</t>
+          <t>1746004103/RC/22012034191249 — Forst ग्रेवल पहुंच मार्ग निर्माण रौसरखार से गर्जनब</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>115000</v>
+        <v>1833000</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>91080.62</v>
+        <v>602862.08</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>41892</v>
-[...3 lines deleted...]
-      </c>
+        <v>41645</v>
+      </c>
+      <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034315456 — PCC ROAD 6TH PART - RAMSAEEVAN K GHAR S BHANWER SINGH K GHAR TEREF</t>
+          <t>1746004103/RC/22012034192686 — मिट्टी मुरम आंतरिक मार्ग मेन रोड से नीचे टोला रोसर</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>115000</v>
+        <v>500000</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>53320</v>
+        <v>420840.86</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>42703</v>
+        <v>41612</v>
       </c>
       <c r="K788" s="3" t="n">
-        <v>43219</v>
+        <v>43121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034319747 — PCC Rod 8 Part Bhola Prasad Sant K Ghar Se Ratan Prasad Gupta K Ghar Taraf</t>
+          <t>1746004103/RC/22012034192688 — मिट्टी मुरम आंतरिक मार्ग भ्यान टोला से केशवानी नाल</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>364000</v>
+        <v>500000</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>44400</v>
+        <v>492756.46</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>42789</v>
+        <v>41612</v>
       </c>
       <c r="K789" s="3" t="n">
-        <v>42835</v>
+        <v>43121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034319749 — PCC Rod 9 Part Mukhya Marg Se Than Singh K Ghar Taraf</t>
+          <t>1746004103/RC/22012034192739 — p.p.c anya anterik marg lal singh ke ghar se liha</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
-        <v>364000</v>
+        <v>82000</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>46600</v>
+        <v>70412</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>42755</v>
+        <v>41593</v>
       </c>
       <c r="K790" s="3" t="n">
-        <v>43069</v>
+        <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034332938 — p.c.c rod word k.02 karaonda tola</t>
+          <t>1746004103/RC/22012034225131 — पीसीसी अन्‍य आंतरिक मार्ग पांचवा चरण वैशाखू सिंह क</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
-        <v>56000</v>
+        <v>115000</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>64350</v>
+        <v>91080.62</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>42830</v>
+        <v>41892</v>
       </c>
       <c r="K791" s="3" t="n">
-        <v>42998</v>
+        <v>42552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034340107 — SUDOOR GRAM SAMPARK SADAK YOJNA EMLI TOLA SE AAMATOLA TARF</t>
+          <t>1746004103/RC/22012034315456 — PCC ROAD 6TH PART - RAMSAEEVAN K GHAR S BHANWER SINGH K GHAR TEREF</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>1410000</v>
+        <v>115000</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>1375736.78</v>
+        <v>53320</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>42893</v>
+        <v>42703</v>
       </c>
       <c r="K792" s="3" t="n">
-        <v>43800</v>
+        <v>43219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034340127 — SUDOOR GRAM SAMPARK SADAK HEERA SINGH K GHAR K PAS SE KESWANI NALA TARAF</t>
+          <t>1746004103/RC/22012034319747 — PCC Rod 8 Part Bhola Prasad Sant K Ghar Se Ratan Prasad Gupta K Ghar Taraf</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
-        <v>1410000</v>
+        <v>364000</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>1362084.66</v>
+        <v>44400</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>42893</v>
+        <v>42789</v>
       </c>
       <c r="K793" s="3" t="n">
-        <v>43981</v>
+        <v>42835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034350208 — P.C.C. ROAD CHHOTA SINGH TEKAM KE GHAR SE NANTHULAAAL KE GHAR TARAF</t>
+          <t>1746004103/RC/22012034319749 — PCC Rod 9 Part Mukhya Marg Se Than Singh K Ghar Taraf</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>449500</v>
+        <v>364000</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>66870</v>
+        <v>46600</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>42977</v>
+        <v>42755</v>
       </c>
       <c r="K794" s="3" t="n">
-        <v>43737</v>
+        <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034350259 — Pcc roed mukhya Marg se sarpanch kghar Taraf</t>
+          <t>1746004103/RC/22012034332938 — p.c.c rod word k.02 karaonda tola</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
-        <v>387500</v>
+        <v>56000</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>55260</v>
+        <v>64350</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>43015</v>
+        <v>42830</v>
       </c>
       <c r="K795" s="3" t="n">
-        <v>43089</v>
+        <v>42998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034350263 — parsadi ke kunwa se balgovind ke ghar taraf</t>
+          <t>1746004103/RC/22012034340107 — SUDOOR GRAM SAMPARK SADAK YOJNA EMLI TOLA SE AAMATOLA TARF</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
-        <v>380000</v>
+        <v>1410000</v>
       </c>
       <c r="I796" s="2" t="n">
-        <v>0</v>
+        <v>1375736.78</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>42970</v>
-[...1 lines deleted...]
-      <c r="K796" s="3"/>
+        <v>42893</v>
+      </c>
+      <c r="K796" s="3" t="n">
+        <v>43800</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034371690 — P.C.C.ROAD MUKHYA MARG SE RAMKHILAWAN GUPTA KE GHAR TARF GHATA</t>
+          <t>1746004103/RC/22012034340127 — SUDOOR GRAM SAMPARK SADAK HEERA SINGH K GHAR K PAS SE KESWANI NALA TARAF</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
-        <v>80330</v>
+        <v>1410000</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>75970</v>
+        <v>1362084.66</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>43088</v>
+        <v>42893</v>
       </c>
       <c r="K797" s="3" t="n">
-        <v>43737</v>
+        <v>43981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034371692 — P.C.C.ROAD FOOL SINGH K GHAR SE RAMLAAL NAYAK K GHAR TARF ROSARKHAR</t>
+          <t>1746004103/RC/22012034350208 — P.C.C. ROAD CHHOTA SINGH TEKAM KE GHAR SE NANTHULAAAL KE GHAR TARAF</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>93710</v>
+        <v>449500</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>65435</v>
+        <v>66870</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>43082</v>
+        <v>42977</v>
       </c>
       <c r="K798" s="3" t="n">
-        <v>43497</v>
+        <v>43737</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034378786 — SUDOOR GRAM SAMPARK SADAK MANDLAN TOLA SE DAMEHRI MUKHYA MARK KE TARAF 1000MTR</t>
+          <t>1746004103/RC/22012034350259 — Pcc roed mukhya Marg se sarpanch kghar Taraf</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
-        <v>1500000</v>
+        <v>387500</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>1466718.15</v>
+        <v>55260</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>43135</v>
+        <v>43015</v>
       </c>
       <c r="K799" s="3" t="n">
-        <v>43800</v>
+        <v>43089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034382171 — P.C.C.ROAD MUKHYA MARG SE JIYALAAL KE GHAR TARAF(307 M.)</t>
+          <t>1746004103/RC/22012034350263 — parsadi ke kunwa se balgovind ke ghar taraf</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>117427.2</v>
+        <v>380000</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>114772</v>
+        <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>43130</v>
-[...3 lines deleted...]
-      </c>
+        <v>42970</v>
+      </c>
+      <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034382175 — P.C.C.ROAD JANAM SINGH K GHAR SE MAAN SINGH K GHAR TARF(100 M.)</t>
+          <t>1746004103/RC/22012034371690 — P.C.C.ROAD MUKHYA MARG SE RAMKHILAWAN GUPTA KE GHAR TARF GHATA</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>38250</v>
+        <v>80330</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>36490</v>
+        <v>75970</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>43266</v>
+        <v>43088</v>
       </c>
       <c r="K801" s="3" t="n">
-        <v>43290</v>
+        <v>43737</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034445019 — सुदूर ग्राम सड़क योजना  ग्राम घाठा से नर्मदा टोला तरफ</t>
+          <t>1746004103/RC/22012034371692 — P.C.C.ROAD FOOL SINGH K GHAR SE RAMLAAL NAYAK K GHAR TARF ROSARKHAR</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>0</v>
+        <v>93710</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>0</v>
+        <v>65435</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K802" s="3"/>
+        <v>43082</v>
+      </c>
+      <c r="K802" s="3" t="n">
+        <v>43497</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034445021 — सुदूर ग्राम सड़क योजना मुख्य मार्ग से डोंगरी टोला तरफ ग्राम पाठा</t>
+          <t>1746004103/RC/22012034378786 — SUDOOR GRAM SAMPARK SADAK MANDLAN TOLA SE DAMEHRI MUKHYA MARK KE TARAF 1000MTR</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>0</v>
+        <v>1500000</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>0</v>
+        <v>1466718.15</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K803" s="3"/>
+        <v>43135</v>
+      </c>
+      <c r="K803" s="3" t="n">
+        <v>43800</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034445023 — सुदूर ग्राम सड़क योजना प्राथमिक विद्यालय इमली टोला से भर्रा टोला तरफ ग्राम रौसरखार</t>
+          <t>1746004103/RC/22012034382171 — P.C.C.ROAD MUKHYA MARG SE JIYALAAL KE GHAR TARAF(307 M.)</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
-        <v>0</v>
+        <v>117427.2</v>
       </c>
       <c r="I804" s="2" t="n">
-        <v>0</v>
+        <v>114772</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K804" s="3"/>
+        <v>43130</v>
+      </c>
+      <c r="K804" s="3" t="n">
+        <v>43737</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034445024 — सुदूर ग्राम सड़क योजना करौंदा टोला से डोंगरी टोला तरफ ग्राम रौसरखार</t>
+          <t>1746004103/RC/22012034382175 — P.C.C.ROAD JANAM SINGH K GHAR SE MAAN SINGH K GHAR TARF(100 M.)</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
-        <v>0</v>
+        <v>38250</v>
       </c>
       <c r="I805" s="2" t="n">
-        <v>0</v>
+        <v>36490</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K805" s="3"/>
+        <v>43266</v>
+      </c>
+      <c r="K805" s="3" t="n">
+        <v>43290</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034445026 — P.C.C. ROAD NIRMAN KARY NATTHU SETH KE GHAR SE ETVARI KE GHAR TARF</t>
+          <t>1746004103/RC/22012034445019 — सुदूर ग्राम सड़क योजना  ग्राम घाठा से नर्मदा टोला तरफ</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034445028 — पी.सी.सी. रोड मुख्य मार्ग से गोविन्द के घर तरफ</t>
+          <t>1746004103/RC/22012034445021 — सुदूर ग्राम सड़क योजना मुख्य मार्ग से डोंगरी टोला तरफ ग्राम पाठा</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034445029 — पी.सी.सी. रोड डोंगरी टोला से सहदेव के घर तरफ से भददू के घर तरफ</t>
+          <t>1746004103/RC/22012034445023 — सुदूर ग्राम सड़क योजना प्राथमिक विद्यालय इमली टोला से भर्रा टोला तरफ ग्राम रौसरखार</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J808" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034445031 — पी.सी.सी.रोड गोपाल के घर से फगनू के घर तरफ</t>
+          <t>1746004103/RC/22012034445024 — सुदूर ग्राम सड़क योजना करौंदा टोला से डोंगरी टोला तरफ ग्राम रौसरखार</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034445032 — पी.सी.सी. रोड मुख्य मार्ग से अघनू के घर तरफ</t>
+          <t>1746004103/RC/22012034445026 — P.C.C. ROAD NIRMAN KARY NATTHU SETH KE GHAR SE ETVARI KE GHAR TARF</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034445033 — पी.सी.सी. रोड हीरा सिंह के घर से कुवर सिंह के घर तरफ</t>
+          <t>1746004103/RC/22012034445028 — पी.सी.सी. रोड मुख्य मार्ग से गोविन्द के घर तरफ</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J811" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K811" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034463209 — P.C.C. ROAD NIRMAN KARYA SHYAM BAI KE GHAR SE P.S.S. KARAUNDATOLA TAK</t>
+          <t>1746004103/RC/22012034445029 — पी.सी.सी. रोड डोंगरी टोला से सहदेव के घर तरफ से भददू के घर तरफ</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
-        <v>75000</v>
+        <v>0</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>72684</v>
+        <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>43551</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034464344 — P.C.C.ROAD NIRMAN KARY MUKHY MARG SE AGHNU KE GHAR TARF 300M.</t>
+          <t>1746004103/RC/22012034445031 — पी.सी.सी.रोड गोपाल के घर से फगनू के घर तरफ</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
-        <v>144000</v>
+        <v>0</v>
       </c>
       <c r="I813" s="2" t="n">
-        <v>107328</v>
+        <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>43560</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034464345 — P.C.C.ROAD NIRMAN KARY GENDA KE GHAR SESAHDEV KE GHAR TARF 120M.</t>
+          <t>1746004103/RC/22012034445032 — पी.सी.सी. रोड मुख्य मार्ग से अघनू के घर तरफ</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
-        <v>58000</v>
+        <v>0</v>
       </c>
       <c r="I814" s="2" t="n">
-        <v>57244</v>
+        <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>43637</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034471729 — P.C.C.ROAD NIRMAN KARY VIJAY SINGH KE GHAR SE MADHAV SINGH KE GHAR TARAF 230M.</t>
+          <t>1746004103/RC/22012034445033 — पी.सी.सी. रोड हीरा सिंह के घर से कुवर सिंह के घर तरफ</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
-        <v>111000</v>
+        <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
-        <v>108720</v>
+        <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>43692</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034505525 — P.C.C. ROAD NIRMAN KARY MUKHYA MARG SE LAMU SINGH KE GHAR TARF</t>
+          <t>1746004103/RC/22012034463209 — P.C.C. ROAD NIRMAN KARYA SHYAM BAI KE GHAR SE P.S.S. KARAUNDATOLA TAK</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
-        <v>51000</v>
+        <v>75000</v>
       </c>
       <c r="I816" s="2" t="n">
-        <v>50520</v>
+        <v>72684</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>43782</v>
+        <v>43551</v>
       </c>
       <c r="K816" s="3" t="n">
-        <v>43811</v>
+        <v>43641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034506362 — P.C.C.ROAD NIRMAN KARY NATHTHULAL KE GHAR SE LAKHAN GUPTA KE GHAR TARF</t>
+          <t>1746004103/RC/22012034464344 — P.C.C.ROAD NIRMAN KARY MUKHY MARG SE AGHNU KE GHAR TARF 300M.</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
-        <v>42000</v>
+        <v>144000</v>
       </c>
       <c r="I817" s="2" t="n">
-        <v>43525</v>
+        <v>107328</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>43794</v>
+        <v>43560</v>
       </c>
       <c r="K817" s="3" t="n">
-        <v>43987</v>
+        <v>43768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034526182 — सुदूर ग्राम संपर्क सड़क निर्माण कार्य आंगनवाडी केंद्र से भर्राटोला के तरफ (1000M.)</t>
+          <t>1746004103/RC/22012034464345 — P.C.C.ROAD NIRMAN KARY GENDA KE GHAR SESAHDEV KE GHAR TARF 120M.</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
-        <v>1499255.22</v>
+        <v>58000</v>
       </c>
       <c r="I818" s="2" t="n">
-        <v>1483811.68</v>
+        <v>57244</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>44008</v>
+        <v>43637</v>
       </c>
       <c r="K818" s="3" t="n">
-        <v>44447</v>
+        <v>43989</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034526184 — सुदूर ग्राम संपर्क सड़क निर्माण कार्य प्राथमिक विद्यालय भालुखोदरा से बैगानटोला तरफ (1000M.)</t>
+          <t>1746004103/RC/22012034471729 — P.C.C.ROAD NIRMAN KARY VIJAY SINGH KE GHAR SE MADHAV SINGH KE GHAR TARAF 230M.</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
-        <v>1499216.52</v>
+        <v>111000</v>
       </c>
       <c r="I819" s="2" t="n">
-        <v>1486713.65</v>
+        <v>108720</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>44008</v>
+        <v>43692</v>
       </c>
       <c r="K819" s="3" t="n">
-        <v>44447</v>
+        <v>43997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034608630 — P.C.C. ROAD ANYA AANTRIK MARG JAGDEESH KE GHAR SE LEEHA SINGH KE GHAR TARF (215 M.)</t>
+          <t>1746004103/RC/22012034505525 — P.C.C. ROAD NIRMAN KARY MUKHYA MARG SE LAMU SINGH KE GHAR TARF</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
-        <v>110000</v>
+        <v>51000</v>
       </c>
       <c r="I820" s="2" t="n">
-        <v>100130</v>
+        <v>50520</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>44712</v>
+        <v>43782</v>
       </c>
       <c r="K820" s="3" t="n">
-        <v>45021</v>
+        <v>43811</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034654554 — RCC Puliya nirmad kary Harra nala Choura Tola</t>
+          <t>1746004103/RC/22012034506362 — P.C.C.ROAD NIRMAN KARY NATHTHULAL KE GHAR SE LAKHAN GUPTA KE GHAR TARF</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
-        <v>0</v>
+        <v>42000</v>
       </c>
       <c r="I821" s="2" t="n">
-        <v>0</v>
+        <v>43525</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K821" s="3"/>
+        <v>43794</v>
+      </c>
+      <c r="K821" s="3" t="n">
+        <v>43987</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034664783 — पी.सी.सी. रोड निर्माण कार्य इन्द्रवती के घर से लल्ला सिंह के घर तरफ 150 मीटर</t>
+          <t>1746004103/RC/22012034526182 — सुदूर ग्राम संपर्क सड़क निर्माण कार्य आंगनवाडी केंद्र से भर्राटोला के तरफ (1000M.)</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
-        <v>60000</v>
+        <v>1499255.22</v>
       </c>
       <c r="I822" s="2" t="n">
-        <v>59981</v>
+        <v>1483811.68</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>45207</v>
+        <v>44008</v>
       </c>
       <c r="K822" s="3" t="n">
-        <v>45324</v>
+        <v>44447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RC/22012034828154 — पी सी सी रोड निर्माण कार्य महेश सिंह के घर से लाल सिंह के घर तरफ 100 मीटर</t>
+          <t>1746004103/RC/22012034526184 — सुदूर ग्राम संपर्क सड़क निर्माण कार्य प्राथमिक विद्यालय भालुखोदरा से बैगानटोला तरफ (1000M.)</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>46000</v>
+        <v>1499216.52</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>45296.79</v>
+        <v>1486713.65</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>45586</v>
+        <v>44008</v>
       </c>
       <c r="K823" s="3" t="n">
-        <v>45632</v>
+        <v>44447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371127 — parsnal toilet bhaiyalal singh raosarkhar</t>
+          <t>1746004103/RC/22012034608630 — P.C.C. ROAD ANYA AANTRIK MARG JAGDEESH KE GHAR SE LEEHA SINGH KE GHAR TARF (215 M.)</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>12000</v>
+        <v>110000</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>11870</v>
+        <v>100130</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>42984</v>
+        <v>44712</v>
       </c>
       <c r="K824" s="3" t="n">
-        <v>43069</v>
+        <v>45021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371131 — parsnal toilet doman prasad ghatha</t>
+          <t>1746004103/RC/22012034654554 — RCC Puliya nirmad kary Harra nala Choura Tola</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I825" s="2" t="n">
-        <v>11870</v>
+        <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>42977</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371134 — parsnal toilet lakhan singh rasarkhar</t>
+          <t>1746004103/RC/22012034664783 — पी.सी.सी. रोड निर्माण कार्य इन्द्रवती के घर से लल्ला सिंह के घर तरफ 150 मीटर</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
-        <v>12000</v>
+        <v>60000</v>
       </c>
       <c r="I826" s="2" t="n">
-        <v>2970</v>
+        <v>59981</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>42984</v>
+        <v>45207</v>
       </c>
       <c r="K826" s="3" t="n">
-        <v>43293</v>
+        <v>45324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371138 — parsnal toilet sundar dass raosarkhar</t>
+          <t>1746004103/RC/22012034828154 — पी सी सी रोड निर्माण कार्य महेश सिंह के घर से लाल सिंह के घर तरफ 100 मीटर</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
-        <v>12000</v>
+        <v>46000</v>
       </c>
       <c r="I827" s="2" t="n">
-        <v>11996</v>
+        <v>45296.79</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>43039</v>
+        <v>45586</v>
       </c>
       <c r="K827" s="3" t="n">
-        <v>43069</v>
+        <v>45632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371139 — parsnal toilet shivprasad singh raosarkhar</t>
+          <t>1746004103/RS/22012034371127 — parsnal toilet bhaiyalal singh raosarkhar</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>11780</v>
+        <v>11870</v>
       </c>
       <c r="J828" s="3" t="n">
         <v>42984</v>
       </c>
       <c r="K828" s="3" t="n">
         <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371147 — parsnal toilet ramkumar singh ra.</t>
+          <t>1746004103/RS/22012034371131 — parsnal toilet doman prasad ghatha</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I829" s="2" t="n">
         <v>11870</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>42984</v>
+        <v>42977</v>
       </c>
       <c r="K829" s="3" t="n">
-        <v>43125</v>
+        <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371148 — parsnal toilet belsingh raosarkhar</t>
+          <t>1746004103/RS/22012034371134 — parsnal toilet lakhan singh rasarkhar</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>11870</v>
+        <v>2970</v>
       </c>
       <c r="J830" s="3" t="n">
         <v>42984</v>
       </c>
       <c r="K830" s="3" t="n">
-        <v>43125</v>
+        <v>43293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371149 — parsnal toilet buddhu singh raosarkhar</t>
+          <t>1746004103/RS/22012034371138 — parsnal toilet sundar dass raosarkhar</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>11870</v>
+        <v>11996</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>42984</v>
+        <v>43039</v>
       </c>
       <c r="K831" s="3" t="n">
         <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371151 — parsnal toilet mukesh kumar gupta rao.</t>
+          <t>1746004103/RS/22012034371139 — parsnal toilet shivprasad singh raosarkhar</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I832" s="2" t="n">
-        <v>11870</v>
+        <v>11780</v>
       </c>
       <c r="J832" s="3" t="n">
         <v>42984</v>
       </c>
       <c r="K832" s="3" t="n">
         <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371288 — parsnal toilet teekaram nayak raosarkhar</t>
+          <t>1746004103/RS/22012034371147 — parsnal toilet ramkumar singh ra.</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I833" s="2" t="n">
-        <v>10940</v>
+        <v>11870</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>42992</v>
+        <v>42984</v>
       </c>
       <c r="K833" s="3" t="n">
         <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371294 — snal toilet bhikham pghatharasad gupta</t>
+          <t>1746004103/RS/22012034371148 — parsnal toilet belsingh raosarkhar</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I834" s="2" t="n">
         <v>11870</v>
       </c>
       <c r="J834" s="3" t="n">
         <v>42984</v>
       </c>
       <c r="K834" s="3" t="n">
-        <v>43069</v>
+        <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371296 — parsnal toilet rewa prasad gupta ghatha</t>
+          <t>1746004103/RS/22012034371149 — parsnal toilet buddhu singh raosarkhar</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>0</v>
+        <v>11870</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>42978</v>
-[...1 lines deleted...]
-      <c r="K835" s="3"/>
+        <v>42984</v>
+      </c>
+      <c r="K835" s="3" t="n">
+        <v>43069</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371299 — parsnal toilet ganga singh raosarkhar</t>
+          <t>1746004103/RS/22012034371151 — parsnal toilet mukesh kumar gupta rao.</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>0</v>
+        <v>11870</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>42947</v>
-[...1 lines deleted...]
-      <c r="K836" s="3"/>
+        <v>42984</v>
+      </c>
+      <c r="K836" s="3" t="n">
+        <v>43069</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371301 — parsnal toilet santos kumar singh raosarkhar</t>
+          <t>1746004103/RS/22012034371288 — parsnal toilet teekaram nayak raosarkhar</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>11996</v>
+        <v>10940</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>43039</v>
+        <v>42992</v>
       </c>
       <c r="K837" s="3" t="n">
         <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371303 — parsnal toilet  - Santosh Kumar Gupta ghatha</t>
+          <t>1746004103/RS/22012034371294 — snal toilet bhikham pghatharasad gupta</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I838" s="2" t="n">
-        <v>12316</v>
+        <v>11870</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>42992</v>
+        <v>42984</v>
       </c>
       <c r="K838" s="3" t="n">
         <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371307 — parsnal toilet leelaram sahu ghatha</t>
+          <t>1746004103/RS/22012034371296 — parsnal toilet rewa prasad gupta ghatha</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I839" s="2" t="n">
-        <v>11870</v>
+        <v>0</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>42977</v>
-[...3 lines deleted...]
-      </c>
+        <v>42978</v>
+      </c>
+      <c r="K839" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371309 — parsnal toilet homchand gupta ghatha</t>
+          <t>1746004103/RS/22012034371299 — parsnal toilet ganga singh raosarkhar</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I840" s="2" t="n">
-        <v>11870</v>
+        <v>0</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>42984</v>
-[...3 lines deleted...]
-      </c>
+        <v>42947</v>
+      </c>
+      <c r="K840" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371315 — parsnal toilet ramprasad singh/raosarkhar</t>
+          <t>1746004103/RS/22012034371301 — parsnal toilet santos kumar singh raosarkhar</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I841" s="2" t="n">
-        <v>9750</v>
+        <v>11996</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>42991</v>
+        <v>43039</v>
       </c>
       <c r="K841" s="3" t="n">
-        <v>43266</v>
+        <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371316 — parsnal toilet tara napit ghatha</t>
+          <t>1746004103/RS/22012034371303 — parsnal toilet  - Santosh Kumar Gupta ghatha</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I842" s="2" t="n">
-        <v>11780</v>
+        <v>12316</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>42977</v>
+        <v>42992</v>
       </c>
       <c r="K842" s="3" t="n">
         <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371318 — parsnal toilet bhagole prasad/rampti gupta</t>
+          <t>1746004103/RS/22012034371307 — parsnal toilet leelaram sahu ghatha</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I843" s="2" t="n">
         <v>11870</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>42984</v>
+        <v>42977</v>
       </c>
       <c r="K843" s="3" t="n">
-        <v>43125</v>
+        <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371320 — parsnal toilet drodanchrya gupta/gya prasad gupta</t>
+          <t>1746004103/RS/22012034371309 — parsnal toilet homchand gupta ghatha</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I844" s="2" t="n">
         <v>11870</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>42977</v>
+        <v>42984</v>
       </c>
       <c r="K844" s="3" t="n">
-        <v>43069</v>
+        <v>43266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371325 — parsnal toilet bhagole prasad/rammilan gupta</t>
+          <t>1746004103/RS/22012034371315 — parsnal toilet ramprasad singh/raosarkhar</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I845" s="2" t="n">
-        <v>10928</v>
+        <v>9750</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>42977</v>
+        <v>42991</v>
       </c>
       <c r="K845" s="3" t="n">
-        <v>43069</v>
+        <v>43266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371328 — parsnal toilet titru singh/lalpuriha raosarkhar</t>
+          <t>1746004103/RS/22012034371316 — parsnal toilet tara napit ghatha</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>11652</v>
+        <v>11780</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>43012</v>
+        <v>42977</v>
       </c>
       <c r="K846" s="3" t="n">
         <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371903 — parsnal toile Ramsingh /sampat singh ghatha</t>
+          <t>1746004103/RS/22012034371318 — parsnal toilet bhagole prasad/rampti gupta</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I847" s="2" t="n">
-        <v>10940</v>
+        <v>11870</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>42977</v>
+        <v>42984</v>
       </c>
       <c r="K847" s="3" t="n">
-        <v>43069</v>
+        <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034371904 — parsnal toilet phool singh/ lalsu raosarkhar</t>
+          <t>1746004103/RS/22012034371320 — parsnal toilet drodanchrya gupta/gya prasad gupta</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I848" s="2" t="n">
         <v>11870</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>42998</v>
+        <v>42977</v>
       </c>
       <c r="K848" s="3" t="n">
-        <v>43125</v>
+        <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034372760 — parsnal toilet foolchand/bhagat singh</t>
+          <t>1746004103/RS/22012034371325 — parsnal toilet bhagole prasad/rammilan gupta</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I849" s="2" t="n">
-        <v>10430</v>
+        <v>10928</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>42992</v>
+        <v>42977</v>
       </c>
       <c r="K849" s="3" t="n">
-        <v>43125</v>
+        <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034372761 — parsnal toilet ramfali singh raosarkhar</t>
+          <t>1746004103/RS/22012034371328 — parsnal toilet titru singh/lalpuriha raosarkhar</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I850" s="2" t="n">
-        <v>10940</v>
+        <v>11652</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>42992</v>
+        <v>43012</v>
       </c>
       <c r="K850" s="3" t="n">
-        <v>43125</v>
+        <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034372762 — parsanal toilet manoj singh/raosarkhar mmm</t>
+          <t>1746004103/RS/22012034371903 — parsnal toile Ramsingh /sampat singh ghatha</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I851" s="2" t="n">
-        <v>10260</v>
+        <v>10940</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>42992</v>
+        <v>42977</v>
       </c>
       <c r="K851" s="3" t="n">
-        <v>43266</v>
+        <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034380056 — persal toilet SONSHAY SINGH/DHAANU SINGH ROSARKHAR</t>
+          <t>1746004103/RS/22012034371904 — parsnal toilet phool singh/ lalsu raosarkhar</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I852" s="2" t="n">
-        <v>3096</v>
+        <v>11870</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>43039</v>
+        <v>42998</v>
       </c>
       <c r="K852" s="3" t="n">
-        <v>43400</v>
+        <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034381794 — PRESNAL TOILETE RAM BATI BAI/RAM SINGH ROSARKHAR</t>
+          <t>1746004103/RS/22012034372760 — parsnal toilet foolchand/bhagat singh</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I853" s="2" t="n">
-        <v>11996</v>
+        <v>10430</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>43130</v>
+        <v>42992</v>
       </c>
       <c r="K853" s="3" t="n">
-        <v>43293</v>
+        <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034381795 — PRESNAL TOILETE CHARKI BAI/RAMCHARAN ROSALKHAR</t>
+          <t>1746004103/RS/22012034372761 — parsnal toilet ramfali singh raosarkhar</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I854" s="2" t="n">
-        <v>0</v>
+        <v>10940</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>43043</v>
-[...1 lines deleted...]
-      <c r="K854" s="3"/>
+        <v>42992</v>
+      </c>
+      <c r="K854" s="3" t="n">
+        <v>43125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034381796 — PERSAL TOILETE TERAT PRASAD/DWARIKA PRASAD GUPTA GHATA</t>
+          <t>1746004103/RS/22012034372762 — parsanal toilet manoj singh/raosarkhar mmm</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I855" s="2" t="n">
-        <v>11996</v>
+        <v>10260</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>43123</v>
+        <v>42992</v>
       </c>
       <c r="K855" s="3" t="n">
         <v>43266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034381797 — PRESHNAL TOILETE UMAKANT GUPTA/DWARIKA GUPTA GHATA</t>
+          <t>1746004103/RS/22012034380056 — persal toilet SONSHAY SINGH/DHAANU SINGH ROSARKHAR</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I856" s="2" t="n">
-        <v>11996</v>
+        <v>3096</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>43123</v>
+        <v>43039</v>
       </c>
       <c r="K856" s="3" t="n">
-        <v>43293</v>
+        <v>43400</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034381798 — PERSANAL TOILETE NEEMAL PRASAD GUPTA/DWARIKA GHATA</t>
+          <t>1746004103/RS/22012034381794 — PRESNAL TOILETE RAM BATI BAI/RAM SINGH ROSARKHAR</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I857" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>43116</v>
+        <v>43130</v>
       </c>
       <c r="K857" s="3" t="n">
         <v>43293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034381799 — PERSAL TOILETE BIJAY SIGNH/FULWA SINGH ROSARKHAR</t>
+          <t>1746004103/RS/22012034381795 — PRESNAL TOILETE CHARKI BAI/RAMCHARAN ROSALKHAR</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J858" s="3" t="n">
         <v>43043</v>
       </c>
       <c r="K858" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034381806 — PERSAL TOILETE RAM KHELAWAN GUPTA/RAM MILAN GUPTA GHATHA</t>
+          <t>1746004103/RS/22012034381796 — PERSAL TOILETE TERAT PRASAD/DWARIKA PRASAD GUPTA GHATA</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I859" s="2" t="n">
-        <v>0</v>
+        <v>11996</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>43043</v>
-[...1 lines deleted...]
-      <c r="K859" s="3"/>
+        <v>43123</v>
+      </c>
+      <c r="K859" s="3" t="n">
+        <v>43266</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034386505 — PRESNAL TOILETE MANOJ KUMAR GUPTA/SHYAMSUNDAR GUPTA GHATA</t>
+          <t>1746004103/RS/22012034381797 — PRESHNAL TOILETE UMAKANT GUPTA/DWARIKA GUPTA GHATA</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I860" s="2" t="n">
-        <v>3096</v>
+        <v>11996</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>43144</v>
+        <v>43123</v>
       </c>
       <c r="K860" s="3" t="n">
-        <v>43399</v>
+        <v>43293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034386508 — PERSAN TOILETE BHAGVAT PRASAD GUPTA/SHYAMSUNDAR GUPTA GHATA</t>
+          <t>1746004103/RS/22012034381798 — PERSANAL TOILETE NEEMAL PRASAD GUPTA/DWARIKA GHATA</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I861" s="2" t="n">
         <v>11996</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>43172</v>
+        <v>43116</v>
       </c>
       <c r="K861" s="3" t="n">
         <v>43293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034387988 — PARSNAL TOILETE KHEMCHAND GUPTA/ RAGHUNANDAN</t>
+          <t>1746004103/RS/22012034381799 — PERSAL TOILETE BIJAY SIGNH/FULWA SINGH ROSARKHAR</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I862" s="2" t="n">
-        <v>11996</v>
+        <v>0</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>43151</v>
-[...3 lines deleted...]
-      </c>
+        <v>43043</v>
+      </c>
+      <c r="K862" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034387996 — PARASNAL TOILETE DOMAN PRASAD/RAGHUNANDAN PRASAD</t>
+          <t>1746004103/RS/22012034381806 — PERSAL TOILETE RAM KHELAWAN GUPTA/RAM MILAN GUPTA GHATHA</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I863" s="2" t="n">
-        <v>11996</v>
+        <v>0</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>43165</v>
-[...3 lines deleted...]
-      </c>
+        <v>43043</v>
+      </c>
+      <c r="K863" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034388004 — PARASNAL TOILETE BESANHAN SINGH/ BHADDU SINGH</t>
+          <t>1746004103/RS/22012034386505 — PRESNAL TOILETE MANOJ KUMAR GUPTA/SHYAMSUNDAR GUPTA GHATA</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I864" s="2" t="n">
-        <v>11996</v>
+        <v>3096</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>43165</v>
+        <v>43144</v>
       </c>
       <c r="K864" s="3" t="n">
-        <v>43266</v>
+        <v>43399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034388007 — PARASNAL TOILETE SAHDEV SINGH/VISWANATH</t>
+          <t>1746004103/RS/22012034386508 — PERSAN TOILETE BHAGVAT PRASAD GUPTA/SHYAMSUNDAR GUPTA GHATA</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I865" s="2" t="n">
-        <v>3096</v>
+        <v>11996</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>43123</v>
+        <v>43172</v>
       </c>
       <c r="K865" s="3" t="n">
-        <v>44233</v>
+        <v>43293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034388009 — PARSNAL TOILETE MANOJ SINGH/DHOLI SINGH</t>
+          <t>1746004103/RS/22012034387988 — PARSNAL TOILETE KHEMCHAND GUPTA/ RAGHUNANDAN</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I866" s="2" t="n">
-        <v>0</v>
+        <v>11996</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>43095</v>
-[...1 lines deleted...]
-      <c r="K866" s="3"/>
+        <v>43151</v>
+      </c>
+      <c r="K866" s="3" t="n">
+        <v>43293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034665217 — SBM सामुदायिक नाडेप भूपेंद्र कुमार गुप्ता के घर पास</t>
+          <t>1746004103/RS/22012034387996 — PARASNAL TOILETE DOMAN PRASAD/RAGHUNANDAN PRASAD</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
-        <v>16143.1</v>
+        <v>12000</v>
       </c>
       <c r="I867" s="2" t="n">
-        <v>0</v>
+        <v>11996</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K867" s="3"/>
+        <v>43165</v>
+      </c>
+      <c r="K867" s="3" t="n">
+        <v>43368</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034665218 — SBM सामुदायिक नाडेप प्यारे सिंह के घर पास</t>
+          <t>1746004103/RS/22012034388004 — PARASNAL TOILETE BESANHAN SINGH/ BHADDU SINGH</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
-        <v>16143.1</v>
+        <v>12000</v>
       </c>
       <c r="I868" s="2" t="n">
-        <v>0</v>
+        <v>11996</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K868" s="3"/>
+        <v>43165</v>
+      </c>
+      <c r="K868" s="3" t="n">
+        <v>43266</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034665219 — SBM सामुदायिक नाडेप नन्हू सिंह के घर पास</t>
+          <t>1746004103/RS/22012034388007 — PARASNAL TOILETE SAHDEV SINGH/VISWANATH</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
-        <v>16143.1</v>
+        <v>12000</v>
       </c>
       <c r="I869" s="2" t="n">
-        <v>12070.51</v>
+        <v>3096</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>44870</v>
+        <v>43123</v>
       </c>
       <c r="K869" s="3" t="n">
-        <v>45345</v>
+        <v>44233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034665220 — SBM सामुदायिक नाडेप रामेश्वर सिंह के घर पास</t>
+          <t>1746004103/RS/22012034388009 — PARSNAL TOILETE MANOJ SINGH/DHOLI SINGH</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
-        <v>16143.1</v>
+        <v>12000</v>
       </c>
       <c r="I870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>44665</v>
+        <v>43095</v>
       </c>
       <c r="K870" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034665222 — SBM सामुदायिक नाडेप छोटेलाल सिंह के घर पास</t>
+          <t>1746004103/RS/22012034665217 — SBM सामुदायिक नाडेप भूपेंद्र कुमार गुप्ता के घर पास</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
         <v>16143.1</v>
       </c>
       <c r="I871" s="2" t="n">
-        <v>12050.51</v>
+        <v>0</v>
       </c>
       <c r="J871" s="3" t="n">
-        <v>44848</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K871" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
           <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034665224 — SBM सामुदायिक नाडेप हल्ली सिंह के घर पास</t>
+          <t>1746004103/RS/22012034665218 — SBM सामुदायिक नाडेप प्यारे सिंह के घर पास</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
         <v>16143.1</v>
       </c>
       <c r="I872" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J872" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K872" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034665226 — SBM सामुदायिक कचरा घर शिवराम/बिहारी सिंह के घर पास</t>
+          <t>1746004103/RS/22012034665219 — SBM सामुदायिक नाडेप नन्हू सिंह के घर पास</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
-        <v>71120.62</v>
+        <v>16143.1</v>
       </c>
       <c r="I873" s="2" t="n">
-        <v>0</v>
+        <v>12070.51</v>
       </c>
       <c r="J873" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K873" s="3"/>
+        <v>44870</v>
+      </c>
+      <c r="K873" s="3" t="n">
+        <v>45345</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034665227 — SBM सामुदायिक कचरा घर झुम्मुकलाल सिंह के घर पास</t>
+          <t>1746004103/RS/22012034665220 — SBM सामुदायिक नाडेप रामेश्वर सिंह के घर पास</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
-        <v>73652.13</v>
+        <v>16143.1</v>
       </c>
       <c r="I874" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J874" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K874" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034665229 — SBM सामुदायिक कचरा घर चौधर सिंह के घर पास</t>
+          <t>1746004103/RS/22012034665222 — SBM सामुदायिक नाडेप छोटेलाल सिंह के घर पास</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
-        <v>71120.62</v>
+        <v>16143.1</v>
       </c>
       <c r="I875" s="2" t="n">
-        <v>0</v>
+        <v>12050.51</v>
       </c>
       <c r="J875" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K875" s="3"/>
+        <v>44848</v>
+      </c>
+      <c r="K875" s="3" t="n">
+        <v>45345</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034665231 — SBM सामुदायिक कचरा घर तीरथ सिंह के घर पास</t>
+          <t>1746004103/RS/22012034665224 — SBM सामुदायिक नाडेप हल्ली सिंह के घर पास</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
-        <v>71120.62</v>
+        <v>16143.1</v>
       </c>
       <c r="I876" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J876" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K876" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034672348 — SBM सामदायिक कचरा घर जन्म सिंह के घर पास</t>
+          <t>1746004103/RS/22012034665226 — SBM सामुदायिक कचरा घर शिवराम/बिहारी सिंह के घर पास</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
-        <v>73652.13</v>
+        <v>71120.62</v>
       </c>
       <c r="I877" s="2" t="n">
-        <v>49962.85</v>
+        <v>0</v>
       </c>
       <c r="J877" s="3" t="n">
-        <v>44870</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K877" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034672349 — SBM सामदायिक नाडेप बिरेन्द्र सिंह के घर पास</t>
+          <t>1746004103/RS/22012034665227 — SBM सामुदायिक कचरा घर झुम्मुकलाल सिंह के घर पास</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
-        <v>16143.1</v>
+        <v>73652.13</v>
       </c>
       <c r="I878" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J878" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K878" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034672350 — SBM सामदायिक नाडेप ठुननी सिंह के घर पास</t>
+          <t>1746004103/RS/22012034665229 — SBM सामुदायिक कचरा घर चौधर सिंह के घर पास</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
-        <v>16143.1</v>
+        <v>71120.62</v>
       </c>
       <c r="I879" s="2" t="n">
-        <v>2440</v>
+        <v>0</v>
       </c>
       <c r="J879" s="3" t="n">
-        <v>44870</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K879" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034672352 — SBM सामदायिक नाडेप समारू सिंह/ठुननी सिंह के घर पास</t>
+          <t>1746004103/RS/22012034665231 — SBM सामुदायिक कचरा घर तीरथ सिंह के घर पास</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
-        <v>16143.1</v>
+        <v>71120.62</v>
       </c>
       <c r="I880" s="2" t="n">
-        <v>12030.51</v>
+        <v>0</v>
       </c>
       <c r="J880" s="3" t="n">
-        <v>44874</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K880" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
           <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034673705 — SBM सामुदायिक कचरा घर हीरा सिंह के घर पास नीचेटोला रौसरखार</t>
+          <t>1746004103/RS/22012034672348 — SBM सामदायिक कचरा घर जन्म सिंह के घर पास</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
         <v>73652.13</v>
       </c>
       <c r="I881" s="2" t="n">
-        <v>0</v>
+        <v>49962.85</v>
       </c>
       <c r="J881" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K881" s="3"/>
+        <v>44870</v>
+      </c>
+      <c r="K881" s="3" t="n">
+        <v>45345</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034673812 — SBM सामुदायिक कचरा घर भद्दर सिंह/धन सिंह के घर पास करौदाटोला रौसरखार</t>
+          <t>1746004103/RS/22012034672349 — SBM सामदायिक नाडेप बिरेन्द्र सिंह के घर पास</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
-        <v>73652.13</v>
+        <v>16143.1</v>
       </c>
       <c r="I882" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J882" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K882" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C883" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D883" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E883" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F883" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012034683424 — SEGREGATION SHED NIRMAN KARY GRAM PANCHAYAT RAUSARKHAR</t>
+          <t>1746004103/RS/22012034672350 — SBM सामदायिक नाडेप ठुननी सिंह के घर पास</t>
         </is>
       </c>
       <c r="G883" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H883" s="2" t="n">
-        <v>775926.14</v>
+        <v>16143.1</v>
       </c>
       <c r="I883" s="2" t="n">
-        <v>35955</v>
+        <v>2440</v>
       </c>
       <c r="J883" s="3" t="n">
-        <v>45188</v>
-[...1 lines deleted...]
-      <c r="K883" s="3"/>
+        <v>44870</v>
+      </c>
+      <c r="K883" s="3" t="n">
+        <v>45366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
-          <t>1746004103/RS/22012035126819 — SEGREGATION SHED NIRMAN KARY RAUSARKHAR</t>
+          <t>1746004103/RS/22012034672352 — SBM सामदायिक नाडेप समारू सिंह/ठुननी सिंह के घर पास</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
-        <v>772000</v>
+        <v>16143.1</v>
       </c>
       <c r="I884" s="2" t="n">
-        <v>0</v>
+        <v>12030.51</v>
       </c>
       <c r="J884" s="3" t="n">
-        <v>45366</v>
-[...1 lines deleted...]
-      <c r="K884" s="3"/>
+        <v>44874</v>
+      </c>
+      <c r="K884" s="3" t="n">
+        <v>45345</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/001 — wrd डायवर्सन कार्य रौसारखार स्‍कीम WRD</t>
+          <t>1746004103/RS/22012034673705 — SBM सामुदायिक कचरा घर हीरा सिंह के घर पास नीचेटोला रौसरखार</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
-        <v>4273000</v>
+        <v>73652.13</v>
       </c>
       <c r="I885" s="2" t="n">
-        <v>1171924.93</v>
+        <v>0</v>
       </c>
       <c r="J885" s="3" t="n">
-        <v>39477</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K885" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0010 — Gp कपिलधारा कूप निर्माण ज्ञान सिंह/गोजे सिंह</t>
+          <t>1746004103/RS/22012034673812 — SBM सामुदायिक कचरा घर भद्दर सिंह/धन सिंह के घर पास करौदाटोला रौसरखार</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
-        <v>135000</v>
+        <v>73652.13</v>
       </c>
       <c r="I886" s="2" t="n">
-        <v>141704</v>
+        <v>0</v>
       </c>
       <c r="J886" s="3" t="n">
-        <v>40161</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K886" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0011 — Gp कपिलधारा कूप निर्माण हीरा सिंह/दलबीर</t>
+          <t>1746004103/RS/22012034683424 — SEGREGATION SHED NIRMAN KARY GRAM PANCHAYAT RAUSARKHAR</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
-        <v>135000</v>
+        <v>775926.14</v>
       </c>
       <c r="I887" s="2" t="n">
-        <v>127658</v>
+        <v>35955</v>
       </c>
       <c r="J887" s="3" t="n">
-        <v>40141</v>
-[...3 lines deleted...]
-      </c>
+        <v>45188</v>
+      </c>
+      <c r="K887" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0012 — Gp कपिलधारा कूप निर्माण भवंरू सिंह/महाजन सिंह</t>
+          <t>1746004103/RS/22012035126819 — SEGREGATION SHED NIRMAN KARY RAUSARKHAR</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
-        <v>135000</v>
+        <v>772000</v>
       </c>
       <c r="I888" s="2" t="n">
-        <v>62550</v>
+        <v>0</v>
       </c>
       <c r="J888" s="3" t="n">
-        <v>40175</v>
-[...3 lines deleted...]
-      </c>
+        <v>45366</v>
+      </c>
+      <c r="K888" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0013 — Gp कपिलधारा कूप निर्माण मलिया बाई/अमीन सिंह</t>
+          <t>1746004103/WC/001 — wrd डायवर्सन कार्य रौसारखार स्‍कीम WRD</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
-        <v>135000</v>
+        <v>4273000</v>
       </c>
       <c r="I889" s="2" t="n">
-        <v>146533</v>
+        <v>1171924.93</v>
       </c>
       <c r="J889" s="3" t="n">
-        <v>40169</v>
+        <v>39477</v>
       </c>
       <c r="K889" s="3" t="n">
-        <v>40690</v>
+        <v>42668</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
           <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0014 — Gp कपिलधारा कूप निर्माण लाल/धानू</t>
+          <t>1746004103/WC/0010 — Gp कपिलधारा कूप निर्माण ज्ञान सिंह/गोजे सिंह</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I890" s="2" t="n">
-        <v>58250</v>
+        <v>141704</v>
       </c>
       <c r="J890" s="3" t="n">
-        <v>40155</v>
+        <v>40161</v>
       </c>
       <c r="K890" s="3" t="n">
-        <v>41208</v>
+        <v>41550</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
           <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0015 — Gp कपिलधारा कूप निर्माण कार्य सवनू/समारू</t>
+          <t>1746004103/WC/0011 — Gp कपिलधारा कूप निर्माण हीरा सिंह/दलबीर</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I891" s="2" t="n">
-        <v>180780</v>
+        <v>127658</v>
       </c>
       <c r="J891" s="3" t="n">
         <v>40141</v>
       </c>
       <c r="K891" s="3" t="n">
-        <v>40697</v>
+        <v>40704</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
           <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0016 — Gp कपिलधारा कूप निर्माण कार्य कुवंर सिंह/सुनहर सिंह</t>
+          <t>1746004103/WC/0012 — Gp कपिलधारा कूप निर्माण भवंरू सिंह/महाजन सिंह</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I892" s="2" t="n">
-        <v>122942</v>
+        <v>62550</v>
       </c>
       <c r="J892" s="3" t="n">
-        <v>40188</v>
+        <v>40175</v>
       </c>
       <c r="K892" s="3" t="n">
         <v>40712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
           <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0017 — Gp कपिलधारा कूप निर्माण कार्य हरी सिंह/सवनू सिंह</t>
+          <t>1746004103/WC/0013 — Gp कपिलधारा कूप निर्माण मलिया बाई/अमीन सिंह</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I893" s="2" t="n">
-        <v>174929</v>
+        <v>146533</v>
       </c>
       <c r="J893" s="3" t="n">
-        <v>40161</v>
+        <v>40169</v>
       </c>
       <c r="K893" s="3" t="n">
-        <v>40703</v>
+        <v>40690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
           <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0018 — Gp कपिलधारा कूप निर्माण कार्य जगदीश सिहं/लोधी सिंह</t>
+          <t>1746004103/WC/0014 — Gp कपिलधारा कूप निर्माण लाल/धानू</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I894" s="2" t="n">
-        <v>147280</v>
+        <v>58250</v>
       </c>
       <c r="J894" s="3" t="n">
-        <v>40199</v>
+        <v>40155</v>
       </c>
       <c r="K894" s="3" t="n">
-        <v>40712</v>
+        <v>41208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
           <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0019 — Gp कपिलधारा कूप निर्माण कार्य सुधरा बाई/महाजन सिंह</t>
+          <t>1746004103/WC/0015 — Gp कपिलधारा कूप निर्माण कार्य सवनू/समारू</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I895" s="2" t="n">
-        <v>119609</v>
+        <v>180780</v>
       </c>
       <c r="J895" s="3" t="n">
-        <v>40184</v>
+        <v>40141</v>
       </c>
       <c r="K895" s="3" t="n">
-        <v>40714</v>
+        <v>40697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/002 — wrd डायवर्सन स्‍कीम रैसरखार  W.R.D</t>
+          <t>1746004103/WC/0016 — Gp कपिलधारा कूप निर्माण कार्य कुवंर सिंह/सुनहर सिंह</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
-        <v>2300000</v>
+        <v>135000</v>
       </c>
       <c r="I896" s="2" t="n">
-        <v>1608169.02</v>
+        <v>122942</v>
       </c>
       <c r="J896" s="3" t="n">
-        <v>39580</v>
+        <v>40188</v>
       </c>
       <c r="K896" s="3" t="n">
-        <v>42668</v>
+        <v>40712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C897" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D897" s="1" t="inlineStr">
         <is>
           <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E897" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F897" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0020 — Gp कपिलधारा कूप निर्माण कार्य बिहारी सिंह/रामचरण</t>
+          <t>1746004103/WC/0017 — Gp कपिलधारा कूप निर्माण कार्य हरी सिंह/सवनू सिंह</t>
         </is>
       </c>
       <c r="G897" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H897" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I897" s="2" t="n">
-        <v>132956</v>
+        <v>174929</v>
       </c>
       <c r="J897" s="3" t="n">
-        <v>40185</v>
+        <v>40161</v>
       </c>
       <c r="K897" s="3" t="n">
-        <v>40712</v>
+        <v>40703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C898" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D898" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E898" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F898" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0021 — Gp कपिलधारा कूप निर्माण इन्‍दल/छोटू</t>
+          <t>1746004103/WC/0018 — Gp कपिलधारा कूप निर्माण कार्य जगदीश सिहं/लोधी सिंह</t>
         </is>
       </c>
       <c r="G898" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H898" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I898" s="2" t="n">
-        <v>128579</v>
+        <v>147280</v>
       </c>
       <c r="J898" s="3" t="n">
-        <v>40223</v>
+        <v>40199</v>
       </c>
       <c r="K898" s="3" t="n">
         <v>40712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C899" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D899" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E899" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F899" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0022 — Gp निर्मालनीर उपयोजना अंतर्गत कूप निर्माण रौसरखार</t>
+          <t>1746004103/WC/0019 — Gp कपिलधारा कूप निर्माण कार्य सुधरा बाई/महाजन सिंह</t>
         </is>
       </c>
       <c r="G899" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H899" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I899" s="2" t="n">
-        <v>198140</v>
+        <v>119609</v>
       </c>
       <c r="J899" s="3" t="n">
-        <v>40271</v>
+        <v>40184</v>
       </c>
       <c r="K899" s="3" t="n">
-        <v>41070</v>
+        <v>40714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C900" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D900" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E900" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F900" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0023 — Gp कपिलधारा कूप निर्माण धन सिंह/नानसाय सिंह</t>
+          <t>1746004103/WC/002 — wrd डायवर्सन स्‍कीम रैसरखार  W.R.D</t>
         </is>
       </c>
       <c r="G900" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H900" s="2" t="n">
-        <v>135000</v>
+        <v>2300000</v>
       </c>
       <c r="I900" s="2" t="n">
-        <v>160049</v>
+        <v>1608169.02</v>
       </c>
       <c r="J900" s="3" t="n">
-        <v>40252</v>
+        <v>39580</v>
       </c>
       <c r="K900" s="3" t="n">
-        <v>40712</v>
+        <v>42668</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C901" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D901" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E901" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F901" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0024 — Gp कपिलधारा कूप निर्माण भूरा सिंह/अमरू सिंह</t>
+          <t>1746004103/WC/0020 — Gp कपिलधारा कूप निर्माण कार्य बिहारी सिंह/रामचरण</t>
         </is>
       </c>
       <c r="G901" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H901" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I901" s="2" t="n">
-        <v>115716</v>
+        <v>132956</v>
       </c>
       <c r="J901" s="3" t="n">
-        <v>40228</v>
+        <v>40185</v>
       </c>
       <c r="K901" s="3" t="n">
-        <v>40706</v>
+        <v>40712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C902" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D902" s="1" t="inlineStr">
         <is>
           <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E902" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F902" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0025 — Gp कपिलधारा कूप निर्माण गुजरत बाई/कंधई</t>
+          <t>1746004103/WC/0021 — Gp कपिलधारा कूप निर्माण इन्‍दल/छोटू</t>
         </is>
       </c>
       <c r="G902" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H902" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I902" s="2" t="n">
-        <v>133111</v>
+        <v>128579</v>
       </c>
       <c r="J902" s="3" t="n">
-        <v>40277</v>
+        <v>40223</v>
       </c>
       <c r="K902" s="3" t="n">
         <v>40712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C903" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D903" s="1" t="inlineStr">
         <is>
           <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E903" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F903" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0026 — Gp कपिलधारा कूप निर्माण रामा बैगा/समारू बैगा</t>
+          <t>1746004103/WC/0022 — Gp निर्मालनीर उपयोजना अंतर्गत कूप निर्माण रौसरखार</t>
         </is>
       </c>
       <c r="G903" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H903" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I903" s="2" t="n">
-        <v>160096</v>
+        <v>198140</v>
       </c>
       <c r="J903" s="3" t="n">
-        <v>40277</v>
+        <v>40271</v>
       </c>
       <c r="K903" s="3" t="n">
-        <v>40685</v>
+        <v>41070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C904" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D904" s="1" t="inlineStr">
         <is>
           <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E904" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F904" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0027 — Gp नि‍र्मलनीर उपयोजना अंतर्गत सार्वजि‍नक कूप ि‍नर्माण</t>
+          <t>1746004103/WC/0023 — Gp कपिलधारा कूप निर्माण धन सिंह/नानसाय सिंह</t>
         </is>
       </c>
       <c r="G904" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H904" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I904" s="2" t="n">
-        <v>30700</v>
+        <v>160049</v>
       </c>
       <c r="J904" s="3" t="n">
-        <v>40351</v>
+        <v>40252</v>
       </c>
       <c r="K904" s="3" t="n">
-        <v>40724</v>
+        <v>40712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C905" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D905" s="1" t="inlineStr">
         <is>
           <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E905" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F905" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0028 — Gp नि‍र्मलनीर उपयोजना अंतर्गत सार्वजि‍नक कूप ि‍नर्माण रौसरखार</t>
+          <t>1746004103/WC/0024 — Gp कपिलधारा कूप निर्माण भूरा सिंह/अमरू सिंह</t>
         </is>
       </c>
       <c r="G905" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H905" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I905" s="2" t="n">
-        <v>37800</v>
+        <v>115716</v>
       </c>
       <c r="J905" s="3" t="n">
-        <v>40380</v>
+        <v>40228</v>
       </c>
       <c r="K905" s="3" t="n">
-        <v>40724</v>
+        <v>40706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C906" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D906" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E906" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F906" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/003 — gp नबिन तलाब निर्माण इमली टोला रौसरखार   Gram panchayat</t>
+          <t>1746004103/WC/0025 — Gp कपिलधारा कूप निर्माण गुजरत बाई/कंधई</t>
         </is>
       </c>
       <c r="G906" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H906" s="2" t="n">
-        <v>100000</v>
+        <v>135000</v>
       </c>
       <c r="I906" s="2" t="n">
-        <v>64923</v>
+        <v>133111</v>
       </c>
       <c r="J906" s="3" t="n">
-        <v>39520</v>
+        <v>40277</v>
       </c>
       <c r="K906" s="3" t="n">
-        <v>40522</v>
+        <v>40712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/00310 — Gp नबीन तालाब निर्माण रौसरखार</t>
+          <t>1746004103/WC/0026 — Gp कपिलधारा कूप निर्माण रामा बैगा/समारू बैगा</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
-        <v>500000</v>
+        <v>135000</v>
       </c>
       <c r="I907" s="2" t="n">
-        <v>289400</v>
+        <v>160096</v>
       </c>
       <c r="J907" s="3" t="n">
-        <v>41065</v>
+        <v>40277</v>
       </c>
       <c r="K907" s="3" t="n">
-        <v>42942</v>
+        <v>40685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C908" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D908" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E908" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F908" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/004 — gp कपिल धारा कूप निर्माण कार्य मोती सिंह/समलू सिंह</t>
+          <t>1746004103/WC/0027 — Gp नि‍र्मलनीर उपयोजना अंतर्गत सार्वजि‍नक कूप ि‍नर्माण</t>
         </is>
       </c>
       <c r="G908" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H908" s="2" t="n">
-        <v>100000</v>
+        <v>135000</v>
       </c>
       <c r="I908" s="2" t="n">
-        <v>12000</v>
+        <v>30700</v>
       </c>
       <c r="J908" s="3" t="n">
-        <v>39831</v>
+        <v>40351</v>
       </c>
       <c r="K908" s="3" t="n">
-        <v>40623</v>
+        <v>40724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C909" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D909" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E909" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F909" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/005 — gp कपिल धारा कूप निर्माण कार्य गोरेसिंह/भुखक सिंह</t>
+          <t>1746004103/WC/0028 — Gp नि‍र्मलनीर उपयोजना अंतर्गत सार्वजि‍नक कूप ि‍नर्माण रौसरखार</t>
         </is>
       </c>
       <c r="G909" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H909" s="2" t="n">
-        <v>100000</v>
+        <v>135000</v>
       </c>
       <c r="I909" s="2" t="n">
-        <v>16600</v>
+        <v>37800</v>
       </c>
       <c r="J909" s="3" t="n">
-        <v>39817</v>
+        <v>40380</v>
       </c>
       <c r="K909" s="3" t="n">
-        <v>40623</v>
+        <v>40724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C910" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D910" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E910" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F910" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0050 — Gp कपिलधारा कूप निर्माण भोलाप्रसाद/रामगरीब</t>
+          <t>1746004103/WC/003 — gp नबिन तलाब निर्माण इमली टोला रौसरखार   Gram panchayat</t>
         </is>
       </c>
       <c r="G910" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H910" s="2" t="n">
-        <v>135000</v>
+        <v>100000</v>
       </c>
       <c r="I910" s="2" t="n">
-        <v>0</v>
+        <v>64923</v>
       </c>
       <c r="J910" s="3" t="n">
-        <v>41649</v>
-[...1 lines deleted...]
-      <c r="K910" s="3"/>
+        <v>39520</v>
+      </c>
+      <c r="K910" s="3" t="n">
+        <v>40522</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C911" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D911" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E911" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F911" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/006 — gp कपिल धारा कूप निर्माण कार्य बाबूलाल/निहाली गोड</t>
+          <t>1746004103/WC/00310 — Gp नबीन तालाब निर्माण रौसरखार</t>
         </is>
       </c>
       <c r="G911" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H911" s="2" t="n">
-        <v>100000</v>
+        <v>500000</v>
       </c>
       <c r="I911" s="2" t="n">
-        <v>19900</v>
+        <v>289400</v>
       </c>
       <c r="J911" s="3" t="n">
-        <v>39817</v>
+        <v>41065</v>
       </c>
       <c r="K911" s="3" t="n">
-        <v>40623</v>
+        <v>42942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C912" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D912" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E912" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F912" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0060 — Gp बोरी बंधान कार्य पसबाड नदी खुर्री के पास ग्राम पंचायत रौसरखार</t>
+          <t>1746004103/WC/004 — gp कपिल धारा कूप निर्माण कार्य मोती सिंह/समलू सिंह</t>
         </is>
       </c>
       <c r="G912" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H912" s="2" t="n">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="I912" s="2" t="n">
-        <v>5100</v>
+        <v>12000</v>
       </c>
       <c r="J912" s="3" t="n">
-        <v>40510</v>
+        <v>39831</v>
       </c>
       <c r="K912" s="3" t="n">
-        <v>40719</v>
+        <v>40623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C913" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D913" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E913" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F913" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0061 — Gp बोरी बंधान कार्य लामू के धर पास ग्राम पंचायत रौसरखार</t>
+          <t>1746004103/WC/005 — gp कपिल धारा कूप निर्माण कार्य गोरेसिंह/भुखक सिंह</t>
         </is>
       </c>
       <c r="G913" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H913" s="2" t="n">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="I913" s="2" t="n">
-        <v>6400</v>
+        <v>16600</v>
       </c>
       <c r="J913" s="3" t="n">
-        <v>40596</v>
+        <v>39817</v>
       </c>
       <c r="K913" s="3" t="n">
-        <v>40719</v>
+        <v>40623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C914" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D914" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E914" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F914" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0062 — Gp बोरी बंधान कार्य स्‍कूल के पास ग्राम पंचायत रौसरखार</t>
+          <t>1746004103/WC/0050 — Gp कपिलधारा कूप निर्माण भोलाप्रसाद/रामगरीब</t>
         </is>
       </c>
       <c r="G914" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H914" s="2" t="n">
-        <v>10000</v>
+        <v>135000</v>
       </c>
       <c r="I914" s="2" t="n">
-        <v>8100</v>
+        <v>0</v>
       </c>
       <c r="J914" s="3" t="n">
-        <v>40599</v>
-[...3 lines deleted...]
-      </c>
+        <v>41649</v>
+      </c>
+      <c r="K914" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C915" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D915" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E915" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F915" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0063 — Gp बोरी बंधान कार्य करौदाटोला स्‍कूल के पास ग्राम पंचायत रौसरखार</t>
+          <t>1746004103/WC/006 — gp कपिल धारा कूप निर्माण कार्य बाबूलाल/निहाली गोड</t>
         </is>
       </c>
       <c r="G915" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H915" s="2" t="n">
-        <v>10000</v>
+        <v>100000</v>
       </c>
       <c r="I915" s="2" t="n">
-        <v>7000</v>
+        <v>19900</v>
       </c>
       <c r="J915" s="3" t="n">
-        <v>40601</v>
+        <v>39817</v>
       </c>
       <c r="K915" s="3" t="n">
-        <v>40714</v>
+        <v>40623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C916" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D916" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E916" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F916" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0064 — Gp बोरी बंधान कार्य इमलीटोला जुनहा कुआ के पास जनवानी नाला  ग्राम पंचायत रौसरखार</t>
+          <t>1746004103/WC/0060 — Gp बोरी बंधान कार्य पसबाड नदी खुर्री के पास ग्राम पंचायत रौसरखार</t>
         </is>
       </c>
       <c r="G916" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H916" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I916" s="2" t="n">
-        <v>8200</v>
+        <v>5100</v>
       </c>
       <c r="J916" s="3" t="n">
-        <v>40564</v>
+        <v>40510</v>
       </c>
       <c r="K916" s="3" t="n">
-        <v>40714</v>
+        <v>40719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C917" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D917" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E917" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F917" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0065 — Gp बोरी बंधान कार्य चिल्‍वानटोला ग्राम पंचायत रौसरखार</t>
+          <t>1746004103/WC/0061 — Gp बोरी बंधान कार्य लामू के धर पास ग्राम पंचायत रौसरखार</t>
         </is>
       </c>
       <c r="G917" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H917" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I917" s="2" t="n">
-        <v>2400</v>
+        <v>6400</v>
       </c>
       <c r="J917" s="3" t="n">
-        <v>40571</v>
+        <v>40596</v>
       </c>
       <c r="K917" s="3" t="n">
-        <v>40714</v>
+        <v>40719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C918" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D918" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E918" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F918" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0066 — Gp बोरी बंधान कार्य दर्रा डोगरी पुलिया के पास  ग्राम पंचायत रौसरखार</t>
+          <t>1746004103/WC/0062 — Gp बोरी बंधान कार्य स्‍कूल के पास ग्राम पंचायत रौसरखार</t>
         </is>
       </c>
       <c r="G918" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H918" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I918" s="2" t="n">
-        <v>8300</v>
+        <v>8100</v>
       </c>
       <c r="J918" s="3" t="n">
-        <v>40564</v>
+        <v>40599</v>
       </c>
       <c r="K918" s="3" t="n">
         <v>40719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C919" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D919" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E919" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F919" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0067 — Gp बोरी बंधान कार्य नीचेटोला   ग्राम पंचायत रौसरखार</t>
+          <t>1746004103/WC/0063 — Gp बोरी बंधान कार्य करौदाटोला स्‍कूल के पास ग्राम पंचायत रौसरखार</t>
         </is>
       </c>
       <c r="G919" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H919" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I919" s="2" t="n">
-        <v>7800</v>
+        <v>7000</v>
       </c>
       <c r="J919" s="3" t="n">
-        <v>40602</v>
+        <v>40601</v>
       </c>
       <c r="K919" s="3" t="n">
-        <v>40719</v>
+        <v>40714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C920" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D920" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E920" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F920" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/007 — wrd करौदा टोला परकुलेशन टैक स्‍कीम</t>
+          <t>1746004103/WC/0064 — Gp बोरी बंधान कार्य इमलीटोला जुनहा कुआ के पास जनवानी नाला  ग्राम पंचायत रौसरखार</t>
         </is>
       </c>
       <c r="G920" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H920" s="2" t="n">
-        <v>1700000</v>
+        <v>10000</v>
       </c>
       <c r="I920" s="2" t="n">
-        <v>1252808</v>
+        <v>8200</v>
       </c>
       <c r="J920" s="3" t="n">
-        <v>40119</v>
+        <v>40564</v>
       </c>
       <c r="K920" s="3" t="n">
-        <v>42668</v>
+        <v>40714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C921" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D921" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E921" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F921" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/0070 — Gp कपिलधारा कूप निर्माण लाल सिंह/बाबूलाल</t>
+          <t>1746004103/WC/0065 — Gp बोरी बंधान कार्य चिल्‍वानटोला ग्राम पंचायत रौसरखार</t>
         </is>
       </c>
       <c r="G921" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H921" s="2" t="n">
-        <v>135000</v>
+        <v>10000</v>
       </c>
       <c r="I921" s="2" t="n">
-        <v>44100</v>
+        <v>2400</v>
       </c>
       <c r="J921" s="3" t="n">
-        <v>40648</v>
+        <v>40571</v>
       </c>
       <c r="K921" s="3" t="n">
-        <v>40623</v>
+        <v>40714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C922" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D922" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E922" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F922" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/008 — Gp कपिलधारा कूप निर्माण फूल सिंह/ललसू सिंह</t>
+          <t>1746004103/WC/0066 — Gp बोरी बंधान कार्य दर्रा डोगरी पुलिया के पास  ग्राम पंचायत रौसरखार</t>
         </is>
       </c>
       <c r="G922" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H922" s="2" t="n">
-        <v>135000</v>
+        <v>10000</v>
       </c>
       <c r="I922" s="2" t="n">
-        <v>180984</v>
+        <v>8300</v>
       </c>
       <c r="J922" s="3" t="n">
-        <v>40175</v>
+        <v>40564</v>
       </c>
       <c r="K922" s="3" t="n">
-        <v>40678</v>
+        <v>40719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C923" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D923" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E923" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F923" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/009 — Gp कपिलधारा कूप निर्माण तितरी बाई/चिलवा सिंह</t>
+          <t>1746004103/WC/0067 — Gp बोरी बंधान कार्य नीचेटोला   ग्राम पंचायत रौसरखार</t>
         </is>
       </c>
       <c r="G923" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H923" s="2" t="n">
-        <v>135000</v>
+        <v>10000</v>
       </c>
       <c r="I923" s="2" t="n">
-        <v>145023</v>
+        <v>7800</v>
       </c>
       <c r="J923" s="3" t="n">
-        <v>40172</v>
+        <v>40602</v>
       </c>
       <c r="K923" s="3" t="n">
-        <v>41550</v>
+        <v>40719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C924" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D924" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E924" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F924" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034293217 — naveen talab shankar ke ghar ke paas</t>
+          <t>1746004103/WC/007 — wrd करौदा टोला परकुलेशन टैक स्‍कीम</t>
         </is>
       </c>
       <c r="G924" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H924" s="2" t="n">
-        <v>1326000</v>
+        <v>1700000</v>
       </c>
       <c r="I924" s="2" t="n">
-        <v>1145226.6</v>
+        <v>1252808</v>
       </c>
       <c r="J924" s="3" t="n">
-        <v>42506</v>
+        <v>40119</v>
       </c>
       <c r="K924" s="3" t="n">
-        <v>44108</v>
+        <v>42668</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C925" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D925" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E925" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F925" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034316844 — nirmal neer kup ganpat singh k gher k pass</t>
+          <t>1746004103/WC/0070 — Gp कपिलधारा कूप निर्माण लाल सिंह/बाबूलाल</t>
         </is>
       </c>
       <c r="G925" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H925" s="2" t="n">
-        <v>255000</v>
+        <v>135000</v>
       </c>
       <c r="I925" s="2" t="n">
-        <v>260312</v>
+        <v>44100</v>
       </c>
       <c r="J925" s="3" t="n">
-        <v>42767</v>
+        <v>40648</v>
       </c>
       <c r="K925" s="3" t="n">
-        <v>43293</v>
+        <v>40623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C926" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D926" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E926" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F926" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034316846 — nirmal neer kup mahusingh k gher k pass</t>
+          <t>1746004103/WC/008 — Gp कपिलधारा कूप निर्माण फूल सिंह/ललसू सिंह</t>
         </is>
       </c>
       <c r="G926" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H926" s="2" t="n">
-        <v>255000</v>
+        <v>135000</v>
       </c>
       <c r="I926" s="2" t="n">
-        <v>249903.68</v>
+        <v>180984</v>
       </c>
       <c r="J926" s="3" t="n">
-        <v>42767</v>
+        <v>40175</v>
       </c>
       <c r="K926" s="3" t="n">
-        <v>43511</v>
+        <v>40678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C927" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D927" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E927" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F927" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034316851 — nirmal neer kup ramlal k gher k pas</t>
+          <t>1746004103/WC/009 — Gp कपिलधारा कूप निर्माण तितरी बाई/चिलवा सिंह</t>
         </is>
       </c>
       <c r="G927" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H927" s="2" t="n">
-        <v>255000</v>
+        <v>135000</v>
       </c>
       <c r="I927" s="2" t="n">
-        <v>253169.78</v>
+        <v>145023</v>
       </c>
       <c r="J927" s="3" t="n">
-        <v>42772</v>
+        <v>40172</v>
       </c>
       <c r="K927" s="3" t="n">
-        <v>43210</v>
+        <v>41550</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C928" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D928" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E928" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F928" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034320926 — Hitaysi kapil dará kop nirmad Kary tulsi Singh/bhaunru singh</t>
+          <t>1746004103/WC/22012034293217 — naveen talab shankar ke ghar ke paas</t>
         </is>
       </c>
       <c r="G928" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H928" s="2" t="n">
-        <v>200000</v>
+        <v>1326000</v>
       </c>
       <c r="I928" s="2" t="n">
-        <v>114030</v>
+        <v>1145226.6</v>
       </c>
       <c r="J928" s="3" t="n">
-        <v>42830</v>
+        <v>42506</v>
       </c>
       <c r="K928" s="3" t="n">
         <v>44108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C929" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D929" s="1" t="inlineStr">
         <is>
-          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E929" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F929" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034320927 — Hitaysi kapil dhará kup ñirmad Kary Chetram singh/kunni singh</t>
+          <t>1746004103/WC/22012034316844 — nirmal neer kup ganpat singh k gher k pass</t>
         </is>
       </c>
       <c r="G929" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H929" s="2" t="n">
-        <v>0</v>
+        <v>255000</v>
       </c>
       <c r="I929" s="2" t="n">
-        <v>0</v>
+        <v>260312</v>
       </c>
       <c r="J929" s="3" t="n">
-        <v>42784</v>
-[...1 lines deleted...]
-      <c r="K929" s="3"/>
+        <v>42767</v>
+      </c>
+      <c r="K929" s="3" t="n">
+        <v>43293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C930" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D930" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E930" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F930" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034320929 — Hitaysi Kápil dhará kup nirmad Kary chetram/kunni singh</t>
+          <t>1746004103/WC/22012034316846 — nirmal neer kup mahusingh k gher k pass</t>
         </is>
       </c>
       <c r="G930" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H930" s="2" t="n">
-        <v>200000</v>
+        <v>255000</v>
       </c>
       <c r="I930" s="2" t="n">
-        <v>4600</v>
+        <v>249903.68</v>
       </c>
       <c r="J930" s="3" t="n">
-        <v>42830</v>
+        <v>42767</v>
       </c>
       <c r="K930" s="3" t="n">
-        <v>42862</v>
+        <v>43511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C931" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D931" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E931" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F931" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034321725 — hitaisi kapildhara dileep singh/gyan singh rosarkhar</t>
+          <t>1746004103/WC/22012034316851 — nirmal neer kup ramlal k gher k pas</t>
         </is>
       </c>
       <c r="G931" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H931" s="2" t="n">
-        <v>200000</v>
+        <v>255000</v>
       </c>
       <c r="I931" s="2" t="n">
-        <v>196585</v>
+        <v>253169.78</v>
       </c>
       <c r="J931" s="3" t="n">
-        <v>42837</v>
+        <v>42772</v>
       </c>
       <c r="K931" s="3" t="n">
-        <v>43301</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C932" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D932" s="1" t="inlineStr">
         <is>
           <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E932" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F932" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034321727 — hitaysi kapildhara chan singh/baisakhu</t>
+          <t>1746004103/WC/22012034320926 — Hitaysi kapil dará kop nirmad Kary tulsi Singh/bhaunru singh</t>
         </is>
       </c>
       <c r="G932" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H932" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I932" s="2" t="n">
-        <v>197650</v>
+        <v>114030</v>
       </c>
       <c r="J932" s="3" t="n">
-        <v>42837</v>
+        <v>42830</v>
       </c>
       <c r="K932" s="3" t="n">
-        <v>43400</v>
+        <v>44108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C933" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D933" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E933" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F933" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034321728 — hitaysi kapildhara kup fulka singh/balli singh</t>
+          <t>1746004103/WC/22012034320927 — Hitaysi kapil dhará kup ñirmad Kary Chetram singh/kunni singh</t>
         </is>
       </c>
       <c r="G933" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H933" s="2" t="n">
-        <v>200000</v>
+        <v>0</v>
       </c>
       <c r="I933" s="2" t="n">
-        <v>197800</v>
+        <v>0</v>
       </c>
       <c r="J933" s="3" t="n">
-        <v>42851</v>
-[...3 lines deleted...]
-      </c>
+        <v>42784</v>
+      </c>
+      <c r="K933" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C934" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D934" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E934" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F934" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034430639 — NIRMAL NEER KOOP NIRMAD KARY ANDHRU SINGH KE GHAR KE PAAS</t>
+          <t>1746004103/WC/22012034320929 — Hitaysi Kápil dhará kup nirmad Kary chetram/kunni singh</t>
         </is>
       </c>
       <c r="G934" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H934" s="2" t="n">
-        <v>210000</v>
+        <v>200000</v>
       </c>
       <c r="I934" s="2" t="n">
-        <v>202433</v>
+        <v>4600</v>
       </c>
       <c r="J934" s="3" t="n">
-        <v>43479</v>
+        <v>42830</v>
       </c>
       <c r="K934" s="3" t="n">
-        <v>45345</v>
+        <v>42862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C935" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D935" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E935" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F935" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034431641 — NIRMAL NEER NIRMAD KARY BHARRATOLA RAUSARKHAR</t>
+          <t>1746004103/WC/22012034321725 — hitaisi kapildhara dileep singh/gyan singh rosarkhar</t>
         </is>
       </c>
       <c r="G935" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H935" s="2" t="n">
-        <v>210000</v>
+        <v>200000</v>
       </c>
       <c r="I935" s="2" t="n">
-        <v>176001</v>
+        <v>196585</v>
       </c>
       <c r="J935" s="3" t="n">
-        <v>43500</v>
+        <v>42837</v>
       </c>
       <c r="K935" s="3" t="n">
-        <v>44420</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C936" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D936" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E936" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F936" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034440106 — रपटा निर्माण कार्य कुंडल नाला में</t>
+          <t>1746004103/WC/22012034321727 — hitaysi kapildhara chan singh/baisakhu</t>
         </is>
       </c>
       <c r="G936" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H936" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I936" s="2" t="n">
-        <v>0</v>
+        <v>197650</v>
       </c>
       <c r="J936" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K936" s="3"/>
+        <v>42837</v>
+      </c>
+      <c r="K936" s="3" t="n">
+        <v>43400</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C937" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D937" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E937" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F937" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034440107 — रपटा निर्माण कुवारा नाला में</t>
+          <t>1746004103/WC/22012034321728 — hitaysi kapildhara kup fulka singh/balli singh</t>
         </is>
       </c>
       <c r="G937" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H937" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I937" s="2" t="n">
-        <v>0</v>
+        <v>197800</v>
       </c>
       <c r="J937" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K937" s="3"/>
+        <v>42851</v>
+      </c>
+      <c r="K937" s="3" t="n">
+        <v>43445</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C938" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D938" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E938" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F938" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034440108 — रपटा निर्माण मोहन के घर पास घाटा नाला</t>
+          <t>1746004103/WC/22012034430639 — NIRMAL NEER KOOP NIRMAD KARY ANDHRU SINGH KE GHAR KE PAAS</t>
         </is>
       </c>
       <c r="G938" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H938" s="2" t="n">
-        <v>0</v>
+        <v>210000</v>
       </c>
       <c r="I938" s="2" t="n">
-        <v>0</v>
+        <v>202433</v>
       </c>
       <c r="J938" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K938" s="3"/>
+        <v>43479</v>
+      </c>
+      <c r="K938" s="3" t="n">
+        <v>45345</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C939" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D939" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E939" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F939" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034694183 — CTR KHET TALAB NIRMAN KARY TITRI BAI D/O CHILWA SINGH</t>
+          <t>1746004103/WC/22012034431641 — NIRMAL NEER NIRMAD KARY BHARRATOLA RAUSARKHAR</t>
         </is>
       </c>
       <c r="G939" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H939" s="2" t="n">
-        <v>160175.43</v>
+        <v>210000</v>
       </c>
       <c r="I939" s="2" t="n">
-        <v>137353</v>
+        <v>176001</v>
       </c>
       <c r="J939" s="3" t="n">
-        <v>44582</v>
+        <v>43500</v>
       </c>
       <c r="K939" s="3" t="n">
-        <v>44984</v>
+        <v>44420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
       <c r="A940" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C940" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D940" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E940" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F940" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034789734 — CTR चेक डेम पीपर नार नाला में महेश के खेत पास</t>
+          <t>1746004103/WC/22012034440106 — रपटा निर्माण कार्य कुंडल नाला में</t>
         </is>
       </c>
       <c r="G940" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H940" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I940" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J940" s="3" t="n">
-        <v>44300</v>
+        <v>43491</v>
       </c>
       <c r="K940" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C941" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D941" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E941" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F941" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034789739 — CTR चेक डेम संबोर्रा नाला में संतकुमार के खेत पास</t>
+          <t>1746004103/WC/22012034440107 — रपटा निर्माण कुवारा नाला में</t>
         </is>
       </c>
       <c r="G941" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H941" s="2" t="n">
-        <v>1493609</v>
+        <v>0</v>
       </c>
       <c r="I941" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J941" s="3" t="n">
-        <v>44300</v>
+        <v>43491</v>
       </c>
       <c r="K941" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C942" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D942" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E942" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F942" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034789744 — CTR चेक डेम धोबगढ़ नाला में सुखचंद के घर पास</t>
+          <t>1746004103/WC/22012034440108 — रपटा निर्माण मोहन के घर पास घाटा नाला</t>
         </is>
       </c>
       <c r="G942" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H942" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I942" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J942" s="3" t="n">
-        <v>44300</v>
+        <v>43491</v>
       </c>
       <c r="K942" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C943" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D943" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E943" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F943" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034789751 — CTR चेक डेम जुन्हा नाला में राम सिंह पट्टा के खेत पास</t>
+          <t>1746004103/WC/22012034694183 — CTR KHET TALAB NIRMAN KARY TITRI BAI D/O CHILWA SINGH</t>
         </is>
       </c>
       <c r="G943" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H943" s="2" t="n">
-        <v>0</v>
+        <v>160175.43</v>
       </c>
       <c r="I943" s="2" t="n">
-        <v>0</v>
+        <v>137353</v>
       </c>
       <c r="J943" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K943" s="3"/>
+        <v>44582</v>
+      </c>
+      <c r="K943" s="3" t="n">
+        <v>44984</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C944" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D944" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E944" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F944" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034789763 — CTR चेक डेम डूमर नार में शंकर सिंह के खेत पास</t>
+          <t>1746004103/WC/22012034789734 — CTR चेक डेम पीपर नार नाला में महेश के खेत पास</t>
         </is>
       </c>
       <c r="G944" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H944" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I944" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J944" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K944" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C945" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D945" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E945" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F945" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034831469 — CTR चेक डेम कुंवारा नाला में मनीसिंह के घर पास</t>
+          <t>1746004103/WC/22012034789739 — CTR चेक डेम संबोर्रा नाला में संतकुमार के खेत पास</t>
         </is>
       </c>
       <c r="G945" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H945" s="2" t="n">
-        <v>0</v>
+        <v>1493609</v>
       </c>
       <c r="I945" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J945" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K945" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C946" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D946" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E946" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F946" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034831471 — CTR चेक डेम हर्राडोंगरी नाला में सुन्दर सिंह के खेत पास</t>
+          <t>1746004103/WC/22012034789744 — CTR चेक डेम धोबगढ़ नाला में सुखचंद के घर पास</t>
         </is>
       </c>
       <c r="G946" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H946" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I946" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J946" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K946" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C947" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D947" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E947" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F947" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034906597 — आर.सी.सी. पुलिया निर्माण कार्य धोबगढ़ नाला में मोहन दास के घर पास</t>
+          <t>1746004103/WC/22012034789751 — CTR चेक डेम जुन्हा नाला में राम सिंह पट्टा के खेत पास</t>
         </is>
       </c>
       <c r="G947" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H947" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I947" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J947" s="3" t="n">
-        <v>44588</v>
+        <v>44300</v>
       </c>
       <c r="K947" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C948" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D948" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E948" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F948" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034906602 — आर.सी.सी. पुलिया निर्माण कार्य रौसरखार के कुंदुल नाला में रतन सिंह के घर पास</t>
+          <t>1746004103/WC/22012034789763 — CTR चेक डेम डूमर नार में शंकर सिंह के खेत पास</t>
         </is>
       </c>
       <c r="G948" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H948" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I948" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J948" s="3" t="n">
-        <v>44588</v>
+        <v>44300</v>
       </c>
       <c r="K948" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C949" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D949" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E949" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F949" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034906607 — आर.सी.सी. पुलिया निर्माण कार्य रौसरखार के कुंदुल नाला में रतन सिंह के घर पास</t>
+          <t>1746004103/WC/22012034831469 — CTR चेक डेम कुंवारा नाला में मनीसिंह के घर पास</t>
         </is>
       </c>
       <c r="G949" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H949" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I949" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J949" s="3" t="n">
-        <v>44588</v>
+        <v>44300</v>
       </c>
       <c r="K949" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C950" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D950" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E950" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F950" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034963393 — AMRIT SAROVAR TALAB Kronda tola Rousarkhar</t>
+          <t>1746004103/WC/22012034831471 — CTR चेक डेम हर्राडोंगरी नाला में सुन्दर सिंह के खेत पास</t>
         </is>
       </c>
       <c r="G950" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H950" s="2" t="n">
-        <v>1311000</v>
+        <v>0</v>
       </c>
       <c r="I950" s="2" t="n">
-        <v>1285652.75</v>
+        <v>0</v>
       </c>
       <c r="J950" s="3" t="n">
-        <v>44701</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K950" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
       <c r="A951" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C951" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D951" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E951" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F951" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034978454 — CTR KHET TALAB NIRMAN KARY LEELARAM/GANGARAM</t>
+          <t>1746004103/WC/22012034906597 — आर.सी.सी. पुलिया निर्माण कार्य धोबगढ़ नाला में मोहन दास के घर पास</t>
         </is>
       </c>
       <c r="G951" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H951" s="2" t="n">
-        <v>356340.1</v>
+        <v>0</v>
       </c>
       <c r="I951" s="2" t="n">
-        <v>215408.4</v>
+        <v>0</v>
       </c>
       <c r="J951" s="3" t="n">
-        <v>44951</v>
-[...3 lines deleted...]
-      </c>
+        <v>44588</v>
+      </c>
+      <c r="K951" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C952" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D952" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E952" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F952" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034978460 — CTR KHET TALAB NIRMAN KARY CHAMRIN BAI/RAMCHARAN</t>
+          <t>1746004103/WC/22012034906602 — आर.सी.सी. पुलिया निर्माण कार्य रौसरखार के कुंदुल नाला में रतन सिंह के घर पास</t>
         </is>
       </c>
       <c r="G952" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H952" s="2" t="n">
-        <v>356340.1</v>
+        <v>0</v>
       </c>
       <c r="I952" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J952" s="3" t="n">
-        <v>44652</v>
+        <v>44588</v>
       </c>
       <c r="K952" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
       <c r="A953" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C953" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D953" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E953" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F953" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012034983934 — CTR खेत तालाब निर्माण कार्य छिता बाई/सोनसाय</t>
+          <t>1746004103/WC/22012034906607 — आर.सी.सी. पुलिया निर्माण कार्य रौसरखार के कुंदुल नाला में रतन सिंह के घर पास</t>
         </is>
       </c>
       <c r="G953" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H953" s="2" t="n">
-        <v>356340.1</v>
+        <v>0</v>
       </c>
       <c r="I953" s="2" t="n">
-        <v>280458</v>
+        <v>0</v>
       </c>
       <c r="J953" s="3" t="n">
-        <v>44889</v>
-[...3 lines deleted...]
-      </c>
+        <v>44588</v>
+      </c>
+      <c r="K953" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
       <c r="A954" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C954" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D954" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E954" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F954" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/22012035043137 — CTR खेत तालाब निर्माण कार्य सुन्दर सिंह/इंदल सिंह</t>
+          <t>1746004103/WC/22012034963393 — AMRIT SAROVAR TALAB Kronda tola Rousarkhar</t>
         </is>
       </c>
       <c r="G954" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H954" s="2" t="n">
-        <v>358420.51</v>
+        <v>1311000</v>
       </c>
       <c r="I954" s="2" t="n">
-        <v>0</v>
+        <v>1285652.75</v>
       </c>
       <c r="J954" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K954" s="3"/>
+        <v>44701</v>
+      </c>
+      <c r="K954" s="3" t="n">
+        <v>45364</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
       <c r="A955" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C955" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D955" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E955" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F955" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/9993644677 — कपिलधारा कूप निर्माण कधंई सिंह/चमरू यादव</t>
+          <t>1746004103/WC/22012034978454 — CTR KHET TALAB NIRMAN KARY LEELARAM/GANGARAM</t>
         </is>
       </c>
       <c r="G955" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H955" s="2" t="n">
-        <v>135000</v>
+        <v>356340.1</v>
       </c>
       <c r="I955" s="2" t="n">
-        <v>0</v>
+        <v>215408.4</v>
       </c>
       <c r="J955" s="3" t="n">
-        <v>41649</v>
-[...1 lines deleted...]
-      <c r="K955" s="3"/>
+        <v>44951</v>
+      </c>
+      <c r="K955" s="3" t="n">
+        <v>45257</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
       <c r="A956" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C956" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D956" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E956" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F956" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WC/VB/22012035333916 — Boulder Check Dam nirman kary dholi singh ke khet pas Rosarkhar</t>
+          <t>1746004103/WC/22012034978460 — CTR KHET TALAB NIRMAN KARY CHAMRIN BAI/RAMCHARAN</t>
         </is>
       </c>
       <c r="G956" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H956" s="2" t="n">
-        <v>0</v>
+        <v>356340.1</v>
       </c>
       <c r="I956" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J956" s="3" t="n">
-        <v>46126</v>
+        <v>44652</v>
       </c>
       <c r="K956" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
       <c r="A957" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C957" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D957" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E957" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F957" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WH/001 — Gp तालाब उपचारीकरण एवं नाली निर्माण कार्य ग्राम पंचायत रौसरखार</t>
+          <t>1746004103/WC/22012034983934 — CTR खेत तालाब निर्माण कार्य छिता बाई/सोनसाय</t>
         </is>
       </c>
       <c r="G957" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H957" s="2" t="n">
-        <v>5080</v>
+        <v>356340.1</v>
       </c>
       <c r="I957" s="2" t="n">
-        <v>5200</v>
+        <v>280458</v>
       </c>
       <c r="J957" s="3" t="n">
-        <v>40357</v>
+        <v>44889</v>
       </c>
       <c r="K957" s="3" t="n">
-        <v>40752</v>
+        <v>46038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
       <c r="A958" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C958" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D958" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E958" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F958" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WH/002 — Gp तालाब उपचारीकरण करौदाटोला रोड ग्राम पंचायत रौसरखार</t>
+          <t>1746004103/WC/22012035043137 — CTR खेत तालाब निर्माण कार्य सुन्दर सिंह/इंदल सिंह</t>
         </is>
       </c>
       <c r="G958" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H958" s="2" t="n">
-        <v>5080</v>
+        <v>358420.51</v>
       </c>
       <c r="I958" s="2" t="n">
-        <v>5600</v>
+        <v>0</v>
       </c>
       <c r="J958" s="3" t="n">
-        <v>40357</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K958" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
       <c r="A959" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C959" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D959" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E959" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F959" s="1" t="inlineStr">
         <is>
-          <t>1746004103/WH/19962136 — Talab gahrikaran Raosarkhar Karaondatola tola</t>
+          <t>1746004103/WC/9993644677 — कपिलधारा कूप निर्माण कधंई सिंह/चमरू यादव</t>
         </is>
       </c>
       <c r="G959" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H959" s="2" t="n">
-        <v>189000</v>
+        <v>135000</v>
       </c>
       <c r="I959" s="2" t="n">
-        <v>62760</v>
+        <v>0</v>
       </c>
       <c r="J959" s="3" t="n">
-        <v>42886</v>
-[...3 lines deleted...]
-      </c>
+        <v>41649</v>
+      </c>
+      <c r="K959" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
       <c r="A960" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C960" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D960" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E960" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F960" s="1" t="inlineStr">
         <is>
-          <t>1746004/DP/22012034245052 — samudaik plantation p- 127 g</t>
+          <t>1746004103/WC/VB/22012035333916 — Boulder Check Dam nirman kary dholi singh ke khet pas Rosarkhar</t>
         </is>
       </c>
       <c r="G960" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H960" s="2" t="n">
-        <v>535000</v>
+        <v>0</v>
       </c>
       <c r="I960" s="2" t="n">
-        <v>129444.25</v>
+        <v>0</v>
       </c>
       <c r="J960" s="3" t="n">
-        <v>42906</v>
-[...3 lines deleted...]
-      </c>
+        <v>46126</v>
+      </c>
+      <c r="K960" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
       <c r="A961" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C961" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D961" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E961" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F961" s="1" t="inlineStr">
         <is>
-          <t>1746004/DP/22012034245053 — samudaik plantation p- 127</t>
+          <t>1746004103/WH/001 — Gp तालाब उपचारीकरण एवं नाली निर्माण कार्य ग्राम पंचायत रौसरखार</t>
         </is>
       </c>
       <c r="G961" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H961" s="2" t="n">
-        <v>535000</v>
+        <v>5080</v>
       </c>
       <c r="I961" s="2" t="n">
-        <v>141402.47</v>
+        <v>5200</v>
       </c>
       <c r="J961" s="3" t="n">
-        <v>42906</v>
+        <v>40357</v>
       </c>
       <c r="K961" s="3" t="n">
-        <v>44589</v>
+        <v>40752</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
       <c r="A962" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C962" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D962" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E962" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F962" s="1" t="inlineStr">
         <is>
-          <t>1746004/DP/22012034245054 — samudaik plantation p- 127 i</t>
+          <t>1746004103/WH/002 — Gp तालाब उपचारीकरण करौदाटोला रोड ग्राम पंचायत रौसरखार</t>
         </is>
       </c>
       <c r="G962" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H962" s="2" t="n">
-        <v>535000</v>
+        <v>5080</v>
       </c>
       <c r="I962" s="2" t="n">
-        <v>55691.25</v>
+        <v>5600</v>
       </c>
       <c r="J962" s="3" t="n">
-        <v>42906</v>
+        <v>40357</v>
       </c>
       <c r="K962" s="3" t="n">
-        <v>43323</v>
+        <v>40752</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
       <c r="A963" s="1" t="inlineStr">
         <is>
           <t>PUSHPRAJGARH</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C963" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D963" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E963" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F963" s="1" t="inlineStr">
+        <is>
+          <t>1746004103/WH/19962136 — Talab gahrikaran Raosarkhar Karaondatola tola</t>
+        </is>
+      </c>
+      <c r="G963" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H963" s="2" t="n">
+        <v>189000</v>
+      </c>
+      <c r="I963" s="2" t="n">
+        <v>62760</v>
+      </c>
+      <c r="J963" s="3" t="n">
+        <v>42886</v>
+      </c>
+      <c r="K963" s="3" t="n">
+        <v>43151</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
+      <c r="A964" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH</t>
+        </is>
+      </c>
+      <c r="B964" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C964" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D964" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E964" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F964" s="1" t="inlineStr">
+        <is>
+          <t>1746004/DP/22012034245052 — samudaik plantation p- 127 g</t>
+        </is>
+      </c>
+      <c r="G964" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H964" s="2" t="n">
+        <v>535000</v>
+      </c>
+      <c r="I964" s="2" t="n">
+        <v>129444.25</v>
+      </c>
+      <c r="J964" s="3" t="n">
+        <v>42906</v>
+      </c>
+      <c r="K964" s="3" t="n">
+        <v>44589</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
+      <c r="A965" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH</t>
+        </is>
+      </c>
+      <c r="B965" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C965" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D965" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E965" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F965" s="1" t="inlineStr">
+        <is>
+          <t>1746004/DP/22012034245053 — samudaik plantation p- 127</t>
+        </is>
+      </c>
+      <c r="G965" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H965" s="2" t="n">
+        <v>535000</v>
+      </c>
+      <c r="I965" s="2" t="n">
+        <v>141402.47</v>
+      </c>
+      <c r="J965" s="3" t="n">
+        <v>42906</v>
+      </c>
+      <c r="K965" s="3" t="n">
+        <v>44589</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
+      <c r="A966" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH</t>
+        </is>
+      </c>
+      <c r="B966" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C966" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D966" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E966" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F966" s="1" t="inlineStr">
+        <is>
+          <t>1746004/DP/22012034245054 — samudaik plantation p- 127 i</t>
+        </is>
+      </c>
+      <c r="G966" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H966" s="2" t="n">
+        <v>535000</v>
+      </c>
+      <c r="I966" s="2" t="n">
+        <v>55691.25</v>
+      </c>
+      <c r="J966" s="3" t="n">
+        <v>42906</v>
+      </c>
+      <c r="K966" s="3" t="n">
+        <v>43323</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
+      <c r="A967" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH</t>
+        </is>
+      </c>
+      <c r="B967" s="1" t="inlineStr">
+        <is>
           <t>2021-2022</t>
         </is>
       </c>
-      <c r="C963" s="1" t="inlineStr">
+      <c r="C967" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D963" s="1" t="inlineStr">
+      <c r="D967" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
-      <c r="E963" s="1" t="inlineStr">
+      <c r="E967" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
-      <c r="F963" s="1" t="inlineStr">
+      <c r="F967" s="1" t="inlineStr">
         <is>
           <t>1746/RC/22012034609283 — Maintainance of Gravel Road Rausharkhar se Garjanbija</t>
         </is>
       </c>
-      <c r="G963" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H963" s="2" t="n">
+      <c r="G967" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H967" s="2" t="n">
         <v>762000</v>
       </c>
-      <c r="I963" s="2" t="n">
+      <c r="I967" s="2" t="n">
         <v>755637.46</v>
       </c>
-      <c r="J963" s="3" t="n">
+      <c r="J967" s="3" t="n">
         <v>44631</v>
       </c>
-      <c r="K963" s="3" t="n">
+      <c r="K967" s="3" t="n">
         <v>45420</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>