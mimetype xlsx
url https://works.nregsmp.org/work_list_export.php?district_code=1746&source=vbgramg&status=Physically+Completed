--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K147"/>
+  <dimension ref="A1:K765"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-30 04:46:10</t>
+          <t>Exported on: 2026-10-14 13:55:13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ANUPPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -258,6709 +258,36991 @@
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Sanc. wage / material</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>Wage / material booked (since inception)</t>
         </is>
       </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
           <t>Work Started Date</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>KOTMA / BASKHALI</t>
+          <t>KOTMA / BAHERABANDH</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>1746001004/IF/22012034461036 — खेत तालाब निर्माण हित पुरुषोत्तम धूलिया/खेततु लाल धुलिया ग्राम बसखली</t>
+          <t>1746001002/IF/22012035396137 — Construction of Recharge Pits for Individuals</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
-        <v>462000</v>
+        <v>25899.46</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
-        <v>43535</v>
+        <v>45778</v>
       </c>
       <c r="K12" s="3" t="n">
-        <v>46221</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>KOTMA / BELIYA CHHOT</t>
+          <t>KOTMA / BAHERABANDH</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>1746001006/IF/IAY/5104019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149211290</t>
+          <t>1746001002/IF/IAY/5711595 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113655402</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>0</v>
+        <v>6525</v>
       </c>
       <c r="J13" s="3" t="n">
-        <v>45790</v>
+        <v>46107</v>
       </c>
       <c r="K13" s="3" t="n">
-        <v>46250</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>KOTMA / BELIYA CHHOT</t>
+          <t>KOTMA / BAHERABANDH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>1746001006/IF/IAY/5105073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149660083</t>
+          <t>1746001002/RC/22012034843189 — PCC SADAK KA NIRMAN KARYA MEN PCC SADAK SE PANCHAYAT BHAWAN TAK</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
-        <v>24795</v>
+        <v>10000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
-        <v>45790</v>
+        <v>45799</v>
       </c>
       <c r="K14" s="3" t="n">
-        <v>46243</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>KOTMA / CHANGERI</t>
+          <t>KOTMA / BAHERABANDH</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>1746001010/IF/IAY/5155832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144406044</t>
+          <t>1746001002/WC/22012035118119 — जल अवशोषक खंती कार्य बिजुरी मुख्य मार्ग से सोनहा माड़ा मेला पहुँच मार्ग</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
-        <v>24795</v>
+        <v>239780.29</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
-        <v>45767</v>
+        <v>45205</v>
       </c>
       <c r="K15" s="3" t="n">
-        <v>46222</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>KOTMA / DONGARIYA KALAN</t>
+          <t>KOTMA / BASKHALI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>1746001011/IF/IAY/4671474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113717520</t>
+          <t>1746001004/AV/22012034620704 — सेग्रीगेशन शेड निर्माण कार्य ग्राम-बसखली</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
-        <v>24795</v>
+        <v>735001.29</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
-        <v>45568</v>
+        <v>45056</v>
       </c>
       <c r="K16" s="3" t="n">
-        <v>46250</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>KOTMA / DONGARIYA KALAN</t>
+          <t>KOTMA / BASKHALI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>1746001011/IF/IAY/5158834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113489848</t>
+          <t>1746001004/IF/22012034461036 — खेत तालाब निर्माण हित पुरुषोत्तम धूलिया/खेततु लाल धुलिया ग्राम बसखली</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
-        <v>24795</v>
+        <v>462000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
-        <v>45748</v>
+        <v>43535</v>
       </c>
       <c r="K17" s="3" t="n">
-        <v>46243</v>
+        <v>46221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>KOTMA / GODARU</t>
+          <t>KOTMA / BASKHALI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>1746001012/IF/IAY/5879402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144499933</t>
+          <t>1746001004/RS/22012034661917 — सामुदायिक कम्पोस्ट पिट निर्माण कार्य श्री कृष्णपाल सिंह के घर के पास ग्राम-बसखली</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
-        <v>24795</v>
+        <v>15926.23</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
-        <v>46114</v>
+        <v>45366</v>
       </c>
       <c r="K18" s="3" t="n">
-        <v>46215</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>KOTMA / KHAMHROUNDH</t>
+          <t>KOTMA / BELGAON</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>1746001016/IF/IAY/5096406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144159718</t>
+          <t>1746001005/AV/22012034568208 — खेल मैदान निर्माण कार्य ग्राम- बेलगाँव</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
-        <v>24795</v>
+        <v>1447817.62</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
-        <v>45785</v>
+        <v>44534</v>
       </c>
       <c r="K19" s="3" t="n">
-        <v>46250</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>KOTMA / NIGWANI</t>
+          <t>KOTMA / BELGAON</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>1746001019/IF/IAY/5969380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142727679</t>
+          <t>1746001005/IF/IAY/5082281 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115096725</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
-        <v>46117</v>
+        <v>45789</v>
       </c>
       <c r="K20" s="3" t="n">
-        <v>46243</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>KOTMA / REUSA</t>
+          <t>KOTMA / BELIYA CHHOT</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>1746001023/IF/IAY/5911072 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143345824</t>
+          <t>1746001006/IF/IAY/5104019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149211290</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>0</v>
+        <v>3500</v>
       </c>
       <c r="J21" s="3" t="n">
-        <v>46113</v>
+        <v>45790</v>
       </c>
       <c r="K21" s="3" t="n">
-        <v>46220</v>
+        <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>KOTMA / REUSA</t>
+          <t>KOTMA / BELIYA CHHOT</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>1746001023/IF/IAY/5928814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143089955</t>
+          <t>1746001006/IF/IAY/5105073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149660083</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>0</v>
+        <v>3250</v>
       </c>
       <c r="J22" s="3" t="n">
-        <v>46113</v>
+        <v>45790</v>
       </c>
       <c r="K22" s="3" t="n">
-        <v>46220</v>
+        <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>ANUPPUR / BADIKHAR</t>
+          <t>KOTMA / BELIYA CHHOT</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>1746002003/IF/22012034609045 — PHALODYA BREKSHAROPAN - TERASHIYA BAI</t>
+          <t>1746001006/RS/22012034621921 — सामुदायिक कचरा घर निर्माण p/s शाला के पास बेलियाछोट</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
-        <v>116265.03</v>
+        <v>39450.69</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
-        <v>44205</v>
+        <v>45363</v>
       </c>
       <c r="K23" s="3" t="n">
-        <v>46233</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>ANUPPUR / BADIKHAR</t>
+          <t>KOTMA / BENIBAHRA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>1746002003/IF/22012034869630 — BREKSHA ROPAN KARY - RAM DAYAL BHEDWATOLA</t>
+          <t>1746001007/AV/22012034658775 — खेल मैदान निर्माण कार्य ग्राम बेनीबहरा</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
-        <v>117912.51</v>
+        <v>476879.26</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
-        <v>44639</v>
+        <v>45735</v>
       </c>
       <c r="K24" s="3" t="n">
-        <v>46233</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>ANUPPUR / BADIKHAR</t>
+          <t>KOTMA / BENIBAHRA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>1746002003/IF/22012035137470 — LEMAN GRAS NIRMAN KARY - DADU RAM / PARSADU</t>
+          <t>1746001007/LD/22012034467020 — चारा गाह निर्माण कार्य ग्राम जलसार ग्राम पंचायत बेनिबहरा</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
-        <v>382006.35</v>
+        <v>750924.38</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
-        <v>45153</v>
+        <v>43853</v>
       </c>
       <c r="K25" s="3" t="n">
-        <v>46233</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>ANUPPUR / BADIKHAR</t>
+          <t>KOTMA / BENIBAHRA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>1746002003/IF/22012035260495 — Lemon Grass Nirman kary - Himmat Singh</t>
+          <t>1746001007/RC/22012034638701 — आर सी सी पुलिया का निर्माण कार्य ग्राम जलसार मे</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
-        <v>419232.58</v>
+        <v>953547.31</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
-        <v>45602</v>
+        <v>45179</v>
       </c>
       <c r="K26" s="3" t="n">
-        <v>46233</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>ANUPPUR / CHUKAN</t>
+          <t>KOTMA / BHATADAND</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>1746002015/IF/IAY/6060357 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147580384</t>
+          <t>1746001008/RC/22012034850146 — pcc annya antrik marg  beena nali  kadi mitti me jamunihatola me pipar se lekar ladbuda nala ki or</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
-        <v>24795</v>
+        <v>49000</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>4200</v>
+        <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
-        <v>46155</v>
+        <v>46111</v>
       </c>
       <c r="K27" s="3" t="n">
-        <v>46229</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>ANUPPUR / DARSAGAR</t>
+          <t>KOTMA / CHANGERI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Medicinal Plantation in Individual land / Block Plantation of Medicinal Trees in fields for Individual</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>1746002017/IF/22012035140406 — लेमनग्रास की खेती दसोदिया पति दुलम सिंह</t>
+          <t>1746001010/IF/IAY/5155832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144406044</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
-        <v>137202.27</v>
+        <v>24795</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
-        <v>45196</v>
+        <v>45767</v>
       </c>
       <c r="K28" s="3" t="n">
-        <v>46217</v>
+        <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>ANUPPUR / HARAD</t>
+          <t>KOTMA / DONGARIYA KALAN</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>1746002025/DP/22012034495907 — निजी खेत मे फलोद्यान कार्य शंकर / बबलू सिंह</t>
+          <t>1746001011/IF/22012035254313 — devrany yojnantargat lemon grass ki kheti hit shivmangal/charku gond dongariya khurd</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>116265.03</v>
+        <v>400913.49</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
-        <v>44104</v>
+        <v>45535</v>
       </c>
       <c r="K29" s="3" t="n">
-        <v>46244</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>ANUPPUR / HARAD</t>
+          <t>KOTMA / DONGARIYA KALAN</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>1746002025/IF/IAY/5680649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125441290</t>
+          <t>1746001011/IF/IAY/4671474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113717520</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>0</v>
+        <v>1052</v>
       </c>
       <c r="J30" s="3" t="n">
-        <v>45945</v>
+        <v>45568</v>
       </c>
       <c r="K30" s="3" t="n">
-        <v>46229</v>
+        <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>ANUPPUR / REUDA</t>
+          <t>KOTMA / DONGARIYA KALAN</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>1746002043/IF/IAY/5754021 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147300141</t>
+          <t>1746001011/IF/IAY/5006250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118663876</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>0</v>
+        <v>3341</v>
       </c>
       <c r="J31" s="3" t="n">
-        <v>46171</v>
+        <v>45757</v>
       </c>
       <c r="K31" s="3" t="n">
-        <v>46229</v>
+        <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>ANUPPUR / SHIKARPUR</t>
+          <t>KOTMA / DONGARIYA KALAN</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t>1746002048/DP/22012034605352 — वसुधा वंदन योजना के तहत अमृत सरोबार के मेड पर पौधरोपण कार्य</t>
+          <t>1746001011/IF/IAY/5158834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113489848</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>55847.4</v>
+        <v>24795</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
-        <v>45488</v>
+        <v>45748</v>
       </c>
       <c r="K32" s="3" t="n">
-        <v>46238</v>
+        <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>ANUPPUR / SHIKARPUR</t>
+          <t>KOTMA / DONGARIYA KALAN</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Compost Pit / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>1746002048/IF/22012034584224 — फलोद्यान निर्माण कार्य गोबिंद  पिता गंगा</t>
+          <t>1746001011/RS/22012034269807 — NBA व्यक्तिगत शौ.हि. मुन्ना लाल /नंदलाल कहार</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>161671.42</v>
+        <v>5400</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
-        <v>44050</v>
+        <v>41912</v>
       </c>
       <c r="K33" s="3" t="n">
-        <v>46233</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>ANUPPUR / SHIKARPUR</t>
+          <t>KOTMA / GODARU</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>1746002048/IF/22012034584227 — फलोद्यान निर्माण कार्य मोहन  पिता लालसिंह</t>
+          <t>1746001012/IF/IAY/4649063 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143467922</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
-        <v>161671.42</v>
+        <v>28500</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>1040</v>
+        <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
-        <v>44050</v>
+        <v>45572</v>
       </c>
       <c r="K34" s="3" t="n">
-        <v>46233</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>ANUPPUR / SHIKARPUR</t>
+          <t>KOTMA / GODARU</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>1746002048/IF/22012034584228 — फलोद्यान निर्माण कार्य रामसहाय   पिता सोनू</t>
+          <t>1746001012/IF/IAY/4972445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130430553</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
-        <v>161671.42</v>
+        <v>28500</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>2860</v>
+        <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
-        <v>44062</v>
+        <v>45778</v>
       </c>
       <c r="K35" s="3" t="n">
-        <v>46233</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>JAITHARI / BAIHAR</t>
+          <t>KOTMA / GODARU</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>1746003002/DP/22012034625422 — कार्य का नाम सामुदयिक वृक्षा रोपण कार्य गुन्झी ग्राम पंचायत बैहार</t>
+          <t>1746001012/IF/IAY/4984520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146896243</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
-        <v>812728.34</v>
+        <v>28500</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
-        <v>45494</v>
+        <v>45786</v>
       </c>
       <c r="K36" s="3" t="n">
-        <v>46218</v>
+        <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>JAITHARI / BAKELI</t>
+          <t>KOTMA / GODARU</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
-          <t>1746003004/IF/IAY/5873673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117906629</t>
+          <t>1746001012/IF/IAY/4984521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146896300</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
-        <v>46130</v>
+        <v>45786</v>
       </c>
       <c r="K37" s="3" t="n">
-        <v>46213</v>
+        <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>JAITHARI / BARRI</t>
+          <t>KOTMA / GODARU</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>1746003008/IF/IAY/4850981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151769836</t>
+          <t>1746001012/IF/IAY/5702836 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147882880</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>0</v>
+        <v>1305</v>
       </c>
       <c r="J38" s="3" t="n">
-        <v>45637</v>
+        <v>46114</v>
       </c>
       <c r="K38" s="3" t="n">
-        <v>46243</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>JAITHARI / BEED</t>
+          <t>KOTMA / GODARU</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>1746003009/IF/IAY/4821305 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117676991</t>
+          <t>1746001012/IF/IAY/5879402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144499933</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
-        <v>45635</v>
+        <v>46114</v>
       </c>
       <c r="K39" s="3" t="n">
-        <v>46212</v>
+        <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>JAITHARI / BEED</t>
+          <t>KOTMA / GODARU</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>1746003009/IF/IAY/5635478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120902315</t>
+          <t>1746001012/RC/22012034844180 — पी.सी.सी.अन्य आन्तरिक मार्ग एक लेयर मे(बिना नाली) रामखेलावन काछी के घर से तिराहा की ओर लम्बाई170मीटर</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
-        <v>24795</v>
+        <v>31000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
-        <v>46047</v>
+        <v>46096</v>
       </c>
       <c r="K40" s="3" t="n">
-        <v>46212</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>JAITHARI / BEED</t>
+          <t>KOTMA / GODARU</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>1746003009/IF/IAY/5674957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117672222</t>
+          <t>1746001012/RC/22012034853618 — पी सी सी अन्य आन्तरिक मार्ग बिना नाली मुक्तिधाम से मेन रोड तक लम्बाई 70मीटर</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
-        <v>24795</v>
+        <v>36000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
-        <v>46047</v>
+        <v>46109</v>
       </c>
       <c r="K41" s="3" t="n">
-        <v>46212</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>JAITHARI / CHHATAPATPAR</t>
+          <t>KOTMA / GOINDRA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+          <t>Constr of Berkeley Compost Pit for Individual / Construction of Berkeley Compost Pit for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>1746003013/DP/22012034604657 — अम्रत वाटिका प्राथमिक विद्यालय परिसर छातापटपर</t>
+          <t>1746001013/IF/22012034714167 — Khet talab nirman karya tukaram pao pita birbal pao</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
-        <v>55847.4</v>
+        <v>495671.62</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
-        <v>45199</v>
+        <v>44664</v>
       </c>
       <c r="K42" s="3" t="n">
-        <v>46229</v>
+        <v>46303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>JAITHARI / CHOLANA</t>
+          <t>KOTMA / GULIDAND</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>1746003016/DP/22012034580888 — कन्या छात्रावास परिसर मे व्रक्षा रोपण कार्य</t>
+          <t>1746001014/AV/22012034619434 — सेगरीगेशन शेड निर्माण कार्य गुलीडांड</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
-        <v>427106.07</v>
+        <v>699710.76</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
-        <v>45178</v>
+        <v>45079</v>
       </c>
       <c r="K43" s="3" t="n">
-        <v>46236</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>JAITHARI / DEORI</t>
+          <t>KOTMA / GULIDAND</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plntation Horti-TreesIndividual / Wasteland Block Plantation of Horticulture Trees for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>1746003019/IF/22012035254328 — Lemon Grass Hit Kanhya lal Patel /Katku Gram Kholi</t>
+          <t>1746001014/IF/IAY/3687834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115166815</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
-        <v>149800.09</v>
+        <v>28500</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
-        <v>45543</v>
+        <v>44716</v>
       </c>
       <c r="K44" s="3" t="n">
-        <v>46226</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>JAITHARI / GAURELA</t>
+          <t>KOTMA / GULIDAND</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>1746003028/IF/IAY/4614693 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125756972</t>
+          <t>1746001014/IF/IAY/5636253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123177434</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
-        <v>45590</v>
+        <v>45803</v>
       </c>
       <c r="K45" s="3" t="n">
-        <v>46220</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>JAITHARI / GAURELA</t>
+          <t>KOTMA / GULIDAND</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t>1746003028/RC/22012034851221 — PCC अन्‍य आंतरिक मार्ग निर्माण गोरे के घर से फल्‍ली के घर तरफ ल. 141 मी.</t>
+          <t>1746001014/RC/22012034853690 — PCC ANYA ANTRIK MARG BINA NALI KOTHI MUKHYA MARG SE GOPAL PANIKA KE GHAR KI OR LAMBAI 190 ME</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
-        <v>66000</v>
+        <v>97000</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
-        <v>46087</v>
+        <v>46120</v>
       </c>
       <c r="K46" s="3" t="n">
-        <v>46220</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>JAITHARI / HARRI</t>
+          <t>KOTMA / KATKONA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Cattle Shelter for Community / Construction of Cattle Shelter for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>1746003032/IF/IAY/4598654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122879776</t>
+          <t>1746001015/AV/22012034534548 — Gaosala nirman karya gram panchyat katkona narsari ke pass</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
-        <v>24795</v>
+        <v>3784582.21</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
-        <v>45749</v>
+        <v>44084</v>
       </c>
       <c r="K47" s="3" t="n">
-        <v>46215</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>JAITHARI / KHAMHARIYA</t>
+          <t>KOTMA / KATKONA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>1746003041/IF/IAY/4822061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117949553</t>
+          <t>1746001015/RS/22012034660149 — SWM SAMUDAIK KACHRA GHAR RAMPUR KATKONA ME</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
-        <v>24795</v>
+        <v>69147.62</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
-        <v>45706</v>
+        <v>45681</v>
       </c>
       <c r="K48" s="3" t="n">
-        <v>46236</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>JAITHARI / PODI-2</t>
+          <t>KOTMA / KATKONA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>1746003069/IF/IAY/5873637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134492167</t>
+          <t>1746001015/RS/22012034678095 — SWM SAMUDAIK NADEEP NIRMAN MIDDILE SCHOOL KE PASS</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
-        <v>24795</v>
+        <v>16006.14</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
-        <v>46170</v>
+        <v>45178</v>
       </c>
       <c r="K49" s="3" t="n">
-        <v>46229</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>JAITHARI / VENKATNAGAR</t>
+          <t>KOTMA / KATKONA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
-          <t>1746003080/IF/IAY/5806762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117229077</t>
+          <t>1746001015/RS/22012034678098 — SWM SAMUDAIK NADEEP NIRMAN RAMPUR ME</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
-        <v>24795</v>
+        <v>16006.14</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
-        <v>46021</v>
+        <v>45681</v>
       </c>
       <c r="K50" s="3" t="n">
-        <v>46250</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / ACHALPUR</t>
+          <t>KOTMA / KHAMHROUNDH</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
-          <t>1746004001/IF/IAY/4640600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132316588</t>
+          <t>1746001016/DP/22012034535100 — वृक्षारोपण कार्य (हथ गडान मे ) ग्राम खमरौध य ग्राम</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
-        <v>24795</v>
+        <v>1342882.78</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
-        <v>45561</v>
+        <v>44461</v>
       </c>
       <c r="K51" s="3" t="n">
-        <v>46222</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / ACHALPUR</t>
+          <t>KOTMA / KHAMHROUNDH</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
-          <t>1746004001/IF/IAY/4658960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146950427</t>
+          <t>1746001016/IF/IAY/5096406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144159718</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
-        <v>45561</v>
+        <v>45785</v>
       </c>
       <c r="K52" s="3" t="n">
-        <v>46222</v>
+        <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / ACHALPUR</t>
+          <t>KOTMA / KHAMHROUNDH</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
-          <t>1746004001/IF/IAY/4970119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132318428</t>
+          <t>1746001016/IF/IAY/5864521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123765687</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I53" s="2" t="n">
-        <v>0</v>
+        <v>6995</v>
       </c>
       <c r="J53" s="3" t="n">
-        <v>45767</v>
+        <v>46081</v>
       </c>
       <c r="K53" s="3" t="n">
-        <v>46222</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / ACHALPUR</t>
+          <t>KOTMA / KOTHI</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>1746004001/IF/IAY/4980361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146939927</t>
+          <t>1746001017/IF/22012035256803 — देवारण्य योजनान्तर्गत लेमन ग्रास की खेती हितग्राही अंजनी सिंह पिता शिवकुमार सिंह ग्राम पंचायत कोठी</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
-        <v>24795</v>
+        <v>585967.27</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
-        <v>46091</v>
+        <v>45561</v>
       </c>
       <c r="K54" s="3" t="n">
-        <v>46222</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / ALWAR</t>
+          <t>KOTMA / KOTHI</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>1746004003/IF/22012035286522 — KHET TALAB NIRMAN KARYE DEVKI BAI / PHAGGU NAYAK ALHWAR</t>
+          <t>1746001017/RC/22012034635412 — सुदूर सम्‍पर्क मार्ग कोठी भुईला मार्ग से अमृत सरोवर बेलहारी बेहरा तक</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
-        <v>399433.06</v>
+        <v>2340644.31</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
-        <v>45827</v>
+        <v>45080</v>
       </c>
       <c r="K55" s="3" t="n">
-        <v>46223</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / AMDARI</t>
+          <t>KOTMA / MAJHAULI</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>1746004004/IF/IAY/5101988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148340143</t>
+          <t>1746001018/RS/22012034632151 — सामुदायिक शौचालय निर्माण भवन हाई स्‍कूल के पास ग्राम मझौली</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
-        <v>24795</v>
+        <v>44000</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
-        <v>45768</v>
+        <v>44559</v>
       </c>
       <c r="K56" s="3" t="n">
-        <v>46243</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / AMDARI</t>
+          <t>KOTMA / MAJHAULI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>1746004004/IF/IAY/5262951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149037731</t>
+          <t>1746001018/RS/22012034632182 — सामुदायिक शौचालय निर्माण भवन मनोज सिंह के घर के पास पिपरिया</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
-        <v>24795</v>
+        <v>44000</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
-        <v>45788</v>
+        <v>44559</v>
       </c>
       <c r="K57" s="3" t="n">
-        <v>46208</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / AMDARI</t>
+          <t>KOTMA / MAJHAULI</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>1746004004/IF/IAY/5313739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149140035</t>
+          <t>1746001018/RS/22012035133535 — सामुदायिक शौचालय भवन निर्माण प्राथमिक शाला के पास ग्राम पिपरिया</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
-        <v>24795</v>
+        <v>50000</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
-        <v>45788</v>
+        <v>45625</v>
       </c>
       <c r="K58" s="3" t="n">
-        <v>46243</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / BAMHANI</t>
+          <t>KOTMA / NIGWANI</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
-          <t>1746004009/IF/IAY/5099188 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147041684</t>
+          <t>1746001019/IF/IAY/5969380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142727679</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
-        <v>45762</v>
+        <v>46117</v>
       </c>
       <c r="K59" s="3" t="n">
-        <v>46216</v>
+        <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / BAMHANI</t>
+          <t>KOTMA / NIGWANI</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
-          <t>1746004009/IF/IAY/5101346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148034453</t>
+          <t>1746001019/IF/IAY/5969384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142218324</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I60" s="2" t="n">
-        <v>0</v>
+        <v>5220</v>
       </c>
       <c r="J60" s="3" t="n">
-        <v>45748</v>
+        <v>46147</v>
       </c>
       <c r="K60" s="3" t="n">
-        <v>46216</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / BAMHANI</t>
+          <t>KOTMA / NIGWANI</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
-          <t>1746004009/IF/IAY/5103152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148877861</t>
+          <t>1746001019/RC/22012034841847 — PCC SADAK KA NIRMAN KARYA SANTOSH SONI KE GHAR SE SUNEEL KOL K GHAR KI OR</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
-        <v>24795</v>
+        <v>34000</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
-        <v>45762</v>
+        <v>45856</v>
       </c>
       <c r="K61" s="3" t="n">
-        <v>46216</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / BARBASPUR</t>
+          <t>KOTMA / NIGWANI</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>1746004011/IF/IAY/5326987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147803568</t>
+          <t>1746001019/RS/22012035134590 — samudayik pink toylet ka nirman nigwani hss ke pass</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
-        <v>24795</v>
+        <v>55000</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
-        <v>45766</v>
+        <v>45636</v>
       </c>
       <c r="K62" s="3" t="n">
-        <v>46216</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / BARBASPUR</t>
+          <t>KOTMA / REUSA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>1746004011/IF/IAY/5576615 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148516918</t>
+          <t>1746001023/IF/IAY/5911072 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143345824</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I63" s="2" t="n">
-        <v>2600</v>
+        <v>1305</v>
       </c>
       <c r="J63" s="3" t="n">
-        <v>46030</v>
+        <v>46113</v>
       </c>
       <c r="K63" s="3" t="n">
-        <v>46222</v>
+        <v>46220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / BASANTPUR</t>
+          <t>KOTMA / REUSA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
-          <t>1746004014/IF/IAY/5099069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146961214</t>
+          <t>1746001023/IF/IAY/5919786 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143443735</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I64" s="2" t="n">
-        <v>0</v>
+        <v>16965</v>
       </c>
       <c r="J64" s="3" t="n">
-        <v>46003</v>
+        <v>46113</v>
       </c>
       <c r="K64" s="3" t="n">
-        <v>46216</v>
+        <v>46281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / BASANTPUR</t>
+          <t>KOTMA / REUSA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>1746004014/IF/IAY/5263478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146961258</t>
+          <t>1746001023/IF/IAY/5924021 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143635179</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I65" s="2" t="n">
-        <v>0</v>
+        <v>9135</v>
       </c>
       <c r="J65" s="3" t="n">
-        <v>46003</v>
+        <v>46113</v>
       </c>
       <c r="K65" s="3" t="n">
-        <v>46216</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / BIJAPURI NO.2</t>
+          <t>KOTMA / REUSA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
-          <t>1746004021/IF/IAY/4454947 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151767751</t>
+          <t>1746001023/IF/IAY/5928313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143443346</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>0</v>
+        <v>9130</v>
       </c>
       <c r="J66" s="3" t="n">
-        <v>45398</v>
+        <v>46113</v>
       </c>
       <c r="K66" s="3" t="n">
-        <v>46216</v>
+        <v>46281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / BIJAPURI NO.2</t>
+          <t>KOTMA / REUSA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
-          <t>1746004021/IF/IAY/4455371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151768649</t>
+          <t>1746001023/IF/IAY/5928814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143089955</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
-        <v>20995</v>
+        <v>24795</v>
       </c>
       <c r="I67" s="2" t="n">
-        <v>0</v>
+        <v>1305</v>
       </c>
       <c r="J67" s="3" t="n">
-        <v>45344</v>
+        <v>46113</v>
       </c>
       <c r="K67" s="3" t="n">
-        <v>46216</v>
+        <v>46220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / DEORA</t>
+          <t>KOTMA / SAJATOLA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
-          <t>1746004030/IF/22012035320120 — ctr khet talab niman kary balraj sant/sakharam sant</t>
+          <t>1746001024/IF/IAY/5016079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125065105</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
-        <v>211206.48</v>
+        <v>28500</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
-        <v>45783</v>
+        <v>45782</v>
       </c>
       <c r="K68" s="3" t="n">
-        <v>46217</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / GIRARI</t>
+          <t>KOTMA / SAJATOLA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
-          <t>1746004043/IF/IAY/3905034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149838212</t>
+          <t>1746001024/IF/IAY/5090093 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130476354</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
-        <v>46099</v>
+        <v>45791</v>
       </c>
       <c r="K69" s="3" t="n">
-        <v>46216</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / GIRARI KHURD</t>
+          <t>KOTMA / SAJATOLA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
-          <t>1746004044/IF/IAY/4663488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148825340</t>
+          <t>1746001024/RS/22012034632401 — सामुदायिक शौचालय निर्माण भवन प्राथमिक शाला के पास ग्राम भुईला {धवईटोला }</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
-        <v>24795</v>
+        <v>44000</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
-        <v>45568</v>
+        <v>44689</v>
       </c>
       <c r="K70" s="3" t="n">
-        <v>46216</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / GONDA</t>
+          <t>KOTMA / SARANGGARH</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
-          <t>1746004045/IF/IAY/4832906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147161115</t>
+          <t>1746001025/AV/22012034619558 — सेग्रीगेशन शेड निर्माण कार्य सारंगगढ</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
-        <v>24795</v>
+        <v>699740.62</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
-        <v>45639</v>
+        <v>44708</v>
       </c>
       <c r="K71" s="3" t="n">
-        <v>46216</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / GONDA</t>
+          <t>KOTMA / SARANGGARH</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
-          <t>1746004045/IF/IAY/4892936 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151783547</t>
+          <t>1746001025/AV/22012034619559 — सेग्रीगेशन शेड निर्माण कार्य छुलहा</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
-        <v>24795</v>
+        <v>699740.62</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
-        <v>45801</v>
+        <v>44708</v>
       </c>
       <c r="K72" s="3" t="n">
-        <v>46216</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / GONDA</t>
+          <t>KOTMA / SARANGGARH</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
-          <t>1746004045/IF/IAY/4981430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146422943</t>
+          <t>1746001025/IF/IAY/5903665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143747976</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
-        <v>45771</v>
+        <v>46117</v>
       </c>
       <c r="K73" s="3" t="n">
-        <v>46216</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / GONDA</t>
+          <t>KOTMA / SARANGGARH</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
-          <t>1746004045/IF/IAY/4982146 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145923631</t>
+          <t>1746001025/IF/IAY/5910517 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144044366</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
-        <v>45801</v>
+        <v>46132</v>
       </c>
       <c r="K74" s="3" t="n">
-        <v>46216</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / JARHI</t>
+          <t>KOTMA / SARANGGARH</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
-          <t>1746004053/IF/22012034994478 — खेततालाब निर्माण कार्य चंद्रशेखरपिता हजारीलाल</t>
+          <t>1746001025/IF/IAY/5911023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143764333</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
-        <v>183053.36</v>
+        <v>28500</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
-        <v>44966</v>
+        <v>46117</v>
       </c>
       <c r="K75" s="3" t="n">
-        <v>46223</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / JARHI</t>
+          <t>KOTMA / SARANGGARH</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
-          <t>1746004053/IF/IAY/4655732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147525020</t>
+          <t>1746001025/IF/IAY/5912807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143470928</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
-        <v>23085</v>
+        <v>28500</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
-        <v>45560</v>
+        <v>46117</v>
       </c>
       <c r="K76" s="3" t="n">
-        <v>46216</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / JARHI</t>
+          <t>KOTMA / SARANGGARH</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
-          <t>1746004053/IF/IAY/4833348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146183611</t>
+          <t>1746001025/IF/IAY/5922866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149494533</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
-        <v>45604</v>
+        <v>46117</v>
       </c>
       <c r="K77" s="3" t="n">
-        <v>46216</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / JARHI</t>
+          <t>KOTMA / SARANGGARH</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
-          <t>1746004053/IF/IAY/5097945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146234905</t>
+          <t>1746001025/IF/IAY/5928190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125387870</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
-        <v>45787</v>
+        <v>46117</v>
       </c>
       <c r="K78" s="3" t="n">
-        <v>46216</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / JARHI</t>
+          <t>KOTMA / SARANGGARH</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation-Horticulture-Community / Along the coast Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
-          <t>1746004053/WC/22012035014101 — मीनाक्षी तालाब निर्माण कार्य तंगुप्रसाद पिता दुखा प्रसाद</t>
+          <t>1746001025/IF/IAY/5930451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143675485</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
-        <v>385794.76</v>
+        <v>28500</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
-        <v>45677</v>
+        <v>46117</v>
       </c>
       <c r="K79" s="3" t="n">
-        <v>46223</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / KARPA</t>
+          <t>KOTMA / URTAN</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
-          <t>1746004062/IF/IAY/5013102 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123174158</t>
+          <t>1746001030/IF/IAY/5218888 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120904412</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
-        <v>45772</v>
+        <v>45761</v>
       </c>
       <c r="K80" s="3" t="n">
-        <v>46216</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / KARPA</t>
+          <t>KOTMA / URTAN</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
-          <t>1746004062/IF/IAY/5016336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125524120</t>
+          <t>1746001030/IF/IAY/5635917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147770325</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
-        <v>46215</v>
+        <v>46119</v>
       </c>
       <c r="K81" s="3" t="n">
-        <v>46229</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / KARPA</t>
+          <t>KOTMA / URTAN</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
-          <t>1746004062/IF/IAY/5016418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124268891</t>
+          <t>1746001030/IF/IAY/5858064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142377201</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
-        <v>46077</v>
+        <v>46078</v>
       </c>
       <c r="K82" s="3" t="n">
-        <v>46229</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / KARPA</t>
+          <t>ANUPPUR / BADIKHAR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
-          <t>1746004062/IF/IAY/5019338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125730441</t>
+          <t>1746002003/IF/22012034598583 — PHALODYAN BREKSHAROPAN - RAJENDR  BHEDWATOLA</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
-        <v>24795</v>
+        <v>116279.95</v>
       </c>
       <c r="I83" s="2" t="n">
-        <v>0</v>
+        <v>14280</v>
       </c>
       <c r="J83" s="3" t="n">
-        <v>45794</v>
+        <v>44163</v>
       </c>
       <c r="K83" s="3" t="n">
-        <v>46229</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / KARPA</t>
+          <t>ANUPPUR / BADIKHAR</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
-          <t>1746004062/IF/IAY/5082756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124124314</t>
+          <t>1746002003/IF/22012034598601 — PHALODYAN BREKSHAROPAN - LEKHAN SINGH</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
-        <v>24795</v>
+        <v>116265.03</v>
       </c>
       <c r="I84" s="2" t="n">
-        <v>0</v>
+        <v>6510</v>
       </c>
       <c r="J84" s="3" t="n">
-        <v>45839</v>
+        <v>44121</v>
       </c>
       <c r="K84" s="3" t="n">
-        <v>46229</v>
+        <v>46303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / KHAJURWAR</t>
+          <t>ANUPPUR / BADIKHAR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
-          <t>1746004064/IF/IAY/4832214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145397072</t>
+          <t>1746002003/IF/22012034609045 — PHALODYA BREKSHAROPAN - TERASHIYA BAI</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
-        <v>24795</v>
+        <v>116265.03</v>
       </c>
       <c r="I85" s="2" t="n">
-        <v>0</v>
+        <v>5500</v>
       </c>
       <c r="J85" s="3" t="n">
-        <v>45670</v>
+        <v>44205</v>
       </c>
       <c r="K85" s="3" t="n">
-        <v>46222</v>
+        <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / KHAJURWAR</t>
+          <t>ANUPPUR / BADIKHAR</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
-          <t>1746004064/IF/IAY/5097043 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145398270</t>
+          <t>1746002003/IF/22012034609047 — PHALODYA BREKSHAROPAN - TIHARU SINGH</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
-        <v>24795</v>
+        <v>116265.03</v>
       </c>
       <c r="I86" s="2" t="n">
-        <v>0</v>
+        <v>17640</v>
       </c>
       <c r="J86" s="3" t="n">
-        <v>45814</v>
+        <v>44163</v>
       </c>
       <c r="K86" s="3" t="n">
-        <v>46222</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / KHAJURWAR</t>
+          <t>ANUPPUR / BADIKHAR</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
-          <t>1746004064/IF/IAY/5604325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144633549</t>
+          <t>1746002003/IF/22012034869608 — BREKSHA ROPAN KARY - BIHAN BADIKHAR</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
-        <v>24795</v>
+        <v>117912.51</v>
       </c>
       <c r="I87" s="2" t="n">
-        <v>0</v>
+        <v>12180</v>
       </c>
       <c r="J87" s="3" t="n">
-        <v>45814</v>
+        <v>44667</v>
       </c>
       <c r="K87" s="3" t="n">
-        <v>46243</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / KHAJURWAR</t>
+          <t>ANUPPUR / BADIKHAR</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
-          <t>1746004064/IF/IAY/5604559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144711939</t>
+          <t>1746002003/IF/22012035137470 — LEMAN GRAS NIRMAN KARY - DADU RAM / PARSADU</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
-        <v>24795</v>
+        <v>382006.35</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
-        <v>45814</v>
+        <v>45153</v>
       </c>
       <c r="K88" s="3" t="n">
-        <v>46243</v>
+        <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / KHAJURWAR</t>
+          <t>ANUPPUR / BADIKHAR</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
-          <t>1746004064/IF/IAY/5687035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145378821</t>
+          <t>1746002003/IF/22012035255451 — LEMON GRASS KI KHETI GAYA PRASAD/SIRJANSAN SING BADIKHAR</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
-        <v>24795</v>
+        <v>405977.28</v>
       </c>
       <c r="I89" s="2" t="n">
-        <v>0</v>
+        <v>6820</v>
       </c>
       <c r="J89" s="3" t="n">
-        <v>46080</v>
+        <v>45556</v>
       </c>
       <c r="K89" s="3" t="n">
-        <v>46250</v>
+        <v>46303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / KHAJURWAR</t>
+          <t>ANUPPUR / BADIKHAR</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
-          <t>1746004064/IF/IAY/5687044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144628371</t>
+          <t>1746002003/IF/22012035260495 — Lemon Grass Nirman kary - Himmat Singh</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
-        <v>24795</v>
+        <v>419232.58</v>
       </c>
       <c r="I90" s="2" t="n">
-        <v>0</v>
+        <v>19530</v>
       </c>
       <c r="J90" s="3" t="n">
-        <v>45807</v>
+        <v>45602</v>
       </c>
       <c r="K90" s="3" t="n">
-        <v>46215</v>
+        <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / KHENTGAON</t>
+          <t>ANUPPUR / BADRA</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Stabilization Pond for Community / Construction of Stabilisation Pond for Community</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
-          <t>1746004068/IF/22012035332155 — KHET TALAB NIRMAN KARYE PUSHPRAJ SINGH /GORE SINGH</t>
+          <t>1746002004/RS/22012034652343 — नाडेफ निर्माण रवि,उर्मिला, गोदिया,संतोष,आनंदराम</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
-        <v>217262.45</v>
+        <v>70627.89</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
-        <v>45826</v>
+        <v>44708</v>
       </c>
       <c r="K91" s="3" t="n">
-        <v>46217</v>
+        <v>46290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / KHENTGAON</t>
+          <t>ANUPPUR / BAMHANI</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
-          <t>1746004068/IF/IAY/4645634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142718149</t>
+          <t>1746002005/IF/22012034640041 — gausala nirman kary chandramani/govardhan patel</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
-        <v>24795</v>
+        <v>101804.91</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
-        <v>45560</v>
+        <v>44595</v>
       </c>
       <c r="K92" s="3" t="n">
-        <v>46216</v>
+        <v>46301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / KHENTGAON</t>
+          <t>ANUPPUR / BELIYA BADI</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
-          <t>1746004068/IF/IAY/4660987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149213448</t>
+          <t>1746002008/IF/IAY/4997855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116251756</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
-        <v>45576</v>
+        <v>45769</v>
       </c>
       <c r="K93" s="3" t="n">
-        <v>46216</v>
+        <v>46290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / KHENTGAON</t>
+          <t>ANUPPUR / BHAD</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>1746004068/IF/IAY/4834347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146764944</t>
+          <t>1746002009/DP/22012034605541 — वसुधा वंदन के तहत वृक्षा रोपड़ कार्य प्राथमिक विद्यालय प्रांगड़ भाद</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
-        <v>24795</v>
+        <v>55847.4</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
-        <v>45625</v>
+        <v>45175</v>
       </c>
       <c r="K94" s="3" t="n">
-        <v>46216</v>
+        <v>46296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / KHENTGAON</t>
+          <t>ANUPPUR / BHAD</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Medicinal Plantation in Individual land / Block Plantation of Medicinal Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
-          <t>1746004068/IF/IAY/5099022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146933521</t>
+          <t>1746002009/IF/22012035144965 — Leman Grass Karya Budhhiman singh / Gorelal Singh</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
-        <v>24795</v>
+        <v>341205.67</v>
       </c>
       <c r="I95" s="2" t="n">
-        <v>0</v>
+        <v>56022</v>
       </c>
       <c r="J95" s="3" t="n">
-        <v>45882</v>
+        <v>45203</v>
       </c>
       <c r="K95" s="3" t="n">
-        <v>46216</v>
+        <v>46299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / KHENTGAON</t>
+          <t>ANUPPUR / BHAD</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Medicinal Plantation in Individual land / Block Plantation of Medicinal Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
-          <t>1746004068/IF/IAY/5103750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149127062</t>
+          <t>1746002009/IF/22012035144969 — Leman Grass Karya Vijay Singh / Heeralal Singh</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
-        <v>24795</v>
+        <v>337209.99</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
-        <v>45882</v>
+        <v>45183</v>
       </c>
       <c r="K96" s="3" t="n">
-        <v>46215</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / KOILARI</t>
+          <t>ANUPPUR / BHAD</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
-          <t>1746004072/IF/IAY/5008242 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119872935</t>
+          <t>1746002009/IF/22012035255472 — LEMON GRASS KI KHETI AMOOL SING/ NEPAL SING BHAD</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
-        <v>24795</v>
+        <v>303210.42</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
-        <v>45772</v>
+        <v>45539</v>
       </c>
       <c r="K97" s="3" t="n">
-        <v>46229</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / LAKHAURA</t>
+          <t>ANUPPUR / BHAD</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
-          <t>1746004074/IF/IAY/5621909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150139664</t>
+          <t>1746002009/IF/22012035255475 — LEMON GRASS KI KHETI ANAND SING/GANESH SING BHAD</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
-        <v>24795</v>
+        <v>405977.28</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
-        <v>46034</v>
+        <v>45539</v>
       </c>
       <c r="K98" s="3" t="n">
-        <v>46216</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / LAKHAURA</t>
+          <t>ANUPPUR / BHAD</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
-          <t>1746004074/IF/IAY/5687212 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148377678</t>
+          <t>1746002009/IF/22012035255478 — LEMON GRASS KI KHETI NARESH SING/BHUVNESH SING BHAD</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
-        <v>24795</v>
+        <v>304857.96</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
-        <v>46170</v>
+        <v>45548</v>
       </c>
       <c r="K99" s="3" t="n">
-        <v>46216</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / LILATOLA</t>
+          <t>ANUPPUR / BHAD</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
-          <t>1746004080/IF/IAY/5171468 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147388535</t>
+          <t>1746002009/IF/22012035255481 — LEMON GRASS KI KHETI RAM SING/ ROSHAN SING BHAD</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
-        <v>24795</v>
+        <v>210693.37</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
-        <v>45798</v>
+        <v>45539</v>
       </c>
       <c r="K100" s="3" t="n">
-        <v>46229</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MAJHGAWAN</t>
+          <t>ANUPPUR / BHAD</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
-          <t>1746004082/IF/IAY/4445322 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151785930</t>
+          <t>1746002009/IF/22012035258614 — LEMAN GRASS KARYA KAMLESH PRASAD MISHRA / DADANRAM MISHRA</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
-        <v>20995</v>
+        <v>315290.06</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
-        <v>45343</v>
+        <v>45570</v>
       </c>
       <c r="K101" s="3" t="n">
-        <v>46216</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MAJHGAWAN</t>
+          <t>ANUPPUR / CHAPANI</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>1746004082/IF/IAY/4827476 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126451384</t>
+          <t>1746002010/AV/22012034663625 — Khel Maidan Niraman Chapani</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
-        <v>24795</v>
+        <v>656277.39</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
-        <v>45638</v>
+        <v>45744</v>
       </c>
       <c r="K102" s="3" t="n">
-        <v>46216</v>
+        <v>46303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MAJHGAWAN</t>
+          <t>ANUPPUR / CHHULHA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Repr MainT of Cmpnd wall for govt schools / Repair &amp; Maintenance of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
-          <t>1746004082/IF/IAY/4963070 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126236594</t>
+          <t>1746002012/AV/22012034516556 — बौन्द्री वाल निर्माणं माध्यमिकशाला छुल्हा मीटर 428</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
-        <v>24795</v>
+        <v>1497747.73</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
-        <v>45923</v>
+        <v>44475</v>
       </c>
       <c r="K103" s="3" t="n">
-        <v>46216</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MERHAKHAR</t>
+          <t>ANUPPUR / CHHULHA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
-          <t>1746004083/IF/22012035318579 — KHET TALAB NIRMAN KARY RAJKUMAR SINGH PITA RADHE SINGH</t>
+          <t>1746002012/IF/22012034607172 — कटेल सेट निर्माण कान्हेया प्रजापति</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
-        <v>399433.06</v>
+        <v>101273.16</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
-        <v>45827</v>
+        <v>44441</v>
       </c>
       <c r="K104" s="3" t="n">
-        <v>46223</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MOHADI</t>
+          <t>ANUPPUR / CHHULHA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>1746004085/IF/IAY/3149135 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1096879</t>
+          <t>1746002012/IF/22012034612679 — कैटेल सेट निर्माण कार्य रामगोपाल</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
-        <v>24795</v>
+        <v>101273.16</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
-        <v>44348</v>
+        <v>44145</v>
       </c>
       <c r="K105" s="3" t="n">
-        <v>46229</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MOHARI</t>
+          <t>ANUPPUR / CHHULHA</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>1746004086/IF/IAY/4680473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147250623</t>
+          <t>1746002012/IF/22012034612683 — कैटेल सेट निर्माण कार्य बोद्दा सिंह बिझातोला</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
-        <v>24795</v>
+        <v>101273.16</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
-        <v>45602</v>
+        <v>44145</v>
       </c>
       <c r="K106" s="3" t="n">
-        <v>46216</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MOHARI</t>
+          <t>ANUPPUR / CHHULHA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
-          <t>1746004086/IF/IAY/4680665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146426321</t>
+          <t>1746002012/IF/22012034632432 — cattel set nirman dinesh singh/tilakraj</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
-        <v>23085</v>
+        <v>101804.91</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
-        <v>45570</v>
+        <v>44503</v>
       </c>
       <c r="K107" s="3" t="n">
-        <v>46216</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MOHARI</t>
+          <t>ANUPPUR / CHHULHA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
-          <t>1746004086/IF/IAY/4681631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147815493</t>
+          <t>1746002012/RS/22012034654728 — कचरा घरनिर्माण वार्ड नं.12 भाग 2</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
-        <v>24795</v>
+        <v>14133.23</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
-        <v>45748</v>
+        <v>44706</v>
       </c>
       <c r="K108" s="3" t="n">
-        <v>46216</v>
+        <v>46291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MOHARI</t>
+          <t>ANUPPUR / CHHULHA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
-          <t>1746004086/IF/IAY/4727210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147383698</t>
+          <t>1746002012/RS/22012034654729 — कचरा घरनिर्माण वार्ड नं.13 भाग 2</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
-        <v>24795</v>
+        <v>14133.23</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
-        <v>45570</v>
+        <v>44706</v>
       </c>
       <c r="K109" s="3" t="n">
-        <v>46216</v>
+        <v>46291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MOHARI</t>
+          <t>ANUPPUR / CHHULHA</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
-          <t>1746004086/IF/IAY/4852886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148923844</t>
+          <t>1746002012/RS/22012034654736 — कचरा घरनिर्माण वार्ड नं.17</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
-        <v>24795</v>
+        <v>14133.23</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
-        <v>45708</v>
+        <v>44706</v>
       </c>
       <c r="K110" s="3" t="n">
-        <v>46216</v>
+        <v>46291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MOHARI</t>
+          <t>ANUPPUR / CHODI</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
-          <t>1746004086/IF/IAY/5099661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147249235</t>
+          <t>1746002013/AV/22012034552218 — किचेनशेड सह स्‍टोर रूम एवं डॉयनिंग हॉल का निर्माण मा0शा0 बरबसपुर</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
-        <v>24795</v>
+        <v>425000</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
-        <v>45751</v>
+        <v>44469</v>
       </c>
       <c r="K111" s="3" t="n">
-        <v>46216</v>
+        <v>46290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MOHARI</t>
+          <t>ANUPPUR / CHODI</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
-          <t>1746004086/IF/IAY/5100901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147815839</t>
+          <t>1746002013/IF/22012034862818 — PASHU ASHRAY RAMSAJIVAN / BHADANGA KEWAT</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
-        <v>24795</v>
+        <v>102645.51</v>
       </c>
       <c r="I112" s="2" t="n">
-        <v>0</v>
+        <v>81804.56</v>
       </c>
       <c r="J112" s="3" t="n">
-        <v>45769</v>
+        <v>44535</v>
       </c>
       <c r="K112" s="3" t="n">
-        <v>46216</v>
+        <v>46291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MOHARI</t>
+          <t>ANUPPUR / CHODI</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
-          <t>1746004086/IF/IAY/5100904 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147816204</t>
+          <t>1746002013/IF/IAY/4835451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151782267</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
-        <v>45788</v>
+        <v>45707</v>
       </c>
       <c r="K113" s="3" t="n">
-        <v>46216</v>
+        <v>46296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MOHARI</t>
+          <t>ANUPPUR / CHODI</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
-          <t>1746004086/IF/IAY/5102898 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148811650</t>
+          <t>1746002013/IF/IAY/4835453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151782271</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
-        <v>45752</v>
+        <v>45707</v>
       </c>
       <c r="K114" s="3" t="n">
-        <v>46216</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MOHARI</t>
+          <t>ANUPPUR / CHODI</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
-          <t>1746004086/IF/IAY/5103315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148923997</t>
+          <t>1746002013/RC/22012034625652 — पीसीसी अ0आं0 मार्ग मेन रोड से बोधन के घर तक लं0 140 मीटर ।</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
-        <v>24795</v>
+        <v>67000</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
-        <v>45788</v>
+        <v>44953</v>
       </c>
       <c r="K115" s="3" t="n">
-        <v>46216</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MOHARI</t>
+          <t>ANUPPUR / CHODI</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
-          <t>1746004086/IF/IAY/5104459 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149471653</t>
+          <t>1746002013/RC/22012034844666 — पीसीसी अ0आं0 मार्ग बिना नाली मेन रोड से प्राथमिक शाला की ओर लंबाई 250 मीटर ।</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
-        <v>24795</v>
+        <v>133000</v>
       </c>
       <c r="I116" s="2" t="n">
-        <v>0</v>
+        <v>6160</v>
       </c>
       <c r="J116" s="3" t="n">
-        <v>45736</v>
+        <v>46119</v>
       </c>
       <c r="K116" s="3" t="n">
-        <v>46216</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MOHARI</t>
+          <t>ANUPPUR / CHODI</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
-          <t>1746004086/IF/IAY/5174022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148811792</t>
+          <t>1746002013/WC/22012035277592 — सोखता गड्ढा निर्माण कार्य प्राथमिक विद्यालय चोंडी</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
-        <v>24795</v>
+        <v>25899.46</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
-        <v>45788</v>
+        <v>45779</v>
       </c>
       <c r="K117" s="3" t="n">
-        <v>46216</v>
+        <v>46296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MOHARI</t>
+          <t>ANUPPUR / CHOHARI</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Cement Concrete / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
-          <t>1746004086/IF/IAY/5189257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146425400</t>
+          <t>1746002014/RC/22012034381207 — PCC ANYA ANTIRIK MARG NIRMAN KARYA - BASTI CHAURAHA SE AGANWADI KENDRA 42 KI OR</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
-        <v>24795</v>
+        <v>84750</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
-        <v>45788</v>
+        <v>43136</v>
       </c>
       <c r="K118" s="3" t="n">
-        <v>46216</v>
+        <v>46303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MOHARI</t>
+          <t>ANUPPUR / CHUKAN</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
-          <t>1746004086/IF/IAY/5237226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148812372</t>
+          <t>1746002015/IF/22012034802552 — CATTEL SHED NIRMAN - MOHANLAL/MANJU DAS</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
-        <v>24795</v>
+        <v>102645.51</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
-        <v>45769</v>
+        <v>44528</v>
       </c>
       <c r="K119" s="3" t="n">
-        <v>46216</v>
+        <v>46296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MOHARI</t>
+          <t>ANUPPUR / CHUKAN</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
-          <t>1746004086/IF/IAY/5482520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146946366</t>
+          <t>1746002015/IF/22012034929850 — MALLU SEN/RAMSWAROOP SEN KA KHET TALAB NIRMAN KARY</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
-        <v>24795</v>
+        <v>356340.1</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
-        <v>45799</v>
+        <v>44705</v>
       </c>
       <c r="K120" s="3" t="n">
-        <v>46216</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / MOHARI</t>
+          <t>ANUPPUR / CHUKAN</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>1746004086/IF/IAY/5659289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147384654</t>
+          <t>1746002015/IF/IAY/6060357 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147580384</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I121" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J121" s="3" t="n">
-        <v>45917</v>
+        <v>46155</v>
       </c>
       <c r="K121" s="3" t="n">
-        <v>46216</v>
+        <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / NOGAWAN</t>
+          <t>ANUPPUR / DARSAGAR</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
-          <t>1746004088/IF/IAY/2169234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4370850</t>
+          <t>1746002017/DP/22012034605545 — वसुधा वंदन के तहत वृक्षारोपण कार्य बाउंड्री वाल दारसागर</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
-        <v>24795</v>
+        <v>55847.4</v>
       </c>
       <c r="I122" s="2" t="n">
-        <v>0</v>
+        <v>19740</v>
       </c>
       <c r="J122" s="3" t="n">
-        <v>43751</v>
+        <v>45173</v>
       </c>
       <c r="K122" s="3" t="n">
-        <v>46216</v>
+        <v>46296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / PADRI</t>
+          <t>ANUPPUR / DARSAGAR</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Medicinal Plantation in Individual land / Block Plantation of Medicinal Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>1746004090/IF/IAY/539622 — Construction of IAY House -IAY REG. NO. MP3057783</t>
+          <t>1746002017/IF/22012035140406 — लेमनग्रास की खेती दसोदिया पति दुलम सिंह</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
-        <v>24795</v>
+        <v>137202.27</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
-        <v>44030</v>
+        <v>45196</v>
       </c>
       <c r="K123" s="3" t="n">
-        <v>46216</v>
+        <v>46217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / PADRI</t>
+          <t>ANUPPUR / DARSAGAR</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
-          <t>1746004090/IF/IAY/5484350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152089031</t>
+          <t>1746002017/RC/22012034841495 — पीसीसी अ0आं0 मार्ग मेनरोड से गरूजलाल पनिका के घर की ओर लम्बाई 250 मीटर ।</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
-        <v>24795</v>
+        <v>123000</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
-        <v>45826</v>
+        <v>45835</v>
       </c>
       <c r="K124" s="3" t="n">
-        <v>46257</v>
+        <v>46281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / PADRI</t>
+          <t>ANUPPUR / DEOGAWAN</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
-          <t>1746004090/IF/IAY/5659335 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147675616</t>
+          <t>1746002018/IF/IAY/5095063 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141918745</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I125" s="2" t="n">
-        <v>1305</v>
+        <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
-        <v>46018</v>
+        <v>45792</v>
       </c>
       <c r="K125" s="3" t="n">
-        <v>46215</v>
+        <v>46290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / PADRIYA</t>
+          <t>ANUPPUR / DEOGAWAN</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>1746004092/IF/IAY/4983596 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147760658</t>
+          <t>1746002018/IF/IAY/5667398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141657540</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
-        <v>45769</v>
+        <v>46002</v>
       </c>
       <c r="K126" s="3" t="n">
-        <v>46217</v>
+        <v>46290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / PADRIYA</t>
+          <t>ANUPPUR / DEOGAWAN</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>1746004092/IF/IAY/5325964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148579456</t>
+          <t>1746002018/IF/IAY/6059158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141657446</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
-        <v>45769</v>
+        <v>46160</v>
       </c>
       <c r="K127" s="3" t="n">
-        <v>46217</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / PADRIYA</t>
+          <t>ANUPPUR / DEOGAWAN</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>1746004092/IF/IAY/5341731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149973198</t>
+          <t>1746002018/IF/IAY/6059159 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141657618</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I128" s="2" t="n">
-        <v>0</v>
+        <v>6786</v>
       </c>
       <c r="J128" s="3" t="n">
-        <v>45769</v>
+        <v>46176</v>
       </c>
       <c r="K128" s="3" t="n">
-        <v>46217</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / PARASWAR</t>
+          <t>ANUPPUR / DEOGAWAN</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>1746004093/IF/IAY/2391622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4075361</t>
+          <t>1746002018/IF/IAY/6062648 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141678487</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I129" s="2" t="n">
-        <v>0</v>
+        <v>10962</v>
       </c>
       <c r="J129" s="3" t="n">
-        <v>44009</v>
+        <v>46160</v>
       </c>
       <c r="K129" s="3" t="n">
-        <v>46217</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / PARASWAR</t>
+          <t>ANUPPUR / DEOGAWAN</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>1746004093/IF/IAY/5687103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147660087</t>
+          <t>1746002018/IF/IAY/6063009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141656486</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I130" s="2" t="n">
-        <v>0</v>
+        <v>10962</v>
       </c>
       <c r="J130" s="3" t="n">
-        <v>45946</v>
+        <v>46177</v>
       </c>
       <c r="K130" s="3" t="n">
-        <v>46257</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / PARSELKALA</t>
+          <t>ANUPPUR / DEOGAWAN</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>1746004094/IF/IAY/5415863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144761648</t>
+          <t>1746002018/IF/IAY/6095915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141917297</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I131" s="2" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="J131" s="3" t="n">
-        <v>45788</v>
+        <v>46133</v>
       </c>
       <c r="K131" s="3" t="n">
-        <v>46217</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / PIPARKHUTA</t>
+          <t>ANUPPUR / DEOGAWAN</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>1746004097/IF/IAY/5105366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149781478</t>
+          <t>1746002018/IF/IAY/6095916 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141917754</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
-        <v>45771</v>
+        <v>46133</v>
       </c>
       <c r="K132" s="3" t="n">
-        <v>46217</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / POUNI</t>
+          <t>ANUPPUR / DEOGAWAN</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>1746004100/IF/IAY/5875628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148665039</t>
+          <t>1746002018/IF/IAY/6100279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149926003</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I133" s="2" t="n">
-        <v>0</v>
+        <v>4176</v>
       </c>
       <c r="J133" s="3" t="n">
-        <v>46080</v>
+        <v>46160</v>
       </c>
       <c r="K133" s="3" t="n">
-        <v>46215</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / SALARGONDI</t>
+          <t>ANUPPUR / DEORI</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>1746004104/IF/IAY/5651189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151767878</t>
+          <t>1746002019/IF/22012035268001 — KAPILDHARA KOOP NIRMAN KARYA LOKNATH SINGH/RAMSHARAN SINGH</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
-        <v>24795</v>
+        <v>259004.76</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
-        <v>45940</v>
+        <v>45777</v>
       </c>
       <c r="K134" s="3" t="n">
-        <v>46217</v>
+        <v>46288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / SALARGONDI</t>
+          <t>ANUPPUR / DEORI</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>1746004104/IF/IAY/5651191 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151767710</t>
+          <t>1746002019/IF/IAY/2115872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4445006</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
-        <v>45940</v>
+        <v>45214</v>
       </c>
       <c r="K135" s="3" t="n">
-        <v>46217</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / SALARGONDI</t>
+          <t>ANUPPUR / DHURWASIN</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>1746004104/IF/IAY/5687054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151772458</t>
+          <t>1746002021/IF/IAY/4427467 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151892189</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
-        <v>45981</v>
+        <v>45343</v>
       </c>
       <c r="K136" s="3" t="n">
-        <v>46217</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / SALARGONDI</t>
+          <t>ANUPPUR / DHURWASIN</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>1746004104/IF/IAY/5687067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151767713</t>
+          <t>1746002021/IF/IAY/4436775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151929572</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
-        <v>45940</v>
+        <v>45343</v>
       </c>
       <c r="K137" s="3" t="n">
-        <v>46217</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / SARAITOLA</t>
+          <t>ANUPPUR / DHURWASIN</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>1746004107/IF/22012035318299 — खेत तालाब निर्माण कार्य साखनवती बाई /भददे सिंह</t>
+          <t>1746002021/IF/IAY/4489638 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151785889</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
-        <v>296221</v>
+        <v>28500</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>900</v>
+        <v>1715</v>
       </c>
       <c r="J138" s="3" t="n">
-        <v>45770</v>
+        <v>45461</v>
       </c>
       <c r="K138" s="3" t="n">
-        <v>46217</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / TARANG</t>
+          <t>ANUPPUR / FULKONA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
-          <t>1746004110/IF/IAY/3886970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147405222</t>
+          <t>1746002024/IF/22012035402276 — Gaya das khet talab</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
-        <v>24795</v>
+        <v>202109</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
-        <v>44778</v>
+        <v>46141</v>
       </c>
       <c r="K139" s="3" t="n">
-        <v>46217</v>
+        <v>46291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / TARANG</t>
+          <t>ANUPPUR / HARAD</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>1746004110/IF/IAY/4442403 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151977492</t>
+          <t>1746002025/DP/22012034495907 — निजी खेत मे फलोद्यान कार्य शंकर / बबलू सिंह</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
-        <v>20995</v>
+        <v>116265.03</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
-        <v>45350</v>
+        <v>44104</v>
       </c>
       <c r="K140" s="3" t="n">
-        <v>46217</v>
+        <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / TARANG</t>
+          <t>ANUPPUR / HARAD</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>1746004110/IF/IAY/4443066 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151784234</t>
+          <t>1746002025/IF/IAY/5013096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123173225</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
-        <v>45395</v>
+        <v>45780</v>
       </c>
       <c r="K141" s="3" t="n">
-        <v>46217</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / TARANG</t>
+          <t>ANUPPUR / HARAD</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>1746004110/IF/IAY/4451812 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151985676</t>
+          <t>1746002025/IF/IAY/5013615 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123034911</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I142" s="2" t="n">
-        <v>0</v>
+        <v>3654</v>
       </c>
       <c r="J142" s="3" t="n">
-        <v>45344</v>
+        <v>45793</v>
       </c>
       <c r="K142" s="3" t="n">
-        <v>46217</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / TARANG</t>
+          <t>ANUPPUR / HARAD</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
-          <t>1746004110/IF/IAY/4471925 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151939114</t>
+          <t>1746002025/IF/IAY/5018859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126439818</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I143" s="2" t="n">
-        <v>0</v>
+        <v>3654</v>
       </c>
       <c r="J143" s="3" t="n">
-        <v>45395</v>
+        <v>45766</v>
       </c>
       <c r="K143" s="3" t="n">
-        <v>46217</v>
+        <v>46290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / TARANG</t>
+          <t>ANUPPUR / HARAD</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>1746004110/IF/IAY/5106340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150212020</t>
+          <t>1746002025/IF/IAY/5680649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125441290</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>0</v>
+        <v>3654</v>
       </c>
       <c r="J144" s="3" t="n">
-        <v>45765</v>
+        <v>45945</v>
       </c>
       <c r="K144" s="3" t="n">
-        <v>46217</v>
+        <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / TULRA</t>
+          <t>ANUPPUR / HARAD</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>1746004112/IF/IAY/5102075 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148370557</t>
+          <t>1746002025/RS/22012034515465 — puran yadav ke  ghar ke samne kachra Ghar ka Nirman Kary</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
-        <v>24795</v>
+        <v>69978.7</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
-        <v>45748</v>
+        <v>44673</v>
       </c>
       <c r="K145" s="3" t="n">
-        <v>46208</v>
+        <v>46288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>PUSHPRAJGARH / KOHKA - EAST</t>
+          <t>ANUPPUR / JARRATOLA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>1746004115/IF/IAY/5095428 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142508060</t>
+          <t>1746002026/DP/22012034446681 — brakcha ropan ramesh /jamuna namdeo</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
-        <v>24795</v>
+        <v>271771.3</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
-        <v>45709</v>
+        <v>44082</v>
       </c>
       <c r="K146" s="3" t="n">
-        <v>46215</v>
+        <v>46290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
+          <t>ANUPPUR / JARRATOLA</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C147" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F147" s="1" t="inlineStr">
+        <is>
+          <t>1746002026/DP/22012034494754 — phaludyan deepnarayan/brajnandan pandey</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H147" s="2" t="n">
+        <v>169305.64</v>
+      </c>
+      <c r="I147" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J147" s="3" t="n">
+        <v>44074</v>
+      </c>
+      <c r="K147" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / JARRATOLA</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C148" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F148" s="1" t="inlineStr">
+        <is>
+          <t>1746002026/IF/IAY/6097878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146933311</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H148" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I148" s="2" t="n">
+        <v>28200</v>
+      </c>
+      <c r="J148" s="3" t="n">
+        <v>46232</v>
+      </c>
+      <c r="K148" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / JARRATOLA</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C149" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F149" s="1" t="inlineStr">
+        <is>
+          <t>1746002026/IF/IAY/6098017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147166732</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H149" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I149" s="2" t="n">
+        <v>28200</v>
+      </c>
+      <c r="J149" s="3" t="n">
+        <v>46232</v>
+      </c>
+      <c r="K149" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / JMUNIHA</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C150" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F150" s="1" t="inlineStr">
+        <is>
+          <t>1746002027/DP/22012034427479 — shantidham ledra me plantetion karya 200 nag</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H150" s="2" t="n">
+        <v>342000</v>
+      </c>
+      <c r="I150" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J150" s="3" t="n">
+        <v>43397</v>
+      </c>
+      <c r="K150" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / JMUNIHA</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C151" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F151" s="1" t="inlineStr">
+        <is>
+          <t>1746002027/DP/22012034490190 — माध्यमिक शाला परिषर मे ब्रक्षा रोपड़ कार्य लेदरा</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H151" s="2" t="n">
+        <v>390826.48</v>
+      </c>
+      <c r="I151" s="2" t="n">
+        <v>14000</v>
+      </c>
+      <c r="J151" s="3" t="n">
+        <v>44041</v>
+      </c>
+      <c r="K151" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / JMUNIHA</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C152" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D152" s="1" t="inlineStr">
+        <is>
+          <t>Gov bldng premises Blck Plntation-Forestry-Comunty / Plantation in Institutions for Community</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F152" s="1" t="inlineStr">
+        <is>
+          <t>1746002027/DP/22012034491696 — PLANTATION KARYA P. S. SCHOOL LEDARA</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H152" s="2" t="n">
+        <v>390826.48</v>
+      </c>
+      <c r="I152" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J152" s="3" t="n">
+        <v>44041</v>
+      </c>
+      <c r="K152" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / JMUNIHA</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C153" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F153" s="1" t="inlineStr">
+        <is>
+          <t>1746002027/DP/22012034605299 — Vasudha Vandan Antargat Plantaion Kary Khelmaidan Parisar me GP Jamuniha</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H153" s="2" t="n">
+        <v>55847.4</v>
+      </c>
+      <c r="I153" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J153" s="3" t="n">
+        <v>45173</v>
+      </c>
+      <c r="K153" s="3" t="n">
+        <v>46291</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / KHODRI NO.1</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C154" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F154" s="1" t="inlineStr">
+        <is>
+          <t>1746002029/DP/22012034580473 — वृक्षारोपण कार्य पशु चिकित्सालय मौहार के पास ग्राम खोडरी न.1 ग्रामपंचायत खोडरी न.1(200 पौधा)</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H154" s="2" t="n">
+        <v>55847.4</v>
+      </c>
+      <c r="I154" s="2" t="n">
+        <v>3200</v>
+      </c>
+      <c r="J154" s="3" t="n">
+        <v>45163</v>
+      </c>
+      <c r="K154" s="3" t="n">
+        <v>46291</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / KHODRI NO.1</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C155" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F155" s="1" t="inlineStr">
+        <is>
+          <t>1746002029/DP/22012034603879 — Vasudha Vandan Antargat Plantation Kary Grampanchayat Bhavan Ground Par GP Khodri No.1</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H155" s="2" t="n">
+        <v>55847.4</v>
+      </c>
+      <c r="I155" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J155" s="3" t="n">
+        <v>45480</v>
+      </c>
+      <c r="K155" s="3" t="n">
+        <v>46291</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / KHODRI NO.1</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C156" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F156" s="1" t="inlineStr">
+        <is>
+          <t>1746002029/IF/IAY/5688011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106979507</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H156" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I156" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J156" s="3" t="n">
+        <v>45958</v>
+      </c>
+      <c r="K156" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / KHODRI NO.1</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C157" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F157" s="1" t="inlineStr">
+        <is>
+          <t>1746002029/IF/IAY/5876852 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117541131</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H157" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I157" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J157" s="3" t="n">
+        <v>46098</v>
+      </c>
+      <c r="K157" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / KHODRI NO.2</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C158" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F158" s="1" t="inlineStr">
+        <is>
+          <t>1746002030/IF/IAY/5877028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126044468</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H158" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I158" s="2" t="n">
+        <v>12267</v>
+      </c>
+      <c r="J158" s="3" t="n">
+        <v>46094</v>
+      </c>
+      <c r="K158" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / KHODRI NO.2</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C159" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F159" s="1" t="inlineStr">
+        <is>
+          <t>1746002030/IF/IAY/6060649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124705130</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H159" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I159" s="2" t="n">
+        <v>12267</v>
+      </c>
+      <c r="J159" s="3" t="n">
+        <v>46128</v>
+      </c>
+      <c r="K159" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / KHODRI NO.2</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C160" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F160" s="1" t="inlineStr">
+        <is>
+          <t>1746002030/IF/IAY/6061097 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127221221</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H160" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I160" s="2" t="n">
+        <v>7830</v>
+      </c>
+      <c r="J160" s="3" t="n">
+        <v>46128</v>
+      </c>
+      <c r="K160" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / KHODRI NO.2</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C161" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F161" s="1" t="inlineStr">
+        <is>
+          <t>1746002030/IF/IAY/6064565 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124708142</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H161" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I161" s="2" t="n">
+        <v>16443</v>
+      </c>
+      <c r="J161" s="3" t="n">
+        <v>46128</v>
+      </c>
+      <c r="K161" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / KHODRI NO.2</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C162" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D162" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F162" s="1" t="inlineStr">
+        <is>
+          <t>1746002030/IF/IAY/6091303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128489628</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H162" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I162" s="2" t="n">
+        <v>7830</v>
+      </c>
+      <c r="J162" s="3" t="n">
+        <v>46128</v>
+      </c>
+      <c r="K162" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / MALGA</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C163" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F163" s="1" t="inlineStr">
+        <is>
+          <t>1746002033/RC/22012034851205 — PCC ROAD NIRMAN  BINA NALI MEN ROAD SE PANCHAYAT BHAWAN KI OR</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H163" s="2" t="n">
+        <v>51000</v>
+      </c>
+      <c r="I163" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J163" s="3" t="n">
+        <v>46168</v>
+      </c>
+      <c r="K163" s="3" t="n">
+        <v>46281</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / MUDDHOBA</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C164" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="inlineStr">
+        <is>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Other Community Building/Assets</t>
+        </is>
+      </c>
+      <c r="F164" s="1" t="inlineStr">
+        <is>
+          <t>1746002034/AV/22012034630674 — PDS godown Rajakachar ka boyndryball nirmad</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H164" s="2" t="n">
+        <v>1185881.12</v>
+      </c>
+      <c r="I164" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J164" s="3" t="n">
+        <v>45111</v>
+      </c>
+      <c r="K164" s="3" t="n">
+        <v>46291</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / MUDDHOBA</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C165" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D165" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F165" s="1" t="inlineStr">
+        <is>
+          <t>1746002034/IF/22012034609483 — CATTLE SHELTER NIRMAN KARYA DINESH PANDEY RAJAKACHHAR</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H165" s="2" t="n">
+        <v>101804.91</v>
+      </c>
+      <c r="I165" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J165" s="3" t="n">
+        <v>44167</v>
+      </c>
+      <c r="K165" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / MUDDHOBA</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C166" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D166" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F166" s="1" t="inlineStr">
+        <is>
+          <t>1746002034/IF/22012034609492 — CATTLE SHELTER NIRMAN KARYA RAVIKANT PANDEY / RAMSUNDAR PANDEY RAJAKACHHAR</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H166" s="2" t="n">
+        <v>101273.16</v>
+      </c>
+      <c r="I166" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J166" s="3" t="n">
+        <v>44155</v>
+      </c>
+      <c r="K166" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / MUDDHOBA</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C167" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F167" s="1" t="inlineStr">
+        <is>
+          <t>1746002034/IF/IAY/5876916 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148612559</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H167" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I167" s="2" t="n">
+        <v>10500</v>
+      </c>
+      <c r="J167" s="3" t="n">
+        <v>46141</v>
+      </c>
+      <c r="K167" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / NIMHA</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C168" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F168" s="1" t="inlineStr">
+        <is>
+          <t>1746002035/IF/IAY/4836388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151092945</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H168" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I168" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J168" s="3" t="n">
+        <v>45670</v>
+      </c>
+      <c r="K168" s="3" t="n">
+        <v>46291</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / NIMHA</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C169" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F169" s="1" t="inlineStr">
+        <is>
+          <t>1746002035/IF/IAY/4999434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116219270</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H169" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I169" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J169" s="3" t="n">
+        <v>45791</v>
+      </c>
+      <c r="K169" s="3" t="n">
+        <v>46291</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / NIMHA</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C170" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F170" s="1" t="inlineStr">
+        <is>
+          <t>1746002035/IF/IAY/4999437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116219308</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H170" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I170" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J170" s="3" t="n">
+        <v>45762</v>
+      </c>
+      <c r="K170" s="3" t="n">
+        <v>46291</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / NIMHA</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C171" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F171" s="1" t="inlineStr">
+        <is>
+          <t>1746002035/IF/IAY/5018704 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125097871</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H171" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I171" s="2" t="n">
+        <v>3000</v>
+      </c>
+      <c r="J171" s="3" t="n">
+        <v>45791</v>
+      </c>
+      <c r="K171" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / PADAUR</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C172" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D172" s="1" t="inlineStr">
+        <is>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F172" s="1" t="inlineStr">
+        <is>
+          <t>1746002036/DP/22012034426991 — Pawan Singh /pool singh nandan fal udyan srijen</t>
+        </is>
+      </c>
+      <c r="G172" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H172" s="2" t="n">
+        <v>52200</v>
+      </c>
+      <c r="I172" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J172" s="3" t="n">
+        <v>43332</v>
+      </c>
+      <c r="K172" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / PADAUR</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C173" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D173" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F173" s="1" t="inlineStr">
+        <is>
+          <t>1746002036/RC/22012034852501 — PCC ROAD ANTRIT MARG BINA NALI JAGDISH KE GHAR SE VIKRAM KE GHAR KI OUR</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H173" s="2" t="n">
+        <v>105000</v>
+      </c>
+      <c r="I173" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J173" s="3" t="n">
+        <v>46056</v>
+      </c>
+      <c r="K173" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / PAKARIYA</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C174" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F174" s="1" t="inlineStr">
+        <is>
+          <t>1746002037/IF/IAY/5105431 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149860438</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H174" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J174" s="3" t="n">
+        <v>45773</v>
+      </c>
+      <c r="K174" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / PARASI</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C175" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Food Grain storage</t>
+        </is>
+      </c>
+      <c r="F175" s="1" t="inlineStr">
+        <is>
+          <t>1746002038/AV/22012034607133 — कचरा घर निर्माण ग्राम परासी सबस्टेशन के पास</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H175" s="2" t="n">
+        <v>597932.08</v>
+      </c>
+      <c r="I175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J175" s="3" t="n">
+        <v>44653</v>
+      </c>
+      <c r="K175" s="3" t="n">
+        <v>46296</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / PARASI</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C176" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F176" s="1" t="inlineStr">
+        <is>
+          <t>1746002038/IF/IAY/5517711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145419686</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H176" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I176" s="2" t="n">
+        <v>8400</v>
+      </c>
+      <c r="J176" s="3" t="n">
+        <v>45773</v>
+      </c>
+      <c r="K176" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / PAYARI NO.2</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C177" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compound wall</t>
+        </is>
+      </c>
+      <c r="F177" s="1" t="inlineStr">
+        <is>
+          <t>1746002040/AV/22012034631045 — pds bhawan ki boundry wall part 1</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H177" s="2" t="n">
+        <v>1494732.72</v>
+      </c>
+      <c r="I177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J177" s="3" t="n">
+        <v>45090</v>
+      </c>
+      <c r="K177" s="3" t="n">
+        <v>46291</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / PAYARI NO.2</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C178" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D178" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F178" s="1" t="inlineStr">
+        <is>
+          <t>1746002040/IF/IAY/5666303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116040179</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H178" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I178" s="2" t="n">
+        <v>9657</v>
+      </c>
+      <c r="J178" s="3" t="n">
+        <v>45876</v>
+      </c>
+      <c r="K178" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / PAYARI NO.2</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C179" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D179" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F179" s="1" t="inlineStr">
+        <is>
+          <t>1746002040/IF/IAY/5666354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140654273</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H179" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I179" s="2" t="n">
+        <v>9657</v>
+      </c>
+      <c r="J179" s="3" t="n">
+        <v>45876</v>
+      </c>
+      <c r="K179" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / PAYARI NO.2</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C180" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D180" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F180" s="1" t="inlineStr">
+        <is>
+          <t>1746002040/IF/IAY/5666379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125364174</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H180" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I180" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J180" s="3" t="n">
+        <v>45876</v>
+      </c>
+      <c r="K180" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / PAYARI NO.2</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C181" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D181" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E181" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F181" s="1" t="inlineStr">
+        <is>
+          <t>1746002040/IF/IAY/5667108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116039919</t>
+        </is>
+      </c>
+      <c r="G181" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H181" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I181" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J181" s="3" t="n">
+        <v>45883</v>
+      </c>
+      <c r="K181" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / PAYARI NO.2</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C182" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D182" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F182" s="1" t="inlineStr">
+        <is>
+          <t>1746002040/IF/IAY/5702877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116040090</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H182" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I182" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J182" s="3" t="n">
+        <v>45883</v>
+      </c>
+      <c r="K182" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / REUDA</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C183" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D183" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E183" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F183" s="1" t="inlineStr">
+        <is>
+          <t>1746002043/IF/IAY/5753463 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147298882</t>
+        </is>
+      </c>
+      <c r="G183" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H183" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I183" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J183" s="3" t="n">
+        <v>46037</v>
+      </c>
+      <c r="K183" s="3" t="n">
+        <v>46291</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / REUDA</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C184" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F184" s="1" t="inlineStr">
+        <is>
+          <t>1746002043/IF/IAY/5753818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119832373</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H184" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I184" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J184" s="3" t="n">
+        <v>46105</v>
+      </c>
+      <c r="K184" s="3" t="n">
+        <v>46291</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / REUDA</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C185" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E185" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F185" s="1" t="inlineStr">
+        <is>
+          <t>1746002043/IF/IAY/5754021 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147300141</t>
+        </is>
+      </c>
+      <c r="G185" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H185" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I185" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J185" s="3" t="n">
+        <v>46171</v>
+      </c>
+      <c r="K185" s="3" t="n">
+        <v>46229</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SADDI</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C186" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D186" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E186" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F186" s="1" t="inlineStr">
+        <is>
+          <t>1746002045/IF/22012034513353 — KHET TALAB NIRMAN KARY RAMSINGH BAIGA/LALLA BAIGA</t>
+        </is>
+      </c>
+      <c r="G186" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H186" s="2" t="n">
+        <v>310386.65</v>
+      </c>
+      <c r="I186" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J186" s="3" t="n">
+        <v>43829</v>
+      </c>
+      <c r="K186" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SADDI</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C187" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="inlineStr">
+        <is>
+          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Line Plantation of Forestry Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E187" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F187" s="1" t="inlineStr">
+        <is>
+          <t>1746002045/IF/22012034602416 — niji khet me falo udan jaipal paw</t>
+        </is>
+      </c>
+      <c r="G187" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H187" s="2" t="n">
+        <v>116265.03</v>
+      </c>
+      <c r="I187" s="2" t="n">
+        <v>54560</v>
+      </c>
+      <c r="J187" s="3" t="n">
+        <v>44160</v>
+      </c>
+      <c r="K187" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SADDI</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C188" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D188" s="1" t="inlineStr">
+        <is>
+          <t>Wasteland Block Plntation Forestry-Individuals / Agro Forestry Block Plantation for Individual</t>
+        </is>
+      </c>
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F188" s="1" t="inlineStr">
+        <is>
+          <t>1746002045/IF/22012034602423 — niji khetme faloudyan khoman shingh</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H188" s="2" t="n">
+        <v>116265.03</v>
+      </c>
+      <c r="I188" s="2" t="n">
+        <v>51350</v>
+      </c>
+      <c r="J188" s="3" t="n">
+        <v>44160</v>
+      </c>
+      <c r="K188" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SADDI</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C189" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E189" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F189" s="1" t="inlineStr">
+        <is>
+          <t>1746002045/IF/22012035173203 — Khet talab nirmad kary ashish payasi s/o vidyasagar payasi</t>
+        </is>
+      </c>
+      <c r="G189" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H189" s="2" t="n">
+        <v>438909.27</v>
+      </c>
+      <c r="I189" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J189" s="3" t="n">
+        <v>45367</v>
+      </c>
+      <c r="K189" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SAKOLA</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C190" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F190" s="1" t="inlineStr">
+        <is>
+          <t>1746002046/IF/22012034617278 — CATTLE SED BHAGWANTA /RAMLAL YADAV</t>
+        </is>
+      </c>
+      <c r="G190" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H190" s="2" t="n">
+        <v>101804.91</v>
+      </c>
+      <c r="I190" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J190" s="3" t="n">
+        <v>44198</v>
+      </c>
+      <c r="K190" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SAKOLA</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C191" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E191" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F191" s="1" t="inlineStr">
+        <is>
+          <t>1746002046/IF/22012035142648 — cattale sed GORELAL /CHABILAL SAHU</t>
+        </is>
+      </c>
+      <c r="G191" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H191" s="2" t="n">
+        <v>126546.98</v>
+      </c>
+      <c r="I191" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J191" s="3" t="n">
+        <v>45573</v>
+      </c>
+      <c r="K191" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SAKOLA</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C192" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E192" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F192" s="1" t="inlineStr">
+        <is>
+          <t>1746002046/IF/IAY/5876998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146914248</t>
+        </is>
+      </c>
+      <c r="G192" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H192" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I192" s="2" t="n">
+        <v>5742</v>
+      </c>
+      <c r="J192" s="3" t="n">
+        <v>46085</v>
+      </c>
+      <c r="K192" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SAKOLA</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C193" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E193" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F193" s="1" t="inlineStr">
+        <is>
+          <t>1746002046/IF/IAY/6066348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114814840</t>
+        </is>
+      </c>
+      <c r="G193" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H193" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I193" s="2" t="n">
+        <v>16443</v>
+      </c>
+      <c r="J193" s="3" t="n">
+        <v>46183</v>
+      </c>
+      <c r="K193" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SAKOLA</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C194" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D194" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F194" s="1" t="inlineStr">
+        <is>
+          <t>1746002046/IF/IAY/6069746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106954798</t>
+        </is>
+      </c>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H194" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I194" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J194" s="3" t="n">
+        <v>46125</v>
+      </c>
+      <c r="K194" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SAKOLA</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C195" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F195" s="1" t="inlineStr">
+        <is>
+          <t>1746002046/IF/IAY/6083082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123059853</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H195" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I195" s="2" t="n">
+        <v>1566</v>
+      </c>
+      <c r="J195" s="3" t="n">
+        <v>46125</v>
+      </c>
+      <c r="K195" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SAKOLA</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C196" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E196" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F196" s="1" t="inlineStr">
+        <is>
+          <t>1746002046/IF/IAY/6083418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123399618</t>
+        </is>
+      </c>
+      <c r="G196" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H196" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I196" s="2" t="n">
+        <v>4959</v>
+      </c>
+      <c r="J196" s="3" t="n">
+        <v>46125</v>
+      </c>
+      <c r="K196" s="3" t="n">
+        <v>46299</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SAKOLA</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C197" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E197" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F197" s="1" t="inlineStr">
+        <is>
+          <t>1746002046/IF/IAY/6088240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126550497</t>
+        </is>
+      </c>
+      <c r="G197" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H197" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I197" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J197" s="3" t="n">
+        <v>46125</v>
+      </c>
+      <c r="K197" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SAKOLA</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C198" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D198" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E198" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F198" s="1" t="inlineStr">
+        <is>
+          <t>1746002046/IF/IAY/6091341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128537261</t>
+        </is>
+      </c>
+      <c r="G198" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H198" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I198" s="2" t="n">
+        <v>783</v>
+      </c>
+      <c r="J198" s="3" t="n">
+        <v>46125</v>
+      </c>
+      <c r="K198" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SAKOLA</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C199" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D199" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E199" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F199" s="1" t="inlineStr">
+        <is>
+          <t>1746002046/IF/IAY/6091348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128547773</t>
+        </is>
+      </c>
+      <c r="G199" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H199" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I199" s="2" t="n">
+        <v>6264</v>
+      </c>
+      <c r="J199" s="3" t="n">
+        <v>46125</v>
+      </c>
+      <c r="K199" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SAKOLA</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C200" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D200" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E200" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F200" s="1" t="inlineStr">
+        <is>
+          <t>1746002046/IF/IAY/6100447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150172772</t>
+        </is>
+      </c>
+      <c r="G200" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H200" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I200" s="2" t="n">
+        <v>4176</v>
+      </c>
+      <c r="J200" s="3" t="n">
+        <v>46134</v>
+      </c>
+      <c r="K200" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SEMRA</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C201" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D201" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E201" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F201" s="1" t="inlineStr">
+        <is>
+          <t>1746002047/IF/IAY/5584317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147548797</t>
+        </is>
+      </c>
+      <c r="G201" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H201" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I201" s="2" t="n">
+        <v>12762</v>
+      </c>
+      <c r="J201" s="3" t="n">
+        <v>46114</v>
+      </c>
+      <c r="K201" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SHIKARPUR</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C202" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D202" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E202" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F202" s="1" t="inlineStr">
+        <is>
+          <t>1746002048/DP/22012034605352 — वसुधा वंदन योजना के तहत अमृत सरोबार के मेड पर पौधरोपण कार्य</t>
+        </is>
+      </c>
+      <c r="G202" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H202" s="2" t="n">
+        <v>55847.4</v>
+      </c>
+      <c r="I202" s="2" t="n">
+        <v>5040</v>
+      </c>
+      <c r="J202" s="3" t="n">
+        <v>45488</v>
+      </c>
+      <c r="K202" s="3" t="n">
+        <v>46238</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SHIKARPUR</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C203" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D203" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E203" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F203" s="1" t="inlineStr">
+        <is>
+          <t>1746002048/IF/22012034584224 — फलोद्यान निर्माण कार्य गोबिंद  पिता गंगा</t>
+        </is>
+      </c>
+      <c r="G203" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H203" s="2" t="n">
+        <v>161671.42</v>
+      </c>
+      <c r="I203" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J203" s="3" t="n">
+        <v>44050</v>
+      </c>
+      <c r="K203" s="3" t="n">
+        <v>46233</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SHIKARPUR</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C204" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D204" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E204" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F204" s="1" t="inlineStr">
+        <is>
+          <t>1746002048/IF/22012034584227 — फलोद्यान निर्माण कार्य मोहन  पिता लालसिंह</t>
+        </is>
+      </c>
+      <c r="G204" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H204" s="2" t="n">
+        <v>161671.42</v>
+      </c>
+      <c r="I204" s="2" t="n">
+        <v>14480</v>
+      </c>
+      <c r="J204" s="3" t="n">
+        <v>44050</v>
+      </c>
+      <c r="K204" s="3" t="n">
+        <v>46233</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SHIKARPUR</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C205" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D205" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E205" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F205" s="1" t="inlineStr">
+        <is>
+          <t>1746002048/IF/22012034584228 — फलोद्यान निर्माण कार्य रामसहाय   पिता सोनू</t>
+        </is>
+      </c>
+      <c r="G205" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H205" s="2" t="n">
+        <v>161671.42</v>
+      </c>
+      <c r="I205" s="2" t="n">
+        <v>15880</v>
+      </c>
+      <c r="J205" s="3" t="n">
+        <v>44062</v>
+      </c>
+      <c r="K205" s="3" t="n">
+        <v>46233</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SHIKARPUR</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C206" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D206" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E206" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F206" s="1" t="inlineStr">
+        <is>
+          <t>1746002048/IF/IAY/4672452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117465691</t>
+        </is>
+      </c>
+      <c r="G206" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H206" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I206" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J206" s="3" t="n">
+        <v>45590</v>
+      </c>
+      <c r="K206" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SHIKARPUR</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C207" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D207" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E207" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F207" s="1" t="inlineStr">
+        <is>
+          <t>1746002048/IF/IAY/5543678 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116747451</t>
+        </is>
+      </c>
+      <c r="G207" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H207" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I207" s="2" t="n">
+        <v>2100</v>
+      </c>
+      <c r="J207" s="3" t="n">
+        <v>45958</v>
+      </c>
+      <c r="K207" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SHIKARPUR</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C208" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D208" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E208" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F208" s="1" t="inlineStr">
+        <is>
+          <t>1746002048/IF/IAY/5543875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126212906</t>
+        </is>
+      </c>
+      <c r="G208" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H208" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I208" s="2" t="n">
+        <v>4800</v>
+      </c>
+      <c r="J208" s="3" t="n">
+        <v>45783</v>
+      </c>
+      <c r="K208" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SHIKARPUR</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C209" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D209" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E209" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F209" s="1" t="inlineStr">
+        <is>
+          <t>1746002048/IF/IAY/5544787 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126209737</t>
+        </is>
+      </c>
+      <c r="G209" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H209" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I209" s="2" t="n">
+        <v>2100</v>
+      </c>
+      <c r="J209" s="3" t="n">
+        <v>45783</v>
+      </c>
+      <c r="K209" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SHIKARPUR</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C210" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D210" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E210" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F210" s="1" t="inlineStr">
+        <is>
+          <t>1746002048/IF/IAY/5545811 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126432295</t>
+        </is>
+      </c>
+      <c r="G210" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H210" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I210" s="2" t="n">
+        <v>6000</v>
+      </c>
+      <c r="J210" s="3" t="n">
+        <v>45783</v>
+      </c>
+      <c r="K210" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SHIKARPUR</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C211" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D211" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E211" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F211" s="1" t="inlineStr">
+        <is>
+          <t>1746002048/IF/IAY/5550220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140427440</t>
+        </is>
+      </c>
+      <c r="G211" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H211" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I211" s="2" t="n">
+        <v>6000</v>
+      </c>
+      <c r="J211" s="3" t="n">
+        <v>45783</v>
+      </c>
+      <c r="K211" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SHIKARPUR</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C212" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D212" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E212" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F212" s="1" t="inlineStr">
+        <is>
+          <t>1746002048/IF/IAY/5551353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126440761</t>
+        </is>
+      </c>
+      <c r="G212" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H212" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I212" s="2" t="n">
+        <v>1500</v>
+      </c>
+      <c r="J212" s="3" t="n">
+        <v>45783</v>
+      </c>
+      <c r="K212" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SHIKARPUR</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C213" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D213" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E213" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F213" s="1" t="inlineStr">
+        <is>
+          <t>1746002048/IF/IAY/5702849 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137898295</t>
+        </is>
+      </c>
+      <c r="G213" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H213" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I213" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J213" s="3" t="n">
+        <v>45958</v>
+      </c>
+      <c r="K213" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SHIKARPUR</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C214" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D214" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E214" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F214" s="1" t="inlineStr">
+        <is>
+          <t>1746002048/RC/22012034852847 — पीसीसी अ0आं0 मार्ग बिना नाली के दही यादव के घर से परसू यादव के घर की ओर लं0 60 मीटर ।</t>
+        </is>
+      </c>
+      <c r="G214" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H214" s="2" t="n">
+        <v>32000</v>
+      </c>
+      <c r="I214" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J214" s="3" t="n">
+        <v>46130</v>
+      </c>
+      <c r="K214" s="3" t="n">
+        <v>46291</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SOHI BELHA</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C215" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D215" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E215" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F215" s="1" t="inlineStr">
+        <is>
+          <t>1746002049/DP/22012034599799 — Vasudha Vandan Yojna Antargat ps scool sammi tola me Nirman</t>
+        </is>
+      </c>
+      <c r="G215" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H215" s="2" t="n">
+        <v>55847.4</v>
+      </c>
+      <c r="I215" s="2" t="n">
+        <v>3750</v>
+      </c>
+      <c r="J215" s="3" t="n">
+        <v>45162</v>
+      </c>
+      <c r="K215" s="3" t="n">
+        <v>46291</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / SOHI BELHA</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C216" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D216" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E216" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F216" s="1" t="inlineStr">
+        <is>
+          <t>1746002049/IF/IAY/5551247 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126314169</t>
+        </is>
+      </c>
+      <c r="G216" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H216" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I216" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J216" s="3" t="n">
+        <v>45790</v>
+      </c>
+      <c r="K216" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / TITRIPONDI</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C217" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D217" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E217" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F217" s="1" t="inlineStr">
+        <is>
+          <t>1746002051/IF/22012035181615 — Khet Talab Nirmad Kary Sukhlal Singh/Samaran Gond</t>
+        </is>
+      </c>
+      <c r="G217" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H217" s="2" t="n">
+        <v>384434.93</v>
+      </c>
+      <c r="I217" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J217" s="3" t="n">
+        <v>45643</v>
+      </c>
+      <c r="K217" s="3" t="n">
+        <v>46296</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / URA</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C218" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D218" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
+        </is>
+      </c>
+      <c r="E218" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F218" s="1" t="inlineStr">
+        <is>
+          <t>1746002052/IF/22012035031472 — NADEN NIRMAN KARY  NANKU /DASRATH URA</t>
+        </is>
+      </c>
+      <c r="G218" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H218" s="2" t="n">
+        <v>14955.18</v>
+      </c>
+      <c r="I218" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J218" s="3" t="n">
+        <v>45337</v>
+      </c>
+      <c r="K218" s="3" t="n">
+        <v>46291</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>ANUPPUR / URA</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C219" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D219" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E219" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F219" s="1" t="inlineStr">
+        <is>
+          <t>1746002052/IF/22012035291538 — khet talab nirmad kary gram-ura (nagendra singh / surendra singh)</t>
+        </is>
+      </c>
+      <c r="G219" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H219" s="2" t="n">
+        <v>202109</v>
+      </c>
+      <c r="I219" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J219" s="3" t="n">
+        <v>45779</v>
+      </c>
+      <c r="K219" s="3" t="n">
+        <v>46291</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BAIHAR</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C220" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D220" s="1" t="inlineStr">
+        <is>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
+        </is>
+      </c>
+      <c r="E220" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F220" s="1" t="inlineStr">
+        <is>
+          <t>1746003002/DP/22012034625422 — कार्य का नाम सामुदयिक वृक्षा रोपण कार्य गुन्झी ग्राम पंचायत बैहार</t>
+        </is>
+      </c>
+      <c r="G220" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H220" s="2" t="n">
+        <v>812728.34</v>
+      </c>
+      <c r="I220" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J220" s="3" t="n">
+        <v>45494</v>
+      </c>
+      <c r="K220" s="3" t="n">
+        <v>46218</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BAIHAR</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C221" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D221" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E221" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F221" s="1" t="inlineStr">
+        <is>
+          <t>1746003002/IC/22012034885279 — nirmal neer koop nirman bichran ke ghar ke pass gunjhi</t>
+        </is>
+      </c>
+      <c r="G221" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H221" s="2" t="n">
+        <v>163267.92</v>
+      </c>
+      <c r="I221" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J221" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K221" s="3" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BAIHAR</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C222" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D222" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E222" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F222" s="1" t="inlineStr">
+        <is>
+          <t>1746003002/IC/22012034885292 — nirmal neer koop nirmaan dokhaha tola</t>
+        </is>
+      </c>
+      <c r="G222" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H222" s="2" t="n">
+        <v>157840.97</v>
+      </c>
+      <c r="I222" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J222" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K222" s="3" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BAIHAR</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C223" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D223" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E223" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F223" s="1" t="inlineStr">
+        <is>
+          <t>1746003002/IC/22012034885294 — nirmal neer koop nirmaan sarai tola</t>
+        </is>
+      </c>
+      <c r="G223" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H223" s="2" t="n">
+        <v>157840.97</v>
+      </c>
+      <c r="I223" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J223" s="3" t="n">
+        <v>45720</v>
+      </c>
+      <c r="K223" s="3" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BAIHAR</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C224" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D224" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E224" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F224" s="1" t="inlineStr">
+        <is>
+          <t>1746003002/IC/22012034890614 — सामुदायिक कूप निर्माण कार्य गुन्झी दशरथ के खेत पास ग्रा.पंचायत बैहार</t>
+        </is>
+      </c>
+      <c r="G224" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H224" s="2" t="n">
+        <v>279475.42</v>
+      </c>
+      <c r="I224" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J224" s="3" t="n">
+        <v>45793</v>
+      </c>
+      <c r="K224" s="3" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BAIHAR</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C225" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D225" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E225" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F225" s="1" t="inlineStr">
+        <is>
+          <t>1746003002/IF/22012035281028 — हितैसी कपिलधारा कूप निर्माण हित .महंगू बैगा /गहनिया बैगा</t>
+        </is>
+      </c>
+      <c r="G225" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H225" s="2" t="n">
+        <v>299891.99</v>
+      </c>
+      <c r="I225" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J225" s="3" t="n">
+        <v>45692</v>
+      </c>
+      <c r="K225" s="3" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BAKELI</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C226" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D226" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E226" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F226" s="1" t="inlineStr">
+        <is>
+          <t>1746003004/IF/22012034648627 — pashused nirmad/kapurchand/narvda</t>
+        </is>
+      </c>
+      <c r="G226" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H226" s="2" t="n">
+        <v>63830.2</v>
+      </c>
+      <c r="I226" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J226" s="3" t="n">
+        <v>45719</v>
+      </c>
+      <c r="K226" s="3" t="n">
+        <v>46294</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BAKELI</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C227" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D227" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E227" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F227" s="1" t="inlineStr">
+        <is>
+          <t>1746003004/IF/IAY/5873673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117906629</t>
+        </is>
+      </c>
+      <c r="G227" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H227" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I227" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J227" s="3" t="n">
+        <v>46130</v>
+      </c>
+      <c r="K227" s="3" t="n">
+        <v>46213</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BALBAHARA</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C228" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D228" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E228" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F228" s="1" t="inlineStr">
+        <is>
+          <t>1746003005/IF/22012035301844 — कपिलधारा कूप निर्माण कार्य  रामप्रताप/ दद्दू कोल</t>
+        </is>
+      </c>
+      <c r="G228" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H228" s="2" t="n">
+        <v>364779.08</v>
+      </c>
+      <c r="I228" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J228" s="3" t="n">
+        <v>45729</v>
+      </c>
+      <c r="K228" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BALBAHARA</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C229" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D229" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E229" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F229" s="1" t="inlineStr">
+        <is>
+          <t>1746003005/IF/IAY/5886781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114713723</t>
+        </is>
+      </c>
+      <c r="G229" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H229" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I229" s="2" t="n">
+        <v>17352</v>
+      </c>
+      <c r="J229" s="3" t="n">
+        <v>46181</v>
+      </c>
+      <c r="K229" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BALBAHARA</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C230" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D230" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E230" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F230" s="1" t="inlineStr">
+        <is>
+          <t>1746003005/IF/IAY/5887117 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107071142</t>
+        </is>
+      </c>
+      <c r="G230" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H230" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I230" s="2" t="n">
+        <v>14100</v>
+      </c>
+      <c r="J230" s="3" t="n">
+        <v>46181</v>
+      </c>
+      <c r="K230" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BARBASPUR</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C231" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D231" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E231" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F231" s="1" t="inlineStr">
+        <is>
+          <t>1746003006/RC/22012034850943 — Pcc antrik marg nirman Navneet Singh ke ghr se milan mahra ke ghar k or</t>
+        </is>
+      </c>
+      <c r="G231" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H231" s="2" t="n">
+        <v>64000</v>
+      </c>
+      <c r="I231" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J231" s="3" t="n">
+        <v>46055</v>
+      </c>
+      <c r="K231" s="3" t="n">
+        <v>46301</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BARRI</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C232" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D232" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E232" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F232" s="1" t="inlineStr">
+        <is>
+          <t>1746003008/IF/IAY/5093213 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134022307</t>
+        </is>
+      </c>
+      <c r="G232" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H232" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I232" s="2" t="n">
+        <v>3654</v>
+      </c>
+      <c r="J232" s="3" t="n">
+        <v>45794</v>
+      </c>
+      <c r="K232" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BARRI</t>
+        </is>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C233" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D233" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E233" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F233" s="1" t="inlineStr">
+        <is>
+          <t>1746003008/IF/IAY/5094561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141064514</t>
+        </is>
+      </c>
+      <c r="G233" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H233" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I233" s="2" t="n">
+        <v>4959</v>
+      </c>
+      <c r="J233" s="3" t="n">
+        <v>45740</v>
+      </c>
+      <c r="K233" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BARRI</t>
+        </is>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C234" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D234" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E234" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F234" s="1" t="inlineStr">
+        <is>
+          <t>1746003008/IF/IAY/5917653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133611689</t>
+        </is>
+      </c>
+      <c r="G234" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H234" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I234" s="2" t="n">
+        <v>9396</v>
+      </c>
+      <c r="J234" s="3" t="n">
+        <v>46107</v>
+      </c>
+      <c r="K234" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
+      <c r="A235" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BEED</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C235" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D235" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E235" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F235" s="1" t="inlineStr">
+        <is>
+          <t>1746003009/IF/22012035261657 — पशु शेड निर्माण-गंगावती/डोमन लाल</t>
+        </is>
+      </c>
+      <c r="G235" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H235" s="2" t="n">
+        <v>99499.49</v>
+      </c>
+      <c r="I235" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J235" s="3" t="n">
+        <v>45751</v>
+      </c>
+      <c r="K235" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BEED</t>
+        </is>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C236" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D236" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E236" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F236" s="1" t="inlineStr">
+        <is>
+          <t>1746003009/IF/22012035261660 — पशु शेड निर्माण-सीता/कमलेश</t>
+        </is>
+      </c>
+      <c r="G236" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H236" s="2" t="n">
+        <v>99866.88</v>
+      </c>
+      <c r="I236" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J236" s="3" t="n">
+        <v>45751</v>
+      </c>
+      <c r="K236" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
+      <c r="A237" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BEED</t>
+        </is>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C237" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D237" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E237" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F237" s="1" t="inlineStr">
+        <is>
+          <t>1746003009/IF/22012035309971 — कपिलधारा कूप निर्माण कार्य-बुटइया बाई/बेंचू</t>
+        </is>
+      </c>
+      <c r="G237" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H237" s="2" t="n">
+        <v>363928.03</v>
+      </c>
+      <c r="I237" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J237" s="3" t="n">
+        <v>45784</v>
+      </c>
+      <c r="K237" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BEED</t>
+        </is>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C238" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D238" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E238" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F238" s="1" t="inlineStr">
+        <is>
+          <t>1746003009/IF/IAY/4821305 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117676991</t>
+        </is>
+      </c>
+      <c r="G238" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H238" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I238" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J238" s="3" t="n">
+        <v>45635</v>
+      </c>
+      <c r="K238" s="3" t="n">
+        <v>46212</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BEED</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C239" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D239" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E239" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F239" s="1" t="inlineStr">
+        <is>
+          <t>1746003009/IF/IAY/5635478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120902315</t>
+        </is>
+      </c>
+      <c r="G239" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H239" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I239" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J239" s="3" t="n">
+        <v>46047</v>
+      </c>
+      <c r="K239" s="3" t="n">
+        <v>46212</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BEED</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C240" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D240" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E240" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F240" s="1" t="inlineStr">
+        <is>
+          <t>1746003009/IF/IAY/5674957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117672222</t>
+        </is>
+      </c>
+      <c r="G240" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H240" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I240" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J240" s="3" t="n">
+        <v>46047</v>
+      </c>
+      <c r="K240" s="3" t="n">
+        <v>46212</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BHELMA</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C241" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D241" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E241" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F241" s="1" t="inlineStr">
+        <is>
+          <t>1746003010/IF/22012035337357 — कपिल धारा निर्माण कार्य चिंता /दाड़ी</t>
+        </is>
+      </c>
+      <c r="G241" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H241" s="2" t="n">
+        <v>325297.15</v>
+      </c>
+      <c r="I241" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J241" s="3" t="n">
+        <v>45778</v>
+      </c>
+      <c r="K241" s="3" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BHELMA</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C242" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D242" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E242" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F242" s="1" t="inlineStr">
+        <is>
+          <t>1746003010/IF/22012035456778 — खेल तालाब निर्माण कार्य तारा  सिंह/सुखदेव सिंह गोंड</t>
+        </is>
+      </c>
+      <c r="G242" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H242" s="2" t="n">
+        <v>363278.68</v>
+      </c>
+      <c r="I242" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J242" s="3" t="n">
+        <v>46135</v>
+      </c>
+      <c r="K242" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BHELMA</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C243" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D243" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E243" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F243" s="1" t="inlineStr">
+        <is>
+          <t>1746003010/IF/IAY/5091348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131398941</t>
+        </is>
+      </c>
+      <c r="G243" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H243" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I243" s="2" t="n">
+        <v>6020</v>
+      </c>
+      <c r="J243" s="3" t="n">
+        <v>45763</v>
+      </c>
+      <c r="K243" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BHELMA</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C244" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D244" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E244" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F244" s="1" t="inlineStr">
+        <is>
+          <t>1746003010/IF/IAY/5510524 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152081691</t>
+        </is>
+      </c>
+      <c r="G244" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H244" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I244" s="2" t="n">
+        <v>18340</v>
+      </c>
+      <c r="J244" s="3" t="n">
+        <v>45876</v>
+      </c>
+      <c r="K244" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BHELMA</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C245" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D245" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E245" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F245" s="1" t="inlineStr">
+        <is>
+          <t>1746003010/IF/IAY/5510525 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152081693</t>
+        </is>
+      </c>
+      <c r="G245" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H245" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I245" s="2" t="n">
+        <v>8400</v>
+      </c>
+      <c r="J245" s="3" t="n">
+        <v>45805</v>
+      </c>
+      <c r="K245" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BHELMA</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C246" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D246" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E246" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F246" s="1" t="inlineStr">
+        <is>
+          <t>1746003010/IF/IAY/5513700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152075206</t>
+        </is>
+      </c>
+      <c r="G246" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H246" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I246" s="2" t="n">
+        <v>16500</v>
+      </c>
+      <c r="J246" s="3" t="n">
+        <v>45832</v>
+      </c>
+      <c r="K246" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BHELMA</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C247" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D247" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of IHHL for Individual</t>
+        </is>
+      </c>
+      <c r="E247" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F247" s="1" t="inlineStr">
+        <is>
+          <t>1746003010/RS/22012034388036 — Sauchalay nirman kary ran singh/lakkhu</t>
+        </is>
+      </c>
+      <c r="G247" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H247" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I247" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J247" s="3" t="n">
+        <v>43320</v>
+      </c>
+      <c r="K247" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / BIJAUDI</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C248" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D248" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
+        </is>
+      </c>
+      <c r="E248" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Aganwadi</t>
+        </is>
+      </c>
+      <c r="F248" s="1" t="inlineStr">
+        <is>
+          <t>1746003011/AV/22012034574856 — संेग्रिगेशन शेड निर्माण र्काय गा्रम पंचायत विजौडी</t>
+        </is>
+      </c>
+      <c r="G248" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H248" s="2" t="n">
+        <v>597931.81</v>
+      </c>
+      <c r="I248" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J248" s="3" t="n">
+        <v>44575</v>
+      </c>
+      <c r="K248" s="3" t="n">
+        <v>46294</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / CHHATAPATPAR</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C249" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D249" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E249" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F249" s="1" t="inlineStr">
+        <is>
+          <t>1746003013/DP/22012034604657 — अम्रत वाटिका प्राथमिक विद्यालय परिसर छातापटपर</t>
+        </is>
+      </c>
+      <c r="G249" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H249" s="2" t="n">
+        <v>55847.4</v>
+      </c>
+      <c r="I249" s="2" t="n">
+        <v>2800</v>
+      </c>
+      <c r="J249" s="3" t="n">
+        <v>45199</v>
+      </c>
+      <c r="K249" s="3" t="n">
+        <v>46229</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / CHHATAPATPAR</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C250" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D250" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E250" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F250" s="1" t="inlineStr">
+        <is>
+          <t>1746003013/IF/IAY/4942019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113651792</t>
+        </is>
+      </c>
+      <c r="G250" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H250" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I250" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J250" s="3" t="n">
+        <v>45765</v>
+      </c>
+      <c r="K250" s="3" t="n">
+        <v>46288</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / CHHATAPATPAR</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C251" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D251" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E251" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F251" s="1" t="inlineStr">
+        <is>
+          <t>1746003013/IF/IAY/5873647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114042755</t>
+        </is>
+      </c>
+      <c r="G251" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H251" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I251" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J251" s="3" t="n">
+        <v>46065</v>
+      </c>
+      <c r="K251" s="3" t="n">
+        <v>46288</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / CHHULHA</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C252" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D252" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E252" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F252" s="1" t="inlineStr">
+        <is>
+          <t>1746003014/IF/22012035299717 — केटल शेड निर्माण कार्य शांति गोंड / राम सिंह</t>
+        </is>
+      </c>
+      <c r="G252" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H252" s="2" t="n">
+        <v>121732.53</v>
+      </c>
+      <c r="I252" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J252" s="3" t="n">
+        <v>45728</v>
+      </c>
+      <c r="K252" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / CHHULHA</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C253" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D253" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E253" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F253" s="1" t="inlineStr">
+        <is>
+          <t>1746003014/IF/22012035300030 — केटल शेड निर्माण कार्य देवकी गोंड / हेमराज सिंह</t>
+        </is>
+      </c>
+      <c r="G253" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H253" s="2" t="n">
+        <v>121832.37</v>
+      </c>
+      <c r="I253" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J253" s="3" t="n">
+        <v>45728</v>
+      </c>
+      <c r="K253" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / CHOLANA</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C254" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D254" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E254" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F254" s="1" t="inlineStr">
+        <is>
+          <t>1746003016/DP/22012034580888 — कन्या छात्रावास परिसर मे व्रक्षा रोपण कार्य</t>
+        </is>
+      </c>
+      <c r="G254" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H254" s="2" t="n">
+        <v>427106.07</v>
+      </c>
+      <c r="I254" s="2" t="n">
+        <v>14220</v>
+      </c>
+      <c r="J254" s="3" t="n">
+        <v>45178</v>
+      </c>
+      <c r="K254" s="3" t="n">
+        <v>46236</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / CHOLANA</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C255" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D255" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E255" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F255" s="1" t="inlineStr">
+        <is>
+          <t>1746003016/IF/IAY/5879760 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113537487</t>
+        </is>
+      </c>
+      <c r="G255" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H255" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I255" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J255" s="3" t="n">
+        <v>46121</v>
+      </c>
+      <c r="K255" s="3" t="n">
+        <v>46288</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / CHOLANA</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C256" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D256" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E256" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F256" s="1" t="inlineStr">
+        <is>
+          <t>1746003016/RC/22012034851088 — PCC अन्‍य आंतरिक मार्ग निर्माण कार्य मुख्‍य मार्ग से जगदीश पनिका के घर तरफ ल. 200 मी.</t>
+        </is>
+      </c>
+      <c r="G256" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H256" s="2" t="n">
+        <v>107000</v>
+      </c>
+      <c r="I256" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J256" s="3" t="n">
+        <v>46042</v>
+      </c>
+      <c r="K256" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / CHORBHATTI</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C257" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D257" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E257" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F257" s="1" t="inlineStr">
+        <is>
+          <t>1746003017/IF/22012035038421 — कपिलधारा कूप निर्माण - साधुलाल / रामदुलारे (हितैषी)</t>
+        </is>
+      </c>
+      <c r="G257" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H257" s="2" t="n">
+        <v>302998.19</v>
+      </c>
+      <c r="I257" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J257" s="3" t="n">
+        <v>45202</v>
+      </c>
+      <c r="K257" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / CHORBHATTI</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C258" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D258" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E258" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F258" s="1" t="inlineStr">
+        <is>
+          <t>1746003017/IF/22012035323949 — कपिलधारा कूप निर्माण घासीराम/ गंगादीन राठौर</t>
+        </is>
+      </c>
+      <c r="G258" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H258" s="2" t="n">
+        <v>351770.72</v>
+      </c>
+      <c r="I258" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J258" s="3" t="n">
+        <v>45765</v>
+      </c>
+      <c r="K258" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / CHORBHATTI</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C259" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D259" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E259" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F259" s="1" t="inlineStr">
+        <is>
+          <t>1746003017/IF/IAY/4609590 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124942067</t>
+        </is>
+      </c>
+      <c r="G259" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H259" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I259" s="2" t="n">
+        <v>3645</v>
+      </c>
+      <c r="J259" s="3" t="n">
+        <v>46077</v>
+      </c>
+      <c r="K259" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / CHORBHATTI</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C260" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D260" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E260" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F260" s="1" t="inlineStr">
+        <is>
+          <t>1746003017/IF/IAY/5887026 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125572665</t>
+        </is>
+      </c>
+      <c r="G260" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H260" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I260" s="2" t="n">
+        <v>16965</v>
+      </c>
+      <c r="J260" s="3" t="n">
+        <v>46180</v>
+      </c>
+      <c r="K260" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / DEORI</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C261" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D261" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E261" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F261" s="1" t="inlineStr">
+        <is>
+          <t>1746003019/IF/22012034988699 — Cattle Shed nirman Karya Kamlesh Mahra</t>
+        </is>
+      </c>
+      <c r="G261" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H261" s="2" t="n">
+        <v>103482.45</v>
+      </c>
+      <c r="I261" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J261" s="3" t="n">
+        <v>44878</v>
+      </c>
+      <c r="K261" s="3" t="n">
+        <v>46295</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / DEORI</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C262" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D262" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E262" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F262" s="1" t="inlineStr">
+        <is>
+          <t>1746003019/IF/22012034989417 — Cattle shed nirman karya Ramlakhan yadav/Bihari yadav</t>
+        </is>
+      </c>
+      <c r="G262" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H262" s="2" t="n">
+        <v>103482.45</v>
+      </c>
+      <c r="I262" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J262" s="3" t="n">
+        <v>44891</v>
+      </c>
+      <c r="K262" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / DEORI</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C263" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D263" s="1" t="inlineStr">
+        <is>
+          <t>Wasteland Block Plntation Horti-TreesIndividual / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E263" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F263" s="1" t="inlineStr">
+        <is>
+          <t>1746003019/IF/22012035254328 — Lemon Grass Hit Kanhya lal Patel /Katku Gram Kholi</t>
+        </is>
+      </c>
+      <c r="G263" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H263" s="2" t="n">
+        <v>149800.09</v>
+      </c>
+      <c r="I263" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J263" s="3" t="n">
+        <v>45543</v>
+      </c>
+      <c r="K263" s="3" t="n">
+        <v>46226</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / DEORI</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C264" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D264" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E264" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F264" s="1" t="inlineStr">
+        <is>
+          <t>1746003019/IF/IAY/4851630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151974534</t>
+        </is>
+      </c>
+      <c r="G264" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H264" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I264" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J264" s="3" t="n">
+        <v>45707</v>
+      </c>
+      <c r="K264" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / DEORI</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C265" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D265" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E265" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F265" s="1" t="inlineStr">
+        <is>
+          <t>1746003019/IF/IAY/4886710 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151974683</t>
+        </is>
+      </c>
+      <c r="G265" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H265" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I265" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J265" s="3" t="n">
+        <v>45707</v>
+      </c>
+      <c r="K265" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / DEORI</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C266" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D266" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E266" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F266" s="1" t="inlineStr">
+        <is>
+          <t>1746003019/RC/22012034666546 — पी सी सी निमार्ण कार्य रमेश महरा के घर से रामलाल के घर तक</t>
+        </is>
+      </c>
+      <c r="G266" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H266" s="2" t="n">
+        <v>78000</v>
+      </c>
+      <c r="I266" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J266" s="3" t="n">
+        <v>45315</v>
+      </c>
+      <c r="K266" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / DHANGWAN(M)</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C267" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D267" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E267" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F267" s="1" t="inlineStr">
+        <is>
+          <t>1746003021/IF/22012035290221 — Kapil Dhara Koop Nirman Dinesh Singh/Shambhu Rathour</t>
+        </is>
+      </c>
+      <c r="G267" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H267" s="2" t="n">
+        <v>316449.54</v>
+      </c>
+      <c r="I267" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J267" s="3" t="n">
+        <v>45688</v>
+      </c>
+      <c r="K267" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / DHANGWAN(M)</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C268" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D268" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E268" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F268" s="1" t="inlineStr">
+        <is>
+          <t>1746003021/IF/22012035290229 — Kapil Dhara Koop Nirman Daduram/Jawahar Lal Rathour</t>
+        </is>
+      </c>
+      <c r="G268" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H268" s="2" t="n">
+        <v>316449.54</v>
+      </c>
+      <c r="I268" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J268" s="3" t="n">
+        <v>45688</v>
+      </c>
+      <c r="K268" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / DHANGWAN(M)</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C269" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D269" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E269" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F269" s="1" t="inlineStr">
+        <is>
+          <t>1746003021/IF/22012035302082 — Kapil Dhara Koop Nirman Bhagwaniya rathour/khushiram rathour</t>
+        </is>
+      </c>
+      <c r="G269" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H269" s="2" t="n">
+        <v>308022.81</v>
+      </c>
+      <c r="I269" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J269" s="3" t="n">
+        <v>45727</v>
+      </c>
+      <c r="K269" s="3" t="n">
+        <v>46299</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / DHANGWAN(M)</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C270" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D270" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E270" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F270" s="1" t="inlineStr">
+        <is>
+          <t>1746003021/IF/22012035302155 — Kapil Dhara Koop Nirman Karye  Premlal/Santlal</t>
+        </is>
+      </c>
+      <c r="G270" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H270" s="2" t="n">
+        <v>346493.77</v>
+      </c>
+      <c r="I270" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J270" s="3" t="n">
+        <v>45736</v>
+      </c>
+      <c r="K270" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / DHANGWAN(M)</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C271" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D271" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E271" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F271" s="1" t="inlineStr">
+        <is>
+          <t>1746003021/RC/22012034842783 — PCC अन्‍य आंतरिक मार्ग निर्माण कार्य (एकतरफ नाली) भगन्‍तु बैगा के घर से गोग्‍गल बैग के घर तरफ . 230</t>
+        </is>
+      </c>
+      <c r="G271" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H271" s="2" t="n">
+        <v>139000</v>
+      </c>
+      <c r="I271" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J271" s="3" t="n">
+        <v>45804</v>
+      </c>
+      <c r="K271" s="3" t="n">
+        <v>46299</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / DHHODHHIPANI</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C272" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D272" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E272" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F272" s="1" t="inlineStr">
+        <is>
+          <t>1746003022/IF/22012034653695 — RFR-TIPAN- NADI-GAUSHALA NIRMAD KARAY  geeta bai/ramesh singh</t>
+        </is>
+      </c>
+      <c r="G272" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H272" s="2" t="n">
+        <v>101804.91</v>
+      </c>
+      <c r="I272" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J272" s="3" t="n">
+        <v>44272</v>
+      </c>
+      <c r="K272" s="3" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / DHHODHHIPANI</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C273" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D273" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E273" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F273" s="1" t="inlineStr">
+        <is>
+          <t>1746003022/IF/22012034857138 — gaushala nirmad karya aarati/ manoj</t>
+        </is>
+      </c>
+      <c r="G273" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H273" s="2" t="n">
+        <v>102645.51</v>
+      </c>
+      <c r="I273" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J273" s="3" t="n">
+        <v>44708</v>
+      </c>
+      <c r="K273" s="3" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / DHHODHHIPANI</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C274" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D274" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E274" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F274" s="1" t="inlineStr">
+        <is>
+          <t>1746003022/IF/22012034987531 — मावेशी शेड निर्माण कार्य हितग्रा. शशिकला/समयलाल</t>
+        </is>
+      </c>
+      <c r="G274" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H274" s="2" t="n">
+        <v>103482.45</v>
+      </c>
+      <c r="I274" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J274" s="3" t="n">
+        <v>45563</v>
+      </c>
+      <c r="K274" s="3" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / DHHODHHIPANI</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C275" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D275" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E275" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F275" s="1" t="inlineStr">
+        <is>
+          <t>1746003022/IF/22012034987573 — मावेशी शेड निर्माण कार्य हितग्रा. विरसिया/भगवानदास</t>
+        </is>
+      </c>
+      <c r="G275" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H275" s="2" t="n">
+        <v>103482.45</v>
+      </c>
+      <c r="I275" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J275" s="3" t="n">
+        <v>45089</v>
+      </c>
+      <c r="K275" s="3" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / DHHODHHIPANI</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C276" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D276" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E276" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F276" s="1" t="inlineStr">
+        <is>
+          <t>1746003022/IF/22012034987590 — मावेशी शेड निर्माण कार्य हितग्रा. राधा बाई / गणेश</t>
+        </is>
+      </c>
+      <c r="G276" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H276" s="2" t="n">
+        <v>103482.45</v>
+      </c>
+      <c r="I276" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J276" s="3" t="n">
+        <v>45563</v>
+      </c>
+      <c r="K276" s="3" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / DHHODHHIPANI</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C277" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D277" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E277" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F277" s="1" t="inlineStr">
+        <is>
+          <t>1746003022/IF/22012035276501 — हितैषी कूप निर्माण कार्य भानमती/लल्ला गोंड</t>
+        </is>
+      </c>
+      <c r="G277" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H277" s="2" t="n">
+        <v>299931.42</v>
+      </c>
+      <c r="I277" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J277" s="3" t="n">
+        <v>45719</v>
+      </c>
+      <c r="K277" s="3" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / FUNGA</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C278" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D278" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost Structure for Community</t>
+        </is>
+      </c>
+      <c r="E278" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F278" s="1" t="inlineStr">
+        <is>
+          <t>1746003027/RS/22012034680146 — Segregation shed nirman kary funga</t>
+        </is>
+      </c>
+      <c r="G278" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H278" s="2" t="n">
+        <v>696368.33</v>
+      </c>
+      <c r="I278" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J278" s="3" t="n">
+        <v>44937</v>
+      </c>
+      <c r="K278" s="3" t="n">
+        <v>46294</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GAURELA</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C279" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D279" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E279" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F279" s="1" t="inlineStr">
+        <is>
+          <t>1746003028/IF/IAY/4614693 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125756972</t>
+        </is>
+      </c>
+      <c r="G279" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H279" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I279" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J279" s="3" t="n">
+        <v>45590</v>
+      </c>
+      <c r="K279" s="3" t="n">
+        <v>46220</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GAURELA</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C280" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D280" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E280" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F280" s="1" t="inlineStr">
+        <is>
+          <t>1746003028/IF/IAY/4958347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123189346</t>
+        </is>
+      </c>
+      <c r="G280" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H280" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I280" s="2" t="n">
+        <v>7308</v>
+      </c>
+      <c r="J280" s="3" t="n">
+        <v>45793</v>
+      </c>
+      <c r="K280" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GAURELA</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C281" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D281" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E281" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F281" s="1" t="inlineStr">
+        <is>
+          <t>1746003028/IF/IAY/5097337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145686216</t>
+        </is>
+      </c>
+      <c r="G281" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H281" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I281" s="2" t="n">
+        <v>2871</v>
+      </c>
+      <c r="J281" s="3" t="n">
+        <v>45735</v>
+      </c>
+      <c r="K281" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GAURELA</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C282" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D282" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E282" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F282" s="1" t="inlineStr">
+        <is>
+          <t>1746003028/IF/IAY/5115802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125059595</t>
+        </is>
+      </c>
+      <c r="G282" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H282" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I282" s="2" t="n">
+        <v>5481</v>
+      </c>
+      <c r="J282" s="3" t="n">
+        <v>45767</v>
+      </c>
+      <c r="K282" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GAURELA</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C283" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D283" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E283" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F283" s="1" t="inlineStr">
+        <is>
+          <t>1746003028/IF/IAY/5681799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123817412</t>
+        </is>
+      </c>
+      <c r="G283" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H283" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I283" s="2" t="n">
+        <v>783</v>
+      </c>
+      <c r="J283" s="3" t="n">
+        <v>45875</v>
+      </c>
+      <c r="K283" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GAURELA</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C284" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D284" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E284" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F284" s="1" t="inlineStr">
+        <is>
+          <t>1746003028/RC/22012034851221 — PCC अन्‍य आंतरिक मार्ग निर्माण गोरे के घर से फल्‍ली के घर तरफ ल. 141 मी.</t>
+        </is>
+      </c>
+      <c r="G284" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H284" s="2" t="n">
+        <v>66000</v>
+      </c>
+      <c r="I284" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J284" s="3" t="n">
+        <v>46087</v>
+      </c>
+      <c r="K284" s="3" t="n">
+        <v>46220</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GOBARI</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C285" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D285" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E285" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F285" s="1" t="inlineStr">
+        <is>
+          <t>1746003029/IF/22012035164977 — कपिल धारा कूप निर्माण अधराजसिंह गोंड पिता ऐतु गोंड</t>
+        </is>
+      </c>
+      <c r="G285" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H285" s="2" t="n">
+        <v>296240.04</v>
+      </c>
+      <c r="I285" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J285" s="3" t="n">
+        <v>45664</v>
+      </c>
+      <c r="K285" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GOBARI</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C286" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D286" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E286" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F286" s="1" t="inlineStr">
+        <is>
+          <t>1746003029/IF/22012035241832 — मवेशी शेड निर्माण कार्या सुघरी बाई / सुखिलाल ग्राम गोबरी</t>
+        </is>
+      </c>
+      <c r="G286" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H286" s="2" t="n">
+        <v>73943.29</v>
+      </c>
+      <c r="I286" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J286" s="3" t="n">
+        <v>45707</v>
+      </c>
+      <c r="K286" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GOBARI</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C287" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D287" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E287" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F287" s="1" t="inlineStr">
+        <is>
+          <t>1746003029/IF/22012035256669 — कपिल धारा निर्माण कार्य बिसाहू / भगवन अगरिया</t>
+        </is>
+      </c>
+      <c r="G287" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H287" s="2" t="n">
+        <v>307978.73</v>
+      </c>
+      <c r="I287" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J287" s="3" t="n">
+        <v>45752</v>
+      </c>
+      <c r="K287" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GOBARI</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C288" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D288" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E288" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F288" s="1" t="inlineStr">
+        <is>
+          <t>1746003029/IF/22012035257004 — कपिल धारा निर्माण कार्य कौशिल्या / संतोष राठौर</t>
+        </is>
+      </c>
+      <c r="G288" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H288" s="2" t="n">
+        <v>325627.94</v>
+      </c>
+      <c r="I288" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J288" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K288" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GOBARI</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C289" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D289" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E289" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F289" s="1" t="inlineStr">
+        <is>
+          <t>1746003029/IF/22012035257005 — कपिल धारा निर्माण कार्य    कुन्ना / सम्पत कोल</t>
+        </is>
+      </c>
+      <c r="G289" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H289" s="2" t="n">
+        <v>296240.04</v>
+      </c>
+      <c r="I289" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J289" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K289" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GODHAN</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C290" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D290" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E290" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F290" s="1" t="inlineStr">
+        <is>
+          <t>1746003030/IF/22012035176129 — हितैषी कूप निमार्ण होतग्रही- ओमवती/जियालाल राठौर</t>
+        </is>
+      </c>
+      <c r="G290" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H290" s="2" t="n">
+        <v>304941.29</v>
+      </c>
+      <c r="I290" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J290" s="3" t="n">
+        <v>45276</v>
+      </c>
+      <c r="K290" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GODHAN</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C291" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D291" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E291" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F291" s="1" t="inlineStr">
+        <is>
+          <t>1746003030/IF/22012035300794 — हितैषी कूप निर्माण कार्य- चंदू/लल्ला राठौर</t>
+        </is>
+      </c>
+      <c r="G291" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H291" s="2" t="n">
+        <v>257942.22</v>
+      </c>
+      <c r="I291" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J291" s="3" t="n">
+        <v>45715</v>
+      </c>
+      <c r="K291" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GODHAN</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C292" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D292" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E292" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F292" s="1" t="inlineStr">
+        <is>
+          <t>1746003030/IF/22012035309931 — गौ शेड निर्माण कार्य -ममता/शंकर राठौर</t>
+        </is>
+      </c>
+      <c r="G292" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H292" s="2" t="n">
+        <v>125834.88</v>
+      </c>
+      <c r="I292" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J292" s="3" t="n">
+        <v>45836</v>
+      </c>
+      <c r="K292" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GODHAN</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C293" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D293" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E293" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F293" s="1" t="inlineStr">
+        <is>
+          <t>1746003030/IF/22012035310276 — गौ शेड निर्माण कार्य - कीर्ति/दीपक कुमार</t>
+        </is>
+      </c>
+      <c r="G293" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H293" s="2" t="n">
+        <v>125807.78</v>
+      </c>
+      <c r="I293" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J293" s="3" t="n">
+        <v>46059</v>
+      </c>
+      <c r="K293" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GODHAN</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C294" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D294" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E294" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F294" s="1" t="inlineStr">
+        <is>
+          <t>1746003030/IF/22012035311669 — गौ सेड निर्माण कार्य -रुकमणी/दशरथ राठौर</t>
+        </is>
+      </c>
+      <c r="G294" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H294" s="2" t="n">
+        <v>127071.11</v>
+      </c>
+      <c r="I294" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J294" s="3" t="n">
+        <v>45836</v>
+      </c>
+      <c r="K294" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GODHAN</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C295" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D295" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E295" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F295" s="1" t="inlineStr">
+        <is>
+          <t>1746003030/IF/22012035528237 — gau shed karye parwati/dhal singh</t>
+        </is>
+      </c>
+      <c r="G295" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H295" s="2" t="n">
+        <v>127932.33</v>
+      </c>
+      <c r="I295" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J295" s="3" t="n">
+        <v>45971</v>
+      </c>
+      <c r="K295" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GORSI</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C296" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D296" s="1" t="inlineStr">
+        <is>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
+        </is>
+      </c>
+      <c r="E296" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compound wall</t>
+        </is>
+      </c>
+      <c r="F296" s="1" t="inlineStr">
+        <is>
+          <t>1746003031/AV/22012034634591 — बाउन्ड्रीवाल निमार्ण कार्य शासकीय उच्चतर माध्यमिक विद्यालय गोरसी</t>
+        </is>
+      </c>
+      <c r="G296" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H296" s="2" t="n">
+        <v>1499989.33</v>
+      </c>
+      <c r="I296" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J296" s="3" t="n">
+        <v>45072</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GORSI</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C297" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D297" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E297" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F297" s="1" t="inlineStr">
+        <is>
+          <t>1746003031/IF/22012035220794 — KAPILDARA KOOP NIRMAN KARYA KETKI BAI RATHOUR/ RAMGANESH RATHOUR</t>
+        </is>
+      </c>
+      <c r="G297" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H297" s="2" t="n">
+        <v>240713.65</v>
+      </c>
+      <c r="I297" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J297" s="3" t="n">
+        <v>45366</v>
+      </c>
+      <c r="K297" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GORSI</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C298" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D298" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E298" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F298" s="1" t="inlineStr">
+        <is>
+          <t>1746003031/IF/22012035284399 — KHETTALAB NIRMAN KARYA SADHURAM RATHOUR/GOKUL RATHOUR</t>
+        </is>
+      </c>
+      <c r="G298" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H298" s="2" t="n">
+        <v>313780.73</v>
+      </c>
+      <c r="I298" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J298" s="3" t="n">
+        <v>45727</v>
+      </c>
+      <c r="K298" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GORSI</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C299" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D299" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E299" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F299" s="1" t="inlineStr">
+        <is>
+          <t>1746003031/IF/22012035313928 — MAVESHI SHED NIRMAN KARYA FULA BAI RATHOUR/DADUA RATHOUR</t>
+        </is>
+      </c>
+      <c r="G299" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H299" s="2" t="n">
+        <v>127989.19</v>
+      </c>
+      <c r="I299" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J299" s="3" t="n">
+        <v>45793</v>
+      </c>
+      <c r="K299" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GORSI</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C300" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D300" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E300" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F300" s="1" t="inlineStr">
+        <is>
+          <t>1746003031/IF/22012035399889 — MAVESHI SHED NIRMAN KARYA DEVKI RATHOUR/MANOJ RATHOUR</t>
+        </is>
+      </c>
+      <c r="G300" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H300" s="2" t="n">
+        <v>127860.67</v>
+      </c>
+      <c r="I300" s="2" t="n">
+        <v>250</v>
+      </c>
+      <c r="J300" s="3" t="n">
+        <v>45785</v>
+      </c>
+      <c r="K300" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GORSI</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C301" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D301" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E301" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F301" s="1" t="inlineStr">
+        <is>
+          <t>1746003031/IF/22012035569217 — MAVESHI SHED NIRMAN KARYA GAYATRI RATHOUR/AMOLI RATHOUR</t>
+        </is>
+      </c>
+      <c r="G301" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H301" s="2" t="n">
+        <v>128061.32</v>
+      </c>
+      <c r="I301" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J301" s="3" t="n">
+        <v>46018</v>
+      </c>
+      <c r="K301" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GORSI</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C302" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D302" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E302" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F302" s="1" t="inlineStr">
+        <is>
+          <t>1746003031/IF/22012035635095 — MAVESHI SHED NIRMAN KARYA ASHA RATHOUR/RAJENDRA SINGH RATHOUR</t>
+        </is>
+      </c>
+      <c r="G302" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H302" s="2" t="n">
+        <v>97568.61</v>
+      </c>
+      <c r="I302" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J302" s="3" t="n">
+        <v>46018</v>
+      </c>
+      <c r="K302" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / GORSI</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C303" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D303" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E303" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F303" s="1" t="inlineStr">
+        <is>
+          <t>1746003031/IF/22012035635413 — MAVESHI SHED NIRMAN KARYA SUNITA RATHOUR/SANTOSH SINGH RATHOUR</t>
+        </is>
+      </c>
+      <c r="G303" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H303" s="2" t="n">
+        <v>105782.28</v>
+      </c>
+      <c r="I303" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J303" s="3" t="n">
+        <v>46018</v>
+      </c>
+      <c r="K303" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / HARRI</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C304" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D304" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E304" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F304" s="1" t="inlineStr">
+        <is>
+          <t>1746003032/IF/22012034519275 — RFR_TIPAN_HITAISI KAPILDHARA KOOP NIRMAN KARYA KHUMAN RATHOUR/KUNWA RATHOUR</t>
+        </is>
+      </c>
+      <c r="G304" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H304" s="2" t="n">
+        <v>234458.66</v>
+      </c>
+      <c r="I304" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J304" s="3" t="n">
+        <v>43897</v>
+      </c>
+      <c r="K304" s="3" t="n">
+        <v>46281</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / HARRI</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C305" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D305" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E305" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F305" s="1" t="inlineStr">
+        <is>
+          <t>1746003032/IF/22012034983926 — हितैसी कपिलधारा कूप निर्माण कार्य सुरेश प्रसाद राठौर/ स्वामीदीन राठौर हर्री</t>
+        </is>
+      </c>
+      <c r="G305" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H305" s="2" t="n">
+        <v>275727.6</v>
+      </c>
+      <c r="I305" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J305" s="3" t="n">
+        <v>44893</v>
+      </c>
+      <c r="K305" s="3" t="n">
+        <v>46295</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / HARRI</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C306" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D306" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E306" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F306" s="1" t="inlineStr">
+        <is>
+          <t>1746003032/IF/22012034996210 — HITAISI KAPILDHARA KOOP NIRMAN KARYA HEERA LAL/RAMSAHAYN HARRI</t>
+        </is>
+      </c>
+      <c r="G306" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H306" s="2" t="n">
+        <v>275727.6</v>
+      </c>
+      <c r="I306" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J306" s="3" t="n">
+        <v>44907</v>
+      </c>
+      <c r="K306" s="3" t="n">
+        <v>46281</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / HARRI</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C307" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D307" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E307" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F307" s="1" t="inlineStr">
+        <is>
+          <t>1746003032/IF/22012035085450 — कैटलशेड निर्माण कार्य सीता देवी /माधव प्रसाद हर्री SHG MEM</t>
+        </is>
+      </c>
+      <c r="G307" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H307" s="2" t="n">
+        <v>127528.08</v>
+      </c>
+      <c r="I307" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J307" s="3" t="n">
+        <v>45193</v>
+      </c>
+      <c r="K307" s="3" t="n">
+        <v>46295</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / HARRI</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C308" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D308" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E308" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F308" s="1" t="inlineStr">
+        <is>
+          <t>1746003032/IF/22012035111508 — हितैषी कपिलधारा कूप निर्माण कार्य सीता देवी माधव प्रसाद हर्री</t>
+        </is>
+      </c>
+      <c r="G308" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H308" s="2" t="n">
+        <v>257394.74</v>
+      </c>
+      <c r="I308" s="2" t="n">
+        <v>26780</v>
+      </c>
+      <c r="J308" s="3" t="n">
+        <v>45204</v>
+      </c>
+      <c r="K308" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / HARRI</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C309" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D309" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E309" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F309" s="1" t="inlineStr">
+        <is>
+          <t>1746003032/IF/IAY/4551817 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113504529</t>
+        </is>
+      </c>
+      <c r="G309" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H309" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I309" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J309" s="3" t="n">
+        <v>45912</v>
+      </c>
+      <c r="K309" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / HARRI</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C310" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D310" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E310" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F310" s="1" t="inlineStr">
+        <is>
+          <t>1746003032/IF/IAY/4598654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122879776</t>
+        </is>
+      </c>
+      <c r="G310" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H310" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I310" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J310" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K310" s="3" t="n">
+        <v>46215</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / HARRI</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C311" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D311" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E311" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F311" s="1" t="inlineStr">
+        <is>
+          <t>1746003032/RC/22012034848383 — पी सी सी रोढ निर्माण कार्य बेसाहू राठौर के घर से मुन्‍ना राठौर के बाडी तक</t>
+        </is>
+      </c>
+      <c r="G311" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H311" s="2" t="n">
+        <v>129000</v>
+      </c>
+      <c r="I311" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J311" s="3" t="n">
+        <v>46013</v>
+      </c>
+      <c r="K311" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / HARRI</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C312" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D312" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
+        </is>
+      </c>
+      <c r="E312" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F312" s="1" t="inlineStr">
+        <is>
+          <t>1746003032/RS/22012034666926 — सामुदायिक सेग्री गेशन सेड निर्माण कार्य हर्री</t>
+        </is>
+      </c>
+      <c r="G312" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H312" s="2" t="n">
+        <v>693607.9</v>
+      </c>
+      <c r="I312" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J312" s="3" t="n">
+        <v>45069</v>
+      </c>
+      <c r="K312" s="3" t="n">
+        <v>46281</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / JAMUDI</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C313" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D313" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
+        </is>
+      </c>
+      <c r="E313" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Aganwadi</t>
+        </is>
+      </c>
+      <c r="F313" s="1" t="inlineStr">
+        <is>
+          <t>1746003033/AV/22012034635193 — बाउंड्री वाल निर्माण कार्य शासकीय माध्यमिक विद्यालय डिडवापनी ग्राम पंचायत जमुड़ी</t>
+        </is>
+      </c>
+      <c r="G313" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H313" s="2" t="n">
+        <v>809927.51</v>
+      </c>
+      <c r="I313" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J313" s="3" t="n">
+        <v>45099</v>
+      </c>
+      <c r="K313" s="3" t="n">
+        <v>46295</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / JAMUDI</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C314" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D314" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E314" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F314" s="1" t="inlineStr">
+        <is>
+          <t>1746003033/DP/22012034602209 — वसुधा बंदन अमृत वाटिका 75  पौधों का वृक्षारोपण अमृत सरोवर कमलू के खेत के पास</t>
+        </is>
+      </c>
+      <c r="G314" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H314" s="2" t="n">
+        <v>55847.4</v>
+      </c>
+      <c r="I314" s="2" t="n">
+        <v>14960</v>
+      </c>
+      <c r="J314" s="3" t="n">
+        <v>45183</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>46295</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KADAMSARA</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C315" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D315" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E315" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F315" s="1" t="inlineStr">
+        <is>
+          <t>1746003036/DP/22012034604589 — आज़ादी का अमृत महोत्सव वसुदा वंदन वाटिका अमृत सरोवर जीपी-कदमसरा</t>
+        </is>
+      </c>
+      <c r="G315" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H315" s="2" t="n">
+        <v>55847.4</v>
+      </c>
+      <c r="I315" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J315" s="3" t="n">
+        <v>45175</v>
+      </c>
+      <c r="K315" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KADAMSARA</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C316" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D316" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E316" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F316" s="1" t="inlineStr">
+        <is>
+          <t>1746003036/IF/IAY/1306557 — Construction of IAY House -IAY REG. NO. MP3127759</t>
+        </is>
+      </c>
+      <c r="G316" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H316" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I316" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J316" s="3" t="n">
+        <v>43417</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KANSA</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C317" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D317" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E317" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F317" s="1" t="inlineStr">
+        <is>
+          <t>1746003038/IF/IAY/4589434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120576606</t>
+        </is>
+      </c>
+      <c r="G317" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H317" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I317" s="2" t="n">
+        <v>729</v>
+      </c>
+      <c r="J317" s="3" t="n">
+        <v>45559</v>
+      </c>
+      <c r="K317" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KANSA</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C318" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D318" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E318" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F318" s="1" t="inlineStr">
+        <is>
+          <t>1746003038/IF/IAY/4823230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119883835</t>
+        </is>
+      </c>
+      <c r="G318" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H318" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I318" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J318" s="3" t="n">
+        <v>45658</v>
+      </c>
+      <c r="K318" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KANSA</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C319" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D319" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E319" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F319" s="1" t="inlineStr">
+        <is>
+          <t>1746003038/IF/IAY/4997672 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114982302</t>
+        </is>
+      </c>
+      <c r="G319" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H319" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I319" s="2" t="n">
+        <v>1215</v>
+      </c>
+      <c r="J319" s="3" t="n">
+        <v>45786</v>
+      </c>
+      <c r="K319" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KANSA</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C320" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D320" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E320" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F320" s="1" t="inlineStr">
+        <is>
+          <t>1746003038/IF/IAY/5098140 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146388594</t>
+        </is>
+      </c>
+      <c r="G320" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H320" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I320" s="2" t="n">
+        <v>729</v>
+      </c>
+      <c r="J320" s="3" t="n">
+        <v>45813</v>
+      </c>
+      <c r="K320" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KELHORI</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C321" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D321" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E321" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F321" s="1" t="inlineStr">
+        <is>
+          <t>1746003039/RC/22012034671833 — पी सी सी रोड निर्माण कार्य प्रदीप सेन के घर से केमलू के घर की ओर</t>
+        </is>
+      </c>
+      <c r="G321" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H321" s="2" t="n">
+        <v>71000</v>
+      </c>
+      <c r="I321" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J321" s="3" t="n">
+        <v>45310</v>
+      </c>
+      <c r="K321" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KHAMHARIYA</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C322" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D322" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E322" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F322" s="1" t="inlineStr">
+        <is>
+          <t>1746003041/IF/IAY/4577615 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118474522</t>
+        </is>
+      </c>
+      <c r="G322" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H322" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I322" s="2" t="n">
+        <v>1300</v>
+      </c>
+      <c r="J322" s="3" t="n">
+        <v>45647</v>
+      </c>
+      <c r="K322" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KHAMHARIYA</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C323" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D323" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E323" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F323" s="1" t="inlineStr">
+        <is>
+          <t>1746003041/IF/IAY/4822061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117949553</t>
+        </is>
+      </c>
+      <c r="G323" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H323" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I323" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J323" s="3" t="n">
+        <v>45706</v>
+      </c>
+      <c r="K323" s="3" t="n">
+        <v>46236</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KHAMHARIYA</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C324" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D324" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E324" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F324" s="1" t="inlineStr">
+        <is>
+          <t>1746003041/IF/IAY/4893122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151765118</t>
+        </is>
+      </c>
+      <c r="G324" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H324" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I324" s="2" t="n">
+        <v>1300</v>
+      </c>
+      <c r="J324" s="3" t="n">
+        <v>45888</v>
+      </c>
+      <c r="K324" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KHAMHARIYA</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C325" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D325" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E325" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F325" s="1" t="inlineStr">
+        <is>
+          <t>1746003041/IF/IAY/5003556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117426219</t>
+        </is>
+      </c>
+      <c r="G325" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H325" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I325" s="2" t="n">
+        <v>1300</v>
+      </c>
+      <c r="J325" s="3" t="n">
+        <v>45762</v>
+      </c>
+      <c r="K325" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KHODRI</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C326" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D326" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E326" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F326" s="1" t="inlineStr">
+        <is>
+          <t>1746003042/IF/IAY/5354042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150589893</t>
+        </is>
+      </c>
+      <c r="G326" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H326" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I326" s="2" t="n">
+        <v>1500</v>
+      </c>
+      <c r="J326" s="3" t="n">
+        <v>45768</v>
+      </c>
+      <c r="K326" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KHODRI</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C327" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D327" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E327" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F327" s="1" t="inlineStr">
+        <is>
+          <t>1746003042/IF/IAY/5873625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150533166</t>
+        </is>
+      </c>
+      <c r="G327" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H327" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I327" s="2" t="n">
+        <v>10800</v>
+      </c>
+      <c r="J327" s="3" t="n">
+        <v>46070</v>
+      </c>
+      <c r="K327" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KHOLHADI</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C328" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D328" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E328" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F328" s="1" t="inlineStr">
+        <is>
+          <t>1746003043/IF/22012035048450 — hitaishi kapildhara nirman karya gorelal/sukhdev</t>
+        </is>
+      </c>
+      <c r="G328" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H328" s="2" t="n">
+        <v>298968.38</v>
+      </c>
+      <c r="I328" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J328" s="3" t="n">
+        <v>45022</v>
+      </c>
+      <c r="K328" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KHOLHADI</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C329" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D329" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E329" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F329" s="1" t="inlineStr">
+        <is>
+          <t>1746003043/IF/22012035257862 — कपिल धारा कूप निर्माण कार्य रामप्रताप कोल/जगजाहिर</t>
+        </is>
+      </c>
+      <c r="G329" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H329" s="2" t="n">
+        <v>197275.94</v>
+      </c>
+      <c r="I329" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J329" s="3" t="n">
+        <v>45669</v>
+      </c>
+      <c r="K329" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KHOLHADI</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C330" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D330" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E330" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F330" s="1" t="inlineStr">
+        <is>
+          <t>1746003043/IF/22012035262795 — Hitaishi kapildhara nirman ramdasiya/boma Singh</t>
+        </is>
+      </c>
+      <c r="G330" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H330" s="2" t="n">
+        <v>299343.29</v>
+      </c>
+      <c r="I330" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J330" s="3" t="n">
+        <v>45769</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KHOLHADI</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C331" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D331" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E331" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F331" s="1" t="inlineStr">
+        <is>
+          <t>1746003043/IF/22012035298612 — kapi dhara nirman karya ramsahaya gond/ramana gond</t>
+        </is>
+      </c>
+      <c r="G331" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H331" s="2" t="n">
+        <v>299891.99</v>
+      </c>
+      <c r="I331" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J331" s="3" t="n">
+        <v>45751</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KHOLHADI</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C332" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D332" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E332" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F332" s="1" t="inlineStr">
+        <is>
+          <t>1746003043/IF/22012035310694 — कपिल धारा कूप निर्माण कार्य जालेबा बाई/कंस लाल</t>
+        </is>
+      </c>
+      <c r="G332" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H332" s="2" t="n">
+        <v>341842.7</v>
+      </c>
+      <c r="I332" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J332" s="3" t="n">
+        <v>45769</v>
+      </c>
+      <c r="K332" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KHOLHADI</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C333" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D333" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E333" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F333" s="1" t="inlineStr">
+        <is>
+          <t>1746003043/IF/22012035422376 — कपिल धारा निर्माण कार्य नान्हु पनिका/बिसंभर</t>
+        </is>
+      </c>
+      <c r="G333" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H333" s="2" t="n">
+        <v>332319.2</v>
+      </c>
+      <c r="I333" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J333" s="3" t="n">
+        <v>45783</v>
+      </c>
+      <c r="K333" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KOLMI</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C334" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D334" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E334" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F334" s="1" t="inlineStr">
+        <is>
+          <t>1746003044/IF/IAY/4115296 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114697330</t>
+        </is>
+      </c>
+      <c r="G334" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H334" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I334" s="2" t="n">
+        <v>522</v>
+      </c>
+      <c r="J334" s="3" t="n">
+        <v>44721</v>
+      </c>
+      <c r="K334" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KOLMI</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C335" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D335" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E335" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F335" s="1" t="inlineStr">
+        <is>
+          <t>1746003044/IF/IAY/4464871 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151998310</t>
+        </is>
+      </c>
+      <c r="G335" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H335" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I335" s="2" t="n">
+        <v>202</v>
+      </c>
+      <c r="J335" s="3" t="n">
+        <v>45392</v>
+      </c>
+      <c r="K335" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KOLMI</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C336" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D336" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E336" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F336" s="1" t="inlineStr">
+        <is>
+          <t>1746003044/IF/IAY/4555628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114026167</t>
+        </is>
+      </c>
+      <c r="G336" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H336" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I336" s="2" t="n">
+        <v>1500</v>
+      </c>
+      <c r="J336" s="3" t="n">
+        <v>45622</v>
+      </c>
+      <c r="K336" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KOLMI</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C337" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D337" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E337" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F337" s="1" t="inlineStr">
+        <is>
+          <t>1746003044/IF/IAY/4555631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114026259</t>
+        </is>
+      </c>
+      <c r="G337" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H337" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I337" s="2" t="n">
+        <v>1500</v>
+      </c>
+      <c r="J337" s="3" t="n">
+        <v>45622</v>
+      </c>
+      <c r="K337" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KOLMI</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C338" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D338" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E338" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F338" s="1" t="inlineStr">
+        <is>
+          <t>1746003044/IF/IAY/4994435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115293725</t>
+        </is>
+      </c>
+      <c r="G338" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H338" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I338" s="2" t="n">
+        <v>261</v>
+      </c>
+      <c r="J338" s="3" t="n">
+        <v>45741</v>
+      </c>
+      <c r="K338" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KOLMI</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C339" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D339" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E339" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F339" s="1" t="inlineStr">
+        <is>
+          <t>1746003044/IF/IAY/5093988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136287453</t>
+        </is>
+      </c>
+      <c r="G339" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H339" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I339" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J339" s="3" t="n">
+        <v>45742</v>
+      </c>
+      <c r="K339" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KOLMI</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C340" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D340" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E340" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F340" s="1" t="inlineStr">
+        <is>
+          <t>1746003044/IF/IAY/5511976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117710629</t>
+        </is>
+      </c>
+      <c r="G340" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H340" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I340" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J340" s="3" t="n">
+        <v>45792</v>
+      </c>
+      <c r="K340" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KOLMI</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C341" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D341" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E341" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F341" s="1" t="inlineStr">
+        <is>
+          <t>1746003044/IF/IAY/5513558 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125824977</t>
+        </is>
+      </c>
+      <c r="G341" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H341" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I341" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J341" s="3" t="n">
+        <v>45876</v>
+      </c>
+      <c r="K341" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KOLMI</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C342" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D342" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E342" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F342" s="1" t="inlineStr">
+        <is>
+          <t>1746003044/IF/IAY/5684493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117572527</t>
+        </is>
+      </c>
+      <c r="G342" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H342" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I342" s="2" t="n">
+        <v>1044</v>
+      </c>
+      <c r="J342" s="3" t="n">
+        <v>45871</v>
+      </c>
+      <c r="K342" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KOLMI</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C343" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D343" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E343" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F343" s="1" t="inlineStr">
+        <is>
+          <t>1746003044/IF/IAY/5684715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141691139</t>
+        </is>
+      </c>
+      <c r="G343" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H343" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I343" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J343" s="3" t="n">
+        <v>45871</v>
+      </c>
+      <c r="K343" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KOLMI</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C344" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D344" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E344" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F344" s="1" t="inlineStr">
+        <is>
+          <t>1746003044/IF/IAY/5685052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117713419</t>
+        </is>
+      </c>
+      <c r="G344" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H344" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I344" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J344" s="3" t="n">
+        <v>45871</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KOLMI</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C345" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D345" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E345" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F345" s="1" t="inlineStr">
+        <is>
+          <t>1746003044/IF/IAY/5685786 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144101006</t>
+        </is>
+      </c>
+      <c r="G345" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H345" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I345" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J345" s="3" t="n">
+        <v>45871</v>
+      </c>
+      <c r="K345" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KOLMI</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C346" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D346" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E346" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F346" s="1" t="inlineStr">
+        <is>
+          <t>1746003044/IF/IAY/5873671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151253078</t>
+        </is>
+      </c>
+      <c r="G346" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H346" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I346" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J346" s="3" t="n">
+        <v>46058</v>
+      </c>
+      <c r="K346" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KOLMI</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C347" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D347" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E347" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F347" s="1" t="inlineStr">
+        <is>
+          <t>1746003044/IF/IAY/5873681 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141350724</t>
+        </is>
+      </c>
+      <c r="G347" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H347" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I347" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J347" s="3" t="n">
+        <v>46058</v>
+      </c>
+      <c r="K347" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KUKURGONDA</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C348" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D348" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E348" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F348" s="1" t="inlineStr">
+        <is>
+          <t>1746003045/IF/22012034611064 — गौसेड निर्माण कार्य प्रीतम/सुखलाल गोंड</t>
+        </is>
+      </c>
+      <c r="G348" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H348" s="2" t="n">
+        <v>63830.2</v>
+      </c>
+      <c r="I348" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J348" s="3" t="n">
+        <v>45334</v>
+      </c>
+      <c r="K348" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KUKURGONDA</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C349" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D349" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E349" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F349" s="1" t="inlineStr">
+        <is>
+          <t>1746003045/IF/22012034611074 — गौसेड निर्माण कार्य-उर्मिला/बजरंग  गोंड</t>
+        </is>
+      </c>
+      <c r="G349" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H349" s="2" t="n">
+        <v>63830.2</v>
+      </c>
+      <c r="I349" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J349" s="3" t="n">
+        <v>45334</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KUKURGONDA</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C350" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D350" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E350" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F350" s="1" t="inlineStr">
+        <is>
+          <t>1746003045/IF/22012035298063 — हितैषी कपिलधारा कूप निर्माण कार्य-ननदउवा/गौटीया</t>
+        </is>
+      </c>
+      <c r="G350" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H350" s="2" t="n">
+        <v>362236.32</v>
+      </c>
+      <c r="I350" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J350" s="3" t="n">
+        <v>45764</v>
+      </c>
+      <c r="K350" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KUKURGONDA</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C351" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D351" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E351" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F351" s="1" t="inlineStr">
+        <is>
+          <t>1746003045/IF/22012035298066 — हितैषी कपिलधारा कूप निर्माण कार्य-गजराज सिंह/माझी</t>
+        </is>
+      </c>
+      <c r="G351" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H351" s="2" t="n">
+        <v>352541.23</v>
+      </c>
+      <c r="I351" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J351" s="3" t="n">
+        <v>45773</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KUKURGONDA</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C352" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D352" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E352" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F352" s="1" t="inlineStr">
+        <is>
+          <t>1746003045/IF/22012035301474 — हितैषी कपिलधारा कूप निर्माण कार्य-फूला बाई/धौकल</t>
+        </is>
+      </c>
+      <c r="G352" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H352" s="2" t="n">
+        <v>256892.46</v>
+      </c>
+      <c r="I352" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J352" s="3" t="n">
+        <v>45780</v>
+      </c>
+      <c r="K352" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KUKURGONDA</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C353" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D353" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E353" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F353" s="1" t="inlineStr">
+        <is>
+          <t>1746003045/IF/22012035321624 — कपिलधारा कूप निर्माण कार्य-ईतवरिया/मंगल</t>
+        </is>
+      </c>
+      <c r="G353" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H353" s="2" t="n">
+        <v>363928.03</v>
+      </c>
+      <c r="I353" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J353" s="3" t="n">
+        <v>45764</v>
+      </c>
+      <c r="K353" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KUKURGONDA</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C354" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D354" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E354" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F354" s="1" t="inlineStr">
+        <is>
+          <t>1746003045/IF/22012035321635 — कपिलधारा कूप निर्माण कार्य-गुलाब सिंह/मटरू</t>
+        </is>
+      </c>
+      <c r="G354" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H354" s="2" t="n">
+        <v>363513.75</v>
+      </c>
+      <c r="I354" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J354" s="3" t="n">
+        <v>45764</v>
+      </c>
+      <c r="K354" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KUKURGONDA</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C355" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D355" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E355" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F355" s="1" t="inlineStr">
+        <is>
+          <t>1746003045/IF/22012035321671 — कपिलधारा कूप निर्माण कार्य-लाल सिंह/बेशाहू</t>
+        </is>
+      </c>
+      <c r="G355" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H355" s="2" t="n">
+        <v>369555.59</v>
+      </c>
+      <c r="I355" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J355" s="3" t="n">
+        <v>45764</v>
+      </c>
+      <c r="K355" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KUKURGONDA</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C356" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D356" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E356" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F356" s="1" t="inlineStr">
+        <is>
+          <t>1746003045/IF/IAY/2609048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4747319</t>
+        </is>
+      </c>
+      <c r="G356" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H356" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I356" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J356" s="3" t="n">
+        <v>44110</v>
+      </c>
+      <c r="K356" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KUKURGONDA</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C357" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D357" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E357" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F357" s="1" t="inlineStr">
+        <is>
+          <t>1746003045/IF/IAY/2695404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5008198</t>
+        </is>
+      </c>
+      <c r="G357" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H357" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I357" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J357" s="3" t="n">
+        <v>44291</v>
+      </c>
+      <c r="K357" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KUKURGONDA</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C358" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D358" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E358" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F358" s="1" t="inlineStr">
+        <is>
+          <t>1746003045/IF/IAY/2701355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4884764</t>
+        </is>
+      </c>
+      <c r="G358" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H358" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I358" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J358" s="3" t="n">
+        <v>44291</v>
+      </c>
+      <c r="K358" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KUKURGONDA</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C359" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D359" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E359" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F359" s="1" t="inlineStr">
+        <is>
+          <t>1746003045/IF/IAY/2707247 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5667612</t>
+        </is>
+      </c>
+      <c r="G359" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H359" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I359" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J359" s="3" t="n">
+        <v>44349</v>
+      </c>
+      <c r="K359" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KYONTAR</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C360" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D360" s="1" t="inlineStr">
+        <is>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
+        </is>
+      </c>
+      <c r="E360" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compound wall</t>
+        </is>
+      </c>
+      <c r="F360" s="1" t="inlineStr">
+        <is>
+          <t>1746003046/AV/22012034636102 — Praimari Middle school School boundriwall kusumhai Part-I</t>
+        </is>
+      </c>
+      <c r="G360" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H360" s="2" t="n">
+        <v>555268.36</v>
+      </c>
+      <c r="I360" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J360" s="3" t="n">
+        <v>45134</v>
+      </c>
+      <c r="K360" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KYONTAR</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C361" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D361" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E361" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F361" s="1" t="inlineStr">
+        <is>
+          <t>1746003046/IF/22012034651289 — पशु शेड निर्माण कार्य सरूपा बाई / भगाली</t>
+        </is>
+      </c>
+      <c r="G361" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H361" s="2" t="n">
+        <v>101804.91</v>
+      </c>
+      <c r="I361" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J361" s="3" t="n">
+        <v>44369</v>
+      </c>
+      <c r="K361" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / KYONTAR</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C362" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D362" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E362" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F362" s="1" t="inlineStr">
+        <is>
+          <t>1746003046/IF/22012034706607 — पशु शेड निर्माण कार्य रामस्वरूप / उदवा</t>
+        </is>
+      </c>
+      <c r="G362" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H362" s="2" t="n">
+        <v>102033.26</v>
+      </c>
+      <c r="I362" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J362" s="3" t="n">
+        <v>44417</v>
+      </c>
+      <c r="K362" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / LAHARPUR</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C363" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D363" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E363" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F363" s="1" t="inlineStr">
+        <is>
+          <t>1746003047/IF/22012035205814 — cattleshed karya babi bai/santram rathour</t>
+        </is>
+      </c>
+      <c r="G363" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H363" s="2" t="n">
+        <v>105748.77</v>
+      </c>
+      <c r="I363" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J363" s="3" t="n">
+        <v>45822</v>
+      </c>
+      <c r="K363" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / LAHARPUR</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C364" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D364" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E364" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F364" s="1" t="inlineStr">
+        <is>
+          <t>1746003047/IF/IAY/4572921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117661683</t>
+        </is>
+      </c>
+      <c r="G364" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H364" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I364" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J364" s="3" t="n">
+        <v>45790</v>
+      </c>
+      <c r="K364" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / LAHSUNA</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C365" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D365" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E365" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F365" s="1" t="inlineStr">
+        <is>
+          <t>1746003048/IF/22012035319576 — kapildhara kup nirman karya kamal singh/mayaram</t>
+        </is>
+      </c>
+      <c r="G365" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H365" s="2" t="n">
+        <v>375799.1</v>
+      </c>
+      <c r="I365" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J365" s="3" t="n">
+        <v>45774</v>
+      </c>
+      <c r="K365" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / LAKHANPUR</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C366" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D366" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E366" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F366" s="1" t="inlineStr">
+        <is>
+          <t>1746003049/IF/22012035305661 — कपिलधारा निर्माण गणेश/राजमणी मिश्रा</t>
+        </is>
+      </c>
+      <c r="G366" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H366" s="2" t="n">
+        <v>332102.67</v>
+      </c>
+      <c r="I366" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J366" s="3" t="n">
+        <v>45781</v>
+      </c>
+      <c r="K366" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MAJHGWAN</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C367" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D367" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E367" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F367" s="1" t="inlineStr">
+        <is>
+          <t>1746003052/DP/22012034604803 — Vashudha Vandan Yojna - Gram Panchayat Prangen Amrit Vatika Ka Vikas</t>
+        </is>
+      </c>
+      <c r="G367" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H367" s="2" t="n">
+        <v>55847.4</v>
+      </c>
+      <c r="I367" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J367" s="3" t="n">
+        <v>45194</v>
+      </c>
+      <c r="K367" s="3" t="n">
+        <v>46274</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MAJHGWAN</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C368" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D368" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E368" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F368" s="1" t="inlineStr">
+        <is>
+          <t>1746003052/IF/IAY/5874019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152087294</t>
+        </is>
+      </c>
+      <c r="G368" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H368" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I368" s="2" t="n">
+        <v>9135</v>
+      </c>
+      <c r="J368" s="3" t="n">
+        <v>46150</v>
+      </c>
+      <c r="K368" s="3" t="n">
+        <v>46274</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MAJHGWAN</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C369" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D369" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E369" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F369" s="1" t="inlineStr">
+        <is>
+          <t>1746003052/IF/IAY/5874039 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152089119</t>
+        </is>
+      </c>
+      <c r="G369" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H369" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I369" s="2" t="n">
+        <v>9135</v>
+      </c>
+      <c r="J369" s="3" t="n">
+        <v>46150</v>
+      </c>
+      <c r="K369" s="3" t="n">
+        <v>46274</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MAJHGWAN</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C370" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D370" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E370" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F370" s="1" t="inlineStr">
+        <is>
+          <t>1746003052/IF/IAY/5874073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152085303</t>
+        </is>
+      </c>
+      <c r="G370" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H370" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I370" s="2" t="n">
+        <v>9135</v>
+      </c>
+      <c r="J370" s="3" t="n">
+        <v>46150</v>
+      </c>
+      <c r="K370" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MAJHGWAN</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C371" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D371" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E371" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F371" s="1" t="inlineStr">
+        <is>
+          <t>1746003052/IF/IAY/5874086 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152082081</t>
+        </is>
+      </c>
+      <c r="G371" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H371" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I371" s="2" t="n">
+        <v>9135</v>
+      </c>
+      <c r="J371" s="3" t="n">
+        <v>46150</v>
+      </c>
+      <c r="K371" s="3" t="n">
+        <v>46274</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MAJHGWAN</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C372" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D372" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E372" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F372" s="1" t="inlineStr">
+        <is>
+          <t>1746003052/IF/IAY/5874095 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152082080</t>
+        </is>
+      </c>
+      <c r="G372" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H372" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I372" s="2" t="n">
+        <v>9135</v>
+      </c>
+      <c r="J372" s="3" t="n">
+        <v>46150</v>
+      </c>
+      <c r="K372" s="3" t="n">
+        <v>46274</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MANAORA</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C373" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D373" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E373" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F373" s="1" t="inlineStr">
+        <is>
+          <t>1746003053/IF/22012035323833 — Kapildhara koop nirman kary babulal/bodhai</t>
+        </is>
+      </c>
+      <c r="G373" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H373" s="2" t="n">
+        <v>353660.87</v>
+      </c>
+      <c r="I373" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J373" s="3" t="n">
+        <v>45777</v>
+      </c>
+      <c r="K373" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MANAORA</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C374" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D374" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
+        </is>
+      </c>
+      <c r="E374" s="1" t="inlineStr">
+        <is>
+          <t>Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="F374" s="1" t="inlineStr">
+        <is>
+          <t>1746003053/RS/22012034607701 — सामुदयिक शौचालय निर्माण कार्य आगन गाडी भवन के पास</t>
+        </is>
+      </c>
+      <c r="G374" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H374" s="2" t="n">
+        <v>44000</v>
+      </c>
+      <c r="I374" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J374" s="3" t="n">
+        <v>44513</v>
+      </c>
+      <c r="K374" s="3" t="n">
+        <v>46307</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MEDIYARAS</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C375" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D375" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E375" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F375" s="1" t="inlineStr">
+        <is>
+          <t>1746003054/IF/IAY/4554200 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113518569</t>
+        </is>
+      </c>
+      <c r="G375" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H375" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I375" s="2" t="n">
+        <v>260</v>
+      </c>
+      <c r="J375" s="3" t="n">
+        <v>45605</v>
+      </c>
+      <c r="K375" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MEDIYARAS</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C376" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D376" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E376" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F376" s="1" t="inlineStr">
+        <is>
+          <t>1746003054/IF/IAY/4557515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114145793</t>
+        </is>
+      </c>
+      <c r="G376" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H376" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I376" s="2" t="n">
+        <v>260</v>
+      </c>
+      <c r="J376" s="3" t="n">
+        <v>45605</v>
+      </c>
+      <c r="K376" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MEDIYARAS</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C377" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D377" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E377" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F377" s="1" t="inlineStr">
+        <is>
+          <t>1746003054/IF/IAY/4818995 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113531458</t>
+        </is>
+      </c>
+      <c r="G377" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H377" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I377" s="2" t="n">
+        <v>260</v>
+      </c>
+      <c r="J377" s="3" t="n">
+        <v>45605</v>
+      </c>
+      <c r="K377" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MOHARI</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C378" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D378" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E378" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F378" s="1" t="inlineStr">
+        <is>
+          <t>1746003055/IF/22012035258599 — Cattale shed nirman kary Ramkhuman Rathour / Yogsharan Rathour</t>
+        </is>
+      </c>
+      <c r="G378" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H378" s="2" t="n">
+        <v>105748.77</v>
+      </c>
+      <c r="I378" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J378" s="3" t="n">
+        <v>45717</v>
+      </c>
+      <c r="K378" s="3" t="n">
+        <v>46299</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MOHARI</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C379" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D379" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E379" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F379" s="1" t="inlineStr">
+        <is>
+          <t>1746003055/IF/22012035263097 — Cattale shed nirman kary Swamidin  / Nandu Rathour</t>
+        </is>
+      </c>
+      <c r="G379" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H379" s="2" t="n">
+        <v>104542.52</v>
+      </c>
+      <c r="I379" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J379" s="3" t="n">
+        <v>45688</v>
+      </c>
+      <c r="K379" s="3" t="n">
+        <v>46299</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MOHARI</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C380" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D380" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E380" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F380" s="1" t="inlineStr">
+        <is>
+          <t>1746003055/IF/22012035291552 — Kapildhara koop nirman kary Devsharan Rathour/ bhupat</t>
+        </is>
+      </c>
+      <c r="G380" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H380" s="2" t="n">
+        <v>253949.84</v>
+      </c>
+      <c r="I380" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J380" s="3" t="n">
+        <v>45725</v>
+      </c>
+      <c r="K380" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MOHARI</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C381" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D381" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E381" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F381" s="1" t="inlineStr">
+        <is>
+          <t>1746003055/IF/22012035291740 — Kapildhara koop nirman kary Saket kumar Rathore / Bhaiyalal</t>
+        </is>
+      </c>
+      <c r="G381" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H381" s="2" t="n">
+        <v>253949.84</v>
+      </c>
+      <c r="I381" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J381" s="3" t="n">
+        <v>45725</v>
+      </c>
+      <c r="K381" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MOHARI</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C382" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D382" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E382" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F382" s="1" t="inlineStr">
+        <is>
+          <t>1746003055/IF/22012035293848 — Kapildhara koop nirman kary Ganagadhar Rathour /Preetam</t>
+        </is>
+      </c>
+      <c r="G382" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H382" s="2" t="n">
+        <v>255507.96</v>
+      </c>
+      <c r="I382" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J382" s="3" t="n">
+        <v>45725</v>
+      </c>
+      <c r="K382" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MOHARI</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C383" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D383" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E383" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F383" s="1" t="inlineStr">
+        <is>
+          <t>1746003055/IF/22012035293899 — Kapildhara koop nirman kary rajesh rathour /brindavan rathour</t>
+        </is>
+      </c>
+      <c r="G383" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H383" s="2" t="n">
+        <v>253448.57</v>
+      </c>
+      <c r="I383" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J383" s="3" t="n">
+        <v>45725</v>
+      </c>
+      <c r="K383" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MOHARI</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C384" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D384" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E384" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F384" s="1" t="inlineStr">
+        <is>
+          <t>1746003055/IF/22012035415887 — Kapildhara koop nirman kary ramrati rathour / suklu</t>
+        </is>
+      </c>
+      <c r="G384" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H384" s="2" t="n">
+        <v>285402.26</v>
+      </c>
+      <c r="I384" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J384" s="3" t="n">
+        <v>45793</v>
+      </c>
+      <c r="K384" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MOHARI</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C385" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D385" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E385" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F385" s="1" t="inlineStr">
+        <is>
+          <t>1746003055/RC/22012034844334 — PCC अन्‍य आंतरिक मार्ग निर्माण कार्य श्रीराम के घर से विश्‍वनाथ के घर तक ल. २०० मी.</t>
+        </is>
+      </c>
+      <c r="G385" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H385" s="2" t="n">
+        <v>107000</v>
+      </c>
+      <c r="I385" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J385" s="3" t="n">
+        <v>45821</v>
+      </c>
+      <c r="K385" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MUNDI</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C386" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D386" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+        </is>
+      </c>
+      <c r="E386" s="1" t="inlineStr">
+        <is>
+          <t>Terracing</t>
+        </is>
+      </c>
+      <c r="F386" s="1" t="inlineStr">
+        <is>
+          <t>1746003056/LD/22012034599019 — KHEL MAIDAN SAMTALIKARAN - PRATHMIK SHALA AMADAND</t>
+        </is>
+      </c>
+      <c r="G386" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H386" s="2" t="n">
+        <v>98092.27</v>
+      </c>
+      <c r="I386" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J386" s="3" t="n">
+        <v>45462</v>
+      </c>
+      <c r="K386" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / MUNDI</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C387" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D387" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
+        </is>
+      </c>
+      <c r="E387" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F387" s="1" t="inlineStr">
+        <is>
+          <t>1746003056/RC/22012034538851 — सुदूर ग्राम सम्पर्क सडक गुजरनाला पहुच मार्ग से शांतिधाम होते हुए तालाब तक</t>
+        </is>
+      </c>
+      <c r="G387" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H387" s="2" t="n">
+        <v>1313926.16</v>
+      </c>
+      <c r="I387" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J387" s="3" t="n">
+        <v>44102</v>
+      </c>
+      <c r="K387" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PACHOUHA</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C388" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D388" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E388" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F388" s="1" t="inlineStr">
+        <is>
+          <t>1746003059/IF/22012035138339 — पशु शेड गोमती / राजेश सिंह</t>
+        </is>
+      </c>
+      <c r="G388" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H388" s="2" t="n">
+        <v>100842.93</v>
+      </c>
+      <c r="I388" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J388" s="3" t="n">
+        <v>45495</v>
+      </c>
+      <c r="K388" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PACHOUHA</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C389" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D389" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E389" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F389" s="1" t="inlineStr">
+        <is>
+          <t>1746003059/IF/22012035293900 — कपिल धारा  कूप निर्माण कार्य सजन सिंह/ तेरसू सिंह</t>
+        </is>
+      </c>
+      <c r="G389" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H389" s="2" t="n">
+        <v>256020.21</v>
+      </c>
+      <c r="I389" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J389" s="3" t="n">
+        <v>45716</v>
+      </c>
+      <c r="K389" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PADARIYA</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C390" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D390" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E390" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F390" s="1" t="inlineStr">
+        <is>
+          <t>1746003060/IF/22012035298154 — KAPIL DHARA NIRMAN KARYA BAHADU SINGH /RAMSINGH</t>
+        </is>
+      </c>
+      <c r="G390" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H390" s="2" t="n">
+        <v>301459.54</v>
+      </c>
+      <c r="I390" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J390" s="3" t="n">
+        <v>45732</v>
+      </c>
+      <c r="K390" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PAGANA</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C391" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D391" s="1" t="inlineStr">
+        <is>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
+        </is>
+      </c>
+      <c r="E391" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compound wall</t>
+        </is>
+      </c>
+      <c r="F391" s="1" t="inlineStr">
+        <is>
+          <t>1746003061/AV/22012034625908 — बाउंड्रीवाल निर्माण कार्य आंगनवाड़ी केन्द्र क्रमांक 02 पंगना</t>
+        </is>
+      </c>
+      <c r="G391" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H391" s="2" t="n">
+        <v>610962.1</v>
+      </c>
+      <c r="I391" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J391" s="3" t="n">
+        <v>45080</v>
+      </c>
+      <c r="K391" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PAGANA</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C392" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D392" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E392" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F392" s="1" t="inlineStr">
+        <is>
+          <t>1746003061/IF/22012035151205 — RFR Tipan Hitaisi kapildhara Wark Prabhu Singh /Prasadi Singh</t>
+        </is>
+      </c>
+      <c r="G392" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H392" s="2" t="n">
+        <v>282918.65</v>
+      </c>
+      <c r="I392" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J392" s="3" t="n">
+        <v>45197</v>
+      </c>
+      <c r="K392" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PAGANA</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C393" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D393" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E393" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F393" s="1" t="inlineStr">
+        <is>
+          <t>1746003061/IF/22012035463096 — खेत तालाब निर्माण कार्य कोशी बाई पिता गोरे</t>
+        </is>
+      </c>
+      <c r="G393" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H393" s="2" t="n">
+        <v>397963.77</v>
+      </c>
+      <c r="I393" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J393" s="3" t="n">
+        <v>46097</v>
+      </c>
+      <c r="K393" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PAGANA</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C394" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D394" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E394" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F394" s="1" t="inlineStr">
+        <is>
+          <t>1746003061/IF/IAY/111296 — Construction of IAY House -IAY REG. NO. MP-46-003-061-003/9</t>
+        </is>
+      </c>
+      <c r="G394" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H394" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I394" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J394" s="3" t="n">
+        <v>45870</v>
+      </c>
+      <c r="K394" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PAGANA</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C395" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D395" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E395" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F395" s="1" t="inlineStr">
+        <is>
+          <t>1746003061/IF/IAY/4820041 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115096324</t>
+        </is>
+      </c>
+      <c r="G395" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H395" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I395" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J395" s="3" t="n">
+        <v>45810</v>
+      </c>
+      <c r="K395" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PALI</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C396" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D396" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E396" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F396" s="1" t="inlineStr">
+        <is>
+          <t>1746003062/IF/IAY/4894743 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113832799</t>
+        </is>
+      </c>
+      <c r="G396" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H396" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I396" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J396" s="3" t="n">
+        <v>45756</v>
+      </c>
+      <c r="K396" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PAPRAUDI</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C397" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D397" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E397" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F397" s="1" t="inlineStr">
+        <is>
+          <t>1746003063/IF/22012034638035 — पशू सेड  निर्माण कार्य हित - रामवती / राम प्रकाश पनिका</t>
+        </is>
+      </c>
+      <c r="G397" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H397" s="2" t="n">
+        <v>63830.2</v>
+      </c>
+      <c r="I397" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J397" s="3" t="n">
+        <v>44214</v>
+      </c>
+      <c r="K397" s="3" t="n">
+        <v>46298</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PAPRAUDI</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C398" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D398" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E398" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F398" s="1" t="inlineStr">
+        <is>
+          <t>1746003063/IF/22012035012796 — व्यक्तिगत वृक्षारोपण कार्य रामवती / भैयालाल राठौर</t>
+        </is>
+      </c>
+      <c r="G398" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H398" s="2" t="n">
+        <v>160586.73</v>
+      </c>
+      <c r="I398" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J398" s="3" t="n">
+        <v>45162</v>
+      </c>
+      <c r="K398" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PAPRAUDI</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C399" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D399" s="1" t="inlineStr">
+        <is>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
+        </is>
+      </c>
+      <c r="E399" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F399" s="1" t="inlineStr">
+        <is>
+          <t>1746003063/IF/22012035243421 — हितेषी वृक्षारोपण कार्य हित. रेवाराम/जनीराम राठौर</t>
+        </is>
+      </c>
+      <c r="G399" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H399" s="2" t="n">
+        <v>99465.78</v>
+      </c>
+      <c r="I399" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J399" s="3" t="n">
+        <v>45569</v>
+      </c>
+      <c r="K399" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PAPRAUDI</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C400" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D400" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E400" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F400" s="1" t="inlineStr">
+        <is>
+          <t>1746003063/WC/22012034919513 — पुष्‍कर धरोहर तालाब जीर्णोद्धार कार्य पनपिहा तालाब</t>
+        </is>
+      </c>
+      <c r="G400" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H400" s="2" t="n">
+        <v>272977.55</v>
+      </c>
+      <c r="I400" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J400" s="3" t="n">
+        <v>44628</v>
+      </c>
+      <c r="K400" s="3" t="n">
+        <v>46288</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PASLA</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C401" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D401" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E401" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F401" s="1" t="inlineStr">
+        <is>
+          <t>1746003065/IF/IAY/5873672 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106960133</t>
+        </is>
+      </c>
+      <c r="G401" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H401" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I401" s="2" t="n">
+        <v>7569</v>
+      </c>
+      <c r="J401" s="3" t="n">
+        <v>46108</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PATNAKALA</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C402" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D402" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E402" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F402" s="1" t="inlineStr">
+        <is>
+          <t>1746003066/IF/IAY/5109027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151780000</t>
+        </is>
+      </c>
+      <c r="G402" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H402" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I402" s="2" t="n">
+        <v>2860</v>
+      </c>
+      <c r="J402" s="3" t="n">
+        <v>45795</v>
+      </c>
+      <c r="K402" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PATNAKALA</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C403" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D403" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E403" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F403" s="1" t="inlineStr">
+        <is>
+          <t>1746003066/IF/IAY/5158000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151970932</t>
+        </is>
+      </c>
+      <c r="G403" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H403" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I403" s="2" t="n">
+        <v>2860</v>
+      </c>
+      <c r="J403" s="3" t="n">
+        <v>45795</v>
+      </c>
+      <c r="K403" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PATNAKALA</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C404" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D404" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E404" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F404" s="1" t="inlineStr">
+        <is>
+          <t>1746003066/IF/IAY/5159264 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152087329</t>
+        </is>
+      </c>
+      <c r="G404" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H404" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I404" s="2" t="n">
+        <v>2860</v>
+      </c>
+      <c r="J404" s="3" t="n">
+        <v>45775</v>
+      </c>
+      <c r="K404" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PIPARIYA</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C405" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D405" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E405" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F405" s="1" t="inlineStr">
+        <is>
+          <t>1746003067/IF/22012034859858 — mavesi shed - pinki/sarju kol</t>
+        </is>
+      </c>
+      <c r="G405" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H405" s="2" t="n">
+        <v>102645.51</v>
+      </c>
+      <c r="I405" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J405" s="3" t="n">
+        <v>44510</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PIPARIYA</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C406" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D406" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E406" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F406" s="1" t="inlineStr">
+        <is>
+          <t>1746003067/IF/22012034859881 — maveshi shed-devwati/rajan rathour</t>
+        </is>
+      </c>
+      <c r="G406" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H406" s="2" t="n">
+        <v>102645.51</v>
+      </c>
+      <c r="I406" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J406" s="3" t="n">
+        <v>44510</v>
+      </c>
+      <c r="K406" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PIPARIYA</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C407" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D407" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E407" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F407" s="1" t="inlineStr">
+        <is>
+          <t>1746003067/IF/22012034924893 — laghu talab-rajan/ramniwash rathour</t>
+        </is>
+      </c>
+      <c r="G407" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H407" s="2" t="n">
+        <v>428377.78</v>
+      </c>
+      <c r="I407" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J407" s="3" t="n">
+        <v>44703</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>46281</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PIPARIYA</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C408" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D408" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E408" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F408" s="1" t="inlineStr">
+        <is>
+          <t>1746003067/IF/22012035234147 — Hitaishi kapildhara koop nirman karya Rajesh/lalan rathour</t>
+        </is>
+      </c>
+      <c r="G408" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H408" s="2" t="n">
+        <v>261712.98</v>
+      </c>
+      <c r="I408" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J408" s="3" t="n">
+        <v>45656</v>
+      </c>
+      <c r="K408" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PIPARIYA</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C409" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D409" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E409" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F409" s="1" t="inlineStr">
+        <is>
+          <t>1746003067/IF/22012035234223 — Hitaishi kapil dhara koop nirman karya Lakhanlal/ramdas rathour</t>
+        </is>
+      </c>
+      <c r="G409" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H409" s="2" t="n">
+        <v>259443.73</v>
+      </c>
+      <c r="I409" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J409" s="3" t="n">
+        <v>45728</v>
+      </c>
+      <c r="K409" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PIPARIYA</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C410" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D410" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E410" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F410" s="1" t="inlineStr">
+        <is>
+          <t>1746003067/IF/22012035259227 — cattle shed construction work madhu/umesh patel</t>
+        </is>
+      </c>
+      <c r="G410" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H410" s="2" t="n">
+        <v>112692.21</v>
+      </c>
+      <c r="I410" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J410" s="3" t="n">
+        <v>45809</v>
+      </c>
+      <c r="K410" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PIPARIYA</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C411" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D411" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E411" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F411" s="1" t="inlineStr">
+        <is>
+          <t>1746003067/IF/22012035259230 — cattle shed construction work sulochana/umesh patel</t>
+        </is>
+      </c>
+      <c r="G411" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H411" s="2" t="n">
+        <v>121037.53</v>
+      </c>
+      <c r="I411" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J411" s="3" t="n">
+        <v>45809</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PIPARIYA</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C412" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D412" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E412" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F412" s="1" t="inlineStr">
+        <is>
+          <t>1746003067/IF/22012035269977 — Hitaishi kapil dhara koop nirman karya ganesh/bhikham kol</t>
+        </is>
+      </c>
+      <c r="G412" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H412" s="2" t="n">
+        <v>326857.39</v>
+      </c>
+      <c r="I412" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J412" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PIPARIYA</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C413" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D413" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E413" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F413" s="1" t="inlineStr">
+        <is>
+          <t>1746003067/IF/22012035301094 — cattle shed construction work reena/omprakash patel</t>
+        </is>
+      </c>
+      <c r="G413" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H413" s="2" t="n">
+        <v>114864.04</v>
+      </c>
+      <c r="I413" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J413" s="3" t="n">
+        <v>45809</v>
+      </c>
+      <c r="K413" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PIPARIYA</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C414" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D414" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E414" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F414" s="1" t="inlineStr">
+        <is>
+          <t>1746003067/IF/22012035301317 — cattle shed construction work gudiya/babbu prasad baiga</t>
+        </is>
+      </c>
+      <c r="G414" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H414" s="2" t="n">
+        <v>74989.34</v>
+      </c>
+      <c r="I414" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J414" s="3" t="n">
+        <v>45809</v>
+      </c>
+      <c r="K414" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PIPARIYA</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C415" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D415" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E415" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F415" s="1" t="inlineStr">
+        <is>
+          <t>1746003067/IF/22012035302738 — Hitaishi kapil dhara koop nirman karya chhotelal/ramdeen kol</t>
+        </is>
+      </c>
+      <c r="G415" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H415" s="2" t="n">
+        <v>326732.31</v>
+      </c>
+      <c r="I415" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J415" s="3" t="n">
+        <v>45790</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PIPARIYA</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C416" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D416" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E416" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F416" s="1" t="inlineStr">
+        <is>
+          <t>1746003067/RC/22012034643268 — RCC PULYA NIRMAN KARYA MUKHYA MARG KE PAS KARAOUNDHIYA TOLA ME PIARIYA</t>
+        </is>
+      </c>
+      <c r="G416" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H416" s="2" t="n">
+        <v>664556.1</v>
+      </c>
+      <c r="I416" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J416" s="3" t="n">
+        <v>45460</v>
+      </c>
+      <c r="K416" s="3" t="n">
+        <v>46295</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PODI-1</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C417" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D417" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E417" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F417" s="1" t="inlineStr">
+        <is>
+          <t>1746003068/IF/22012035257403 — Cattle Shet Champakali /Devendra Kewat</t>
+        </is>
+      </c>
+      <c r="G417" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H417" s="2" t="n">
+        <v>119926.21</v>
+      </c>
+      <c r="I417" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J417" s="3" t="n">
+        <v>45756</v>
+      </c>
+      <c r="K417" s="3" t="n">
+        <v>46299</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PODI-1</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C418" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D418" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E418" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F418" s="1" t="inlineStr">
+        <is>
+          <t>1746003068/IF/22012035257416 — Cattle Shed Shanti Bai/Kallu Kewat</t>
+        </is>
+      </c>
+      <c r="G418" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H418" s="2" t="n">
+        <v>119982.5</v>
+      </c>
+      <c r="I418" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J418" s="3" t="n">
+        <v>45756</v>
+      </c>
+      <c r="K418" s="3" t="n">
+        <v>46299</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PODI-1</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C419" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D419" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E419" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F419" s="1" t="inlineStr">
+        <is>
+          <t>1746003068/IF/22012035257423 — Cattle Shed Vidya Bai/Hetram Nayak</t>
+        </is>
+      </c>
+      <c r="G419" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H419" s="2" t="n">
+        <v>114359.41</v>
+      </c>
+      <c r="I419" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J419" s="3" t="n">
+        <v>45625</v>
+      </c>
+      <c r="K419" s="3" t="n">
+        <v>46299</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PODI-1</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C420" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D420" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E420" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F420" s="1" t="inlineStr">
+        <is>
+          <t>1746003068/IF/22012035317677 — Hitaisi Kupnirman/Satlal/Chillu Gond</t>
+        </is>
+      </c>
+      <c r="G420" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H420" s="2" t="n">
+        <v>349773.56</v>
+      </c>
+      <c r="I420" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J420" s="3" t="n">
+        <v>45771</v>
+      </c>
+      <c r="K420" s="3" t="n">
+        <v>46299</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PODI-1</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C421" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D421" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E421" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F421" s="1" t="inlineStr">
+        <is>
+          <t>1746003068/RS/22012034679067 — सेग्रिगेसन सेड निर्माण ग्राम पोडी 01</t>
+        </is>
+      </c>
+      <c r="G421" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H421" s="2" t="n">
+        <v>699999.69</v>
+      </c>
+      <c r="I421" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J421" s="3" t="n">
+        <v>44920</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PODI-2</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C422" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D422" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E422" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F422" s="1" t="inlineStr">
+        <is>
+          <t>1746003069/IF/IAY/4641907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133249429</t>
+        </is>
+      </c>
+      <c r="G422" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H422" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I422" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J422" s="3" t="n">
+        <v>45578</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PODI-2</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C423" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D423" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E423" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F423" s="1" t="inlineStr">
+        <is>
+          <t>1746003069/IF/IAY/4834318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150560475</t>
+        </is>
+      </c>
+      <c r="G423" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H423" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I423" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J423" s="3" t="n">
+        <v>45769</v>
+      </c>
+      <c r="K423" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PODI-2</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C424" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D424" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E424" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F424" s="1" t="inlineStr">
+        <is>
+          <t>1746003069/IF/IAY/4881486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133070467</t>
+        </is>
+      </c>
+      <c r="G424" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H424" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I424" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J424" s="3" t="n">
+        <v>45729</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PODI-2</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C425" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D425" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E425" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F425" s="1" t="inlineStr">
+        <is>
+          <t>1746003069/IF/IAY/5093726 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135250765</t>
+        </is>
+      </c>
+      <c r="G425" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H425" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I425" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J425" s="3" t="n">
+        <v>45800</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PODI-2</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C426" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D426" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E426" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F426" s="1" t="inlineStr">
+        <is>
+          <t>1746003069/IF/IAY/5106962 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150582519</t>
+        </is>
+      </c>
+      <c r="G426" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H426" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I426" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J426" s="3" t="n">
+        <v>45817</v>
+      </c>
+      <c r="K426" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PODI-2</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C427" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D427" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E427" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F427" s="1" t="inlineStr">
+        <is>
+          <t>1746003069/IF/IAY/5107157 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150681590</t>
+        </is>
+      </c>
+      <c r="G427" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H427" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I427" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J427" s="3" t="n">
+        <v>45752</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / PODI-2</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C428" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D428" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E428" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F428" s="1" t="inlineStr">
+        <is>
+          <t>1746003069/IF/IAY/5873637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134492167</t>
+        </is>
+      </c>
+      <c r="G428" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H428" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I428" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J428" s="3" t="n">
+        <v>46170</v>
+      </c>
+      <c r="K428" s="3" t="n">
+        <v>46229</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / RAKSA</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C429" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D429" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E429" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F429" s="1" t="inlineStr">
+        <is>
+          <t>1746003070/IF/IAY/4990820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113472234</t>
+        </is>
+      </c>
+      <c r="G429" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H429" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I429" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J429" s="3" t="n">
+        <v>45735</v>
+      </c>
+      <c r="K429" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / RAKSA</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C430" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D430" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E430" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F430" s="1" t="inlineStr">
+        <is>
+          <t>1746003070/IF/IAY/4998702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116141553</t>
+        </is>
+      </c>
+      <c r="G430" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H430" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I430" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J430" s="3" t="n">
+        <v>45791</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / RAKSA</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C431" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D431" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E431" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F431" s="1" t="inlineStr">
+        <is>
+          <t>1746003070/IF/IAY/5002083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118031043</t>
+        </is>
+      </c>
+      <c r="G431" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H431" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I431" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J431" s="3" t="n">
+        <v>45735</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SEMARWAR</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C432" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D432" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E432" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F432" s="1" t="inlineStr">
+        <is>
+          <t>1746003072/IF/22012034836433 — मवेशी शेड निर्माण कार्य पार्वती बाई पति केमला सिंह</t>
+        </is>
+      </c>
+      <c r="G432" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H432" s="2" t="n">
+        <v>102645.51</v>
+      </c>
+      <c r="I432" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J432" s="3" t="n">
+        <v>44520</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>46307</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SEMARWAR</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C433" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D433" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E433" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F433" s="1" t="inlineStr">
+        <is>
+          <t>1746003072/IF/22012035053614 — मवेशी शेड निर्माण कार्य सेमवती राठौर/जगत सिंह राठौर</t>
+        </is>
+      </c>
+      <c r="G433" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H433" s="2" t="n">
+        <v>114407.34</v>
+      </c>
+      <c r="I433" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J433" s="3" t="n">
+        <v>45079</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>46307</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SEMARWAR</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C434" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D434" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E434" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F434" s="1" t="inlineStr">
+        <is>
+          <t>1746003072/IF/22012035261048 — कपिल धारा कूप निर्माण कार्य मंगल राठौर / ददनी राठौर</t>
+        </is>
+      </c>
+      <c r="G434" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H434" s="2" t="n">
+        <v>312516.84</v>
+      </c>
+      <c r="I434" s="2" t="n">
+        <v>7400</v>
+      </c>
+      <c r="J434" s="3" t="n">
+        <v>45786</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>46307</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SEMARWAR</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C435" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D435" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E435" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F435" s="1" t="inlineStr">
+        <is>
+          <t>1746003072/IF/22012035278324 — मवेशी शेड निर्माण कार्य सुनीता यादव / दिनेश यादव</t>
+        </is>
+      </c>
+      <c r="G435" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H435" s="2" t="n">
+        <v>125021.12</v>
+      </c>
+      <c r="I435" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J435" s="3" t="n">
+        <v>45744</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>46307</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SENDURI</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C436" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D436" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E436" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F436" s="1" t="inlineStr">
+        <is>
+          <t>1746003073/IF/IAY/4615479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126290578</t>
+        </is>
+      </c>
+      <c r="G436" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H436" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I436" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J436" s="3" t="n">
+        <v>45561</v>
+      </c>
+      <c r="K436" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SENDURI</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C437" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D437" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E437" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F437" s="1" t="inlineStr">
+        <is>
+          <t>1746003073/IF/IAY/5886801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140753021</t>
+        </is>
+      </c>
+      <c r="G437" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H437" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I437" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J437" s="3" t="n">
+        <v>46133</v>
+      </c>
+      <c r="K437" s="3" t="n">
+        <v>46281</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SENDURI</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C438" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D438" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E438" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F438" s="1" t="inlineStr">
+        <is>
+          <t>1746003073/IF/IAY/5886845 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117536703</t>
+        </is>
+      </c>
+      <c r="G438" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H438" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I438" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J438" s="3" t="n">
+        <v>46133</v>
+      </c>
+      <c r="K438" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SENDURI</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C439" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D439" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E439" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F439" s="1" t="inlineStr">
+        <is>
+          <t>1746003073/IF/IAY/5886855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126261844</t>
+        </is>
+      </c>
+      <c r="G439" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H439" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I439" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J439" s="3" t="n">
+        <v>46133</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>46281</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SENDURI</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C440" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D440" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E440" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F440" s="1" t="inlineStr">
+        <is>
+          <t>1746003073/IF/IAY/5886861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120946401</t>
+        </is>
+      </c>
+      <c r="G440" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H440" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I440" s="2" t="n">
+        <v>8352</v>
+      </c>
+      <c r="J440" s="3" t="n">
+        <v>46176</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SENDURI</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C441" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D441" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E441" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F441" s="1" t="inlineStr">
+        <is>
+          <t>1746003073/IF/IAY/5886864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117536525</t>
+        </is>
+      </c>
+      <c r="G441" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H441" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I441" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J441" s="3" t="n">
+        <v>46133</v>
+      </c>
+      <c r="K441" s="3" t="n">
+        <v>46281</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SENDURI</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C442" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D442" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E442" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F442" s="1" t="inlineStr">
+        <is>
+          <t>1746003073/IF/IAY/5887024 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118019485</t>
+        </is>
+      </c>
+      <c r="G442" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H442" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I442" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J442" s="3" t="n">
+        <v>46133</v>
+      </c>
+      <c r="K442" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SENDURI</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C443" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D443" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E443" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F443" s="1" t="inlineStr">
+        <is>
+          <t>1746003073/IF/IAY/5887032 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126670388</t>
+        </is>
+      </c>
+      <c r="G443" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H443" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I443" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J443" s="3" t="n">
+        <v>46133</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>46281</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SENDURI</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C444" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D444" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E444" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F444" s="1" t="inlineStr">
+        <is>
+          <t>1746003073/RC/22012034851289 — PCC Anya Antrik Marg Nirman Karya Ma Jagdamba Marhiya Se Heeralal Rathour Ke Ghar Taraf</t>
+        </is>
+      </c>
+      <c r="G444" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H444" s="2" t="n">
+        <v>108000</v>
+      </c>
+      <c r="I444" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J444" s="3" t="n">
+        <v>46075</v>
+      </c>
+      <c r="K444" s="3" t="n">
+        <v>46281</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SEONI</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C445" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D445" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E445" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F445" s="1" t="inlineStr">
+        <is>
+          <t>1746003074/IF/IAY/2155461 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5392046</t>
+        </is>
+      </c>
+      <c r="G445" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H445" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I445" s="2" t="n">
+        <v>4400</v>
+      </c>
+      <c r="J445" s="3" t="n">
+        <v>43672</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SEONI</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C446" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D446" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E446" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F446" s="1" t="inlineStr">
+        <is>
+          <t>1746003074/IF/IAY/3758737 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123189545</t>
+        </is>
+      </c>
+      <c r="G446" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H446" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I446" s="2" t="n">
+        <v>2244</v>
+      </c>
+      <c r="J446" s="3" t="n">
+        <v>44864</v>
+      </c>
+      <c r="K446" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SEONI</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C447" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D447" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E447" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F447" s="1" t="inlineStr">
+        <is>
+          <t>1746003074/IF/IAY/4825087 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123197598</t>
+        </is>
+      </c>
+      <c r="G447" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H447" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I447" s="2" t="n">
+        <v>2673</v>
+      </c>
+      <c r="J447" s="3" t="n">
+        <v>45619</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SEONI</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C448" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D448" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E448" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F448" s="1" t="inlineStr">
+        <is>
+          <t>1746003074/IF/IAY/5511608 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135103671</t>
+        </is>
+      </c>
+      <c r="G448" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H448" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I448" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J448" s="3" t="n">
+        <v>45796</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SEONI</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C449" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D449" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E449" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F449" s="1" t="inlineStr">
+        <is>
+          <t>1746003074/IF/IAY/5886922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123188439</t>
+        </is>
+      </c>
+      <c r="G449" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H449" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I449" s="2" t="n">
+        <v>6525</v>
+      </c>
+      <c r="J449" s="3" t="n">
+        <v>46113</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SEONI</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C450" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D450" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E450" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F450" s="1" t="inlineStr">
+        <is>
+          <t>1746003074/IF/IAY/5886988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115157722</t>
+        </is>
+      </c>
+      <c r="G450" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H450" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I450" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J450" s="3" t="n">
+        <v>46113</v>
+      </c>
+      <c r="K450" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SEONI</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C451" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D451" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E451" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F451" s="1" t="inlineStr">
+        <is>
+          <t>1746003074/IF/IAY/5887003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122732427</t>
+        </is>
+      </c>
+      <c r="G451" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H451" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I451" s="2" t="n">
+        <v>6525</v>
+      </c>
+      <c r="J451" s="3" t="n">
+        <v>46113</v>
+      </c>
+      <c r="K451" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SINDHORA</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C452" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D452" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E452" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F452" s="1" t="inlineStr">
+        <is>
+          <t>1746003075/IF/22012035043520 — लघुतालाब निर्माण कार्य - संतराम / शुद्धू पनिका</t>
+        </is>
+      </c>
+      <c r="G452" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H452" s="2" t="n">
+        <v>474709.26</v>
+      </c>
+      <c r="I452" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J452" s="3" t="n">
+        <v>45206</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SINDHORA</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C453" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D453" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E453" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F453" s="1" t="inlineStr">
+        <is>
+          <t>1746003075/IF/22012035261137 — मवेशी शेड निर्माण कार्य - बेलपतिया / अगर सिंह</t>
+        </is>
+      </c>
+      <c r="G453" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H453" s="2" t="n">
+        <v>74059.9</v>
+      </c>
+      <c r="I453" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J453" s="3" t="n">
+        <v>45750</v>
+      </c>
+      <c r="K453" s="3" t="n">
+        <v>46299</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SINDHORA</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C454" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D454" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E454" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F454" s="1" t="inlineStr">
+        <is>
+          <t>1746003075/IF/IAY/5017600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126003337</t>
+        </is>
+      </c>
+      <c r="G454" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H454" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I454" s="2" t="n">
+        <v>2880</v>
+      </c>
+      <c r="J454" s="3" t="n">
+        <v>45741</v>
+      </c>
+      <c r="K454" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SULKHARI</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C455" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D455" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E455" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F455" s="1" t="inlineStr">
+        <is>
+          <t>1746003076/IF/22012035306514 — Coop nirman Anju Singh/gopal gond</t>
+        </is>
+      </c>
+      <c r="G455" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H455" s="2" t="n">
+        <v>337350.84</v>
+      </c>
+      <c r="I455" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J455" s="3" t="n">
+        <v>45728</v>
+      </c>
+      <c r="K455" s="3" t="n">
+        <v>46307</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SULKHARI</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C456" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D456" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E456" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F456" s="1" t="inlineStr">
+        <is>
+          <t>1746003076/IF/22012035308072 — Pashu shed niman kary Dhanmatiya/Heeralal</t>
+        </is>
+      </c>
+      <c r="G456" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H456" s="2" t="n">
+        <v>126475.77</v>
+      </c>
+      <c r="I456" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J456" s="3" t="n">
+        <v>45737</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>46299</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SULKHARI</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C457" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D457" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E457" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F457" s="1" t="inlineStr">
+        <is>
+          <t>1746003076/IF/22012035308073 — Pashu shed nirman kary sushma/lalan gond</t>
+        </is>
+      </c>
+      <c r="G457" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H457" s="2" t="n">
+        <v>126992.26</v>
+      </c>
+      <c r="I457" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J457" s="3" t="n">
+        <v>45737</v>
+      </c>
+      <c r="K457" s="3" t="n">
+        <v>46299</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / SULKHARI</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C458" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D458" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E458" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F458" s="1" t="inlineStr">
+        <is>
+          <t>1746003076/IF/22012035563806 — gausala gangotri bai / jagdish prasad</t>
+        </is>
+      </c>
+      <c r="G458" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H458" s="2" t="n">
+        <v>126491.13</v>
+      </c>
+      <c r="I458" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J458" s="3" t="n">
+        <v>46133</v>
+      </c>
+      <c r="K458" s="3" t="n">
+        <v>46299</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / TAKHULI</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C459" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D459" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E459" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F459" s="1" t="inlineStr">
+        <is>
+          <t>1746003077/IF/22012035084514 — कपिल धारा निमर्ण कार्य मीना बाई / मान सिह</t>
+        </is>
+      </c>
+      <c r="G459" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H459" s="2" t="n">
+        <v>258339.08</v>
+      </c>
+      <c r="I459" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J459" s="3" t="n">
+        <v>45066</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / TARADAND</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C460" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D460" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E460" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F460" s="1" t="inlineStr">
+        <is>
+          <t>1746003078/IF/22012035083353 — KAPIL DHARA KOOP NIRMAN KARYA PUNUAA KOL PITA SAMPAT</t>
+        </is>
+      </c>
+      <c r="G460" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H460" s="2" t="n">
+        <v>295962.44</v>
+      </c>
+      <c r="I460" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J460" s="3" t="n">
+        <v>45104</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / TARADAND</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C461" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D461" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E461" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F461" s="1" t="inlineStr">
+        <is>
+          <t>1746003078/IF/22012035083361 — KAPIL DHARA KOOP NIRMAN KARYA BARATU KOL PITA BUCHATI KOL</t>
+        </is>
+      </c>
+      <c r="G461" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H461" s="2" t="n">
+        <v>299213.31</v>
+      </c>
+      <c r="I461" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J461" s="3" t="n">
+        <v>45416</v>
+      </c>
+      <c r="K461" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / TARADAND</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C462" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D462" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E462" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F462" s="1" t="inlineStr">
+        <is>
+          <t>1746003078/IF/22012035285886 — हितैषी कपिलधारा मुकेश/जगन्‍नाथ पटेल</t>
+        </is>
+      </c>
+      <c r="G462" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H462" s="2" t="n">
+        <v>330953.3</v>
+      </c>
+      <c r="I462" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J462" s="3" t="n">
+        <v>45727</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / TARADAND</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C463" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D463" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E463" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F463" s="1" t="inlineStr">
+        <is>
+          <t>1746003078/IF/22012035285895 — हितैषी कपिलधारा रामदयाल/शिवदयाल पटेल</t>
+        </is>
+      </c>
+      <c r="G463" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H463" s="2" t="n">
+        <v>326354.38</v>
+      </c>
+      <c r="I463" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J463" s="3" t="n">
+        <v>45727</v>
+      </c>
+      <c r="K463" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / TARADAND</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C464" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D464" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E464" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F464" s="1" t="inlineStr">
+        <is>
+          <t>1746003078/RC/22012034845259 — पीसीसी रोड चरण सिंह के घर से लब्बर सिंह के घर तरफ</t>
+        </is>
+      </c>
+      <c r="G464" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H464" s="2" t="n">
+        <v>84000</v>
+      </c>
+      <c r="I464" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J464" s="3" t="n">
+        <v>45993</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / UMARIA</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C465" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D465" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E465" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F465" s="1" t="inlineStr">
+        <is>
+          <t>1746003079/IF/22012035156367 — हितैषी कपिलधारा कूप निर्माण कार्य - जीवनवती / परसादू सिंह</t>
+        </is>
+      </c>
+      <c r="G465" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H465" s="2" t="n">
+        <v>252360.19</v>
+      </c>
+      <c r="I465" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J465" s="3" t="n">
+        <v>45197</v>
+      </c>
+      <c r="K465" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / UMARIA</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C466" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D466" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E466" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F466" s="1" t="inlineStr">
+        <is>
+          <t>1746003079/IF/IAY/4662518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149678966</t>
+        </is>
+      </c>
+      <c r="G466" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H466" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I466" s="2" t="n">
+        <v>7290</v>
+      </c>
+      <c r="J466" s="3" t="n">
+        <v>45792</v>
+      </c>
+      <c r="K466" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / UMARIA</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C467" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D467" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
+        </is>
+      </c>
+      <c r="E467" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F467" s="1" t="inlineStr">
+        <is>
+          <t>1746003079/RC/22012034538731 — सूदुर ग्राम सम्पर्क सडक तीरथ के घर से खरिखा तरफ पहुच मार्ग</t>
+        </is>
+      </c>
+      <c r="G467" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H467" s="2" t="n">
+        <v>1317105.3</v>
+      </c>
+      <c r="I467" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J467" s="3" t="n">
+        <v>44103</v>
+      </c>
+      <c r="K467" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / VENKATNAGAR</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C468" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D468" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Stabilization Pond for Community / Construction of Stabilisation Pond for Community</t>
+        </is>
+      </c>
+      <c r="E468" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F468" s="1" t="inlineStr">
+        <is>
+          <t>1746003080/AV/22012034572973 — Sogrigrasan shed Nirman GP venkatnagar Slwm</t>
+        </is>
+      </c>
+      <c r="G468" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H468" s="2" t="n">
+        <v>490000.37</v>
+      </c>
+      <c r="I468" s="2" t="n">
+        <v>232255.36</v>
+      </c>
+      <c r="J468" s="3" t="n">
+        <v>44540</v>
+      </c>
+      <c r="K468" s="3" t="n">
+        <v>46304</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / VENKATNAGAR</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C469" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D469" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E469" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F469" s="1" t="inlineStr">
+        <is>
+          <t>1746003080/IC/22012034885088 — Vraksharopan karya Kanya higher secondary school venkatnagar</t>
+        </is>
+      </c>
+      <c r="G469" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H469" s="2" t="n">
+        <v>236735.08</v>
+      </c>
+      <c r="I469" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J469" s="3" t="n">
+        <v>45550</v>
+      </c>
+      <c r="K469" s="3" t="n">
+        <v>46304</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / VENKATNAGAR</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C470" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D470" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E470" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F470" s="1" t="inlineStr">
+        <is>
+          <t>1746003080/IC/22012034885089 — Vraksharopan karya balak higher secondary school venkatnagar</t>
+        </is>
+      </c>
+      <c r="G470" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H470" s="2" t="n">
+        <v>218182.08</v>
+      </c>
+      <c r="I470" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J470" s="3" t="n">
+        <v>45489</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>46304</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / VENKATNAGAR</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C471" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D471" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E471" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F471" s="1" t="inlineStr">
+        <is>
+          <t>1746003080/IF/IAY/5806762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117229077</t>
+        </is>
+      </c>
+      <c r="G471" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H471" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I471" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J471" s="3" t="n">
+        <v>46021</v>
+      </c>
+      <c r="K471" s="3" t="n">
+        <v>46250</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / VENKATNAGAR</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C472" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D472" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E472" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F472" s="1" t="inlineStr">
+        <is>
+          <t>1746003080/IF/IAY/5920253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131600612</t>
+        </is>
+      </c>
+      <c r="G472" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H472" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I472" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="J472" s="3" t="n">
+        <v>46218</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>46299</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / VENKATNAGAR</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C473" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D473" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E473" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F473" s="1" t="inlineStr">
+        <is>
+          <t>1746003080/IF/IAY/5923226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121506863</t>
+        </is>
+      </c>
+      <c r="G473" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H473" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I473" s="2" t="n">
+        <v>9135</v>
+      </c>
+      <c r="J473" s="3" t="n">
+        <v>46172</v>
+      </c>
+      <c r="K473" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / VENKATNAGAR</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C474" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D474" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E474" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F474" s="1" t="inlineStr">
+        <is>
+          <t>1746003080/IF/IAY/6061884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151700357</t>
+        </is>
+      </c>
+      <c r="G474" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H474" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I474" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="J474" s="3" t="n">
+        <v>46218</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>46278</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>JAITHARI / VENKATNAGAR</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C475" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D475" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E475" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F475" s="1" t="inlineStr">
+        <is>
+          <t>1746003080/RC/22012034849236 — PCC अन्‍य आंतरिक मार्ग निर्माण (बिना नाली) संतोष प्रजापति के घर से रामेश्‍वर के घर तरफ ल. 150</t>
+        </is>
+      </c>
+      <c r="G475" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H475" s="2" t="n">
+        <v>97000</v>
+      </c>
+      <c r="I475" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J475" s="3" t="n">
+        <v>46063</v>
+      </c>
+      <c r="K475" s="3" t="n">
+        <v>46266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / ACHALPUR</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C476" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D476" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E476" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F476" s="1" t="inlineStr">
+        <is>
+          <t>1746004001/IF/22012035127830 — पशु शेड निर्माण बिकाश कुमार /भवरलाल  ग्राम पंचायत अचलपुर</t>
+        </is>
+      </c>
+      <c r="G476" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H476" s="2" t="n">
+        <v>124305.93</v>
+      </c>
+      <c r="I476" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J476" s="3" t="n">
+        <v>45622</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / ACHALPUR</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C477" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D477" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E477" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F477" s="1" t="inlineStr">
+        <is>
+          <t>1746004001/IF/IAY/4640600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132316588</t>
+        </is>
+      </c>
+      <c r="G477" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H477" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I477" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J477" s="3" t="n">
+        <v>45561</v>
+      </c>
+      <c r="K477" s="3" t="n">
+        <v>46222</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / ACHALPUR</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C478" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D478" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E478" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F478" s="1" t="inlineStr">
+        <is>
+          <t>1746004001/IF/IAY/4640604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132317543</t>
+        </is>
+      </c>
+      <c r="G478" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H478" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I478" s="2" t="n">
+        <v>8370</v>
+      </c>
+      <c r="J478" s="3" t="n">
+        <v>45561</v>
+      </c>
+      <c r="K478" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / ACHALPUR</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C479" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D479" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E479" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F479" s="1" t="inlineStr">
+        <is>
+          <t>1746004001/IF/IAY/4640607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132318255</t>
+        </is>
+      </c>
+      <c r="G479" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H479" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I479" s="2" t="n">
+        <v>6390</v>
+      </c>
+      <c r="J479" s="3" t="n">
+        <v>46030</v>
+      </c>
+      <c r="K479" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / ACHALPUR</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C480" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D480" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E480" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F480" s="1" t="inlineStr">
+        <is>
+          <t>1746004001/IF/IAY/4658960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146950427</t>
+        </is>
+      </c>
+      <c r="G480" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H480" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I480" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J480" s="3" t="n">
+        <v>45561</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>46222</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / ACHALPUR</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C481" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D481" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E481" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F481" s="1" t="inlineStr">
+        <is>
+          <t>1746004001/IF/IAY/4658963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146951101</t>
+        </is>
+      </c>
+      <c r="G481" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H481" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I481" s="2" t="n">
+        <v>7020</v>
+      </c>
+      <c r="J481" s="3" t="n">
+        <v>45797</v>
+      </c>
+      <c r="K481" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / ACHALPUR</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C482" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D482" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E482" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F482" s="1" t="inlineStr">
+        <is>
+          <t>1746004001/IF/IAY/4658966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146951621</t>
+        </is>
+      </c>
+      <c r="G482" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H482" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I482" s="2" t="n">
+        <v>3120</v>
+      </c>
+      <c r="J482" s="3" t="n">
+        <v>45813</v>
+      </c>
+      <c r="K482" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / ACHALPUR</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C483" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D483" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E483" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F483" s="1" t="inlineStr">
+        <is>
+          <t>1746004001/IF/IAY/4662480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149665900</t>
+        </is>
+      </c>
+      <c r="G483" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H483" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I483" s="2" t="n">
+        <v>8370</v>
+      </c>
+      <c r="J483" s="3" t="n">
+        <v>45561</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / ACHALPUR</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C484" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D484" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E484" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F484" s="1" t="inlineStr">
+        <is>
+          <t>1746004001/IF/IAY/4970117 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132318073</t>
+        </is>
+      </c>
+      <c r="G484" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H484" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I484" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J484" s="3" t="n">
+        <v>45767</v>
+      </c>
+      <c r="K484" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / ACHALPUR</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C485" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D485" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E485" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F485" s="1" t="inlineStr">
+        <is>
+          <t>1746004001/IF/IAY/4970119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132318428</t>
+        </is>
+      </c>
+      <c r="G485" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H485" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I485" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J485" s="3" t="n">
+        <v>45767</v>
+      </c>
+      <c r="K485" s="3" t="n">
+        <v>46222</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / ACHALPUR</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C486" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D486" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E486" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F486" s="1" t="inlineStr">
+        <is>
+          <t>1746004001/IF/IAY/4970121 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132319731</t>
+        </is>
+      </c>
+      <c r="G486" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H486" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I486" s="2" t="n">
+        <v>1530</v>
+      </c>
+      <c r="J486" s="3" t="n">
+        <v>45790</v>
+      </c>
+      <c r="K486" s="3" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / ACHALPUR</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C487" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D487" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E487" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F487" s="1" t="inlineStr">
+        <is>
+          <t>1746004001/IF/IAY/4980361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146939927</t>
+        </is>
+      </c>
+      <c r="G487" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H487" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I487" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J487" s="3" t="n">
+        <v>46091</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>46222</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / ACHALPUR</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C488" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D488" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E488" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F488" s="1" t="inlineStr">
+        <is>
+          <t>1746004001/IF/IAY/4980362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146940584</t>
+        </is>
+      </c>
+      <c r="G488" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H488" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I488" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J488" s="3" t="n">
+        <v>45807</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / ACHALPUR</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C489" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D489" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E489" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F489" s="1" t="inlineStr">
+        <is>
+          <t>1746004001/IF/IAY/4982672 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146952239</t>
+        </is>
+      </c>
+      <c r="G489" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H489" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I489" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J489" s="3" t="n">
+        <v>45790</v>
+      </c>
+      <c r="K489" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / ACHALPUR</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C490" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D490" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E490" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F490" s="1" t="inlineStr">
+        <is>
+          <t>1746004001/IF/IAY/5106424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150240532</t>
+        </is>
+      </c>
+      <c r="G490" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H490" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I490" s="2" t="n">
+        <v>4050</v>
+      </c>
+      <c r="J490" s="3" t="n">
+        <v>45800</v>
+      </c>
+      <c r="K490" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / ACHALPUR</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C491" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D491" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E491" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F491" s="1" t="inlineStr">
+        <is>
+          <t>1746004001/IF/IAY/5415700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150216930</t>
+        </is>
+      </c>
+      <c r="G491" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H491" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I491" s="2" t="n">
+        <v>8370</v>
+      </c>
+      <c r="J491" s="3" t="n">
+        <v>45797</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / ACHALPUR</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C492" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D492" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
+        </is>
+      </c>
+      <c r="E492" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F492" s="1" t="inlineStr">
+        <is>
+          <t>1746004001/RS/22012034664066 — SAMUDAIK KACHRA GHAR NIRMAN-WARD NO. 1 SE 10 TAK ACHALPUR ( 4 )</t>
+        </is>
+      </c>
+      <c r="G492" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H492" s="2" t="n">
+        <v>279868.83</v>
+      </c>
+      <c r="I492" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J492" s="3" t="n">
+        <v>44960</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AHIRGANWA</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C493" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D493" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E493" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F493" s="1" t="inlineStr">
+        <is>
+          <t>1746004002/IC/22012034885445 — CTR NIRMAL NEER NIRMAN KARYA KANHAIYA KHATI JHUMRATOLA TARERA</t>
+        </is>
+      </c>
+      <c r="G493" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H493" s="2" t="n">
+        <v>485311.8</v>
+      </c>
+      <c r="I493" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J493" s="3" t="n">
+        <v>45740</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AHIRGANWA</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C494" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D494" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E494" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F494" s="1" t="inlineStr">
+        <is>
+          <t>1746004002/IC/22012034885446 — CTR NIRMAL NEER NIRMAN KARYA FOOLSAY KE GHAR PAS DALDALI</t>
+        </is>
+      </c>
+      <c r="G494" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H494" s="2" t="n">
+        <v>485311.8</v>
+      </c>
+      <c r="I494" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J494" s="3" t="n">
+        <v>45745</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AHIRGANWA</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C495" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D495" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E495" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F495" s="1" t="inlineStr">
+        <is>
+          <t>1746004002/IC/22012034885447 — CTR NIRMAL NEER NIRMAN KARYA LALLU SINGH KE GHAR PAS CHILIHATOLA SITALPANI</t>
+        </is>
+      </c>
+      <c r="G495" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H495" s="2" t="n">
+        <v>485311.8</v>
+      </c>
+      <c r="I495" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J495" s="3" t="n">
+        <v>45791</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / ALWAR</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C496" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D496" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E496" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F496" s="1" t="inlineStr">
+        <is>
+          <t>1746004003/IF/22012035286522 — KHET TALAB NIRMAN KARYE DEVKI BAI / PHAGGU NAYAK ALHWAR</t>
+        </is>
+      </c>
+      <c r="G496" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H496" s="2" t="n">
+        <v>399433.06</v>
+      </c>
+      <c r="I496" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J496" s="3" t="n">
+        <v>45827</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>46223</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AMDARI</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C497" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D497" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E497" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F497" s="1" t="inlineStr">
+        <is>
+          <t>1746004004/IF/IAY/4653628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146655624</t>
+        </is>
+      </c>
+      <c r="G497" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H497" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I497" s="2" t="n">
+        <v>3132</v>
+      </c>
+      <c r="J497" s="3" t="n">
+        <v>45559</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AMDARI</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C498" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D498" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E498" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F498" s="1" t="inlineStr">
+        <is>
+          <t>1746004004/IF/IAY/4662183 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148344455</t>
+        </is>
+      </c>
+      <c r="G498" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H498" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I498" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J498" s="3" t="n">
+        <v>45559</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AMDARI</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C499" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D499" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E499" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F499" s="1" t="inlineStr">
+        <is>
+          <t>1746004004/IF/IAY/4834445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148575020</t>
+        </is>
+      </c>
+      <c r="G499" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H499" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I499" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J499" s="3" t="n">
+        <v>45616</v>
+      </c>
+      <c r="K499" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AMDARI</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C500" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D500" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E500" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F500" s="1" t="inlineStr">
+        <is>
+          <t>1746004004/IF/IAY/5101187 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147933552</t>
+        </is>
+      </c>
+      <c r="G500" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H500" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I500" s="2" t="n">
+        <v>9135</v>
+      </c>
+      <c r="J500" s="3" t="n">
+        <v>45763</v>
+      </c>
+      <c r="K500" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AMDARI</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C501" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D501" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E501" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F501" s="1" t="inlineStr">
+        <is>
+          <t>1746004004/IF/IAY/5101988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148340143</t>
+        </is>
+      </c>
+      <c r="G501" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H501" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I501" s="2" t="n">
+        <v>5220</v>
+      </c>
+      <c r="J501" s="3" t="n">
+        <v>45768</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>46243</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AMDARI</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C502" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D502" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E502" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F502" s="1" t="inlineStr">
+        <is>
+          <t>1746004004/IF/IAY/5101991 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148340722</t>
+        </is>
+      </c>
+      <c r="G502" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H502" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I502" s="2" t="n">
+        <v>783</v>
+      </c>
+      <c r="J502" s="3" t="n">
+        <v>45788</v>
+      </c>
+      <c r="K502" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AMDARI</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C503" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D503" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E503" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F503" s="1" t="inlineStr">
+        <is>
+          <t>1746004004/IF/IAY/5102006 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148342061</t>
+        </is>
+      </c>
+      <c r="G503" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H503" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I503" s="2" t="n">
+        <v>1305</v>
+      </c>
+      <c r="J503" s="3" t="n">
+        <v>45768</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AMDARI</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C504" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D504" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E504" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F504" s="1" t="inlineStr">
+        <is>
+          <t>1746004004/IF/IAY/5102528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148645925</t>
+        </is>
+      </c>
+      <c r="G504" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H504" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I504" s="2" t="n">
+        <v>1827</v>
+      </c>
+      <c r="J504" s="3" t="n">
+        <v>45763</v>
+      </c>
+      <c r="K504" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AMDARI</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C505" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D505" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E505" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F505" s="1" t="inlineStr">
+        <is>
+          <t>1746004004/IF/IAY/5102534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148647334</t>
+        </is>
+      </c>
+      <c r="G505" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H505" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I505" s="2" t="n">
+        <v>3132</v>
+      </c>
+      <c r="J505" s="3" t="n">
+        <v>45763</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AMDARI</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C506" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D506" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E506" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F506" s="1" t="inlineStr">
+        <is>
+          <t>1746004004/IF/IAY/5102536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148647658</t>
+        </is>
+      </c>
+      <c r="G506" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H506" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I506" s="2" t="n">
+        <v>1305</v>
+      </c>
+      <c r="J506" s="3" t="n">
+        <v>45763</v>
+      </c>
+      <c r="K506" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AMDARI</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C507" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D507" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E507" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F507" s="1" t="inlineStr">
+        <is>
+          <t>1746004004/IF/IAY/5103632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149038586</t>
+        </is>
+      </c>
+      <c r="G507" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H507" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I507" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J507" s="3" t="n">
+        <v>45788</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>46299</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AMDARI</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C508" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D508" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E508" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F508" s="1" t="inlineStr">
+        <is>
+          <t>1746004004/IF/IAY/5152398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148647754</t>
+        </is>
+      </c>
+      <c r="G508" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H508" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I508" s="2" t="n">
+        <v>1305</v>
+      </c>
+      <c r="J508" s="3" t="n">
+        <v>45763</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AMDARI</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C509" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D509" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E509" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F509" s="1" t="inlineStr">
+        <is>
+          <t>1746004004/IF/IAY/5262951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149037731</t>
+        </is>
+      </c>
+      <c r="G509" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H509" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I509" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J509" s="3" t="n">
+        <v>45788</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>46208</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AMDARI</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C510" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D510" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E510" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F510" s="1" t="inlineStr">
+        <is>
+          <t>1746004004/IF/IAY/5279002 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149037773</t>
+        </is>
+      </c>
+      <c r="G510" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H510" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I510" s="2" t="n">
+        <v>9135</v>
+      </c>
+      <c r="J510" s="3" t="n">
+        <v>45788</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AMDARI</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C511" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D511" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E511" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F511" s="1" t="inlineStr">
+        <is>
+          <t>1746004004/IF/IAY/5313739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149140035</t>
+        </is>
+      </c>
+      <c r="G511" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H511" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I511" s="2" t="n">
+        <v>6525</v>
+      </c>
+      <c r="J511" s="3" t="n">
+        <v>45788</v>
+      </c>
+      <c r="K511" s="3" t="n">
+        <v>46243</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AMDARI</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C512" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D512" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
+        </is>
+      </c>
+      <c r="E512" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F512" s="1" t="inlineStr">
+        <is>
+          <t>1746004004/RC/22012034835993 — ग्रेवल रोड मुख्य मार्ग बगदरा से खाल्हेधवई की तरफ</t>
+        </is>
+      </c>
+      <c r="G512" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H512" s="2" t="n">
+        <v>1983231.62</v>
+      </c>
+      <c r="I512" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J512" s="3" t="n">
+        <v>45717</v>
+      </c>
+      <c r="K512" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AMDARI</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C513" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D513" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
+        </is>
+      </c>
+      <c r="E513" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F513" s="1" t="inlineStr">
+        <is>
+          <t>1746004004/RC/22012034841434 — NAVEEN GREVAL RODE NIRMAN CHAMMAR KE GHAR KHET PASS SE KHALHE DHAWAI KI OR</t>
+        </is>
+      </c>
+      <c r="G513" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H513" s="2" t="n">
+        <v>1226401.17</v>
+      </c>
+      <c r="I513" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J513" s="3" t="n">
+        <v>45776</v>
+      </c>
+      <c r="K513" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / AMDARI</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C514" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D514" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E514" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F514" s="1" t="inlineStr">
+        <is>
+          <t>1746004004/RC/22012034847107 — p cc road ratan singh ke ghar se talab taraf</t>
+        </is>
+      </c>
+      <c r="G514" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H514" s="2" t="n">
+        <v>170000</v>
+      </c>
+      <c r="I514" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J514" s="3" t="n">
+        <v>46100</v>
+      </c>
+      <c r="K514" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / ANTARIYA</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C515" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D515" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E515" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F515" s="1" t="inlineStr">
+        <is>
+          <t>1746004006/IF/22012035307689 — Cattle Sed Nirmadh Ahilya Bai Pati Gulab Singh</t>
+        </is>
+      </c>
+      <c r="G515" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H515" s="2" t="n">
+        <v>128777.18</v>
+      </c>
+      <c r="I515" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J515" s="3" t="n">
+        <v>45745</v>
+      </c>
+      <c r="K515" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BAHPUR</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C516" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D516" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E516" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F516" s="1" t="inlineStr">
+        <is>
+          <t>1746004008/IF/22012034712842 — मवेशी सेट कार्य भगवान दास/ ऋषि राम</t>
+        </is>
+      </c>
+      <c r="G516" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H516" s="2" t="n">
+        <v>102033.26</v>
+      </c>
+      <c r="I516" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J516" s="3" t="n">
+        <v>44802</v>
+      </c>
+      <c r="K516" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BAHPUR</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C517" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D517" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E517" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F517" s="1" t="inlineStr">
+        <is>
+          <t>1746004008/IF/22012034740642 — Maweshi set karya Nilamber prasad sankardyal</t>
+        </is>
+      </c>
+      <c r="G517" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H517" s="2" t="n">
+        <v>63954.59</v>
+      </c>
+      <c r="I517" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J517" s="3" t="n">
+        <v>45482</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BAHPUR</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C518" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D518" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E518" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F518" s="1" t="inlineStr">
+        <is>
+          <t>1746004008/IF/22012034961360 — Cattle set nirman karya suman bai/shivkumar</t>
+        </is>
+      </c>
+      <c r="G518" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H518" s="2" t="n">
+        <v>103482.45</v>
+      </c>
+      <c r="I518" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J518" s="3" t="n">
+        <v>44706</v>
+      </c>
+      <c r="K518" s="3" t="n">
+        <v>46298</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BAHPUR</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C519" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D519" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E519" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F519" s="1" t="inlineStr">
+        <is>
+          <t>1746004008/IF/22012034970006 — Cattle set nirman karya Gangotri/sugreev</t>
+        </is>
+      </c>
+      <c r="G519" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H519" s="2" t="n">
+        <v>356340.1</v>
+      </c>
+      <c r="I519" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J519" s="3" t="n">
+        <v>44773</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BAHPUR</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C520" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D520" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E520" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F520" s="1" t="inlineStr">
+        <is>
+          <t>1746004008/IF/22012035250111 — Cattle set nirman karya munni Bai/bihai</t>
+        </is>
+      </c>
+      <c r="G520" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H520" s="2" t="n">
+        <v>130163.3</v>
+      </c>
+      <c r="I520" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J520" s="3" t="n">
+        <v>45726</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BAHPUR</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C521" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D521" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E521" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F521" s="1" t="inlineStr">
+        <is>
+          <t>1746004008/IF/22012035252391 — Cattle set nirman karya chakravti Bai chandravanchi/sonu</t>
+        </is>
+      </c>
+      <c r="G521" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H521" s="2" t="n">
+        <v>130009.44</v>
+      </c>
+      <c r="I521" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J521" s="3" t="n">
+        <v>45781</v>
+      </c>
+      <c r="K521" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BAMHANI</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C522" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D522" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
+        </is>
+      </c>
+      <c r="E522" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F522" s="1" t="inlineStr">
+        <is>
+          <t>1746004009/IF/22012035159812 — Boldar bal nirman kary pratap Singh/ramdas</t>
+        </is>
+      </c>
+      <c r="G522" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H522" s="2" t="n">
+        <v>214151.18</v>
+      </c>
+      <c r="I522" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J522" s="3" t="n">
+        <v>45205</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BAMHANI</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C523" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D523" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E523" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F523" s="1" t="inlineStr">
+        <is>
+          <t>1746004009/IF/IAY/3911238 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148690187</t>
+        </is>
+      </c>
+      <c r="G523" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H523" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I523" s="2" t="n">
+        <v>5220</v>
+      </c>
+      <c r="J523" s="3" t="n">
+        <v>45139</v>
+      </c>
+      <c r="K523" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BAMHANI</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C524" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D524" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E524" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F524" s="1" t="inlineStr">
+        <is>
+          <t>1746004009/IF/IAY/4660061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148877893</t>
+        </is>
+      </c>
+      <c r="G524" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H524" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I524" s="2" t="n">
+        <v>12006</v>
+      </c>
+      <c r="J524" s="3" t="n">
+        <v>45625</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BARBASPUR</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C525" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D525" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E525" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F525" s="1" t="inlineStr">
+        <is>
+          <t>1746004011/IF/IAY/3903584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148193361</t>
+        </is>
+      </c>
+      <c r="G525" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H525" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I525" s="2" t="n">
+        <v>1305</v>
+      </c>
+      <c r="J525" s="3" t="n">
+        <v>45766</v>
+      </c>
+      <c r="K525" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BARBASPUR</t>
+        </is>
+      </c>
+      <c r="B526" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C526" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D526" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E526" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F526" s="1" t="inlineStr">
+        <is>
+          <t>1746004011/IF/IAY/4656432 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147207908</t>
+        </is>
+      </c>
+      <c r="G526" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H526" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I526" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J526" s="3" t="n">
+        <v>45570</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
+      <c r="A527" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BARBASPUR</t>
+        </is>
+      </c>
+      <c r="B527" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C527" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D527" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E527" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F527" s="1" t="inlineStr">
+        <is>
+          <t>1746004011/IF/IAY/4981658 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146143185</t>
+        </is>
+      </c>
+      <c r="G527" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H527" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I527" s="2" t="n">
+        <v>783</v>
+      </c>
+      <c r="J527" s="3" t="n">
+        <v>45766</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BARBASPUR</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C528" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D528" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E528" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F528" s="1" t="inlineStr">
+        <is>
+          <t>1746004011/IF/IAY/5326987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147803568</t>
+        </is>
+      </c>
+      <c r="G528" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H528" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I528" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J528" s="3" t="n">
+        <v>45766</v>
+      </c>
+      <c r="K528" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BARBASPUR</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C529" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D529" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E529" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F529" s="1" t="inlineStr">
+        <is>
+          <t>1746004011/IF/IAY/5576615 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148516918</t>
+        </is>
+      </c>
+      <c r="G529" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H529" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I529" s="2" t="n">
+        <v>2600</v>
+      </c>
+      <c r="J529" s="3" t="n">
+        <v>46030</v>
+      </c>
+      <c r="K529" s="3" t="n">
+        <v>46222</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BASAHI</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C530" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D530" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E530" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F530" s="1" t="inlineStr">
+        <is>
+          <t>1746004012/IF/22012034810933 — Pashu shed nirman karya bhopal singh/ ameensay</t>
+        </is>
+      </c>
+      <c r="G530" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H530" s="2" t="n">
+        <v>102645.51</v>
+      </c>
+      <c r="I530" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J530" s="3" t="n">
+        <v>44702</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
+      <c r="A531" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BASAHI</t>
+        </is>
+      </c>
+      <c r="B531" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C531" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D531" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E531" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F531" s="1" t="inlineStr">
+        <is>
+          <t>1746004012/IF/22012034810961 — Pashu shed nirman karya siya bai /badrai prasad</t>
+        </is>
+      </c>
+      <c r="G531" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H531" s="2" t="n">
+        <v>102645.51</v>
+      </c>
+      <c r="I531" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J531" s="3" t="n">
+        <v>44702</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
+      <c r="A532" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BASAHI</t>
+        </is>
+      </c>
+      <c r="B532" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C532" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D532" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E532" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F532" s="1" t="inlineStr">
+        <is>
+          <t>1746004012/IF/IAY/4667946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151480395</t>
+        </is>
+      </c>
+      <c r="G532" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H532" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I532" s="2" t="n">
+        <v>12528</v>
+      </c>
+      <c r="J532" s="3" t="n">
+        <v>45559</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
+      <c r="A533" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BASAHI</t>
+        </is>
+      </c>
+      <c r="B533" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C533" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D533" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
+        </is>
+      </c>
+      <c r="E533" s="1" t="inlineStr">
+        <is>
+          <t>Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="F533" s="1" t="inlineStr">
+        <is>
+          <t>1746004012/RS/22012034608750 — सामुदायिक शौचालय निर्माण कार्य प्राथमिक शाला भर्राटोला के पास</t>
+        </is>
+      </c>
+      <c r="G533" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H533" s="2" t="n">
+        <v>44000</v>
+      </c>
+      <c r="I533" s="2" t="n">
+        <v>5992</v>
+      </c>
+      <c r="J533" s="3" t="n">
+        <v>44518</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
+      <c r="A534" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BASANTPUR</t>
+        </is>
+      </c>
+      <c r="B534" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C534" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D534" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E534" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F534" s="1" t="inlineStr">
+        <is>
+          <t>1746004014/IF/IAY/5099069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146961214</t>
+        </is>
+      </c>
+      <c r="G534" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H534" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I534" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J534" s="3" t="n">
+        <v>46003</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
+      <c r="A535" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BASANTPUR</t>
+        </is>
+      </c>
+      <c r="B535" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C535" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D535" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E535" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F535" s="1" t="inlineStr">
+        <is>
+          <t>1746004014/IF/IAY/5263478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146961258</t>
+        </is>
+      </c>
+      <c r="G535" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H535" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I535" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J535" s="3" t="n">
+        <v>46003</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
+      <c r="A536" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BENIWARI</t>
+        </is>
+      </c>
+      <c r="B536" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C536" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D536" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E536" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F536" s="1" t="inlineStr">
+        <is>
+          <t>1746004017/IF/IAY/5872450 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146980066</t>
+        </is>
+      </c>
+      <c r="G536" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H536" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I536" s="2" t="n">
+        <v>8613</v>
+      </c>
+      <c r="J536" s="3" t="n">
+        <v>46147</v>
+      </c>
+      <c r="K536" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
+      <c r="A537" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BHEJRI</t>
+        </is>
+      </c>
+      <c r="B537" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C537" s="1" t="inlineStr">
+        <is>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D537" s="1" t="inlineStr">
+        <is>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
+        </is>
+      </c>
+      <c r="E537" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Food Grain storage</t>
+        </is>
+      </c>
+      <c r="F537" s="1" t="inlineStr">
+        <is>
+          <t>1746004019/AV/22012034543999 — Uparjan Kendr aa ja seva sah samiti marya bhejar</t>
+        </is>
+      </c>
+      <c r="G537" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H537" s="2" t="n">
+        <v>802553.42</v>
+      </c>
+      <c r="I537" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J537" s="3" t="n">
+        <v>44201</v>
+      </c>
+      <c r="K537" s="3" t="n">
+        <v>46298</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
+      <c r="A538" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BHEJRI</t>
+        </is>
+      </c>
+      <c r="B538" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C538" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D538" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E538" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F538" s="1" t="inlineStr">
+        <is>
+          <t>1746004019/IF/22012035475242 — Khet talab nirman Sukhlal singh/Guljar singh</t>
+        </is>
+      </c>
+      <c r="G538" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H538" s="2" t="n">
+        <v>144566.21</v>
+      </c>
+      <c r="I538" s="2" t="n">
+        <v>549</v>
+      </c>
+      <c r="J538" s="3" t="n">
+        <v>46102</v>
+      </c>
+      <c r="K538" s="3" t="n">
+        <v>46298</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
+      <c r="A539" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BIJAPURI NO.1</t>
+        </is>
+      </c>
+      <c r="B539" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C539" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D539" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E539" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F539" s="1" t="inlineStr">
+        <is>
+          <t>1746004020/RC/22012034833065 — PCC Antrik Marg Nirman Delan Singh Ke Ghar Se Roop Singh Ke Ghar Traf</t>
+        </is>
+      </c>
+      <c r="G539" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H539" s="2" t="n">
+        <v>30000</v>
+      </c>
+      <c r="I539" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J539" s="3" t="n">
+        <v>45783</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
+      <c r="A540" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BIJAPURI NO.1</t>
+        </is>
+      </c>
+      <c r="B540" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C540" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+        </is>
+      </c>
+      <c r="D540" s="1" t="inlineStr">
+        <is>
+          <t>New Construction / Construction of Gram Panchayat Building for Community</t>
+        </is>
+      </c>
+      <c r="E540" s="1" t="inlineStr">
+        <is>
+          <t>Constr of GP Bhawan</t>
+        </is>
+      </c>
+      <c r="F540" s="1" t="inlineStr">
+        <is>
+          <t>1746004020/SK/9993647818 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BIJAPURI NO.1</t>
+        </is>
+      </c>
+      <c r="G540" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H540" s="2" t="n">
+        <v>1285000</v>
+      </c>
+      <c r="I540" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J540" s="3" t="n">
+        <v>42240</v>
+      </c>
+      <c r="K540" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BIJAPURI NO.2</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C541" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D541" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E541" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F541" s="1" t="inlineStr">
+        <is>
+          <t>1746004021/IF/IAY/4454947 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151767751</t>
+        </is>
+      </c>
+      <c r="G541" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H541" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I541" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J541" s="3" t="n">
+        <v>45398</v>
+      </c>
+      <c r="K541" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BIJAPURI NO.2</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C542" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D542" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E542" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F542" s="1" t="inlineStr">
+        <is>
+          <t>1746004021/IF/IAY/4455371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151768649</t>
+        </is>
+      </c>
+      <c r="G542" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H542" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I542" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J542" s="3" t="n">
+        <v>45344</v>
+      </c>
+      <c r="K542" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BIJAURI</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C543" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D543" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E543" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F543" s="1" t="inlineStr">
+        <is>
+          <t>1746004022/IF/IAY/5098841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146843721</t>
+        </is>
+      </c>
+      <c r="G543" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H543" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I543" s="2" t="n">
+        <v>1305</v>
+      </c>
+      <c r="J543" s="3" t="n">
+        <v>45769</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
+      <c r="A544" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BIJAURI</t>
+        </is>
+      </c>
+      <c r="B544" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C544" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D544" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E544" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F544" s="1" t="inlineStr">
+        <is>
+          <t>1746004022/IF/IAY/5098845 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146844336</t>
+        </is>
+      </c>
+      <c r="G544" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H544" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I544" s="2" t="n">
+        <v>1305</v>
+      </c>
+      <c r="J544" s="3" t="n">
+        <v>45769</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
+      <c r="A545" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BIJAURI</t>
+        </is>
+      </c>
+      <c r="B545" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C545" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D545" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E545" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F545" s="1" t="inlineStr">
+        <is>
+          <t>1746004022/IF/IAY/5098848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146844896</t>
+        </is>
+      </c>
+      <c r="G545" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H545" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I545" s="2" t="n">
+        <v>783</v>
+      </c>
+      <c r="J545" s="3" t="n">
+        <v>45814</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
+      <c r="A546" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BIJAURI</t>
+        </is>
+      </c>
+      <c r="B546" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C546" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D546" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E546" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F546" s="1" t="inlineStr">
+        <is>
+          <t>1746004022/IF/IAY/5100614 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147707030</t>
+        </is>
+      </c>
+      <c r="G546" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H546" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I546" s="2" t="n">
+        <v>261</v>
+      </c>
+      <c r="J546" s="3" t="n">
+        <v>45787</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
+      <c r="A547" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BIJAURI</t>
+        </is>
+      </c>
+      <c r="B547" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C547" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D547" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E547" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F547" s="1" t="inlineStr">
+        <is>
+          <t>1746004022/IF/IAY/5621917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146843911</t>
+        </is>
+      </c>
+      <c r="G547" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H547" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I547" s="2" t="n">
+        <v>783</v>
+      </c>
+      <c r="J547" s="3" t="n">
+        <v>45814</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BIJAURI</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C548" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D548" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E548" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F548" s="1" t="inlineStr">
+        <is>
+          <t>1746004022/IF/IAY/5872392 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146843430</t>
+        </is>
+      </c>
+      <c r="G548" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H548" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I548" s="2" t="n">
+        <v>1305</v>
+      </c>
+      <c r="J548" s="3" t="n">
+        <v>46053</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BIJAURI</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C549" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D549" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E549" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F549" s="1" t="inlineStr">
+        <is>
+          <t>1746004022/RC/22012034592422 — PCC ROAD NIRMAN CHANDRABHAN KE GHAR SE NANDU KE GHAR TARAF</t>
+        </is>
+      </c>
+      <c r="G549" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H549" s="2" t="n">
+        <v>80000</v>
+      </c>
+      <c r="I549" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J549" s="3" t="n">
+        <v>44512</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BIJAURI</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C550" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D550" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost Structure for Groups</t>
+        </is>
+      </c>
+      <c r="E550" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F550" s="1" t="inlineStr">
+        <is>
+          <t>1746004022/RS/22012034664234 — एस डब्लू एल एम सामुदायिक कचरा घर निर्माण कार्य वार्ड क्रमांक 01से लेकर 06 तक ग्राम बिजौरी</t>
+        </is>
+      </c>
+      <c r="G550" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H550" s="2" t="n">
+        <v>417704.86</v>
+      </c>
+      <c r="I550" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J550" s="3" t="n">
+        <v>44832</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BIJOURA</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C551" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D551" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E551" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F551" s="1" t="inlineStr">
+        <is>
+          <t>1746004023/WC/22012034827945 — CTR Gabion Anicut/Check Dam -8</t>
+        </is>
+      </c>
+      <c r="G551" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H551" s="2" t="n">
+        <v>104187.59</v>
+      </c>
+      <c r="I551" s="2" t="n">
+        <v>12178.5</v>
+      </c>
+      <c r="J551" s="3" t="n">
+        <v>44473</v>
+      </c>
+      <c r="K551" s="3" t="n">
+        <v>46307</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
+      <c r="A552" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BILASPUR</t>
+        </is>
+      </c>
+      <c r="B552" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C552" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D552" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E552" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F552" s="1" t="inlineStr">
+        <is>
+          <t>1746004024/IF/IAY/5872420 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143367137</t>
+        </is>
+      </c>
+      <c r="G552" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H552" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I552" s="2" t="n">
+        <v>1500</v>
+      </c>
+      <c r="J552" s="3" t="n">
+        <v>46078</v>
+      </c>
+      <c r="K552" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / BILASPUR</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C553" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D553" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E553" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F553" s="1" t="inlineStr">
+        <is>
+          <t>1746004024/IF/IAY/5872456 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142751443</t>
+        </is>
+      </c>
+      <c r="G553" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H553" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I553" s="2" t="n">
+        <v>1500</v>
+      </c>
+      <c r="J553" s="3" t="n">
+        <v>46078</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
+      <c r="A554" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / CHARKUMAR</t>
+        </is>
+      </c>
+      <c r="B554" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C554" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D554" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E554" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F554" s="1" t="inlineStr">
+        <is>
+          <t>1746004027/IC/22012034885266 — Nirmal neer koop Nirmadh Narbad Singh Ghar Pass Patera Tola Charkumar</t>
+        </is>
+      </c>
+      <c r="G554" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H554" s="2" t="n">
+        <v>558651.97</v>
+      </c>
+      <c r="I554" s="2" t="n">
+        <v>5894</v>
+      </c>
+      <c r="J554" s="3" t="n">
+        <v>45720</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
+      <c r="A555" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / CHARKUMAR</t>
+        </is>
+      </c>
+      <c r="B555" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C555" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D555" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E555" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F555" s="1" t="inlineStr">
+        <is>
+          <t>1746004027/IC/22012034888877 — Nirmal Neer Koop Nirmadh Shyamduari Tiraha Lkhan Ke Ghar Pass</t>
+        </is>
+      </c>
+      <c r="G555" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H555" s="2" t="n">
+        <v>429574.92</v>
+      </c>
+      <c r="I555" s="2" t="n">
+        <v>5201.3</v>
+      </c>
+      <c r="J555" s="3" t="n">
+        <v>45735</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
+      <c r="A556" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / CHARKUMAR</t>
+        </is>
+      </c>
+      <c r="B556" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C556" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D556" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E556" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F556" s="1" t="inlineStr">
+        <is>
+          <t>1746004027/IC/22012034889078 — Nirmal Neer Koop Nirmadh Shyamduari Kirgi Pani Dhaniram Ke Ghar Pass</t>
+        </is>
+      </c>
+      <c r="G556" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H556" s="2" t="n">
+        <v>318228.64</v>
+      </c>
+      <c r="I556" s="2" t="n">
+        <v>1601</v>
+      </c>
+      <c r="J556" s="3" t="n">
+        <v>45745</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
+      <c r="A557" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / CHARKUMAR</t>
+        </is>
+      </c>
+      <c r="B557" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C557" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D557" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E557" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F557" s="1" t="inlineStr">
+        <is>
+          <t>1746004027/IC/22012034889080 — Nirmal Neer Koop Nirmadh onda khodhra Teja Ke Ghar Pass Charkumar</t>
+        </is>
+      </c>
+      <c r="G557" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H557" s="2" t="n">
+        <v>318228.64</v>
+      </c>
+      <c r="I557" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J557" s="3" t="n">
+        <v>45801</v>
+      </c>
+      <c r="K557" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / CHILHIYAMAR</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C558" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D558" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E558" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F558" s="1" t="inlineStr">
+        <is>
+          <t>1746004028/IF/IAY/4682391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145476162</t>
+        </is>
+      </c>
+      <c r="G558" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H558" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I558" s="2" t="n">
+        <v>9000</v>
+      </c>
+      <c r="J558" s="3" t="n">
+        <v>45866</v>
+      </c>
+      <c r="K558" s="3" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / CHILHIYAMAR</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C559" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D559" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E559" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F559" s="1" t="inlineStr">
+        <is>
+          <t>1746004028/IF/IAY/4979338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146678412</t>
+        </is>
+      </c>
+      <c r="G559" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H559" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I559" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J559" s="3" t="n">
+        <v>45866</v>
+      </c>
+      <c r="K559" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / CHILHIYAMAR</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C560" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D560" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E560" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F560" s="1" t="inlineStr">
+        <is>
+          <t>1746004028/IF/IAY/5253739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146055853</t>
+        </is>
+      </c>
+      <c r="G560" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H560" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I560" s="2" t="n">
+        <v>4500</v>
+      </c>
+      <c r="J560" s="3" t="n">
+        <v>45788</v>
+      </c>
+      <c r="K560" s="3" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / CHILHIYAMAR</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C561" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D561" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E561" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F561" s="1" t="inlineStr">
+        <is>
+          <t>1746004028/IF/IAY/5315702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147571618</t>
+        </is>
+      </c>
+      <c r="G561" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H561" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I561" s="2" t="n">
+        <v>27600</v>
+      </c>
+      <c r="J561" s="3" t="n">
+        <v>46259</v>
+      </c>
+      <c r="K561" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / CHILHIYAMAR</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C562" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D562" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E562" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F562" s="1" t="inlineStr">
+        <is>
+          <t>1746004028/IF/IAY/5338513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145723168</t>
+        </is>
+      </c>
+      <c r="G562" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H562" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I562" s="2" t="n">
+        <v>4500</v>
+      </c>
+      <c r="J562" s="3" t="n">
+        <v>45822</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / CHILHIYAMAR</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C563" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D563" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E563" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F563" s="1" t="inlineStr">
+        <is>
+          <t>1746004028/IF/IAY/5338550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146412227</t>
+        </is>
+      </c>
+      <c r="G563" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H563" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I563" s="2" t="n">
+        <v>4500</v>
+      </c>
+      <c r="J563" s="3" t="n">
+        <v>45866</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / DAMEHADI</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C564" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D564" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E564" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F564" s="1" t="inlineStr">
+        <is>
+          <t>1746004029/RC/22012034852125 — PCC Road Nirman Karya  Komal Ke Ghar Se Than Singh Ke Ghar Taraf</t>
+        </is>
+      </c>
+      <c r="G564" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H564" s="2" t="n">
+        <v>205000</v>
+      </c>
+      <c r="I564" s="2" t="n">
+        <v>13001.95</v>
+      </c>
+      <c r="J564" s="3" t="n">
+        <v>46113</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / DEORA</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C565" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D565" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E565" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F565" s="1" t="inlineStr">
+        <is>
+          <t>1746004030/IC/22012034891809 — CTRसार्वजनिक नीरमल नीर कूप निर्माण कार्य हाट बाजार अनरेश मरावी घर के पास ग्राम देवरा</t>
+        </is>
+      </c>
+      <c r="G565" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H565" s="2" t="n">
+        <v>434888.18</v>
+      </c>
+      <c r="I565" s="2" t="n">
+        <v>145177.85</v>
+      </c>
+      <c r="J565" s="3" t="n">
+        <v>45818</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / DEORA</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C566" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D566" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E566" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F566" s="1" t="inlineStr">
+        <is>
+          <t>1746004030/IF/22012035320120 — ctr khet talab niman kary balraj sant/sakharam sant</t>
+        </is>
+      </c>
+      <c r="G566" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H566" s="2" t="n">
+        <v>211206.48</v>
+      </c>
+      <c r="I566" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J566" s="3" t="n">
+        <v>45783</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>46217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / DEORA</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C567" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D567" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E567" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F567" s="1" t="inlineStr">
+        <is>
+          <t>1746004030/IF/22012035320330 — kapel dhara kup menmar kary madhan singh/bhuku singh</t>
+        </is>
+      </c>
+      <c r="G567" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H567" s="2" t="n">
+        <v>327631.47</v>
+      </c>
+      <c r="I567" s="2" t="n">
+        <v>162178</v>
+      </c>
+      <c r="J567" s="3" t="n">
+        <v>45766</v>
+      </c>
+      <c r="K567" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / DEORA</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C568" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D568" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E568" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F568" s="1" t="inlineStr">
+        <is>
+          <t>1746004030/IF/22012035320369 — kapel dhara kup menmar kary ketan kumar/bhupat das</t>
+        </is>
+      </c>
+      <c r="G568" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H568" s="2" t="n">
+        <v>327631.47</v>
+      </c>
+      <c r="I568" s="2" t="n">
+        <v>143088.17</v>
+      </c>
+      <c r="J568" s="3" t="n">
+        <v>45766</v>
+      </c>
+      <c r="K568" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / DEORI</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C569" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D569" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E569" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F569" s="1" t="inlineStr">
+        <is>
+          <t>1746004031/RC/22012034582054 — P.C.C. Rode Mukhay Marg Se Sanval Singh Ke Ghar Taraf 130.meeter</t>
+        </is>
+      </c>
+      <c r="G569" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H569" s="2" t="n">
+        <v>61000</v>
+      </c>
+      <c r="I569" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J569" s="3" t="n">
+        <v>44463</v>
+      </c>
+      <c r="K569" s="3" t="n">
+        <v>46307</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / DEORI</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C570" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D570" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E570" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F570" s="1" t="inlineStr">
+        <is>
+          <t>1746004031/RC/22012034590589 — PCC ROAD AANTRIK MARG - JAGAT SINGH KE GHAR SE DAYARAM KE GHAR TARAF</t>
+        </is>
+      </c>
+      <c r="G570" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H570" s="2" t="n">
+        <v>69000</v>
+      </c>
+      <c r="I570" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J570" s="3" t="n">
+        <v>44499</v>
+      </c>
+      <c r="K570" s="3" t="n">
+        <v>46307</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / DHARAMDAS</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C571" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D571" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E571" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F571" s="1" t="inlineStr">
+        <is>
+          <t>1746004033/IF/22012035317112 — khet talab nirman karya lalu singh/bhaddu singh</t>
+        </is>
+      </c>
+      <c r="G571" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H571" s="2" t="n">
+        <v>174959.74</v>
+      </c>
+      <c r="I571" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J571" s="3" t="n">
+        <v>46095</v>
+      </c>
+      <c r="K571" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / DHARAMDAS</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C572" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D572" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E572" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F572" s="1" t="inlineStr">
+        <is>
+          <t>1746004033/IF/22012035347627 — khet talab nirman karya lalji /thau nayak girwi</t>
+        </is>
+      </c>
+      <c r="G572" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H572" s="2" t="n">
+        <v>172849.5</v>
+      </c>
+      <c r="I572" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J572" s="3" t="n">
+        <v>46060</v>
+      </c>
+      <c r="K572" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / DONIYA</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C573" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D573" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
+        </is>
+      </c>
+      <c r="E573" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Aganwadi</t>
+        </is>
+      </c>
+      <c r="F573" s="1" t="inlineStr">
+        <is>
+          <t>1746004037/AV/22012034601727 — ps sala bawndri bal nirman kary -jamkachar</t>
+        </is>
+      </c>
+      <c r="G573" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H573" s="2" t="n">
+        <v>1496777.72</v>
+      </c>
+      <c r="I573" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J573" s="3" t="n">
+        <v>44518</v>
+      </c>
+      <c r="K573" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / DUDHMANIYA</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C574" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D574" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E574" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F574" s="1" t="inlineStr">
+        <is>
+          <t>1746004038/WC/22012035194024 — ctr Gebiyan strakchar nirman kary kusum bai ke khet pass nala me</t>
+        </is>
+      </c>
+      <c r="G574" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H574" s="2" t="n">
+        <v>594627.64</v>
+      </c>
+      <c r="I574" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J574" s="3" t="n">
+        <v>45491</v>
+      </c>
+      <c r="K574" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / GHUIDADAR</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C575" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D575" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E575" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F575" s="1" t="inlineStr">
+        <is>
+          <t>1746004041/RC/22012034842618 — PCC ROAD NIRMAN KARYA BALBHADRA KE GHAR SE PATWARI KE GHAR TARAF ghuidadar</t>
+        </is>
+      </c>
+      <c r="G575" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H575" s="2" t="n">
+        <v>70000</v>
+      </c>
+      <c r="I575" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J575" s="3" t="n">
+        <v>46072</v>
+      </c>
+      <c r="K575" s="3" t="n">
+        <v>46295</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / GIRARI</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C576" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D576" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
+        </is>
+      </c>
+      <c r="E576" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F576" s="1" t="inlineStr">
+        <is>
+          <t>1746004043/RS/22012034668225 — sbm smudaik kachra ghar nirman kary Girari ward k. 06</t>
+        </is>
+      </c>
+      <c r="G576" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H576" s="2" t="n">
+        <v>70620.62</v>
+      </c>
+      <c r="I576" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J576" s="3" t="n">
+        <v>45220</v>
+      </c>
+      <c r="K576" s="3" t="n">
+        <v>46307</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / GIRARI KHURD</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C577" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D577" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E577" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F577" s="1" t="inlineStr">
+        <is>
+          <t>1746004044/RC/22012034839948 — PCC ANY ANTARIK MARG CHHALLU KE GHAR SE HAND PAMP KE TARAF</t>
+        </is>
+      </c>
+      <c r="G577" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H577" s="2" t="n">
+        <v>91000</v>
+      </c>
+      <c r="I577" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J577" s="3" t="n">
+        <v>45763</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / GIRARI KHURD</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C578" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D578" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Multi Unit Toilets for School / Construction of Toilet for Government School for Community</t>
+        </is>
+      </c>
+      <c r="E578" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F578" s="1" t="inlineStr">
+        <is>
+          <t>1746004044/RS/22012034608565 — construuction of community toilet panchayat koop nirman ke pass</t>
+        </is>
+      </c>
+      <c r="G578" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H578" s="2" t="n">
+        <v>44000</v>
+      </c>
+      <c r="I578" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J578" s="3" t="n">
+        <v>44511</v>
+      </c>
+      <c r="K578" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / GONDA</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C579" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D579" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E579" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F579" s="1" t="inlineStr">
+        <is>
+          <t>1746004045/DP/22012034599491 — VASUDHA VANDAN ANTARGAT PLANTATION AMRIT SAROWAR GONDA</t>
+        </is>
+      </c>
+      <c r="G579" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H579" s="2" t="n">
+        <v>55847.4</v>
+      </c>
+      <c r="I579" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J579" s="3" t="n">
+        <v>45196</v>
+      </c>
+      <c r="K579" s="3" t="n">
+        <v>46296</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
+      <c r="A580" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / HABELI</t>
+        </is>
+      </c>
+      <c r="B580" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C580" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D580" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E580" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F580" s="1" t="inlineStr">
+        <is>
+          <t>1746004047/IC/22012034888474 — NIrmal Neer bandhamar</t>
+        </is>
+      </c>
+      <c r="G580" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H580" s="2" t="n">
+        <v>304865.53</v>
+      </c>
+      <c r="I580" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J580" s="3" t="n">
+        <v>45736</v>
+      </c>
+      <c r="K580" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / HABELI</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C581" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D581" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E581" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F581" s="1" t="inlineStr">
+        <is>
+          <t>1746004047/IC/22012034888980 — Nirmal Neer Gram Habeli  Aamatola</t>
+        </is>
+      </c>
+      <c r="G581" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H581" s="2" t="n">
+        <v>296718.3</v>
+      </c>
+      <c r="I581" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J581" s="3" t="n">
+        <v>45814</v>
+      </c>
+      <c r="K581" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / HABELI</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C582" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D582" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E582" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F582" s="1" t="inlineStr">
+        <is>
+          <t>1746004047/IF/22012035306676 — Cattle Shelter  Hemlal /Lalla Singh Haveli</t>
+        </is>
+      </c>
+      <c r="G582" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H582" s="2" t="n">
+        <v>128777.18</v>
+      </c>
+      <c r="I582" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J582" s="3" t="n">
+        <v>45814</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / HABELI</t>
+        </is>
+      </c>
+      <c r="B583" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C583" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D583" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E583" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F583" s="1" t="inlineStr">
+        <is>
+          <t>1746004047/IF/22012035306679 — Cattle Shelter Sher Singh / Ram Prasad Gond Habeli</t>
+        </is>
+      </c>
+      <c r="G583" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H583" s="2" t="n">
+        <v>129277.18</v>
+      </c>
+      <c r="I583" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J583" s="3" t="n">
+        <v>45814</v>
+      </c>
+      <c r="K583" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
+      <c r="A584" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / HABELI</t>
+        </is>
+      </c>
+      <c r="B584" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C584" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D584" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E584" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F584" s="1" t="inlineStr">
+        <is>
+          <t>1746004047/IF/IAY/5875883 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146618126</t>
+        </is>
+      </c>
+      <c r="G584" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H584" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I584" s="2" t="n">
+        <v>4800</v>
+      </c>
+      <c r="J584" s="3" t="n">
+        <v>46118</v>
+      </c>
+      <c r="K584" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
+      <c r="A585" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / HARRATOLA</t>
+        </is>
+      </c>
+      <c r="B585" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C585" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D585" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E585" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F585" s="1" t="inlineStr">
+        <is>
+          <t>1746004049/IF/22012035272848 — PASHU SHED NIRMAN URMILA BAI/ DHEERAN PRASAD</t>
+        </is>
+      </c>
+      <c r="G585" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H585" s="2" t="n">
+        <v>114999.91</v>
+      </c>
+      <c r="I585" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J585" s="3" t="n">
+        <v>45719</v>
+      </c>
+      <c r="K585" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
+      <c r="A586" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / HARRATOLA</t>
+        </is>
+      </c>
+      <c r="B586" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C586" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D586" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E586" s="1" t="inlineStr">
+        <is>
+          <t>Poultry Shelter</t>
+        </is>
+      </c>
+      <c r="F586" s="1" t="inlineStr">
+        <is>
+          <t>1746004049/IF/22012035432453 — MURGI SHED NIRMAN NANSAY/ BHADUA</t>
+        </is>
+      </c>
+      <c r="G586" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H586" s="2" t="n">
+        <v>101882.31</v>
+      </c>
+      <c r="I586" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J586" s="3" t="n">
+        <v>46024</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
+      <c r="A587" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / INTOUR</t>
+        </is>
+      </c>
+      <c r="B587" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C587" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D587" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E587" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F587" s="1" t="inlineStr">
+        <is>
+          <t>1746004051/IC/22012034886237 — nirmal neer koop nirman kary beeja tola Sobha Singh ke ghar pas</t>
+        </is>
+      </c>
+      <c r="G587" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H587" s="2" t="n">
+        <v>558651.97</v>
+      </c>
+      <c r="I587" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J587" s="3" t="n">
+        <v>45648</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
+      <c r="A588" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / INTOUR</t>
+        </is>
+      </c>
+      <c r="B588" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C588" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D588" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E588" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F588" s="1" t="inlineStr">
+        <is>
+          <t>1746004051/IF/IAY/4853193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151942096</t>
+        </is>
+      </c>
+      <c r="G588" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H588" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I588" s="2" t="n">
+        <v>1250</v>
+      </c>
+      <c r="J588" s="3" t="n">
+        <v>46117</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
+      <c r="A589" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / INTOUR</t>
+        </is>
+      </c>
+      <c r="B589" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C589" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D589" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E589" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F589" s="1" t="inlineStr">
+        <is>
+          <t>1746004051/IF/IAY/5604723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126578035</t>
+        </is>
+      </c>
+      <c r="G589" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H589" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I589" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J589" s="3" t="n">
+        <v>45815</v>
+      </c>
+      <c r="K589" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
+      <c r="A590" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / JARAHA</t>
+        </is>
+      </c>
+      <c r="B590" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C590" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D590" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E590" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F590" s="1" t="inlineStr">
+        <is>
+          <t>1746004052/IC/22012034888690 — nirmal neer suadand gouthan ke pass</t>
+        </is>
+      </c>
+      <c r="G590" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H590" s="2" t="n">
+        <v>588165.42</v>
+      </c>
+      <c r="I590" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J590" s="3" t="n">
+        <v>45718</v>
+      </c>
+      <c r="K590" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
+      <c r="A591" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / JARAHA</t>
+        </is>
+      </c>
+      <c r="B591" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C591" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D591" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E591" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F591" s="1" t="inlineStr">
+        <is>
+          <t>1746004052/IC/22012034889827 — nirmal neer sursapara chapra tola</t>
+        </is>
+      </c>
+      <c r="G591" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H591" s="2" t="n">
+        <v>605674.76</v>
+      </c>
+      <c r="I591" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J591" s="3" t="n">
+        <v>45766</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
+      <c r="A592" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / JARAHA</t>
+        </is>
+      </c>
+      <c r="B592" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C592" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D592" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E592" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F592" s="1" t="inlineStr">
+        <is>
+          <t>1746004052/RC/22012034833882 — Pcc Anya Antrik Marg M/S SHALA SUADAND SE BASTI KI TARF</t>
+        </is>
+      </c>
+      <c r="G592" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H592" s="2" t="n">
+        <v>114000</v>
+      </c>
+      <c r="I592" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J592" s="3" t="n">
+        <v>45697</v>
+      </c>
+      <c r="K592" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
+      <c r="A593" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / JARHI</t>
+        </is>
+      </c>
+      <c r="B593" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C593" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D593" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E593" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F593" s="1" t="inlineStr">
+        <is>
+          <t>1746004053/IF/22012034474103 — histaisi kapildhara koop nirmnankeary/samulnla prasad/nenheram</t>
+        </is>
+      </c>
+      <c r="G593" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H593" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="I593" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J593" s="3" t="n">
+        <v>43561</v>
+      </c>
+      <c r="K593" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
+      <c r="A594" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / JARHI</t>
+        </is>
+      </c>
+      <c r="B594" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C594" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D594" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E594" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F594" s="1" t="inlineStr">
+        <is>
+          <t>1746004053/IF/22012034994478 — खेततालाब निर्माण कार्य चंद्रशेखरपिता हजारीलाल</t>
+        </is>
+      </c>
+      <c r="G594" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H594" s="2" t="n">
+        <v>183053.36</v>
+      </c>
+      <c r="I594" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J594" s="3" t="n">
+        <v>44966</v>
+      </c>
+      <c r="K594" s="3" t="n">
+        <v>46223</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
+      <c r="A595" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / JARHI</t>
+        </is>
+      </c>
+      <c r="B595" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C595" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D595" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E595" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F595" s="1" t="inlineStr">
+        <is>
+          <t>1746004053/IF/22012035288915 — Hitasi kapildhara kup nirman kary/himalay prasad/ narayan prasad</t>
+        </is>
+      </c>
+      <c r="G595" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H595" s="2" t="n">
+        <v>318228.64</v>
+      </c>
+      <c r="I595" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J595" s="3" t="n">
+        <v>45733</v>
+      </c>
+      <c r="K595" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
+      <c r="A596" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / JARHI</t>
+        </is>
+      </c>
+      <c r="B596" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C596" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D596" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E596" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F596" s="1" t="inlineStr">
+        <is>
+          <t>1746004053/IF/IAY/4655732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147525020</t>
+        </is>
+      </c>
+      <c r="G596" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H596" s="2" t="n">
+        <v>23085</v>
+      </c>
+      <c r="I596" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J596" s="3" t="n">
+        <v>45560</v>
+      </c>
+      <c r="K596" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
+      <c r="A597" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / JARHI</t>
+        </is>
+      </c>
+      <c r="B597" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C597" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D597" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E597" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F597" s="1" t="inlineStr">
+        <is>
+          <t>1746004053/IF/IAY/5097945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146234905</t>
+        </is>
+      </c>
+      <c r="G597" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H597" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I597" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J597" s="3" t="n">
+        <v>45787</v>
+      </c>
+      <c r="K597" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
+      <c r="A598" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / JARHI</t>
+        </is>
+      </c>
+      <c r="B598" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C598" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D598" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E598" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F598" s="1" t="inlineStr">
+        <is>
+          <t>1746004053/IF/IAY/5605027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148213478</t>
+        </is>
+      </c>
+      <c r="G598" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H598" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I598" s="2" t="n">
+        <v>1000</v>
+      </c>
+      <c r="J598" s="3" t="n">
+        <v>45864</v>
+      </c>
+      <c r="K598" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
+      <c r="A599" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / JARHI</t>
+        </is>
+      </c>
+      <c r="B599" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C599" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D599" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E599" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F599" s="1" t="inlineStr">
+        <is>
+          <t>1746004053/RC/22012034844588 — PCC MARG MAHAVEER TALAB SE DHANRAJ KE GHAR TARAF</t>
+        </is>
+      </c>
+      <c r="G599" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H599" s="2" t="n">
+        <v>123000</v>
+      </c>
+      <c r="I599" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J599" s="3" t="n">
+        <v>45828</v>
+      </c>
+      <c r="K599" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
+      <c r="A600" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / JARHI</t>
+        </is>
+      </c>
+      <c r="B600" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C600" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D600" s="1" t="inlineStr">
+        <is>
+          <t>Coastal Block Plantation-Horticulture-Community / Along the coast Block Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E600" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F600" s="1" t="inlineStr">
+        <is>
+          <t>1746004053/WC/22012035014101 — मीनाक्षी तालाब निर्माण कार्य तंगुप्रसाद पिता दुखा प्रसाद</t>
+        </is>
+      </c>
+      <c r="G600" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H600" s="2" t="n">
+        <v>385794.76</v>
+      </c>
+      <c r="I600" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J600" s="3" t="n">
+        <v>45677</v>
+      </c>
+      <c r="K600" s="3" t="n">
+        <v>46223</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
+      <c r="A601" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / JUHILI</t>
+        </is>
+      </c>
+      <c r="B601" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C601" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D601" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E601" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F601" s="1" t="inlineStr">
+        <is>
+          <t>1746004055/IF/IAY/5885968 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125868024</t>
+        </is>
+      </c>
+      <c r="G601" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H601" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I601" s="2" t="n">
+        <v>8364</v>
+      </c>
+      <c r="J601" s="3" t="n">
+        <v>46105</v>
+      </c>
+      <c r="K601" s="3" t="n">
+        <v>46292</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
+      <c r="A602" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KACHHARATOLA</t>
+        </is>
+      </c>
+      <c r="B602" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C602" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D602" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E602" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F602" s="1" t="inlineStr">
+        <is>
+          <t>1746004056/IF/22012035086695 — COW SHED NIRMAN KAM SHIVRAM MANJHI</t>
+        </is>
+      </c>
+      <c r="G602" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H602" s="2" t="n">
+        <v>195150.22</v>
+      </c>
+      <c r="I602" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J602" s="3" t="n">
+        <v>45152</v>
+      </c>
+      <c r="K602" s="3" t="n">
+        <v>46307</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
+      <c r="A603" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KACHHARATOLA</t>
+        </is>
+      </c>
+      <c r="B603" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C603" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D603" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E603" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F603" s="1" t="inlineStr">
+        <is>
+          <t>1746004056/IF/22012035276910 — ctr khet talab nirman kam jhumuk lal pira bhupat das</t>
+        </is>
+      </c>
+      <c r="G603" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H603" s="2" t="n">
+        <v>359639.77</v>
+      </c>
+      <c r="I603" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J603" s="3" t="n">
+        <v>46114</v>
+      </c>
+      <c r="K603" s="3" t="n">
+        <v>46307</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
+      <c r="A604" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KACHHARATOLA</t>
+        </is>
+      </c>
+      <c r="B604" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C604" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D604" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E604" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F604" s="1" t="inlineStr">
+        <is>
+          <t>1746004056/IF/22012035661209 — khet talab nirman kam dalpat das</t>
+        </is>
+      </c>
+      <c r="G604" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H604" s="2" t="n">
+        <v>199605.66</v>
+      </c>
+      <c r="I604" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J604" s="3" t="n">
+        <v>46142</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>46307</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
+      <c r="A605" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARANPATHAR</t>
+        </is>
+      </c>
+      <c r="B605" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C605" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D605" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E605" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F605" s="1" t="inlineStr">
+        <is>
+          <t>1746004058/IC/22012034888768 — NIRMAL NEER COOP NIRMAN KARYA BANDHAN TOLA KARANPATHAR</t>
+        </is>
+      </c>
+      <c r="G605" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H605" s="2" t="n">
+        <v>318228.64</v>
+      </c>
+      <c r="I605" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J605" s="3" t="n">
+        <v>45754</v>
+      </c>
+      <c r="K605" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
+      <c r="A606" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARANPATHAR</t>
+        </is>
+      </c>
+      <c r="B606" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C606" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D606" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E606" s="1" t="inlineStr">
+        <is>
+          <t>Poultry Shelter</t>
+        </is>
+      </c>
+      <c r="F606" s="1" t="inlineStr">
+        <is>
+          <t>1746004058/IF/22012034945159 — cattle shed nirman work-beer singh/samharu</t>
+        </is>
+      </c>
+      <c r="G606" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H606" s="2" t="n">
+        <v>102645.51</v>
+      </c>
+      <c r="I606" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J606" s="3" t="n">
+        <v>45287</v>
+      </c>
+      <c r="K606" s="3" t="n">
+        <v>46307</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
+      <c r="A607" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARANPATHAR</t>
+        </is>
+      </c>
+      <c r="B607" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C607" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D607" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E607" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F607" s="1" t="inlineStr">
+        <is>
+          <t>1746004058/IF/22012034991857 — cattle shed nirman work- mukti lal/lahru</t>
+        </is>
+      </c>
+      <c r="G607" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H607" s="2" t="n">
+        <v>103482.45</v>
+      </c>
+      <c r="I607" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J607" s="3" t="n">
+        <v>45304</v>
+      </c>
+      <c r="K607" s="3" t="n">
+        <v>46307</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
+      <c r="A608" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARANPATHAR</t>
+        </is>
+      </c>
+      <c r="B608" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C608" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D608" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E608" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F608" s="1" t="inlineStr">
+        <is>
+          <t>1746004058/IF/22012035379761 — KAPIL DHARA KOOP NIRMAN KARYA BHADDE SINGH/MADHAI SINGH KARANPATHAR378</t>
+        </is>
+      </c>
+      <c r="G608" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H608" s="2" t="n">
+        <v>327631.47</v>
+      </c>
+      <c r="I608" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J608" s="3" t="n">
+        <v>45777</v>
+      </c>
+      <c r="K608" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
+      <c r="A609" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARANPATHAR</t>
+        </is>
+      </c>
+      <c r="B609" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C609" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D609" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E609" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F609" s="1" t="inlineStr">
+        <is>
+          <t>1746004058/IF/22012035384709 — KAPIL DHARA KOOP NIRMAN KARYA GANPAT SINGH/CHARAN SINGH NAGMALA</t>
+        </is>
+      </c>
+      <c r="G609" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H609" s="2" t="n">
+        <v>327631.47</v>
+      </c>
+      <c r="I609" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J609" s="3" t="n">
+        <v>45792</v>
+      </c>
+      <c r="K609" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
+      <c r="A610" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARANPATHAR</t>
+        </is>
+      </c>
+      <c r="B610" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C610" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D610" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E610" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F610" s="1" t="inlineStr">
+        <is>
+          <t>1746004058/IF/22012035473864 — KAPIL DHARA KOOP NIRMAN KARY DINDYAL SINGH/ RAMDYAL SINGH</t>
+        </is>
+      </c>
+      <c r="G610" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H610" s="2" t="n">
+        <v>327631.47</v>
+      </c>
+      <c r="I610" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J610" s="3" t="n">
+        <v>45797</v>
+      </c>
+      <c r="K610" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
+      <c r="A611" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARANPATHAR</t>
+        </is>
+      </c>
+      <c r="B611" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C611" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D611" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E611" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F611" s="1" t="inlineStr">
+        <is>
+          <t>1746004058/IF/IAY/5098314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146522358</t>
+        </is>
+      </c>
+      <c r="G611" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H611" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I611" s="2" t="n">
+        <v>783</v>
+      </c>
+      <c r="J611" s="3" t="n">
+        <v>45762</v>
+      </c>
+      <c r="K611" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
+      <c r="A612" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARONDI</t>
+        </is>
+      </c>
+      <c r="B612" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C612" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D612" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E612" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F612" s="1" t="inlineStr">
+        <is>
+          <t>1746004061/IF/22012035321610 — Khet talab nirman kar Sankatha prasad /Bhurval</t>
+        </is>
+      </c>
+      <c r="G612" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H612" s="2" t="n">
+        <v>199998.67</v>
+      </c>
+      <c r="I612" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J612" s="3" t="n">
+        <v>45824</v>
+      </c>
+      <c r="K612" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
+      <c r="A613" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARONDI</t>
+        </is>
+      </c>
+      <c r="B613" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C613" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D613" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E613" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F613" s="1" t="inlineStr">
+        <is>
+          <t>1746004061/IF/IAY/5101746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148238403</t>
+        </is>
+      </c>
+      <c r="G613" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H613" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I613" s="2" t="n">
+        <v>3132</v>
+      </c>
+      <c r="J613" s="3" t="n">
+        <v>45870</v>
+      </c>
+      <c r="K613" s="3" t="n">
+        <v>46285</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
+      <c r="A614" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARONDI</t>
+        </is>
+      </c>
+      <c r="B614" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C614" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D614" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
+        </is>
+      </c>
+      <c r="E614" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F614" s="1" t="inlineStr">
+        <is>
+          <t>1746004061/RS/22012034670067 — SLWM Samudaik Kachra ghar Nirman Kary Bard NO.4,14,8,9</t>
+        </is>
+      </c>
+      <c r="G614" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H614" s="2" t="n">
+        <v>279997.14</v>
+      </c>
+      <c r="I614" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J614" s="3" t="n">
+        <v>44881</v>
+      </c>
+      <c r="K614" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
+      <c r="A615" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARPA</t>
+        </is>
+      </c>
+      <c r="B615" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C615" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D615" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
+        </is>
+      </c>
+      <c r="E615" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Aganwadi</t>
+        </is>
+      </c>
+      <c r="F615" s="1" t="inlineStr">
+        <is>
+          <t>1746004062/AV/22012034649110 — Anganwadi bhavan nirman kary and baundri wall add kendra no.1 karpa</t>
+        </is>
+      </c>
+      <c r="G615" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H615" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I615" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J615" s="3" t="n">
+        <v>45211</v>
+      </c>
+      <c r="K615" s="3" t="n">
+        <v>46307</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
+      <c r="A616" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARPA</t>
+        </is>
+      </c>
+      <c r="B616" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C616" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D616" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E616" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F616" s="1" t="inlineStr">
+        <is>
+          <t>1746004062/IF/22012034550691 — Khet Talab Nirman Karya Sundar / Girwar</t>
+        </is>
+      </c>
+      <c r="G616" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H616" s="2" t="n">
+        <v>157696.83</v>
+      </c>
+      <c r="I616" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J616" s="3" t="n">
+        <v>44296</v>
+      </c>
+      <c r="K616" s="3" t="n">
+        <v>46265</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
+      <c r="A617" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARPA</t>
+        </is>
+      </c>
+      <c r="B617" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C617" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D617" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E617" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F617" s="1" t="inlineStr">
+        <is>
+          <t>1746004062/IF/IAY/4231590 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125527762</t>
+        </is>
+      </c>
+      <c r="G617" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H617" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I617" s="2" t="n">
+        <v>2400</v>
+      </c>
+      <c r="J617" s="3" t="n">
+        <v>45867</v>
+      </c>
+      <c r="K617" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
+      <c r="A618" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARPA</t>
+        </is>
+      </c>
+      <c r="B618" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C618" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D618" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E618" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F618" s="1" t="inlineStr">
+        <is>
+          <t>1746004062/IF/IAY/4708781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124234403</t>
+        </is>
+      </c>
+      <c r="G618" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H618" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I618" s="2" t="n">
+        <v>2100</v>
+      </c>
+      <c r="J618" s="3" t="n">
+        <v>45794</v>
+      </c>
+      <c r="K618" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
+      <c r="A619" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARPA</t>
+        </is>
+      </c>
+      <c r="B619" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C619" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D619" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E619" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F619" s="1" t="inlineStr">
+        <is>
+          <t>1746004062/IF/IAY/5016336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125524120</t>
+        </is>
+      </c>
+      <c r="G619" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H619" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I619" s="2" t="n">
+        <v>2349</v>
+      </c>
+      <c r="J619" s="3" t="n">
+        <v>46215</v>
+      </c>
+      <c r="K619" s="3" t="n">
+        <v>46229</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
+      <c r="A620" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARPA</t>
+        </is>
+      </c>
+      <c r="B620" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C620" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D620" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E620" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F620" s="1" t="inlineStr">
+        <is>
+          <t>1746004062/IF/IAY/5016414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124267499</t>
+        </is>
+      </c>
+      <c r="G620" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H620" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I620" s="2" t="n">
+        <v>3000</v>
+      </c>
+      <c r="J620" s="3" t="n">
+        <v>45772</v>
+      </c>
+      <c r="K620" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
+      <c r="A621" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARPA</t>
+        </is>
+      </c>
+      <c r="B621" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C621" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D621" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E621" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F621" s="1" t="inlineStr">
+        <is>
+          <t>1746004062/IF/IAY/5082970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126079501</t>
+        </is>
+      </c>
+      <c r="G621" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H621" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I621" s="2" t="n">
+        <v>2100</v>
+      </c>
+      <c r="J621" s="3" t="n">
+        <v>45794</v>
+      </c>
+      <c r="K621" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
+      <c r="A622" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARPA</t>
+        </is>
+      </c>
+      <c r="B622" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C622" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D622" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E622" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F622" s="1" t="inlineStr">
+        <is>
+          <t>1746004062/IF/IAY/5083376 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126573969</t>
+        </is>
+      </c>
+      <c r="G622" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H622" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I622" s="2" t="n">
+        <v>3000</v>
+      </c>
+      <c r="J622" s="3" t="n">
+        <v>45839</v>
+      </c>
+      <c r="K622" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
+      <c r="A623" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARPA</t>
+        </is>
+      </c>
+      <c r="B623" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C623" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D623" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E623" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F623" s="1" t="inlineStr">
+        <is>
+          <t>1746004062/IF/IAY/5415125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125338670</t>
+        </is>
+      </c>
+      <c r="G623" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H623" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I623" s="2" t="n">
+        <v>3000</v>
+      </c>
+      <c r="J623" s="3" t="n">
+        <v>45846</v>
+      </c>
+      <c r="K623" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
+      <c r="A624" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARPA</t>
+        </is>
+      </c>
+      <c r="B624" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C624" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D624" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E624" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F624" s="1" t="inlineStr">
+        <is>
+          <t>1746004062/IF/IAY/5483822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152087417</t>
+        </is>
+      </c>
+      <c r="G624" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H624" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I624" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J624" s="3" t="n">
+        <v>45857</v>
+      </c>
+      <c r="K624" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
+      <c r="A625" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARPA</t>
+        </is>
+      </c>
+      <c r="B625" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C625" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D625" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E625" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F625" s="1" t="inlineStr">
+        <is>
+          <t>1746004062/RC/22012034829111 — pcc raod nirman kary beer singh ke ghar se lalman singh ke ghar taraf karpa</t>
+        </is>
+      </c>
+      <c r="G625" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H625" s="2" t="n">
+        <v>68000</v>
+      </c>
+      <c r="I625" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J625" s="3" t="n">
+        <v>45593</v>
+      </c>
+      <c r="K625" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
+      <c r="A626" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARPA</t>
+        </is>
+      </c>
+      <c r="B626" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C626" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D626" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E626" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F626" s="1" t="inlineStr">
+        <is>
+          <t>1746004062/WC/22012034605670 — Boulder Wall Nirman Shiv Nala</t>
+        </is>
+      </c>
+      <c r="G626" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H626" s="2" t="n">
+        <v>322580.67</v>
+      </c>
+      <c r="I626" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J626" s="3" t="n">
+        <v>44832</v>
+      </c>
+      <c r="K626" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
+      <c r="A627" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KARPA</t>
+        </is>
+      </c>
+      <c r="B627" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C627" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D627" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E627" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F627" s="1" t="inlineStr">
+        <is>
+          <t>1746004062/WC/22012034605671 — Boulder Wall Nirman Bar Nala</t>
+        </is>
+      </c>
+      <c r="G627" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H627" s="2" t="n">
+        <v>322580.67</v>
+      </c>
+      <c r="I627" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J627" s="3" t="n">
+        <v>44835</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
+      <c r="A628" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KEKARIYA</t>
+        </is>
+      </c>
+      <c r="B628" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C628" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D628" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E628" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F628" s="1" t="inlineStr">
+        <is>
+          <t>1746004063/IF/22012035318488 — KHET TALAB NIRMAN KARYA  BHURA BAIGA / BHAKTU BAIGA</t>
+        </is>
+      </c>
+      <c r="G628" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H628" s="2" t="n">
+        <v>328754.08</v>
+      </c>
+      <c r="I628" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J628" s="3" t="n">
+        <v>46121</v>
+      </c>
+      <c r="K628" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
+      <c r="A629" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KEKARIYA</t>
+        </is>
+      </c>
+      <c r="B629" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C629" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D629" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E629" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F629" s="1" t="inlineStr">
+        <is>
+          <t>1746004063/IF/22012035318510 — KHET TALAB NIRMAN KARYA  SAMARU SINGH / BESAHAN</t>
+        </is>
+      </c>
+      <c r="G629" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H629" s="2" t="n">
+        <v>328754.08</v>
+      </c>
+      <c r="I629" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J629" s="3" t="n">
+        <v>46030</v>
+      </c>
+      <c r="K629" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
+      <c r="A630" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KHAJURWAR</t>
+        </is>
+      </c>
+      <c r="B630" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C630" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D630" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E630" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F630" s="1" t="inlineStr">
+        <is>
+          <t>1746004064/IF/22012035160632 — Hitaishi Kapil Dhara koop Nirman Kary Charan singh/gungut Khajurwar</t>
+        </is>
+      </c>
+      <c r="G630" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H630" s="2" t="n">
+        <v>282417.57</v>
+      </c>
+      <c r="I630" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J630" s="3" t="n">
+        <v>45210</v>
+      </c>
+      <c r="K630" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
+      <c r="A631" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KHAJURWAR</t>
+        </is>
+      </c>
+      <c r="B631" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C631" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D631" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E631" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F631" s="1" t="inlineStr">
+        <is>
+          <t>1746004064/IF/22012035267302 — Khettalab nirmar karay - Dawarika Mahobe / Mansaram</t>
+        </is>
+      </c>
+      <c r="G631" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H631" s="2" t="n">
+        <v>228808.14</v>
+      </c>
+      <c r="I631" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J631" s="3" t="n">
+        <v>45752</v>
+      </c>
+      <c r="K631" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
+      <c r="A632" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KHAJURWAR</t>
+        </is>
+      </c>
+      <c r="B632" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C632" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D632" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E632" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F632" s="1" t="inlineStr">
+        <is>
+          <t>1746004064/IF/IAY/5097028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145391568</t>
+        </is>
+      </c>
+      <c r="G632" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H632" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I632" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J632" s="3" t="n">
+        <v>45788</v>
+      </c>
+      <c r="K632" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
+      <c r="A633" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KHAJURWAR</t>
+        </is>
+      </c>
+      <c r="B633" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C633" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D633" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E633" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F633" s="1" t="inlineStr">
+        <is>
+          <t>1746004064/IF/IAY/5412158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145072413</t>
+        </is>
+      </c>
+      <c r="G633" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H633" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I633" s="2" t="n">
+        <v>4176</v>
+      </c>
+      <c r="J633" s="3" t="n">
+        <v>45788</v>
+      </c>
+      <c r="K633" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
+      <c r="A634" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KHAJURWAR</t>
+        </is>
+      </c>
+      <c r="B634" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C634" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D634" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E634" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F634" s="1" t="inlineStr">
+        <is>
+          <t>1746004064/IF/IAY/5412168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145057417</t>
+        </is>
+      </c>
+      <c r="G634" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H634" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I634" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J634" s="3" t="n">
+        <v>45788</v>
+      </c>
+      <c r="K634" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
+      <c r="A635" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KHAJURWAR</t>
+        </is>
+      </c>
+      <c r="B635" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C635" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D635" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E635" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F635" s="1" t="inlineStr">
+        <is>
+          <t>1746004064/IF/IAY/5687044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144628371</t>
+        </is>
+      </c>
+      <c r="G635" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H635" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I635" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J635" s="3" t="n">
+        <v>45807</v>
+      </c>
+      <c r="K635" s="3" t="n">
+        <v>46215</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
+      <c r="A636" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KHAJURWAR</t>
+        </is>
+      </c>
+      <c r="B636" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C636" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D636" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E636" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F636" s="1" t="inlineStr">
+        <is>
+          <t>1746004064/RC/22012034851055 — PCC Anaya Marg Nirman Karya Virnu Prasad K ghar se chain Singh K Ghar tataf</t>
+        </is>
+      </c>
+      <c r="G636" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H636" s="2" t="n">
+        <v>95000</v>
+      </c>
+      <c r="I636" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J636" s="3" t="n">
+        <v>46154</v>
+      </c>
+      <c r="K636" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
+      <c r="A637" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KHAMROUNDH</t>
+        </is>
+      </c>
+      <c r="B637" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C637" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D637" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
+        </is>
+      </c>
+      <c r="E637" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F637" s="1" t="inlineStr">
+        <is>
+          <t>1746004066/RS/22012034704724 — सेग्रीगेशन शेड निर्माण कार्य ग्राम पंचायत खमरौध</t>
+        </is>
+      </c>
+      <c r="G637" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H637" s="2" t="n">
+        <v>794660.07</v>
+      </c>
+      <c r="I637" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J637" s="3" t="n">
+        <v>45364</v>
+      </c>
+      <c r="K637" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
+      <c r="A638" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KHENTGAON</t>
+        </is>
+      </c>
+      <c r="B638" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C638" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D638" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E638" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F638" s="1" t="inlineStr">
+        <is>
+          <t>1746004068/IF/22012035332155 — KHET TALAB NIRMAN KARYE PUSHPRAJ SINGH /GORE SINGH</t>
+        </is>
+      </c>
+      <c r="G638" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H638" s="2" t="n">
+        <v>217262.45</v>
+      </c>
+      <c r="I638" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J638" s="3" t="n">
+        <v>45826</v>
+      </c>
+      <c r="K638" s="3" t="n">
+        <v>46217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
+      <c r="A639" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KHENTGAON</t>
+        </is>
+      </c>
+      <c r="B639" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C639" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D639" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E639" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F639" s="1" t="inlineStr">
+        <is>
+          <t>1746004068/IF/IAY/4645634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142718149</t>
+        </is>
+      </c>
+      <c r="G639" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H639" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I639" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J639" s="3" t="n">
+        <v>45560</v>
+      </c>
+      <c r="K639" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
+      <c r="A640" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KHENTGAON</t>
+        </is>
+      </c>
+      <c r="B640" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C640" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D640" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E640" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F640" s="1" t="inlineStr">
+        <is>
+          <t>1746004068/IF/IAY/4660987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149213448</t>
+        </is>
+      </c>
+      <c r="G640" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H640" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I640" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J640" s="3" t="n">
+        <v>45576</v>
+      </c>
+      <c r="K640" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
+      <c r="A641" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KHENTGAON</t>
+        </is>
+      </c>
+      <c r="B641" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C641" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D641" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E641" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F641" s="1" t="inlineStr">
+        <is>
+          <t>1746004068/IF/IAY/4661162 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148696089</t>
+        </is>
+      </c>
+      <c r="G641" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H641" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I641" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J641" s="3" t="n">
+        <v>45625</v>
+      </c>
+      <c r="K641" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
+      <c r="A642" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KHENTGAON</t>
+        </is>
+      </c>
+      <c r="B642" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C642" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D642" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E642" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F642" s="1" t="inlineStr">
+        <is>
+          <t>1746004068/IF/IAY/4834347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146764944</t>
+        </is>
+      </c>
+      <c r="G642" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H642" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I642" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J642" s="3" t="n">
+        <v>45625</v>
+      </c>
+      <c r="K642" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
+      <c r="A643" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KHENTGAON</t>
+        </is>
+      </c>
+      <c r="B643" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C643" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D643" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E643" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F643" s="1" t="inlineStr">
+        <is>
+          <t>1746004068/IF/IAY/5099022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146933521</t>
+        </is>
+      </c>
+      <c r="G643" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H643" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I643" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J643" s="3" t="n">
+        <v>45882</v>
+      </c>
+      <c r="K643" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
+      <c r="A644" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KHENTGAON</t>
+        </is>
+      </c>
+      <c r="B644" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C644" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D644" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E644" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F644" s="1" t="inlineStr">
+        <is>
+          <t>1746004068/IF/IAY/5103750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149127062</t>
+        </is>
+      </c>
+      <c r="G644" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H644" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I644" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J644" s="3" t="n">
+        <v>45882</v>
+      </c>
+      <c r="K644" s="3" t="n">
+        <v>46215</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
+      <c r="A645" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KOILARI</t>
+        </is>
+      </c>
+      <c r="B645" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C645" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D645" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E645" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F645" s="1" t="inlineStr">
+        <is>
+          <t>1746004072/IF/IAY/5008242 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119872935</t>
+        </is>
+      </c>
+      <c r="G645" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H645" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I645" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J645" s="3" t="n">
+        <v>45772</v>
+      </c>
+      <c r="K645" s="3" t="n">
+        <v>46229</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
+      <c r="A646" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KUMHANI</t>
+        </is>
+      </c>
+      <c r="B646" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C646" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D646" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E646" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F646" s="1" t="inlineStr">
+        <is>
+          <t>1746004073/IF/IAY/4851316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151783441</t>
+        </is>
+      </c>
+      <c r="G646" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H646" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I646" s="2" t="n">
+        <v>22800</v>
+      </c>
+      <c r="J646" s="3" t="n">
+        <v>45739</v>
+      </c>
+      <c r="K646" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
+      <c r="A647" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KUMHANI</t>
+        </is>
+      </c>
+      <c r="B647" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C647" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D647" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E647" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F647" s="1" t="inlineStr">
+        <is>
+          <t>1746004073/IF/IAY/5107718 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151019061</t>
+        </is>
+      </c>
+      <c r="G647" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H647" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I647" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J647" s="3" t="n">
+        <v>45739</v>
+      </c>
+      <c r="K647" s="3" t="n">
+        <v>46297</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
+      <c r="A648" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / LAKHAURA</t>
+        </is>
+      </c>
+      <c r="B648" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C648" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D648" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E648" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F648" s="1" t="inlineStr">
+        <is>
+          <t>1746004074/IF/IAY/5621909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150139664</t>
+        </is>
+      </c>
+      <c r="G648" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H648" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I648" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J648" s="3" t="n">
+        <v>46034</v>
+      </c>
+      <c r="K648" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
+      <c r="A649" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / LAKHAURA</t>
+        </is>
+      </c>
+      <c r="B649" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C649" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D649" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E649" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F649" s="1" t="inlineStr">
+        <is>
+          <t>1746004074/IF/IAY/5687212 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148377678</t>
+        </is>
+      </c>
+      <c r="G649" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H649" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I649" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J649" s="3" t="n">
+        <v>46170</v>
+      </c>
+      <c r="K649" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
+      <c r="A650" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / LAKHAURA</t>
+        </is>
+      </c>
+      <c r="B650" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C650" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D650" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E650" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F650" s="1" t="inlineStr">
+        <is>
+          <t>1746004074/RC/22012034832750 — PCC Rode Nirmadh मेन रोड से कुंवर सिंह के घर तरफ</t>
+        </is>
+      </c>
+      <c r="G650" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H650" s="2" t="n">
+        <v>35000</v>
+      </c>
+      <c r="I650" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J650" s="3" t="n">
+        <v>45650</v>
+      </c>
+      <c r="K650" s="3" t="n">
+        <v>46298</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
+      <c r="A651" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / LALPUR</t>
+        </is>
+      </c>
+      <c r="B651" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C651" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D651" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E651" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F651" s="1" t="inlineStr">
+        <is>
+          <t>1746004075/IF/22012034626404 — cattle shed nrman work-nandu singh/titra</t>
+        </is>
+      </c>
+      <c r="G651" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H651" s="2" t="n">
+        <v>102033.26</v>
+      </c>
+      <c r="I651" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J651" s="3" t="n">
+        <v>45207</v>
+      </c>
+      <c r="K651" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
+      <c r="A652" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / LALPUR</t>
+        </is>
+      </c>
+      <c r="B652" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C652" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D652" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E652" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F652" s="1" t="inlineStr">
+        <is>
+          <t>1746004075/IF/22012034674980 — cattle shed nirman -kawal singh/ray singh</t>
+        </is>
+      </c>
+      <c r="G652" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H652" s="2" t="n">
+        <v>102033.26</v>
+      </c>
+      <c r="I652" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J652" s="3" t="n">
+        <v>45207</v>
+      </c>
+      <c r="K652" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
+      <c r="A653" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / LAMSARAI</t>
+        </is>
+      </c>
+      <c r="B653" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C653" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D653" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E653" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F653" s="1" t="inlineStr">
+        <is>
+          <t>1746004076/IF/IAY/5848797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123443707</t>
+        </is>
+      </c>
+      <c r="G653" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H653" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I653" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J653" s="3" t="n">
+        <v>45976</v>
+      </c>
+      <c r="K653" s="3" t="n">
+        <v>46296</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
+      <c r="A654" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / LAMSARAI</t>
+        </is>
+      </c>
+      <c r="B654" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C654" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D654" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E654" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F654" s="1" t="inlineStr">
+        <is>
+          <t>1746004076/IF/IAY/5878417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123410211</t>
+        </is>
+      </c>
+      <c r="G654" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H654" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I654" s="2" t="n">
+        <v>1800</v>
+      </c>
+      <c r="J654" s="3" t="n">
+        <v>46157</v>
+      </c>
+      <c r="K654" s="3" t="n">
+        <v>46296</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
+      <c r="A655" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / LAMSARAI</t>
+        </is>
+      </c>
+      <c r="B655" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C655" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D655" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E655" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F655" s="1" t="inlineStr">
+        <is>
+          <t>1746004076/IF/IAY/5878550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127562343</t>
+        </is>
+      </c>
+      <c r="G655" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H655" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I655" s="2" t="n">
+        <v>8400</v>
+      </c>
+      <c r="J655" s="3" t="n">
+        <v>46115</v>
+      </c>
+      <c r="K655" s="3" t="n">
+        <v>46296</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
+      <c r="A656" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / LAMSARAI</t>
+        </is>
+      </c>
+      <c r="B656" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C656" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D656" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
+        </is>
+      </c>
+      <c r="E656" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F656" s="1" t="inlineStr">
+        <is>
+          <t>1746004076/RC/22012034524554 — सुदूर संपर्क सड़क छपरा नाला से बैगान टोला तरफ भाग 1</t>
+        </is>
+      </c>
+      <c r="G656" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H656" s="2" t="n">
+        <v>1499369.38</v>
+      </c>
+      <c r="I656" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J656" s="3" t="n">
+        <v>44002</v>
+      </c>
+      <c r="K656" s="3" t="n">
+        <v>46296</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
+      <c r="A657" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / LAMSARAI</t>
+        </is>
+      </c>
+      <c r="B657" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C657" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D657" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E657" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F657" s="1" t="inlineStr">
+        <is>
+          <t>1746004076/RC/22012034829150 — pcc anya antrik marg nirmaan akalu agariya ke ghar se bharar singh ke ghar tak</t>
+        </is>
+      </c>
+      <c r="G657" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H657" s="2" t="n">
+        <v>59000</v>
+      </c>
+      <c r="I657" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J657" s="3" t="n">
+        <v>45677</v>
+      </c>
+      <c r="K657" s="3" t="n">
+        <v>46296</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
+      <c r="A658" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / LILATOLA</t>
+        </is>
+      </c>
+      <c r="B658" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C658" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D658" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E658" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F658" s="1" t="inlineStr">
+        <is>
+          <t>1746004080/IF/IAY/5171468 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147388535</t>
+        </is>
+      </c>
+      <c r="G658" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H658" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I658" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J658" s="3" t="n">
+        <v>45798</v>
+      </c>
+      <c r="K658" s="3" t="n">
+        <v>46229</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
+      <c r="A659" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MAHORA</t>
+        </is>
+      </c>
+      <c r="B659" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C659" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D659" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E659" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F659" s="1" t="inlineStr">
+        <is>
+          <t>1746004081/RC/22012034844291 — PCC Aantrik marg nirman karya Daulat ke ghar se P/S Ki traf paladongri</t>
+        </is>
+      </c>
+      <c r="G659" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H659" s="2" t="n">
+        <v>126000</v>
+      </c>
+      <c r="I659" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J659" s="3" t="n">
+        <v>46027</v>
+      </c>
+      <c r="K659" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
+      <c r="A660" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MAJHGAWAN</t>
+        </is>
+      </c>
+      <c r="B660" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C660" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D660" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E660" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F660" s="1" t="inlineStr">
+        <is>
+          <t>1746004082/IF/IAY/2355421 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3839686</t>
+        </is>
+      </c>
+      <c r="G660" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H660" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I660" s="2" t="n">
+        <v>6600</v>
+      </c>
+      <c r="J660" s="3" t="n">
+        <v>43995</v>
+      </c>
+      <c r="K660" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
+      <c r="A661" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MAJHGAWAN</t>
+        </is>
+      </c>
+      <c r="B661" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C661" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D661" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E661" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F661" s="1" t="inlineStr">
+        <is>
+          <t>1746004082/IF/IAY/3171781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5660535</t>
+        </is>
+      </c>
+      <c r="G661" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H661" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I661" s="2" t="n">
+        <v>1500</v>
+      </c>
+      <c r="J661" s="3" t="n">
+        <v>44608</v>
+      </c>
+      <c r="K661" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
+      <c r="A662" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MAJHGAWAN</t>
+        </is>
+      </c>
+      <c r="B662" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C662" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D662" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E662" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F662" s="1" t="inlineStr">
+        <is>
+          <t>1746004082/IF/IAY/4350791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126441578</t>
+        </is>
+      </c>
+      <c r="G662" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H662" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I662" s="2" t="n">
+        <v>5100</v>
+      </c>
+      <c r="J662" s="3" t="n">
+        <v>45095</v>
+      </c>
+      <c r="K662" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
+      <c r="A663" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MAJHGAWAN</t>
+        </is>
+      </c>
+      <c r="B663" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C663" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D663" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E663" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F663" s="1" t="inlineStr">
+        <is>
+          <t>1746004082/IF/IAY/4444975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151785044</t>
+        </is>
+      </c>
+      <c r="G663" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H663" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I663" s="2" t="n">
+        <v>3300</v>
+      </c>
+      <c r="J663" s="3" t="n">
+        <v>45404</v>
+      </c>
+      <c r="K663" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
+      <c r="A664" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MAJHGAWAN</t>
+        </is>
+      </c>
+      <c r="B664" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C664" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D664" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E664" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F664" s="1" t="inlineStr">
+        <is>
+          <t>1746004082/IF/IAY/4445322 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151785930</t>
+        </is>
+      </c>
+      <c r="G664" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H664" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I664" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J664" s="3" t="n">
+        <v>45343</v>
+      </c>
+      <c r="K664" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
+      <c r="A665" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MAJHGAWAN</t>
+        </is>
+      </c>
+      <c r="B665" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C665" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D665" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E665" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F665" s="1" t="inlineStr">
+        <is>
+          <t>1746004082/IF/IAY/4447259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151936245</t>
+        </is>
+      </c>
+      <c r="G665" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H665" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I665" s="2" t="n">
+        <v>3300</v>
+      </c>
+      <c r="J665" s="3" t="n">
+        <v>45362</v>
+      </c>
+      <c r="K665" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
+      <c r="A666" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MAJHGAWAN</t>
+        </is>
+      </c>
+      <c r="B666" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C666" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D666" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E666" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F666" s="1" t="inlineStr">
+        <is>
+          <t>1746004082/IF/IAY/4449845 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151938310</t>
+        </is>
+      </c>
+      <c r="G666" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H666" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I666" s="2" t="n">
+        <v>300</v>
+      </c>
+      <c r="J666" s="3" t="n">
+        <v>45323</v>
+      </c>
+      <c r="K666" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
+      <c r="A667" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MAJHGAWAN</t>
+        </is>
+      </c>
+      <c r="B667" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C667" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D667" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E667" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F667" s="1" t="inlineStr">
+        <is>
+          <t>1746004082/IF/IAY/4827476 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126451384</t>
+        </is>
+      </c>
+      <c r="G667" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H667" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I667" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J667" s="3" t="n">
+        <v>45638</v>
+      </c>
+      <c r="K667" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
+      <c r="A668" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MAJHGAWAN</t>
+        </is>
+      </c>
+      <c r="B668" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C668" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D668" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E668" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F668" s="1" t="inlineStr">
+        <is>
+          <t>1746004082/IF/IAY/4963070 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126236594</t>
+        </is>
+      </c>
+      <c r="G668" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H668" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I668" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J668" s="3" t="n">
+        <v>45923</v>
+      </c>
+      <c r="K668" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
+      <c r="A669" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MERHAKHAR</t>
+        </is>
+      </c>
+      <c r="B669" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C669" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D669" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E669" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F669" s="1" t="inlineStr">
+        <is>
+          <t>1746004083/IF/22012035318579 — KHET TALAB NIRMAN KARY RAJKUMAR SINGH PITA RADHE SINGH</t>
+        </is>
+      </c>
+      <c r="G669" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H669" s="2" t="n">
+        <v>399433.06</v>
+      </c>
+      <c r="I669" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J669" s="3" t="n">
+        <v>45827</v>
+      </c>
+      <c r="K669" s="3" t="n">
+        <v>46223</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
+      <c r="A670" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MERHAKHAR</t>
+        </is>
+      </c>
+      <c r="B670" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C670" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D670" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E670" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F670" s="1" t="inlineStr">
+        <is>
+          <t>1746004083/IF/IAY/4578877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118505779</t>
+        </is>
+      </c>
+      <c r="G670" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H670" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I670" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J670" s="3" t="n">
+        <v>45559</v>
+      </c>
+      <c r="K670" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
+      <c r="A671" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MERHAKHAR</t>
+        </is>
+      </c>
+      <c r="B671" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C671" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D671" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E671" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F671" s="1" t="inlineStr">
+        <is>
+          <t>1746004083/IF/IAY/4592073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121696303</t>
+        </is>
+      </c>
+      <c r="G671" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H671" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I671" s="2" t="n">
+        <v>4500</v>
+      </c>
+      <c r="J671" s="3" t="n">
+        <v>45559</v>
+      </c>
+      <c r="K671" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
+      <c r="A672" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MERHAKHAR</t>
+        </is>
+      </c>
+      <c r="B672" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C672" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D672" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E672" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F672" s="1" t="inlineStr">
+        <is>
+          <t>1746004083/IF/IAY/4830265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128538406</t>
+        </is>
+      </c>
+      <c r="G672" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H672" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I672" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J672" s="3" t="n">
+        <v>45669</v>
+      </c>
+      <c r="K672" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
+      <c r="A673" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MERHAKHAR</t>
+        </is>
+      </c>
+      <c r="B673" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C673" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D673" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E673" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F673" s="1" t="inlineStr">
+        <is>
+          <t>1746004083/IF/IAY/5004203 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118357394</t>
+        </is>
+      </c>
+      <c r="G673" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H673" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I673" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J673" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K673" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
+      <c r="A674" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MOHADI</t>
+        </is>
+      </c>
+      <c r="B674" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C674" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D674" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E674" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F674" s="1" t="inlineStr">
+        <is>
+          <t>1746004085/IF/IAY/3149135 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1096879</t>
+        </is>
+      </c>
+      <c r="G674" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H674" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I674" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J674" s="3" t="n">
+        <v>44348</v>
+      </c>
+      <c r="K674" s="3" t="n">
+        <v>46229</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
+      <c r="A675" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MOHARI</t>
+        </is>
+      </c>
+      <c r="B675" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C675" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D675" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E675" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F675" s="1" t="inlineStr">
+        <is>
+          <t>1746004086/IF/IAY/4680665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146426321</t>
+        </is>
+      </c>
+      <c r="G675" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H675" s="2" t="n">
+        <v>23085</v>
+      </c>
+      <c r="I675" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J675" s="3" t="n">
+        <v>45570</v>
+      </c>
+      <c r="K675" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
+      <c r="A676" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MOHARI</t>
+        </is>
+      </c>
+      <c r="B676" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C676" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D676" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E676" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F676" s="1" t="inlineStr">
+        <is>
+          <t>1746004086/IF/IAY/4681631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147815493</t>
+        </is>
+      </c>
+      <c r="G676" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H676" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I676" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J676" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K676" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
+      <c r="A677" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MOHARI</t>
+        </is>
+      </c>
+      <c r="B677" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C677" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D677" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E677" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F677" s="1" t="inlineStr">
+        <is>
+          <t>1746004086/IF/IAY/4727210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147383698</t>
+        </is>
+      </c>
+      <c r="G677" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H677" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I677" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J677" s="3" t="n">
+        <v>45570</v>
+      </c>
+      <c r="K677" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
+      <c r="A678" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MOHARI</t>
+        </is>
+      </c>
+      <c r="B678" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C678" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D678" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E678" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F678" s="1" t="inlineStr">
+        <is>
+          <t>1746004086/IF/IAY/4852886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148923844</t>
+        </is>
+      </c>
+      <c r="G678" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H678" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I678" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J678" s="3" t="n">
+        <v>45708</v>
+      </c>
+      <c r="K678" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
+      <c r="A679" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MOHARI</t>
+        </is>
+      </c>
+      <c r="B679" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C679" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D679" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E679" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F679" s="1" t="inlineStr">
+        <is>
+          <t>1746004086/IF/IAY/5099661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147249235</t>
+        </is>
+      </c>
+      <c r="G679" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H679" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I679" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J679" s="3" t="n">
+        <v>45751</v>
+      </c>
+      <c r="K679" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
+      <c r="A680" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MOHARI</t>
+        </is>
+      </c>
+      <c r="B680" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C680" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D680" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E680" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F680" s="1" t="inlineStr">
+        <is>
+          <t>1746004086/IF/IAY/5100901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147815839</t>
+        </is>
+      </c>
+      <c r="G680" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H680" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I680" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J680" s="3" t="n">
+        <v>45769</v>
+      </c>
+      <c r="K680" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
+      <c r="A681" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MOHARI</t>
+        </is>
+      </c>
+      <c r="B681" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C681" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D681" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E681" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F681" s="1" t="inlineStr">
+        <is>
+          <t>1746004086/IF/IAY/5100904 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147816204</t>
+        </is>
+      </c>
+      <c r="G681" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H681" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I681" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J681" s="3" t="n">
+        <v>45788</v>
+      </c>
+      <c r="K681" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
+      <c r="A682" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MOHARI</t>
+        </is>
+      </c>
+      <c r="B682" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C682" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D682" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E682" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F682" s="1" t="inlineStr">
+        <is>
+          <t>1746004086/IF/IAY/5102898 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148811650</t>
+        </is>
+      </c>
+      <c r="G682" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H682" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I682" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J682" s="3" t="n">
+        <v>45752</v>
+      </c>
+      <c r="K682" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
+      <c r="A683" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MOHARI</t>
+        </is>
+      </c>
+      <c r="B683" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C683" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D683" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E683" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F683" s="1" t="inlineStr">
+        <is>
+          <t>1746004086/IF/IAY/5103315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148923997</t>
+        </is>
+      </c>
+      <c r="G683" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H683" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I683" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J683" s="3" t="n">
+        <v>45788</v>
+      </c>
+      <c r="K683" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
+      <c r="A684" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MOHARI</t>
+        </is>
+      </c>
+      <c r="B684" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C684" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D684" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E684" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F684" s="1" t="inlineStr">
+        <is>
+          <t>1746004086/IF/IAY/5104459 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149471653</t>
+        </is>
+      </c>
+      <c r="G684" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H684" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I684" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J684" s="3" t="n">
+        <v>45736</v>
+      </c>
+      <c r="K684" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
+      <c r="A685" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MOHARI</t>
+        </is>
+      </c>
+      <c r="B685" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C685" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D685" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E685" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F685" s="1" t="inlineStr">
+        <is>
+          <t>1746004086/IF/IAY/5174022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148811792</t>
+        </is>
+      </c>
+      <c r="G685" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H685" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I685" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J685" s="3" t="n">
+        <v>45788</v>
+      </c>
+      <c r="K685" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
+      <c r="A686" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MOHARI</t>
+        </is>
+      </c>
+      <c r="B686" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C686" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D686" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E686" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F686" s="1" t="inlineStr">
+        <is>
+          <t>1746004086/IF/IAY/5189257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146425400</t>
+        </is>
+      </c>
+      <c r="G686" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H686" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I686" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J686" s="3" t="n">
+        <v>45788</v>
+      </c>
+      <c r="K686" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
+      <c r="A687" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MOHARI</t>
+        </is>
+      </c>
+      <c r="B687" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C687" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D687" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E687" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F687" s="1" t="inlineStr">
+        <is>
+          <t>1746004086/IF/IAY/5237226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148812372</t>
+        </is>
+      </c>
+      <c r="G687" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H687" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I687" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J687" s="3" t="n">
+        <v>45769</v>
+      </c>
+      <c r="K687" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
+      <c r="A688" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MOHARI</t>
+        </is>
+      </c>
+      <c r="B688" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C688" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D688" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E688" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F688" s="1" t="inlineStr">
+        <is>
+          <t>1746004086/IF/IAY/5482520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146946366</t>
+        </is>
+      </c>
+      <c r="G688" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H688" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I688" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J688" s="3" t="n">
+        <v>45799</v>
+      </c>
+      <c r="K688" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
+      <c r="A689" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / MOHARI</t>
+        </is>
+      </c>
+      <c r="B689" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C689" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D689" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E689" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F689" s="1" t="inlineStr">
+        <is>
+          <t>1746004086/IF/IAY/5659289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147384654</t>
+        </is>
+      </c>
+      <c r="G689" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H689" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I689" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J689" s="3" t="n">
+        <v>45917</v>
+      </c>
+      <c r="K689" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
+      <c r="A690" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / NOGAWAN</t>
+        </is>
+      </c>
+      <c r="B690" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C690" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D690" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E690" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F690" s="1" t="inlineStr">
+        <is>
+          <t>1746004088/RC/22012034821061 — Pcc Road Nirman Karya Lalu Singh Ke Ghar Pass Se Egs School Traf</t>
+        </is>
+      </c>
+      <c r="G690" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H690" s="2" t="n">
+        <v>103000</v>
+      </c>
+      <c r="I690" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J690" s="3" t="n">
+        <v>45530</v>
+      </c>
+      <c r="K690" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
+      <c r="A691" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PADRI</t>
+        </is>
+      </c>
+      <c r="B691" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C691" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D691" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E691" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F691" s="1" t="inlineStr">
+        <is>
+          <t>1746004090/IF/IAY/2334271 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4069201</t>
+        </is>
+      </c>
+      <c r="G691" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H691" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I691" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J691" s="3" t="n">
+        <v>43753</v>
+      </c>
+      <c r="K691" s="3" t="n">
+        <v>46298</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
+      <c r="A692" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PADRI</t>
+        </is>
+      </c>
+      <c r="B692" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C692" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D692" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E692" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F692" s="1" t="inlineStr">
+        <is>
+          <t>1746004090/IF/IAY/3875008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146962465</t>
+        </is>
+      </c>
+      <c r="G692" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H692" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I692" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J692" s="3" t="n">
+        <v>44792</v>
+      </c>
+      <c r="K692" s="3" t="n">
+        <v>46298</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
+      <c r="A693" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PADRI</t>
+        </is>
+      </c>
+      <c r="B693" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C693" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D693" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E693" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F693" s="1" t="inlineStr">
+        <is>
+          <t>1746004090/IF/IAY/4417809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151773960</t>
+        </is>
+      </c>
+      <c r="G693" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H693" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I693" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J693" s="3" t="n">
+        <v>45350</v>
+      </c>
+      <c r="K693" s="3" t="n">
+        <v>46298</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
+      <c r="A694" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PADRI</t>
+        </is>
+      </c>
+      <c r="B694" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C694" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D694" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E694" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F694" s="1" t="inlineStr">
+        <is>
+          <t>1746004090/IF/IAY/4419637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151774569</t>
+        </is>
+      </c>
+      <c r="G694" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H694" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I694" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J694" s="3" t="n">
+        <v>45332</v>
+      </c>
+      <c r="K694" s="3" t="n">
+        <v>46298</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
+      <c r="A695" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PADRI</t>
+        </is>
+      </c>
+      <c r="B695" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C695" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D695" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E695" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F695" s="1" t="inlineStr">
+        <is>
+          <t>1746004090/IF/IAY/4429789 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151777241</t>
+        </is>
+      </c>
+      <c r="G695" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H695" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I695" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J695" s="3" t="n">
+        <v>45491</v>
+      </c>
+      <c r="K695" s="3" t="n">
+        <v>46298</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
+      <c r="A696" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PADRI</t>
+        </is>
+      </c>
+      <c r="B696" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C696" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D696" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E696" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F696" s="1" t="inlineStr">
+        <is>
+          <t>1746004090/IF/IAY/4433164 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151779245</t>
+        </is>
+      </c>
+      <c r="G696" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H696" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I696" s="2" t="n">
+        <v>100</v>
+      </c>
+      <c r="J696" s="3" t="n">
+        <v>45332</v>
+      </c>
+      <c r="K696" s="3" t="n">
+        <v>46298</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
+      <c r="A697" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PADRI</t>
+        </is>
+      </c>
+      <c r="B697" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C697" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D697" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E697" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F697" s="1" t="inlineStr">
+        <is>
+          <t>1746004090/IF/IAY/4443024 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151784134</t>
+        </is>
+      </c>
+      <c r="G697" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H697" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I697" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J697" s="3" t="n">
+        <v>45344</v>
+      </c>
+      <c r="K697" s="3" t="n">
+        <v>46298</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
+      <c r="A698" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PADRI</t>
+        </is>
+      </c>
+      <c r="B698" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C698" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D698" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E698" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F698" s="1" t="inlineStr">
+        <is>
+          <t>1746004090/IF/IAY/4455182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151768278</t>
+        </is>
+      </c>
+      <c r="G698" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H698" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I698" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J698" s="3" t="n">
+        <v>45362</v>
+      </c>
+      <c r="K698" s="3" t="n">
+        <v>46298</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
+      <c r="A699" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PADRI</t>
+        </is>
+      </c>
+      <c r="B699" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C699" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D699" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E699" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F699" s="1" t="inlineStr">
+        <is>
+          <t>1746004090/IF/IAY/539622 — Construction of IAY House -IAY REG. NO. MP3057783</t>
+        </is>
+      </c>
+      <c r="G699" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H699" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I699" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J699" s="3" t="n">
+        <v>44030</v>
+      </c>
+      <c r="K699" s="3" t="n">
+        <v>46216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
+      <c r="A700" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PADRI</t>
+        </is>
+      </c>
+      <c r="B700" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C700" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D700" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E700" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F700" s="1" t="inlineStr">
+        <is>
+          <t>1746004090/IF/IAY/5484350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152089031</t>
+        </is>
+      </c>
+      <c r="G700" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H700" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I700" s="2" t="n">
+        <v>3915</v>
+      </c>
+      <c r="J700" s="3" t="n">
+        <v>45826</v>
+      </c>
+      <c r="K700" s="3" t="n">
+        <v>46257</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
+      <c r="A701" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PADRI</t>
+        </is>
+      </c>
+      <c r="B701" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C701" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D701" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E701" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F701" s="1" t="inlineStr">
+        <is>
+          <t>1746004090/IF/IAY/5659335 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147675616</t>
+        </is>
+      </c>
+      <c r="G701" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H701" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I701" s="2" t="n">
+        <v>1305</v>
+      </c>
+      <c r="J701" s="3" t="n">
+        <v>46018</v>
+      </c>
+      <c r="K701" s="3" t="n">
+        <v>46215</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
+      <c r="A702" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PADRIYA</t>
+        </is>
+      </c>
+      <c r="B702" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C702" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D702" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
+        </is>
+      </c>
+      <c r="E702" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Aganwadi</t>
+        </is>
+      </c>
+      <c r="F702" s="1" t="inlineStr">
+        <is>
+          <t>1746004092/AV/22012034637905 — आंगनबाड़ी भवन निर्माण कार्य बाउंड्रीवॉल सहित केंद्र क्रमांक 2</t>
+        </is>
+      </c>
+      <c r="G702" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H702" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I702" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J702" s="3" t="n">
+        <v>45158</v>
+      </c>
+      <c r="K702" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
+      <c r="A703" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PADRIYA</t>
+        </is>
+      </c>
+      <c r="B703" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C703" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D703" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E703" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F703" s="1" t="inlineStr">
+        <is>
+          <t>1746004092/DP/22012034600850 — Vasudha bandhan yojya antargat Amritsarovat gram kumharwar padariya me plantation work</t>
+        </is>
+      </c>
+      <c r="G703" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H703" s="2" t="n">
+        <v>56992.58</v>
+      </c>
+      <c r="I703" s="2" t="n">
+        <v>2520</v>
+      </c>
+      <c r="J703" s="3" t="n">
+        <v>45250</v>
+      </c>
+      <c r="K703" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
+      <c r="A704" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PADRIYA</t>
+        </is>
+      </c>
+      <c r="B704" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C704" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D704" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E704" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F704" s="1" t="inlineStr">
+        <is>
+          <t>1746004092/IF/22012035416847 — Khettalab hitgrahi mamta/dhannu</t>
+        </is>
+      </c>
+      <c r="G704" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H704" s="2" t="n">
+        <v>300787.46</v>
+      </c>
+      <c r="I704" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J704" s="3" t="n">
+        <v>46134</v>
+      </c>
+      <c r="K704" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
+      <c r="A705" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PADRIYA</t>
+        </is>
+      </c>
+      <c r="B705" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C705" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D705" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E705" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F705" s="1" t="inlineStr">
+        <is>
+          <t>1746004092/IF/IAY/4239299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148834036</t>
+        </is>
+      </c>
+      <c r="G705" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H705" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I705" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J705" s="3" t="n">
+        <v>46294</v>
+      </c>
+      <c r="K705" s="3" t="n">
+        <v>46299</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
+      <c r="A706" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PADRIYA</t>
+        </is>
+      </c>
+      <c r="B706" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C706" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D706" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E706" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F706" s="1" t="inlineStr">
+        <is>
+          <t>1746004092/IF/IAY/4983596 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147760658</t>
+        </is>
+      </c>
+      <c r="G706" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H706" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I706" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J706" s="3" t="n">
+        <v>45769</v>
+      </c>
+      <c r="K706" s="3" t="n">
+        <v>46217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
+      <c r="A707" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PADRIYA</t>
+        </is>
+      </c>
+      <c r="B707" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C707" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D707" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E707" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F707" s="1" t="inlineStr">
+        <is>
+          <t>1746004092/IF/IAY/5103171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148884826</t>
+        </is>
+      </c>
+      <c r="G707" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H707" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I707" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J707" s="3" t="n">
+        <v>45764</v>
+      </c>
+      <c r="K707" s="3" t="n">
+        <v>46298</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
+      <c r="A708" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PADRIYA</t>
+        </is>
+      </c>
+      <c r="B708" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C708" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D708" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E708" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F708" s="1" t="inlineStr">
+        <is>
+          <t>1746004092/IF/IAY/5325964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148579456</t>
+        </is>
+      </c>
+      <c r="G708" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H708" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I708" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J708" s="3" t="n">
+        <v>45769</v>
+      </c>
+      <c r="K708" s="3" t="n">
+        <v>46217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
+      <c r="A709" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PADRIYA</t>
+        </is>
+      </c>
+      <c r="B709" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C709" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D709" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E709" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F709" s="1" t="inlineStr">
+        <is>
+          <t>1746004092/IF/IAY/5341731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149973198</t>
+        </is>
+      </c>
+      <c r="G709" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H709" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I709" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J709" s="3" t="n">
+        <v>45769</v>
+      </c>
+      <c r="K709" s="3" t="n">
+        <v>46217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
+      <c r="A710" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PARASWAR</t>
+        </is>
+      </c>
+      <c r="B710" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C710" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D710" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E710" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F710" s="1" t="inlineStr">
+        <is>
+          <t>1746004093/IF/IAY/2391622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4075361</t>
+        </is>
+      </c>
+      <c r="G710" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H710" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I710" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J710" s="3" t="n">
+        <v>44009</v>
+      </c>
+      <c r="K710" s="3" t="n">
+        <v>46217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
+      <c r="A711" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PARASWAR</t>
+        </is>
+      </c>
+      <c r="B711" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C711" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D711" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E711" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F711" s="1" t="inlineStr">
+        <is>
+          <t>1746004093/IF/IAY/5687103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147660087</t>
+        </is>
+      </c>
+      <c r="G711" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H711" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I711" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J711" s="3" t="n">
+        <v>45946</v>
+      </c>
+      <c r="K711" s="3" t="n">
+        <v>46257</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
+      <c r="A712" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PARASWAR</t>
+        </is>
+      </c>
+      <c r="B712" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C712" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D712" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E712" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F712" s="1" t="inlineStr">
+        <is>
+          <t>1746004093/IF/IAY/5875625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142593631</t>
+        </is>
+      </c>
+      <c r="G712" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H712" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I712" s="2" t="n">
+        <v>7830</v>
+      </c>
+      <c r="J712" s="3" t="n">
+        <v>46091</v>
+      </c>
+      <c r="K712" s="3" t="n">
+        <v>46298</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
+      <c r="A713" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PARASWAR</t>
+        </is>
+      </c>
+      <c r="B713" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C713" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D713" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E713" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F713" s="1" t="inlineStr">
+        <is>
+          <t>1746004093/RC/22012034841719 — Pcc any antrik marg pekhan Singh ke ghar se tikam Singh ke ghar taraph</t>
+        </is>
+      </c>
+      <c r="G713" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H713" s="2" t="n">
+        <v>62000</v>
+      </c>
+      <c r="I713" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J713" s="3" t="n">
+        <v>45833</v>
+      </c>
+      <c r="K713" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
+      <c r="A714" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PARSELKALA</t>
+        </is>
+      </c>
+      <c r="B714" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C714" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D714" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E714" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F714" s="1" t="inlineStr">
+        <is>
+          <t>1746004094/IF/IAY/5415863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144761648</t>
+        </is>
+      </c>
+      <c r="G714" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H714" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I714" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J714" s="3" t="n">
+        <v>45788</v>
+      </c>
+      <c r="K714" s="3" t="n">
+        <v>46217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
+      <c r="A715" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PATNA</t>
+        </is>
+      </c>
+      <c r="B715" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C715" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D715" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
+        </is>
+      </c>
+      <c r="E715" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Aganwadi</t>
+        </is>
+      </c>
+      <c r="F715" s="1" t="inlineStr">
+        <is>
+          <t>1746004095/AV/22012034639811 — Anganwadi nirman kary gp patna</t>
+        </is>
+      </c>
+      <c r="G715" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H715" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I715" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J715" s="3" t="n">
+        <v>45261</v>
+      </c>
+      <c r="K715" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
+      <c r="A716" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PATNA</t>
+        </is>
+      </c>
+      <c r="B716" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C716" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D716" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E716" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F716" s="1" t="inlineStr">
+        <is>
+          <t>1746004095/IF/IAY/5090025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130437288</t>
+        </is>
+      </c>
+      <c r="G716" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H716" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I716" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J716" s="3" t="n">
+        <v>45716</v>
+      </c>
+      <c r="K716" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
+      <c r="A717" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PATNA</t>
+        </is>
+      </c>
+      <c r="B717" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C717" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D717" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E717" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F717" s="1" t="inlineStr">
+        <is>
+          <t>1746004095/WC/22012034567202 — Bolder check dam nirman karya Sanborra nala</t>
+        </is>
+      </c>
+      <c r="G717" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H717" s="2" t="n">
+        <v>103866.66</v>
+      </c>
+      <c r="I717" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J717" s="3" t="n">
+        <v>44682</v>
+      </c>
+      <c r="K717" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
+      <c r="A718" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PIPARKHUTA</t>
+        </is>
+      </c>
+      <c r="B718" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C718" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D718" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E718" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F718" s="1" t="inlineStr">
+        <is>
+          <t>1746004097/IF/IAY/5105366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149781478</t>
+        </is>
+      </c>
+      <c r="G718" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H718" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I718" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J718" s="3" t="n">
+        <v>45771</v>
+      </c>
+      <c r="K718" s="3" t="n">
+        <v>46217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
+      <c r="A719" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PIPARKHUTA</t>
+        </is>
+      </c>
+      <c r="B719" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C719" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D719" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E719" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F719" s="1" t="inlineStr">
+        <is>
+          <t>1746004097/RC/22012034668904 — P C C ROAD NIRMAN  - BHUKHA KE GHAR SE SHIVNATH KE GHAR TARAf</t>
+        </is>
+      </c>
+      <c r="G719" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H719" s="2" t="n">
+        <v>76000</v>
+      </c>
+      <c r="I719" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J719" s="3" t="n">
+        <v>45463</v>
+      </c>
+      <c r="K719" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
+      <c r="A720" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PONDI</t>
+        </is>
+      </c>
+      <c r="B720" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C720" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D720" s="1" t="inlineStr">
+        <is>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
+        </is>
+      </c>
+      <c r="E720" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compound wall</t>
+        </is>
+      </c>
+      <c r="F720" s="1" t="inlineStr">
+        <is>
+          <t>1746004098/AV/22012034634347 — Boundary wall nirman Prathmik shala kirghahi gram panchayat pondi</t>
+        </is>
+      </c>
+      <c r="G720" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H720" s="2" t="n">
+        <v>1499982.48</v>
+      </c>
+      <c r="I720" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J720" s="3" t="n">
+        <v>45067</v>
+      </c>
+      <c r="K720" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
+      <c r="A721" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PONDI</t>
+        </is>
+      </c>
+      <c r="B721" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C721" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D721" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
+        </is>
+      </c>
+      <c r="E721" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F721" s="1" t="inlineStr">
+        <is>
+          <t>1746004098/IF/22012034633517 — Khet  talab nirman kary rambishal /Ram lal</t>
+        </is>
+      </c>
+      <c r="G721" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H721" s="2" t="n">
+        <v>332962.02</v>
+      </c>
+      <c r="I721" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J721" s="3" t="n">
+        <v>44179</v>
+      </c>
+      <c r="K721" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
+      <c r="A722" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PONDKI</t>
+        </is>
+      </c>
+      <c r="B722" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C722" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D722" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
+        </is>
+      </c>
+      <c r="E722" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Play field</t>
+        </is>
+      </c>
+      <c r="F722" s="1" t="inlineStr">
+        <is>
+          <t>1746004099/AV/22012034641869 — Khel maidan nirman kary Madhymik shala main gram panchayt Pondki</t>
+        </is>
+      </c>
+      <c r="G722" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H722" s="2" t="n">
+        <v>372992.12</v>
+      </c>
+      <c r="I722" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J722" s="3" t="n">
+        <v>45190</v>
+      </c>
+      <c r="K722" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
+      <c r="A723" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PONDKI</t>
+        </is>
+      </c>
+      <c r="B723" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C723" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D723" s="1" t="inlineStr">
+        <is>
+          <t>Wasteland Block Plntation Horti-TreesIndividual / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E723" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F723" s="1" t="inlineStr">
+        <is>
+          <t>1746004099/IF/22012035136005 — Devarnyan yojna antargat lemongrass nohar/ssher singh</t>
+        </is>
+      </c>
+      <c r="G723" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H723" s="2" t="n">
+        <v>181583.62</v>
+      </c>
+      <c r="I723" s="2" t="n">
+        <v>19937.24</v>
+      </c>
+      <c r="J723" s="3" t="n">
+        <v>45153</v>
+      </c>
+      <c r="K723" s="3" t="n">
+        <v>46298</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
+      <c r="A724" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / POUNI</t>
+        </is>
+      </c>
+      <c r="B724" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C724" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D724" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E724" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F724" s="1" t="inlineStr">
+        <is>
+          <t>1746004100/IF/IAY/5875628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148665039</t>
+        </is>
+      </c>
+      <c r="G724" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H724" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I724" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J724" s="3" t="n">
+        <v>46080</v>
+      </c>
+      <c r="K724" s="3" t="n">
+        <v>46215</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
+      <c r="A725" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / PURGA</t>
+        </is>
+      </c>
+      <c r="B725" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C725" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D725" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E725" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F725" s="1" t="inlineStr">
+        <is>
+          <t>1746004101/IF/22012035263811 — KHET TALAB NIRMAN KARYAHEERA SINGH/GOGA SINGH</t>
+        </is>
+      </c>
+      <c r="G725" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H725" s="2" t="n">
+        <v>381045.28</v>
+      </c>
+      <c r="I725" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J725" s="3" t="n">
+        <v>46070</v>
+      </c>
+      <c r="K725" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
+      <c r="A726" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / SALARGONDI</t>
+        </is>
+      </c>
+      <c r="B726" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C726" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D726" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E726" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F726" s="1" t="inlineStr">
+        <is>
+          <t>1746004104/IF/IAY/5651189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151767878</t>
+        </is>
+      </c>
+      <c r="G726" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H726" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I726" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J726" s="3" t="n">
+        <v>45940</v>
+      </c>
+      <c r="K726" s="3" t="n">
+        <v>46217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
+      <c r="A727" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / SALARGONDI</t>
+        </is>
+      </c>
+      <c r="B727" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C727" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D727" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E727" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F727" s="1" t="inlineStr">
+        <is>
+          <t>1746004104/IF/IAY/5651191 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151767710</t>
+        </is>
+      </c>
+      <c r="G727" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H727" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I727" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J727" s="3" t="n">
+        <v>45940</v>
+      </c>
+      <c r="K727" s="3" t="n">
+        <v>46217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
+      <c r="A728" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / SALARGONDI</t>
+        </is>
+      </c>
+      <c r="B728" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C728" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D728" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E728" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F728" s="1" t="inlineStr">
+        <is>
+          <t>1746004104/IF/IAY/5687054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151772458</t>
+        </is>
+      </c>
+      <c r="G728" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H728" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I728" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J728" s="3" t="n">
+        <v>45981</v>
+      </c>
+      <c r="K728" s="3" t="n">
+        <v>46217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
+      <c r="A729" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / SALARGONDI</t>
+        </is>
+      </c>
+      <c r="B729" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C729" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D729" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E729" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F729" s="1" t="inlineStr">
+        <is>
+          <t>1746004104/IF/IAY/5687067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151767713</t>
+        </is>
+      </c>
+      <c r="G729" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H729" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I729" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J729" s="3" t="n">
+        <v>45940</v>
+      </c>
+      <c r="K729" s="3" t="n">
+        <v>46217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
+      <c r="A730" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / SALHARO</t>
+        </is>
+      </c>
+      <c r="B730" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C730" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D730" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E730" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F730" s="1" t="inlineStr">
+        <is>
+          <t>1746004105/IF/22012035194652 — Pashu shed nirman kary Dasarath/tiharhu</t>
+        </is>
+      </c>
+      <c r="G730" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H730" s="2" t="n">
+        <v>125024.44</v>
+      </c>
+      <c r="I730" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J730" s="3" t="n">
+        <v>45982</v>
+      </c>
+      <c r="K730" s="3" t="n">
+        <v>46302</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
+      <c r="A731" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / SALHARO</t>
+        </is>
+      </c>
+      <c r="B731" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C731" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D731" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E731" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F731" s="1" t="inlineStr">
+        <is>
+          <t>1746004105/RC/22012034849431 — Pcc rod nirman karya puran singh ke ghar se bhanvar singh ke ghar tak nali sahit ek taraf</t>
+        </is>
+      </c>
+      <c r="G731" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H731" s="2" t="n">
+        <v>80000</v>
+      </c>
+      <c r="I731" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J731" s="3" t="n">
+        <v>45983</v>
+      </c>
+      <c r="K731" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
+      <c r="A732" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / SALHARO</t>
+        </is>
+      </c>
+      <c r="B732" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C732" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D732" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E732" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F732" s="1" t="inlineStr">
+        <is>
+          <t>1746004105/RC/22012034851617 — Pcc rod nirman karya devraj singh ke ghar se lalan singh ke ghar tak nali sahit ek taraf</t>
+        </is>
+      </c>
+      <c r="G732" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H732" s="2" t="n">
+        <v>78000</v>
+      </c>
+      <c r="I732" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J732" s="3" t="n">
+        <v>46056</v>
+      </c>
+      <c r="K732" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
+      <c r="A733" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / SARAI</t>
+        </is>
+      </c>
+      <c r="B733" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C733" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D733" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E733" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F733" s="1" t="inlineStr">
+        <is>
+          <t>1746004106/IF/IAY/4503030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151766229</t>
+        </is>
+      </c>
+      <c r="G733" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H733" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I733" s="2" t="n">
+        <v>5220</v>
+      </c>
+      <c r="J733" s="3" t="n">
+        <v>45505</v>
+      </c>
+      <c r="K733" s="3" t="n">
+        <v>46296</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
+      <c r="A734" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / SARAI</t>
+        </is>
+      </c>
+      <c r="B734" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C734" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D734" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E734" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F734" s="1" t="inlineStr">
+        <is>
+          <t>1746004106/IF/IAY/4503033 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151766277</t>
+        </is>
+      </c>
+      <c r="G734" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H734" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I734" s="2" t="n">
+        <v>600</v>
+      </c>
+      <c r="J734" s="3" t="n">
+        <v>45505</v>
+      </c>
+      <c r="K734" s="3" t="n">
+        <v>46296</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
+      <c r="A735" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / SARAI</t>
+        </is>
+      </c>
+      <c r="B735" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C735" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D735" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E735" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F735" s="1" t="inlineStr">
+        <is>
+          <t>1746004106/IF/IAY/5875884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150110195</t>
+        </is>
+      </c>
+      <c r="G735" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H735" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I735" s="2" t="n">
+        <v>9135</v>
+      </c>
+      <c r="J735" s="3" t="n">
+        <v>46121</v>
+      </c>
+      <c r="K735" s="3" t="n">
+        <v>46296</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
+      <c r="A736" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / SARAITOLA</t>
+        </is>
+      </c>
+      <c r="B736" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C736" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D736" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E736" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F736" s="1" t="inlineStr">
+        <is>
+          <t>1746004107/IF/22012035318299 — खेत तालाब निर्माण कार्य साखनवती बाई /भददे सिंह</t>
+        </is>
+      </c>
+      <c r="G736" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H736" s="2" t="n">
+        <v>296221</v>
+      </c>
+      <c r="I736" s="2" t="n">
+        <v>900</v>
+      </c>
+      <c r="J736" s="3" t="n">
+        <v>45770</v>
+      </c>
+      <c r="K736" s="3" t="n">
+        <v>46217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
+      <c r="A737" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TALI</t>
+        </is>
+      </c>
+      <c r="B737" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C737" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D737" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E737" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F737" s="1" t="inlineStr">
+        <is>
+          <t>1746004109/IC/22012034885249 — Construction of  Community open Well SendurKhar Plat Genda Singh Ke Ghar Ke Pass Gp Tali</t>
+        </is>
+      </c>
+      <c r="G737" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H737" s="2" t="n">
+        <v>319881.33</v>
+      </c>
+      <c r="I737" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J737" s="3" t="n">
+        <v>45728</v>
+      </c>
+      <c r="K737" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
+      <c r="A738" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TALI</t>
+        </is>
+      </c>
+      <c r="B738" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C738" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D738" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E738" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F738" s="1" t="inlineStr">
+        <is>
+          <t>1746004109/IC/22012034885251 — Construction of  Community open Well Baba Tola  Gp Tali</t>
+        </is>
+      </c>
+      <c r="G738" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H738" s="2" t="n">
+        <v>371370.82</v>
+      </c>
+      <c r="I738" s="2" t="n">
+        <v>7089.04</v>
+      </c>
+      <c r="J738" s="3" t="n">
+        <v>45764</v>
+      </c>
+      <c r="K738" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
+      <c r="A739" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TARANG</t>
+        </is>
+      </c>
+      <c r="B739" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C739" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D739" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E739" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F739" s="1" t="inlineStr">
+        <is>
+          <t>1746004110/IC/22012034885451 — CTR nirmanl neer koop nirman karya choube singh ke khet pas payari</t>
+        </is>
+      </c>
+      <c r="G739" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H739" s="2" t="n">
+        <v>485225.33</v>
+      </c>
+      <c r="I739" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J739" s="3" t="n">
+        <v>45792</v>
+      </c>
+      <c r="K739" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
+      <c r="A740" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TARANG</t>
+        </is>
+      </c>
+      <c r="B740" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C740" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D740" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E740" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F740" s="1" t="inlineStr">
+        <is>
+          <t>1746004110/IC/22012034885452 — CTR nirmanl neer koop nirman karya shivlal ke khet pas payari</t>
+        </is>
+      </c>
+      <c r="G740" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H740" s="2" t="n">
+        <v>485311.8</v>
+      </c>
+      <c r="I740" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J740" s="3" t="n">
+        <v>45770</v>
+      </c>
+      <c r="K740" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
+      <c r="A741" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TARANG</t>
+        </is>
+      </c>
+      <c r="B741" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C741" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D741" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E741" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F741" s="1" t="inlineStr">
+        <is>
+          <t>1746004110/IC/22012034885453 — CTR nirmanl neer koop nirman karya shankar singh ke khet pas payari</t>
+        </is>
+      </c>
+      <c r="G741" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H741" s="2" t="n">
+        <v>485311.8</v>
+      </c>
+      <c r="I741" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J741" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K741" s="3" t="n">
+        <v>46295</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
+      <c r="A742" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TARANG</t>
+        </is>
+      </c>
+      <c r="B742" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C742" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D742" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E742" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F742" s="1" t="inlineStr">
+        <is>
+          <t>1746004110/IC/22012034890276 — CTR Nirmalnir koop nirman karya devilal ke khet pas</t>
+        </is>
+      </c>
+      <c r="G742" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H742" s="2" t="n">
+        <v>511935.73</v>
+      </c>
+      <c r="I742" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J742" s="3" t="n">
+        <v>45805</v>
+      </c>
+      <c r="K742" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
+      <c r="A743" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TARANG</t>
+        </is>
+      </c>
+      <c r="B743" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C743" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+        </is>
+      </c>
+      <c r="D743" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E743" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F743" s="1" t="inlineStr">
+        <is>
+          <t>1746004110/IC/22012034890278 — CTR Nirmalnir koop nirman karya premlal ke khet pas</t>
+        </is>
+      </c>
+      <c r="G743" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H743" s="2" t="n">
+        <v>511935.73</v>
+      </c>
+      <c r="I743" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J743" s="3" t="n">
+        <v>45798</v>
+      </c>
+      <c r="K743" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
+      <c r="A744" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TARANG</t>
+        </is>
+      </c>
+      <c r="B744" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C744" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D744" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E744" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F744" s="1" t="inlineStr">
+        <is>
+          <t>1746004110/IF/IAY/3877757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146996321</t>
+        </is>
+      </c>
+      <c r="G744" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H744" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I744" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J744" s="3" t="n">
+        <v>44778</v>
+      </c>
+      <c r="K744" s="3" t="n">
+        <v>46297</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
+      <c r="A745" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TARANG</t>
+        </is>
+      </c>
+      <c r="B745" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C745" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D745" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E745" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F745" s="1" t="inlineStr">
+        <is>
+          <t>1746004110/IF/IAY/4442403 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151977492</t>
+        </is>
+      </c>
+      <c r="G745" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H745" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I745" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J745" s="3" t="n">
+        <v>45350</v>
+      </c>
+      <c r="K745" s="3" t="n">
+        <v>46217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
+      <c r="A746" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TARANG</t>
+        </is>
+      </c>
+      <c r="B746" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C746" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D746" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E746" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F746" s="1" t="inlineStr">
+        <is>
+          <t>1746004110/IF/IAY/4443066 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151784234</t>
+        </is>
+      </c>
+      <c r="G746" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H746" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I746" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J746" s="3" t="n">
+        <v>45395</v>
+      </c>
+      <c r="K746" s="3" t="n">
+        <v>46217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
+      <c r="A747" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TARANG</t>
+        </is>
+      </c>
+      <c r="B747" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C747" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D747" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E747" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F747" s="1" t="inlineStr">
+        <is>
+          <t>1746004110/IF/IAY/4443584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151977843</t>
+        </is>
+      </c>
+      <c r="G747" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H747" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I747" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J747" s="3" t="n">
+        <v>45344</v>
+      </c>
+      <c r="K747" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
+      <c r="A748" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TARANG</t>
+        </is>
+      </c>
+      <c r="B748" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C748" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D748" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E748" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F748" s="1" t="inlineStr">
+        <is>
+          <t>1746004110/IF/IAY/4445924 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151935302</t>
+        </is>
+      </c>
+      <c r="G748" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H748" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I748" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J748" s="3" t="n">
+        <v>45344</v>
+      </c>
+      <c r="K748" s="3" t="n">
+        <v>46297</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
+      <c r="A749" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TARANG</t>
+        </is>
+      </c>
+      <c r="B749" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C749" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D749" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E749" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F749" s="1" t="inlineStr">
+        <is>
+          <t>1746004110/IF/IAY/4451812 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151985676</t>
+        </is>
+      </c>
+      <c r="G749" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H749" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I749" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J749" s="3" t="n">
+        <v>45344</v>
+      </c>
+      <c r="K749" s="3" t="n">
+        <v>46217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
+      <c r="A750" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TARANG</t>
+        </is>
+      </c>
+      <c r="B750" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C750" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D750" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E750" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F750" s="1" t="inlineStr">
+        <is>
+          <t>1746004110/IF/IAY/4452993 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151944187</t>
+        </is>
+      </c>
+      <c r="G750" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H750" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I750" s="2" t="n">
+        <v>1566</v>
+      </c>
+      <c r="J750" s="3" t="n">
+        <v>45350</v>
+      </c>
+      <c r="K750" s="3" t="n">
+        <v>46297</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
+      <c r="A751" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TARANG</t>
+        </is>
+      </c>
+      <c r="B751" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C751" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D751" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E751" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F751" s="1" t="inlineStr">
+        <is>
+          <t>1746004110/IF/IAY/4834227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150213045</t>
+        </is>
+      </c>
+      <c r="G751" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H751" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I751" s="2" t="n">
+        <v>2610</v>
+      </c>
+      <c r="J751" s="3" t="n">
+        <v>45937</v>
+      </c>
+      <c r="K751" s="3" t="n">
+        <v>46297</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
+      <c r="A752" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TARANG</t>
+        </is>
+      </c>
+      <c r="B752" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C752" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D752" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E752" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F752" s="1" t="inlineStr">
+        <is>
+          <t>1746004110/IF/IAY/4834481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148660637</t>
+        </is>
+      </c>
+      <c r="G752" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H752" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I752" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J752" s="3" t="n">
+        <v>45670</v>
+      </c>
+      <c r="K752" s="3" t="n">
+        <v>46297</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
+      <c r="A753" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / THARHPATHAR</t>
+        </is>
+      </c>
+      <c r="B753" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C753" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D753" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E753" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F753" s="1" t="inlineStr">
+        <is>
+          <t>1746004111/IF/IAY/5710541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146202261</t>
+        </is>
+      </c>
+      <c r="G753" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H753" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I753" s="2" t="n">
+        <v>5220</v>
+      </c>
+      <c r="J753" s="3" t="n">
+        <v>46122</v>
+      </c>
+      <c r="K753" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
+      <c r="A754" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / THARHPATHAR</t>
+        </is>
+      </c>
+      <c r="B754" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C754" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D754" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E754" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F754" s="1" t="inlineStr">
+        <is>
+          <t>1746004111/RC/22012034845803 — P C C Anya Antrik Marg Sajay Ravidas K Ghar Se Jairanm Mogre Ke Ghar Taraf Tharhpthar</t>
+        </is>
+      </c>
+      <c r="G754" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H754" s="2" t="n">
+        <v>138000</v>
+      </c>
+      <c r="I754" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J754" s="3" t="n">
+        <v>46045</v>
+      </c>
+      <c r="K754" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
+      <c r="A755" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TULRA</t>
+        </is>
+      </c>
+      <c r="B755" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C755" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D755" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E755" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F755" s="1" t="inlineStr">
+        <is>
+          <t>1746004112/IF/IAY/4664447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150964146</t>
+        </is>
+      </c>
+      <c r="G755" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H755" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I755" s="2" t="n">
+        <v>3500</v>
+      </c>
+      <c r="J755" s="3" t="n">
+        <v>45560</v>
+      </c>
+      <c r="K755" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
+      <c r="A756" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TULRA</t>
+        </is>
+      </c>
+      <c r="B756" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C756" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D756" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E756" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F756" s="1" t="inlineStr">
+        <is>
+          <t>1746004112/IF/IAY/5102075 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148370557</t>
+        </is>
+      </c>
+      <c r="G756" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H756" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I756" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J756" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K756" s="3" t="n">
+        <v>46208</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
+      <c r="A757" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TULRA</t>
+        </is>
+      </c>
+      <c r="B757" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C757" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D757" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E757" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F757" s="1" t="inlineStr">
+        <is>
+          <t>1746004112/RC/22012034831037 — p c c antrik marg gram PANCHAYAT TULRA  JHOLEE K GHAR SE AVDHESH  K GHAR TAK</t>
+        </is>
+      </c>
+      <c r="G757" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H757" s="2" t="n">
+        <v>123000</v>
+      </c>
+      <c r="I757" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J757" s="3" t="n">
+        <v>45632</v>
+      </c>
+      <c r="K757" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
+      <c r="A758" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / TULRA</t>
+        </is>
+      </c>
+      <c r="B758" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C758" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D758" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E758" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F758" s="1" t="inlineStr">
+        <is>
+          <t>1746004112/RC/22012034846640 — PCC ROAD ANTRIK MARG SAMME LAL KE GHAR SE CHUNNE  KE GHAR KI OR 200M ROAD</t>
+        </is>
+      </c>
+      <c r="G758" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H758" s="2" t="n">
+        <v>168000</v>
+      </c>
+      <c r="I758" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J758" s="3" t="n">
+        <v>45993</v>
+      </c>
+      <c r="K758" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
+      <c r="A759" s="1" t="inlineStr">
+        <is>
           <t>PUSHPRAJGARH / KOHKA - EAST</t>
         </is>
       </c>
-      <c r="B147" s="1" t="inlineStr">
+      <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
-      <c r="C147" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E147" s="1" t="inlineStr">
+      <c r="C759" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D759" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="F147" s="1" t="inlineStr">
+      <c r="F759" s="1" t="inlineStr">
+        <is>
+          <t>1746004115/IF/IAY/5095428 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142508060</t>
+        </is>
+      </c>
+      <c r="G759" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H759" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I759" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J759" s="3" t="n">
+        <v>45709</v>
+      </c>
+      <c r="K759" s="3" t="n">
+        <v>46215</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
+      <c r="A760" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KOHKA - EAST</t>
+        </is>
+      </c>
+      <c r="B760" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C760" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D760" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E760" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F760" s="1" t="inlineStr">
         <is>
           <t>1746004115/IF/IAY/5095429 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142508075</t>
         </is>
       </c>
-      <c r="G147" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H147" s="2" t="n">
+      <c r="G760" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H760" s="2" t="n">
         <v>24795</v>
       </c>
-      <c r="I147" s="2" t="n">
-[...2 lines deleted...]
-      <c r="J147" s="3" t="n">
+      <c r="I760" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J760" s="3" t="n">
         <v>45709</v>
       </c>
-      <c r="K147" s="3" t="n">
+      <c r="K760" s="3" t="n">
         <v>46215</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
+      <c r="A761" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KHARSOL</t>
+        </is>
+      </c>
+      <c r="B761" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C761" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D761" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E761" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F761" s="1" t="inlineStr">
+        <is>
+          <t>1746004116/IF/IAY/4681876 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149289710</t>
+        </is>
+      </c>
+      <c r="G761" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H761" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I761" s="2" t="n">
+        <v>1040</v>
+      </c>
+      <c r="J761" s="3" t="n">
+        <v>45570</v>
+      </c>
+      <c r="K761" s="3" t="n">
+        <v>46297</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
+      <c r="A762" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / KHARSOL</t>
+        </is>
+      </c>
+      <c r="B762" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C762" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D762" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E762" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F762" s="1" t="inlineStr">
+        <is>
+          <t>1746004116/IF/IAY/4892051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149289770</t>
+        </is>
+      </c>
+      <c r="G762" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H762" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I762" s="2" t="n">
+        <v>2600</v>
+      </c>
+      <c r="J762" s="3" t="n">
+        <v>45874</v>
+      </c>
+      <c r="K762" s="3" t="n">
+        <v>46297</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
+      <c r="A763" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / LALPUR - EAST</t>
+        </is>
+      </c>
+      <c r="B763" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C763" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D763" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
+        </is>
+      </c>
+      <c r="E763" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F763" s="1" t="inlineStr">
+        <is>
+          <t>1746004118/DP/22012034528496 — NIRMAL NEER KOOP NIRMAN KARYA NARAYAN SINGH KE GHAR PAAS</t>
+        </is>
+      </c>
+      <c r="G763" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H763" s="2" t="n">
+        <v>571353.21</v>
+      </c>
+      <c r="I763" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J763" s="3" t="n">
+        <v>44666</v>
+      </c>
+      <c r="K763" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
+      <c r="A764" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / LALPUR - EAST</t>
+        </is>
+      </c>
+      <c r="B764" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C764" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D764" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
+        </is>
+      </c>
+      <c r="E764" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F764" s="1" t="inlineStr">
+        <is>
+          <t>1746004118/RS/22012034562274 — SLWM- SAMUDAIK NADEP NIRMAN KARYA BASMAT BAI KE GHAR KE PAS</t>
+        </is>
+      </c>
+      <c r="G764" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H764" s="2" t="n">
+        <v>69934.19</v>
+      </c>
+      <c r="I764" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J764" s="3" t="n">
+        <v>44601</v>
+      </c>
+      <c r="K764" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
+      <c r="A765" s="1" t="inlineStr">
+        <is>
+          <t>PUSHPRAJGARH / SALAIYA</t>
+        </is>
+      </c>
+      <c r="B765" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C765" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D765" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E765" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F765" s="1" t="inlineStr">
+        <is>
+          <t>1746004119/IF/IAY/4666718 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151378195</t>
+        </is>
+      </c>
+      <c r="G765" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H765" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I765" s="2" t="n">
+        <v>16500</v>
+      </c>
+      <c r="J765" s="3" t="n">
+        <v>45560</v>
+      </c>
+      <c r="K765" s="3" t="n">
+        <v>46300</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>