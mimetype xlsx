--- v0 (2026-09-05)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K826"/>
+  <dimension ref="A1:K827"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 15:23:36</t>
+          <t>Exported on: 2026-10-24 13:17:48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BURHANPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3079,51 +3079,51 @@
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>44588</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/22012034938084 — hiteshi kapildhara ( sunil ganesh) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>34357</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>44689</v>
@@ -3804,51 +3804,51 @@
       <c r="J84" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K84" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/22012035523596 — फार्म पोंड निमार्ण (सुकलाल नारायण के खेत में)ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45761</v>
@@ -16277,51 +16277,51 @@
       <c r="J339" s="3" t="n">
         <v>45238</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>45419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4531762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100655483</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>13878</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45710</v>
@@ -16569,51 +16569,51 @@
       <c r="J345" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4535595 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102653190</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>5832</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45693</v>
@@ -17008,51 +17008,51 @@
       <c r="J354" s="3" t="n">
         <v>45661</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4684327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100827078</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>16398</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45721</v>
@@ -17692,51 +17692,51 @@
       <c r="J368" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>46075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4880048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115365398</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>18576</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45710</v>
@@ -17986,100 +17986,100 @@
       <c r="J374" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>46075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4935196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100792819</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4935211 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100798971</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45752</v>
@@ -18231,51 +18231,51 @@
       <c r="J379" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>46075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4938879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106859389</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45752</v>
@@ -18327,78 +18327,80 @@
       <c r="J381" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>46075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4940489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106208182</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>7200</v>
+        <v>14400</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45718</v>
       </c>
-      <c r="K382" s="3"/>
+      <c r="K382" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -18619,73 +18621,73 @@
       <c r="J387" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K387" s="3" t="n">
         <v>46075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4953902 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118730161</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>7200</v>
+        <v>14400</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45698</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -18715,523 +18717,523 @@
       <c r="J389" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>46242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4955884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121615960</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>14562</v>
+        <v>18162</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4970049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129524776</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45698</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4970291 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128779441</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4973268 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102662510</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4973532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104975835</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4973533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104978923</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4974306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105811437</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>11430</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4974529 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100648936</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4974530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100655411</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4975081 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106183607</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>16128</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4975084 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106208045</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45915</v>
@@ -19283,51 +19285,51 @@
       <c r="J401" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K401" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4975087 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106208389</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>22392</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45752</v>
@@ -19379,100 +19381,100 @@
       <c r="J403" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4986442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103516110</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4987240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101012924</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45752</v>
@@ -19575,288 +19577,288 @@
       <c r="J407" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4989278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100655424</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/4990498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100788840</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>15399</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5247088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104977774</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5250028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106859783</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5255954 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100792798</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5263420 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100628571</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45726</v>
@@ -19908,145 +19910,147 @@
       <c r="J414" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>46075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5278673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106859744</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5281540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106208494</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>22392</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>46052</v>
       </c>
-      <c r="K416" s="3"/>
+      <c r="K416" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5289966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100827141</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45741</v>
@@ -20147,98 +20151,98 @@
       <c r="J419" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K419" s="3" t="n">
         <v>46075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5309703 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114126756</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>9564</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5311073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106859689</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45905</v>
@@ -20290,120 +20294,120 @@
       <c r="J422" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K422" s="3" t="n">
         <v>46075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5314373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103500956</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5319693 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105975392</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>3600</v>
+        <v>7200</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20433,51 +20437,51 @@
       <c r="J425" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K425" s="3" t="n">
         <v>46242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5425829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106859368</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>3861</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>46087</v>
@@ -20529,384 +20533,384 @@
       <c r="J427" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K427" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5430768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104978311</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5518611 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102131966</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5520346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118730183</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5520347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118730205</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K431" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5523791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121615052</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>6732</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K432" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5527022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106639486</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5528090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101012898</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>8091</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5528565 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104973967</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45865</v>
@@ -20958,145 +20962,145 @@
       <c r="J436" s="3" t="n">
         <v>46028</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>46028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5583210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100628535</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5584367 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103645579</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5585254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106859708</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>46131</v>
@@ -21148,359 +21152,363 @@
       <c r="J440" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K440" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5647723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100655400</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>46087</v>
       </c>
-      <c r="K441" s="3"/>
+      <c r="K441" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5647802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100538289</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5648318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102134437</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5648906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106862432</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K444" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5649021 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118730175</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>3600</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>45711</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5650159 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102662111</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>45698</v>
       </c>
-      <c r="K446" s="3"/>
+      <c r="K446" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5670940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100827120</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>12996</v>
+        <v>16596</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -21579,98 +21587,98 @@
       <c r="J449" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K449" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5775772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102093543</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5775814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100509064</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>45898</v>
@@ -21761,130 +21769,130 @@
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5776154 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100804980</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45711</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5776316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105811371</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>3600</v>
+        <v>7200</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -21963,145 +21971,145 @@
       <c r="J457" s="3" t="n">
         <v>46061</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5814421 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106859064</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5873401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100827112</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1747008053/IF/IAY/5874776 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114126119</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>46052</v>
@@ -23172,16553 +23180,16600 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>15320</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>43033</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>43266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/02 — भूमि विकास उपयोजना ( गणेश डिगम्‍बर ) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/IF/VB/YD/22012035665040 — Constr of NADEP Compost structure for 2</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>50000</v>
+        <v>17590.89</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>49410</v>
+        <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>40726</v>
-[...3 lines deleted...]
-      </c>
+        <v>46295</v>
+      </c>
+      <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/03 — भूमि शिल्‍प उपयोजना ( गोकुलप्रसाद रामचरण ) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/LD/02 — भूमि विकास उपयोजना ( गणेश डिगम्‍बर ) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>0</v>
+        <v>49410</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>40322</v>
+        <v>40726</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>40336</v>
+        <v>40745</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/04 — भूमि विकास उपयोजना ( पुनमचंद मोती ) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/LD/03 — भूमि शिल्‍प उपयोजना ( गोकुलप्रसाद रामचरण ) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>20000</v>
+        <v>25000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>24644</v>
+        <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>40709</v>
+        <v>40322</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>40721</v>
+        <v>40336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/10 — भूमि शिल्‍प उपयोजना ( धनराज मोहनदास ) ग्राम पंचायत नादुराखुर्द</t>
+          <t>1747008053/LD/04 — भूमि विकास उपयोजना ( पुनमचंद मोती ) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>12500</v>
+        <v>24644</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>40548</v>
+        <v>40709</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>40548</v>
+        <v>40721</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/13 — भूमि शिल्‍प उपयोजना ( हंसराज भोला ) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/LD/10 — भूमि शिल्‍प उपयोजना ( धनराज मोहनदास ) ग्राम पंचायत नादुराखुर्द</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>25000</v>
+        <v>30000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>18404</v>
+        <v>12500</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>40520</v>
+        <v>40548</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>40520</v>
+        <v>40548</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034260710 — metabandan9LAKSHAMAN KALA</t>
+          <t>1747008053/LD/13 — भूमि शिल्‍प उपयोजना ( हंसराज भोला ) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>0</v>
+        <v>25000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>0</v>
+        <v>18404</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K488" s="3"/>
+        <v>40520</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>40520</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034260720 — METBANDAN(shivlal hiralal)gp nandura khurd</t>
+          <t>1747008053/LD/22012034260710 — metabandan9LAKSHAMAN KALA</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034260727 — METBANDAN(eshawarlal lalachandl )gp nandura khurd</t>
+          <t>1747008053/LD/22012034260720 — METBANDAN(shivlal hiralal)gp nandura khurd</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034260738 — metbandan(remay natu)gp NANDURA KHURD</t>
+          <t>1747008053/LD/22012034260727 — METBANDAN(eshawarlal lalachandl )gp nandura khurd</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034312620 — MUKTIDHAM NIRMAN(UTAWALI NADI KE PASS)GP. NANDURAKHURD</t>
+          <t>1747008053/LD/22012034260738 — metbandan(remay natu)gp NANDURA KHURD</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>245000</v>
+        <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>224162</v>
+        <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034360083 — medbandan nirman[binda parsad ke khet ke me]gp nanadura khurd</t>
+          <t>1747008053/LD/22012034312620 — MUKTIDHAM NIRMAN(UTAWALI NADI KE PASS)GP. NANDURAKHURD</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>0</v>
+        <v>245000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>0</v>
+        <v>224162</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K493" s="3"/>
+        <v>42863</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>43383</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034360084 — 100</t>
+          <t>1747008053/LD/22012034360083 — medbandan nirman[binda parsad ke khet ke me]gp nanadura khurd</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>43126</v>
+        <v>43010</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034529440 — मेड बंधन निर्माण (मुन्नीबाई राजेश )ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/LD/22012034360084 — 100</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>44106</v>
+        <v>43126</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034535263 — Med Bandhan Nirman( सीताबाई लालचंद वगैरा के खेत के में) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/LD/22012034529440 — मेड बंधन निर्माण (मुन्नीबाई राजेश )ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>80512.8</v>
+        <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>54150</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>44199</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Waterlogged Land for Community / Reclamation of Community Waterlogged Land</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034535264 — मेड बंधन निर्माण( शासकीय भूमि खसरा क्रमांक 172,170 में) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/LD/22012034535263 — Med Bandhan Nirman( सीताबाई लालचंद वगैरा के खेत के में) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>80512.8</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>49020</v>
+        <v>54150</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>44213</v>
+        <v>44199</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>44234</v>
+        <v>44260</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Reclamation of Waterlogged Land for Community / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034574422 — med bandan( balsing bhuru) gram panchayat nandura khurd</t>
+          <t>1747008053/LD/22012034535264 — मेड बंधन निर्माण( शासकीय भूमि खसरा क्रमांक 172,170 में) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>0</v>
+        <v>80512.8</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>0</v>
+        <v>49020</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>44213</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>44234</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034574424 — med bandan ( malsing bhuru) gram panchayat nandura khurd</t>
+          <t>1747008053/LD/22012034574422 — med bandan( balsing bhuru) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034574426 — med bandan ( malsing bhuru) gram panchayat nandura khurd</t>
+          <t>1747008053/LD/22012034574424 — med bandan ( malsing bhuru) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034574428 — med bandan ( bhavsing bhuru) gram panchayat nandura khurd</t>
+          <t>1747008053/LD/22012034574426 — med bandan ( malsing bhuru) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034574430 — med bandan ( rumsing bhuru) gram panchayat nandura khurd</t>
+          <t>1747008053/LD/22012034574428 — med bandan ( bhavsing bhuru) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034574432 — med bandan ( kailash jetiya) gram panchayat nandura khurd</t>
+          <t>1747008053/LD/22012034574430 — med bandan ( rumsing bhuru) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034574433 — med bandan ( mithi bai nathu) gram panchayat nandura khurd</t>
+          <t>1747008053/LD/22012034574432 — med bandan ( kailash jetiya) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>53159.34</v>
+        <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>39780</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44672</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034574434 — med bandan ( magan gamla) gram panchayat nandura khurd</t>
+          <t>1747008053/LD/22012034574433 — med bandan ( mithi bai nathu) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>0</v>
+        <v>53159.34</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>39780</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>44672</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>45352</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034574435 — med bandan ( ramsa babu) gram panchayat nandura khurd</t>
+          <t>1747008053/LD/22012034574434 — med bandan ( magan gamla) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>49070.16</v>
+        <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>12852</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44709</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034574436 — med bandan (Ganesh dyansing) gram panchayat nandura khurd</t>
+          <t>1747008053/LD/22012034574435 — med bandan ( ramsa babu) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>49070.16</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>0</v>
+        <v>12852</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>44709</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>45352</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034575269 — Medh bandhan ( lili bai nandu) gram panchayat nandura khurd</t>
+          <t>1747008053/LD/22012034574436 — med bandan (Ganesh dyansing) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>0</v>
+        <v>49070.16</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44588</v>
+        <v>44471</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034575270 — Medh bandhan ( lili bai nandu) gram panchayat nandura khurd</t>
+          <t>1747008053/LD/22012034575269 — Medh bandhan ( lili bai nandu) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>44588</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034575342 — medh bandan ( bharu jhetra) gram panchayat nandura khurd</t>
+          <t>1747008053/LD/22012034575270 — Medh bandhan ( lili bai nandu) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>44588</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034575343 — medh bandan (suklal lalchand) gram panchayat nandura khurd</t>
+          <t>1747008053/LD/22012034575342 — medh bandan ( bharu jhetra) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>44588</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034575345 — medh bandan ( rema nathu) gram panchayat nandura khurd</t>
+          <t>1747008053/LD/22012034575343 — medh bandan (suklal lalchand) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>44588</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034575346 — medh bandan ( chhagan nura) gram panchayat nandura khurd</t>
+          <t>1747008053/LD/22012034575345 — medh bandan ( rema nathu) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>44588</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034575347 — medh bandan ( santosh kaivash) gram panchayat nandura khurd</t>
+          <t>1747008053/LD/22012034575346 — medh bandan ( chhagan nura) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>44588</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034579314 — MED BANDAN NIRMAN(DHASHRAT KHHETYA )GP NANDURA KHURD</t>
+          <t>1747008053/LD/22012034575347 — medh bandan ( santosh kaivash) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>44663</v>
+        <v>44588</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034579315 — MED BANDAN NIRMAN(DHASHRAT KHHETYA )GP NANDURA KHURD</t>
+          <t>1747008053/LD/22012034579314 — MED BANDAN NIRMAN(DHASHRAT KHHETYA )GP NANDURA KHURD</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>44663</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034579316 — MED BANDAN NIRMAN(DHASHRAT KHHETYA )GP NANDURA KHURD</t>
+          <t>1747008053/LD/22012034579315 — MED BANDAN NIRMAN(DHASHRAT KHHETYA )GP NANDURA KHURD</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>44663</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034579317 — MED BANDAN NIRMAN(DHASHRAT KHHETYA )GP NANDURA KHURD</t>
+          <t>1747008053/LD/22012034579316 — MED BANDAN NIRMAN(DHASHRAT KHHETYA )GP NANDURA KHURD</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>44663</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034579318 — MED BANDAN NIRMAN(DHASHRAT KHHETYA )GP NANDURA KHURD</t>
+          <t>1747008053/LD/22012034579317 — MED BANDAN NIRMAN(DHASHRAT KHHETYA )GP NANDURA KHURD</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>44663</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034579319 — MED BANDAN NIRMAN(DHASHRAT KHHETYA )GP NANDURA KHURD</t>
+          <t>1747008053/LD/22012034579318 — MED BANDAN NIRMAN(DHASHRAT KHHETYA )GP NANDURA KHURD</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>44663</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034579321 — MED BANDAN NIRMAN(DHASHRAT KHHETYA )GP NANDURA KHURD</t>
+          <t>1747008053/LD/22012034579319 — MED BANDAN NIRMAN(DHASHRAT KHHETYA )GP NANDURA KHURD</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>76729.76</v>
+        <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>31416</v>
+        <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>44716</v>
-[...3 lines deleted...]
-      </c>
+        <v>44663</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034579325 — MED BANDAN NIRAMAN(SHIVKUMAR KHEETAYA )GP NANDURA KHURD</t>
+          <t>1747008053/LD/22012034579321 — MED BANDAN NIRMAN(DHASHRAT KHHETYA )GP NANDURA KHURD</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>73393.69</v>
+        <v>76729.76</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>32844</v>
+        <v>31416</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>44716</v>
       </c>
       <c r="K522" s="3" t="n">
         <v>45352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034598934 — मेठ बंधान संतोष केशव के खेत मे</t>
+          <t>1747008053/LD/22012034579325 — MED BANDAN NIRAMAN(SHIVKUMAR KHEETAYA )GP NANDURA KHURD</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>0</v>
+        <v>73393.69</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>0</v>
+        <v>32844</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K523" s="3"/>
+        <v>44716</v>
+      </c>
+      <c r="K523" s="3" t="n">
+        <v>45352</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034598935 — मेठ बंधान मुन्नी बाई राजेश के खेत मे</t>
+          <t>1747008053/LD/22012034598934 — मेठ बंधान संतोष केशव के खेत मे</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034598936 — मेठ बंधान शासकीय भूमि पर छगन नुरा के खेत के पास</t>
+          <t>1747008053/LD/22012034598935 — मेठ बंधान मुन्नी बाई राजेश के खेत मे</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/22012034942533 — Shaskiya Bhumi pe vaksha Ropan Gp Nandura Khurd Se Doiphodiya Ki or Sadak Kinare</t>
+          <t>1747008053/LD/22012034598936 — मेठ बंधान शासकीय भूमि पर छगन नुरा के खेत के पास</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>345851.22</v>
+        <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>78849</v>
+        <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>45491</v>
+        <v>45154</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/3799431655 — mate bandhan(ratilal bhau)gp nadurakhurdlal)garam</t>
+          <t>1747008053/LD/22012034942533 — Shaskiya Bhumi pe vaksha Ropan Gp Nandura Khurd Se Doiphodiya Ki or Sadak Kinare</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>74000</v>
+        <v>345851.22</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>29784</v>
+        <v>78849</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>41704</v>
-[...3 lines deleted...]
-      </c>
+        <v>45491</v>
+      </c>
+      <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/3799434312 — मेढ बंधान उपयोजना (जीजीबाई बाबु) ग्राम पंचायत नांद</t>
+          <t>1747008053/LD/3799431655 — mate bandhan(ratilal bhau)gp nadurakhurdlal)garam</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>58000</v>
+        <v>74000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>0</v>
+        <v>29784</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>41687</v>
-[...1 lines deleted...]
-      <c r="K528" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K528" s="3" t="n">
+        <v>41914</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1747008053/LD/3799434946 — made bandyan(rajaram jhetya ke khet me)gp nanadura</t>
+          <t>1747008053/LD/3799434312 — मेढ बंधान उपयोजना (जीजीबाई बाबु) ग्राम पंचायत नांद</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>31880</v>
+        <v>58000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>16644</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>41707</v>
-[...3 lines deleted...]
-      </c>
+        <v>41687</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1747008053/PG/22012034310936 — KHEL MAIDAN NIRMAN(MIDIL SCOOL KE PASS)GP. NANDURAKHURD</t>
+          <t>1747008053/LD/3799434946 — made bandyan(rajaram jhetya ke khet me)gp nanadura</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>353000</v>
+        <v>31880</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>344</v>
+        <v>16644</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>42863</v>
-[...1 lines deleted...]
-      <c r="K530" s="3"/>
+        <v>41707</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>41914</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/01NS — ग्रेवल रोड निर्माण (नादुरा से साईखेडा 2 ) ग्राम पंचायत नादुराखुर्द</t>
+          <t>1747008053/PG/22012034310936 — KHEL MAIDAN NIRMAN(MIDIL SCOOL KE PASS)GP. NANDURAKHURD</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>455000</v>
+        <v>353000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>159872</v>
+        <v>344</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>39575</v>
+        <v>42863</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/01ग्रेवल रोड निमार्ण (नादुरा खुर्द स — ग्रेवल रोड निमार्ण (नादुरा खुर्द से पीपल पाल्‍या कि और )ग्राम पंचायत नादुराखुर्द</t>
+          <t>1747008053/RC/01NS — ग्रेवल रोड निर्माण (नादुरा से साईखेडा 2 ) ग्राम पंचायत नादुराखुर्द</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>500000</v>
+        <v>455000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>117857</v>
+        <v>159872</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>39310</v>
-[...3 lines deleted...]
-      </c>
+        <v>39575</v>
+      </c>
+      <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/01ग्रेवल रोड निर्माण ( नादुराखुर्द स — ग्रेवल रोड निर्माण ( नादुराखुर्द से लोखडिया की और) ग्राम पंचायत नादुरा खुर्द</t>
+          <t>1747008053/RC/01ग्रेवल रोड निमार्ण (नादुरा खुर्द स — ग्रेवल रोड निमार्ण (नादुरा खुर्द से पीपल पाल्‍या कि और )ग्राम पंचायत नादुराखुर्द</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>169150</v>
+        <v>117857</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>39442</v>
+        <v>39310</v>
       </c>
       <c r="K533" s="3" t="n">
         <v>40040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/03NL — पुलिया निर्माण ( लोखंडिया रोड पर )ग्राम पंचायत नादुराखुर्द</t>
+          <t>1747008053/RC/01ग्रेवल रोड निर्माण ( नादुराखुर्द स — ग्रेवल रोड निर्माण ( नादुराखुर्द से लोखडिया की और) ग्राम पंचायत नादुरा खुर्द</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>490000</v>
+        <v>500000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>337006.4</v>
+        <v>169150</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>39597</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>39442</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>40040</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/06 — ग्रेवल रोड निर्माण ( सायर पुल से सांईखेडाकलां की ओ</t>
+          <t>1747008053/RC/03NL — पुलिया निर्माण ( लोखंडिया रोड पर )ग्राम पंचायत नादुराखुर्द</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>500000</v>
+        <v>490000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>196569</v>
+        <v>337006.4</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>41000</v>
-[...3 lines deleted...]
-      </c>
+        <v>39597</v>
+      </c>
+      <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/11 — ग्रेवल रोड निर्माण ( नांदुराखुर्द से डेब्‍या फाल्‍या ) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/RC/06 — ग्रेवल रोड निर्माण ( सायर पुल से सांईखेडाकलां की ओ</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>481000</v>
+        <v>500000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>276179</v>
+        <v>196569</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>40254</v>
+        <v>41000</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>40938</v>
+        <v>41671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034162739 — पंचपरमेश्‍वर सीसी रोड (रामदास के घर से जवाहरलाल के</t>
+          <t>1747008053/RC/11 — ग्रेवल रोड निर्माण ( नांदुराखुर्द से डेब्‍या फाल्‍या ) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>250000</v>
+        <v>481000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>101080</v>
+        <v>276179</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>41173</v>
+        <v>40254</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>41299</v>
+        <v>40938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034168905 — पंचपरमेश्‍वर सीसी रोड ( भीला गणपत के घर से आशाराम</t>
+          <t>1747008053/RC/22012034162739 — पंचपरमेश्‍वर सीसी रोड (रामदास के घर से जवाहरलाल के</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>234000</v>
+        <v>250000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>159134</v>
+        <v>101080</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>41425</v>
+        <v>41173</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>41864</v>
+        <v>41299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034194573 — Panchparmeshwar CC Road (Parsram Dadu ke Makan se</t>
+          <t>1747008053/RC/22012034168905 — पंचपरमेश्‍वर सीसी रोड ( भीला गणपत के घर से आशाराम</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>157000</v>
+        <v>234000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>135184.9</v>
+        <v>159134</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>41626</v>
+        <v>41425</v>
       </c>
       <c r="K539" s="3" t="n">
         <v>41864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034312762 — C.C.NALI NIRMAN(SUKRAM MANGAL KE MAKHAN SE SARKARI KUAA TAK)GP. NANDURA KHURD</t>
+          <t>1747008053/RC/22012034194573 — Panchparmeshwar CC Road (Parsram Dadu ke Makan se</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>44000</v>
+        <v>157000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>12196</v>
+        <v>135184.9</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>42514</v>
+        <v>41626</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>43288</v>
+        <v>41864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Inter-locking Cement Block Road / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034326366 — C C ROD AND C C NALI NIRMAN [PARKAS SHAYMROV KE MAKN SE JAGAN KEMAKAN TAK]GP NANDURA KHURD</t>
+          <t>1747008053/RC/22012034312762 — C.C.NALI NIRMAN(SUKRAM MANGAL KE MAKHAN SE SARKARI KUAA TAK)GP. NANDURA KHURD</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>45600</v>
+        <v>44000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>31872</v>
+        <v>12196</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>42774</v>
+        <v>42514</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>42989</v>
+        <v>43288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Inter-locking Cement Block Road / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034334256 — C.C.ROAD MY NALI NIRMAN( BHAIYYALAL KE MAKAN SE SARKARI KUP TAK)GP. NANDURAKHURD</t>
+          <t>1747008053/RC/22012034326366 — C C ROD AND C C NALI NIRMAN [PARKAS SHAYMROV KE MAKN SE JAGAN KEMAKAN TAK]GP NANDURA KHURD</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>46500</v>
+        <v>45600</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>0</v>
+        <v>31872</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>42937</v>
-[...1 lines deleted...]
-      <c r="K542" s="3"/>
+        <v>42774</v>
+      </c>
+      <c r="K542" s="3" t="n">
+        <v>42989</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034365004 — सी॰सी रोड निर्माण[संतोस के मकान से संतोस जेतेया के मकन तक]gp नंदुरा khurd</t>
+          <t>1747008053/RC/22012034334256 — C.C.ROAD MY NALI NIRMAN( BHAIYYALAL KE MAKAN SE SARKARI KUP TAK)GP. NANDURAKHURD</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>15000</v>
+        <v>46500</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>6192</v>
+        <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>42937</v>
+      </c>
+      <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034365006 — सी॰सी रोड निर्माणपुलिया से कमलकिशोर के मकन से तक]gp नंदुरा khurd</t>
+          <t>1747008053/RC/22012034365004 — सी॰सी रोड निर्माण[संतोस के मकान से संतोस जेतेया के मकन तक]gp नंदुरा khurd</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>1032</v>
+        <v>6192</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>43033</v>
       </c>
       <c r="K544" s="3" t="n">
         <v>43288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034365012 — सी सी रोड निर्माण व नाली निर्माण [बिंदा परसाद के मकान से तुलसीरम के मकान तक ] ग्राम पंचायत नंदूरा ख़ु</t>
+          <t>1747008053/RC/22012034365006 — सी॰सी रोड निर्माणपुलिया से कमलकिशोर के मकन से तक]gp नंदुरा khurd</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>32000</v>
+        <v>15000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>2064</v>
+        <v>1032</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>43033</v>
       </c>
       <c r="K545" s="3" t="n">
         <v>43288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034438284 — ग्रवेल खेत सड़क निर्माण कार्य दुर्गा माता मंदिर से फाल्या</t>
+          <t>1747008053/RC/22012034365012 — सी सी रोड निर्माण व नाली निर्माण [बिंदा परसाद के मकान से तुलसीरम के मकान तक ] ग्राम पंचायत नंदूरा ख़ु</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>0</v>
+        <v>32000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>0</v>
+        <v>2064</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K546" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>43288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034463489 — सी सी रोड निर्माण (भारमाल पन्ना के मकान से रामदास ग़णेश के मकान तक )ग़्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RC/22012034438284 — ग्रवेल खेत सड़क निर्माण कार्य दुर्गा माता मंदिर से फाल्या</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>43491</v>
+        <v>43375</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034463496 — सी सी रोड निर्माण ( शा.उचित मूल्या कि दुकान से मेंन रोड तक ) )ग़्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RC/22012034463489 — सी सी रोड निर्माण (भारमाल पन्ना के मकान से रामदास ग़णेश के मकान तक )ग़्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034476331 — सी सी रोड निर्मान (उचित मूल्य की दुकान से मेन रोड तक )ग्राम पचायत नादुरा खुर्द</t>
+          <t>1747008053/RC/22012034463496 — सी सी रोड निर्माण ( शा.उचित मूल्या कि दुकान से मेंन रोड तक ) )ग़्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>31000</v>
+        <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>25344</v>
+        <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>43822</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034476332 — सी सी रोड निर्मान (भारमाल पन्ना के घ्र्र से रामदास ग़णेश घ्र्र तक )ग्राम पचायत नादुरा खुर्द</t>
+          <t>1747008053/RC/22012034476331 — सी सी रोड निर्मान (उचित मूल्य की दुकान से मेन रोड तक )ग्राम पचायत नादुरा खुर्द</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>35000</v>
+        <v>31000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>26400</v>
+        <v>25344</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>43822</v>
       </c>
       <c r="K550" s="3" t="n">
         <v>43983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034509590 — c c rode nirman kary (ramkalibai ke makan se rangubai ke makan tak) G P NADURA KHURD</t>
+          <t>1747008053/RC/22012034476332 — सी सी रोड निर्मान (भारमाल पन्ना के घ्र्र से रामदास ग़णेश घ्र्र तक )ग्राम पचायत नादुरा खुर्द</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>27500</v>
+        <v>35000</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>26400</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>43822</v>
       </c>
-      <c r="K551" s="3"/>
+      <c r="K551" s="3" t="n">
+        <v>43983</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034509596 — c c rode nirman kary (MEN RODE SE MAGAN BAI KE MAKAN TAK) G P NADURA KHURD</t>
+          <t>1747008053/RC/22012034509590 — c c rode nirman kary (ramkalibai ke makan se rangubai ke makan tak) G P NADURA KHURD</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>19500</v>
+        <v>27500</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>23232</v>
+        <v>26400</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>43822</v>
       </c>
-      <c r="K552" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034604723 — graval Road ( main road se nandura khurd se bhongdiya faliya tak) gram panchayat nandura khurd</t>
+          <t>1747008053/RC/22012034509596 — c c rode nirman kary (MEN RODE SE MAGAN BAI KE MAKAN TAK) G P NADURA KHURD</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>0</v>
+        <v>19500</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>0</v>
+        <v>23232</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>44588</v>
-[...1 lines deleted...]
-      <c r="K553" s="3"/>
+        <v>43822</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>43983</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034621171 — CC Rod nirman bidor suresh ke makan se dalpat soma ke makan tak gram panchayat nandura khurd</t>
+          <t>1747008053/RC/22012034604723 — graval Road ( main road se nandura khurd se bhongdiya faliya tak) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>44789</v>
+        <v>44588</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034683737 — पुलिया निर्माण (श्मशान घाटा के रास्ते के नाले पर नाके के पास) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RC/22012034621171 — CC Rod nirman bidor suresh ke makan se dalpat soma ke makan tak gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>45315</v>
+        <v>44789</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034683738 — पुलिया निर्माण (श्मशान घाटा के रास्ते के नाले पर नाके के पास) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RC/22012034683737 — पुलिया निर्माण (श्मशान घाटा के रास्ते के नाले पर नाके के पास) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034683739 — पुलिया निर्माण (श्मशान घाटा के रास्ते के नाले पर नाके के पास) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RC/22012034683738 — पुलिया निर्माण (श्मशान घाटा के रास्ते के नाले पर नाके के पास) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034683740 — पुलिया निर्माण (श्मशान घाटा के रास्ते के नाले पर नाके के पास) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RC/22012034683739 — पुलिया निर्माण (श्मशान घाटा के रास्ते के नाले पर नाके के पास) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034683742 — पुलिया निर्माण (श्मशान घाटा के रास्ते के नाले पर नाके के पास) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RC/22012034683740 — पुलिया निर्माण (श्मशान घाटा के रास्ते के नाले पर नाके के पास) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/22012034683743 — पुलिया निर्माण (श्मशान घाटा के रास्ते के नाले पर नाके के पास) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RC/22012034683742 — पुलिया निर्माण (श्मशान घाटा के रास्ते के नाले पर नाके के पास) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RC/3017ग्रेवन रोड निमार्ण (नादुराखुर्द — ग्रेवन रोड निमार्ण (नादुराखुर्द से आमगांव 2.25 कि मी ) ग्राम पंचायत नादुराखुर्द</t>
+          <t>1747008053/RC/22012034683743 — पुलिया निर्माण (श्मशान घाटा के रास्ते के नाले पर नाके के पास) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>1022000</v>
+        <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>538340</v>
+        <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>39443</v>
-[...3 lines deleted...]
-      </c>
+        <v>45315</v>
+      </c>
+      <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/10443 — मर्यादा अभियान शोचालय (लालंचद रूपला) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/RC/3017ग्रेवन रोड निमार्ण (नादुराखुर्द — ग्रेवन रोड निमार्ण (नादुराखुर्द से आमगांव 2.25 कि मी ) ग्राम पंचायत नादुराखुर्द</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>4400</v>
+        <v>1022000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>4400</v>
+        <v>538340</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>41336</v>
+        <v>39443</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>41607</v>
+        <v>40040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/10444 — मर्यादा अभियान शोचालय (ईश्‍वर लालचंद) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/RS/10443 — मर्यादा अभियान शोचालय (लालंचद रूपला) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>41341</v>
+        <v>41336</v>
       </c>
       <c r="K563" s="3" t="n">
         <v>41607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/10445 — मर्यादा अभियान शोचालय (सुन्‍दलाल रूपला) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/RS/10444 — मर्यादा अभियान शोचालय (ईश्‍वर लालचंद) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>41336</v>
+        <v>41341</v>
       </c>
       <c r="K564" s="3" t="n">
         <v>41607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/10454 — मर्यादा अभियान शोचालय (परसराम दादू) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/RS/10445 — मर्यादा अभियान शोचालय (सुन्‍दलाल रूपला) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>41341</v>
+        <v>41336</v>
       </c>
       <c r="K565" s="3" t="n">
         <v>41607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/10456 — मर्यादा अभियान शोचालय (सुन्‍दरबाई मथुरा) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/RS/10454 — मर्यादा अभियान शोचालय (परसराम दादू) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>41334</v>
+        <v>41341</v>
       </c>
       <c r="K566" s="3" t="n">
         <v>41607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/10458 — मर्यादा अभियान शोचालय (सुमित्राबाई) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/RS/10456 — मर्यादा अभियान शोचालय (सुन्‍दरबाई मथुरा) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>2940</v>
+        <v>4400</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>41334</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>42236</v>
+        <v>41607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/10460 — मर्यादा अभियान शोचालय (वसुदेव शामराव) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/RS/10458 — मर्यादा अभियान शोचालय (सुमित्राबाई) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>4400</v>
+        <v>2940</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>41334</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>41607</v>
+        <v>42236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/10462 — मर्यादा अभियान शोचालय (हुकुम श्‍यामलाल) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/RS/10460 — मर्यादा अभियान शोचालय (वसुदेव शामराव) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>41334</v>
       </c>
       <c r="K569" s="3" t="n">
         <v>41607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/10467 — मर्यादा अभियान शोचालय (रामु श्‍यामलाल) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/RS/10462 — मर्यादा अभियान शोचालय (हुकुम श्‍यामलाल) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>41326</v>
+        <v>41334</v>
       </c>
       <c r="K570" s="3" t="n">
         <v>41607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/10469 — मर्यादा अभियान शोचालय (बिसराम मंगल) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/RS/10467 — मर्यादा अभियान शोचालय (रामु श्‍यामलाल) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>41320</v>
+        <v>41326</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>41399</v>
+        <v>41607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034189105 — मर्यादा अभियान (तुलसीराम गंगाराम)  ग्राम पंचायत ना</t>
+          <t>1747008053/RS/10469 — मर्यादा अभियान शोचालय (बिसराम मंगल) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>4088</v>
+        <v>4400</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>41637</v>
+        <v>41320</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>41988</v>
+        <v>41399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034196545 — Maryada Abhiyan (Naval Gulabchand) GP Nandurakhurd</t>
+          <t>1747008053/RS/22012034189105 — मर्यादा अभियान (तुलसीराम गंगाराम)  ग्राम पंचायत ना</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>4088</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>41666</v>
+        <v>41637</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>41988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034196549 — Maryada Abhiyan (Raju Bondilal) GP Nandurakhurd</t>
+          <t>1747008053/RS/22012034196545 — Maryada Abhiyan (Naval Gulabchand) GP Nandurakhurd</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>4088</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>41666</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>41761</v>
+        <v>41988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034196557 — Maryada Abhiyan (Fulchand Bondilal) GP Nandurakhur</t>
+          <t>1747008053/RS/22012034196549 — Maryada Abhiyan (Raju Bondilal) GP Nandurakhurd</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>4088</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>41666</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>41864</v>
+        <v>41761</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034196559 — Maryada Abhiyan (Jeevan Madhav) GP Nandurakhurd</t>
+          <t>1747008053/RS/22012034196557 — Maryada Abhiyan (Fulchand Bondilal) GP Nandurakhur</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>2669</v>
+        <v>4088</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>41743</v>
+        <v>41666</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>41986</v>
+        <v>41864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034196564 — Maryada Abhiyan (Prabhu jayram) GP Nandurakhurd</t>
+          <t>1747008053/RS/22012034196559 — Maryada Abhiyan (Jeevan Madhav) GP Nandurakhurd</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>0</v>
+        <v>2669</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>41117</v>
-[...1 lines deleted...]
-      <c r="K577" s="3"/>
+        <v>41743</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>41986</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034196571 — Maryada Abhiyan (Pritesh Dilip) GP Nandurakhurd</t>
+          <t>1747008053/RS/22012034196564 — Maryada Abhiyan (Prabhu jayram) GP Nandurakhurd</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>2826</v>
+        <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>41785</v>
-[...3 lines deleted...]
-      </c>
+        <v>41117</v>
+      </c>
+      <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034196578 — Maryada Abhiyan (Belichand Madhav) GP Nandurakhurd</t>
+          <t>1747008053/RS/22012034196571 — Maryada Abhiyan (Pritesh Dilip) GP Nandurakhurd</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>2826</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>41799</v>
+        <v>41785</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>41864</v>
+        <v>41986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034196581 — Maryada Abhiyan (Vitthal Jairam) GP Nandura Khurd</t>
+          <t>1747008053/RS/22012034196578 — Maryada Abhiyan (Belichand Madhav) GP Nandurakhurd</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>2669</v>
+        <v>2826</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>41743</v>
+        <v>41799</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>42132</v>
+        <v>41864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034202129 — Maryada Abhiyan (Rupchand Sanu) GP Nandurakhurd</t>
+          <t>1747008053/RS/22012034196581 — Maryada Abhiyan (Vitthal Jairam) GP Nandura Khurd</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>2669</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>41743</v>
       </c>
       <c r="K581" s="3" t="n">
         <v>42132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034206049 — Maryada Abhiyan (Banshi Madi) Gram Panchyat Nandur</t>
+          <t>1747008053/RS/22012034202129 — Maryada Abhiyan (Rupchand Sanu) GP Nandurakhurd</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>4088</v>
+        <v>2669</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>41694</v>
+        <v>41743</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>41761</v>
+        <v>42132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034207689 — Maryada Abhiyan (Kisan Batu) GP Nandurakhurd</t>
+          <t>1747008053/RS/22012034206049 — Maryada Abhiyan (Banshi Madi) Gram Panchyat Nandur</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>4088</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>41694</v>
       </c>
       <c r="K583" s="3" t="n">
         <v>41761</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034207694 — Maryada Abhiyan (Keval Jayram) GP Nandurakhurd</t>
+          <t>1747008053/RS/22012034207689 — Maryada Abhiyan (Kisan Batu) GP Nandurakhurd</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>2669</v>
+        <v>4088</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>41694</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>41986</v>
+        <v>41761</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034207697 — Maryada Abhiyan (Raghunath Baijnath) GP Nandurakhu</t>
+          <t>1747008053/RS/22012034207694 — Maryada Abhiyan (Keval Jayram) GP Nandurakhurd</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>0</v>
+        <v>2669</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>41117</v>
-[...1 lines deleted...]
-      <c r="K585" s="3"/>
+        <v>41694</v>
+      </c>
+      <c r="K585" s="3" t="n">
+        <v>41986</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034207706 — Maryada Abhiyan (Sitebai Sitaram) GP Nandurakhurd</t>
+          <t>1747008053/RS/22012034207697 — Maryada Abhiyan (Raghunath Baijnath) GP Nandurakhu</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>4088</v>
+        <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>41694</v>
-[...3 lines deleted...]
-      </c>
+        <v>41117</v>
+      </c>
+      <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034207718 — Maryada Abhiyan (Sitaram Bhau) GP Nandurakhurd</t>
+          <t>1747008053/RS/22012034207706 — Maryada Abhiyan (Sitebai Sitaram) GP Nandurakhurd</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>4088</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>41694</v>
       </c>
       <c r="K587" s="3" t="n">
         <v>41988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034212537 — Maryada Abhiyan (Ramghir Naryan Gir) GP Nandura Kh</t>
+          <t>1747008053/RS/22012034207718 — Maryada Abhiyan (Sitaram Bhau) GP Nandurakhurd</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>0</v>
+        <v>4088</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>41635</v>
-[...1 lines deleted...]
-      <c r="K588" s="3"/>
+        <v>41694</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>41988</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034232746 — mryada abiyan(sundar bai hardas)gp. nandura khurd</t>
+          <t>1747008053/RS/22012034212537 — Maryada Abhiyan (Ramghir Naryan Gir) GP Nandura Kh</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>2826</v>
+        <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>41785</v>
-[...3 lines deleted...]
-      </c>
+        <v>41635</v>
+      </c>
+      <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034235232 — mryada abiyan(madab khanu)gp.nandura khurd</t>
+          <t>1747008053/RS/22012034232746 — mryada abiyan(sundar bai hardas)gp. nandura khurd</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>0</v>
+        <v>2826</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>41695</v>
-[...1 lines deleted...]
-      <c r="K590" s="3"/>
+        <v>41785</v>
+      </c>
+      <c r="K590" s="3" t="n">
+        <v>42132</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034235244 — mryafa abiyan(sohanlal mangl)gp. nandura khurd</t>
+          <t>1747008053/RS/22012034235232 — mryada abiyan(madab khanu)gp.nandura khurd</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>41695</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034235256 — mryada abiyan(manggu mangl)gp.nandura khurd</t>
+          <t>1747008053/RS/22012034235244 — mryafa abiyan(sohanlal mangl)gp. nandura khurd</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>2826</v>
+        <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>41785</v>
-[...3 lines deleted...]
-      </c>
+        <v>41695</v>
+      </c>
+      <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034235260 — mryada abiyan(pappu mangl)gp. nandura khurd</t>
+          <t>1747008053/RS/22012034235256 — mryada abiyan(manggu mangl)gp.nandura khurd</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>2826</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>41785</v>
       </c>
       <c r="K593" s="3" t="n">
         <v>42132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034235266 — mryada abiyan(ramkisan aandu) gp. nandura khurd</t>
+          <t>1747008053/RS/22012034235260 — mryada abiyan(pappu mangl)gp. nandura khurd</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>2826</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>41785</v>
       </c>
       <c r="K594" s="3" t="n">
         <v>42132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034235268 — mryada abiyan(tulsiram chapa) gp.nandura khurd</t>
+          <t>1747008053/RS/22012034235266 — mryada abiyan(ramkisan aandu) gp. nandura khurd</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>2826</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>41785</v>
       </c>
       <c r="K595" s="3" t="n">
         <v>42132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034239337 — mryada abiyan( shrawan balaram)gp. nandura khurd</t>
+          <t>1747008053/RS/22012034235268 — mryada abiyan(tulsiram chapa) gp.nandura khurd</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>2826</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>41799</v>
+        <v>41785</v>
       </c>
       <c r="K596" s="3" t="n">
         <v>42132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034239347 — mrayada abiyan(ramdas sonoji)gp. nandura khurd</t>
+          <t>1747008053/RS/22012034239337 — mryada abiyan( shrawan balaram)gp. nandura khurd</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>2826</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>41820</v>
+        <v>41799</v>
       </c>
       <c r="K597" s="3" t="n">
         <v>42132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034239350 — mryada abiyan(shivalal govinda)gp. nandura khurd</t>
+          <t>1747008053/RS/22012034239347 — mrayada abiyan(ramdas sonoji)gp. nandura khurd</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>2826</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>41799</v>
+        <v>41820</v>
       </c>
       <c r="K598" s="3" t="n">
         <v>42132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034239355 — mryada abiyan(ramsing munshi) gp. nandura khurd</t>
+          <t>1747008053/RS/22012034239350 — mryada abiyan(shivalal govinda)gp. nandura khurd</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>2826</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>41799</v>
       </c>
       <c r="K599" s="3" t="n">
         <v>42132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034240249 — mryada abiyan( bhaiyalal raju)gp.nandura khurd</t>
+          <t>1747008053/RS/22012034239355 — mryada abiyan(ramsing munshi) gp. nandura khurd</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>0</v>
+        <v>2826</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>41695</v>
-[...1 lines deleted...]
-      <c r="K600" s="3"/>
+        <v>41799</v>
+      </c>
+      <c r="K600" s="3" t="n">
+        <v>42132</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034332206 — shochalya nirman [doarki bai bhagraj]gp nandurakhurd</t>
+          <t>1747008053/RS/22012034240249 — mryada abiyan( bhaiyalal raju)gp.nandura khurd</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>10800</v>
+        <v>5400</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>10800</v>
+        <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>42809</v>
-[...3 lines deleted...]
-      </c>
+        <v>41695</v>
+      </c>
+      <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034332218 — shochal nirman[musha latip kureahi]gp nandurakhurd</t>
+          <t>1747008053/RS/22012034332206 — shochalya nirman [doarki bai bhagraj]gp nandurakhurd</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>42809</v>
       </c>
       <c r="K602" s="3" t="n">
         <v>42887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034332505 — shochaly nirman [shanti bai moti]gp nandura khurd</t>
+          <t>1747008053/RS/22012034332218 — shochal nirman[musha latip kureahi]gp nandurakhurd</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>10708</v>
+        <v>10800</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>42900</v>
+        <v>42809</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>42989</v>
+        <v>42887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034332511 — shochalya nirman [shaymlal bhu]gp nandurakhurd</t>
+          <t>1747008053/RS/22012034332505 — shochaly nirman [shanti bai moti]gp nandura khurd</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>10800</v>
+        <v>10708</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>42815</v>
+        <v>42900</v>
       </c>
       <c r="K604" s="3" t="n">
         <v>42989</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034335700 — shochal nirman[kursing moti]gp nandura khurd</t>
+          <t>1747008053/RS/22012034332511 — shochalya nirman [shaymlal bhu]gp nandurakhurd</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>10708</v>
+        <v>10800</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>42900</v>
+        <v>42815</v>
       </c>
       <c r="K605" s="3" t="n">
         <v>42989</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034335709 — Shochalay Nirman {Mansharam Hiralal} Gp Nandura Khurd</t>
+          <t>1747008053/RS/22012034335700 — shochal nirman[kursing moti]gp nandura khurd</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>10708</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>42900</v>
       </c>
       <c r="K606" s="3" t="n">
         <v>42989</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034356810 — shochaya nirman(najama bi )gp nandurakhurd</t>
+          <t>1747008053/RS/22012034335709 — Shochalay Nirman {Mansharam Hiralal} Gp Nandura Khurd</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>10708</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>42920</v>
+        <v>42900</v>
       </c>
       <c r="K607" s="3" t="n">
         <v>42989</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034358143 — SHOCHAYL NIRMAN[SIMA SANTOS]GP NANDURA KHURD</t>
+          <t>1747008053/RS/22012034356810 — shochaya nirman(najama bi )gp nandurakhurd</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>10820</v>
+        <v>10800</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>2580</v>
+        <v>10708</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>42936</v>
+        <v>42920</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>43446</v>
+        <v>42989</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034360147 — shochaly nirman gp nandura khurd</t>
+          <t>1747008053/RS/22012034358143 — SHOCHAYL NIRMAN[SIMA SANTOS]GP NANDURA KHURD</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>108000</v>
+        <v>10820</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>52896</v>
+        <v>2580</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>42944</v>
+        <v>42936</v>
       </c>
       <c r="K609" s="3" t="n">
-        <v>43191</v>
+        <v>43446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034379403 — SHOCHLY NIRAMAN GP NANDURA KHURD</t>
+          <t>1747008053/RS/22012034360147 — shochaly nirman gp nandura khurd</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>108000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>64592</v>
+        <v>52896</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>43033</v>
+        <v>42944</v>
       </c>
       <c r="K610" s="3" t="n">
         <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034477905 — सोका फीट निर्माण (आबादी मे कुल दास (10))ग्राम पंचायत नंदुरा खुर्द</t>
+          <t>1747008053/RS/22012034379403 — SHOCHLY NIRAMAN GP NANDURA KHURD</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>0</v>
+        <v>108000</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>0</v>
+        <v>64592</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>43775</v>
-[...1 lines deleted...]
-      <c r="K611" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K611" s="3" t="n">
+        <v>43191</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034482896 — सोक पीट निर्माण (वासुदेव शामराव के घर के पास )ग्राम पंचायत नान्दुरा खुर्द</t>
+          <t>1747008053/RS/22012034477905 — सोका फीट निर्माण (आबादी मे कुल दास (10))ग्राम पंचायत नंदुरा खुर्द</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>3474</v>
+        <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44471</v>
-[...3 lines deleted...]
-      </c>
+        <v>43775</v>
+      </c>
+      <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034482897 — सोक पीट निर्माण {रमेश बाबुलाल के घर के पास )ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034482896 — सोक पीट निर्माण (वासुदेव शामराव के घर के पास )ग्राम पंचायत नान्दुरा खुर्द</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>0</v>
+        <v>3474</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K613" s="3"/>
+        <v>44471</v>
+      </c>
+      <c r="K613" s="3" t="n">
+        <v>45353</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034482898 — सोक पीट निर्माण {राजु सिताराम  के घर के पास )ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034482897 — सोक पीट निर्माण {रमेश बाबुलाल के घर के पास )ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>4632</v>
+        <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>44471</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034482899 — सोक पीट निर्माण {नाक  के पास )ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034482898 — सोक पीट निर्माण {राजु सिताराम  के घर के पास )ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>12540</v>
+        <v>4632</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>44008</v>
+        <v>44471</v>
       </c>
       <c r="K615" s="3" t="n">
-        <v>44228</v>
+        <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034482900 — सोक पीट निर्माण {सरकारी कुआ  के पास )ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034482899 — सोक पीट निर्माण {नाक  के पास )ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>9120</v>
+        <v>12540</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>44023</v>
+        <v>44008</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>44197</v>
+        <v>44228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034482901 — सोक पीट निर्माण {ममराज मोती के घर के हेण्ड्पम्प पास )ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034482900 — सोक पीट निर्माण {सरकारी कुआ  के पास )ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>9120</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>44006</v>
+        <v>44023</v>
       </c>
       <c r="K617" s="3" t="n">
         <v>44197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034482902 — सोक पीट निर्माण {सरकारी कुआ बन्जारा डाटा  के पास )ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034482901 — सोक पीट निर्माण {ममराज मोती के घर के हेण्ड्पम्प पास )ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>13300</v>
+        <v>9120</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>44006</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>44185</v>
+        <v>44197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034482903 — सोक पीट निर्माण {चुन्नीलाल मंगल के घर के पास )ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034482902 — सोक पीट निर्माण {सरकारी कुआ बन्जारा डाटा  के पास )ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>7980</v>
+        <v>13300</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>44035</v>
+        <v>44006</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>44200</v>
+        <v>44185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034482904 — सोक पीट निर्माण {सीताराम मोति के घर के पास )ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034482903 — सोक पीट निर्माण {चुन्नीलाल मंगल के घर के पास )ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>12540</v>
+        <v>7980</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>44052</v>
+        <v>44035</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>45782</v>
+        <v>44200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034507613 — SOAK PIT NIRMAN KARY AMGOAN ROAD PR NANDURAKHURD</t>
+          <t>1747008053/RS/22012034482904 — सोक पीट निर्माण {सीताराम मोति के घर के पास )ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>0</v>
+        <v>12540</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>44219</v>
-[...1 lines deleted...]
-      <c r="K621" s="3"/>
+        <v>44052</v>
+      </c>
+      <c r="K621" s="3" t="n">
+        <v>45782</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034507614 — SOAK PIT NIRMAN KARY HANUMAN MANDIR KE PASS NANDURAKHURD</t>
+          <t>1747008053/RS/22012034507613 — SOAK PIT NIRMAN KARY AMGOAN ROAD PR NANDURAKHURD</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>44219</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034507615 — SOAK PIT NIRMAN KARY GANGARAM KE GHAR KE PASS NANDURAKHURD</t>
+          <t>1747008053/RS/22012034507614 — SOAK PIT NIRMAN KARY HANUMAN MANDIR KE PASS NANDURAKHURD</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>44219</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034507616 — SOAK PIT NIRMAN KARYDOIPHODIYA MEN ROAD KE PASS NANDURAKHURD</t>
+          <t>1747008053/RS/22012034507615 — SOAK PIT NIRMAN KARY GANGARAM KE GHAR KE PASS NANDURAKHURD</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>44219</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034507617 — NADEP NIRMAN PRIMARY SCHOOL KE PARISAR ME NANDURAKHURD</t>
+          <t>1747008053/RS/22012034507616 — SOAK PIT NIRMAN KARYDOIPHODIYA MEN ROAD KE PASS NANDURAKHURD</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>44219</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034507618 — NADEP NIRMAN PRIMARY PANCHAYAT  PARISAR ME NANDURAKHURD</t>
+          <t>1747008053/RS/22012034507617 — NADEP NIRMAN PRIMARY SCHOOL KE PARISAR ME NANDURAKHURD</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>44219</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034507619 — NADEP NIRMAN PRIMARY NAKE KE PASS NANDURAKHURD</t>
+          <t>1747008053/RS/22012034507618 — NADEP NIRMAN PRIMARY PANCHAYAT  PARISAR ME NANDURAKHURD</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>44219</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034554261 — व्यक्तिगत नाडेप निर्माण (बिंदा प्रसाद )ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034507619 — NADEP NIRMAN PRIMARY NAKE KE PASS NANDURAKHURD</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>44426</v>
+        <v>44219</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034554273 — व्यक्तिगत नाडेप निर्माण (मनोज परसराम) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034554261 — व्यक्तिगत नाडेप निर्माण (बिंदा प्रसाद )ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>44426</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034554277 — व्यक्तिगत नाडेप निर्माण( भारूझेतरा) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034554273 — व्यक्तिगत नाडेप निर्माण (मनोज परसराम) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>44427</v>
+        <v>44426</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034554284 — सामुदायिक नाडेप  निर्माण( प्राथमिक शाला के पास) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034554277 — व्यक्तिगत नाडेप निर्माण( भारूझेतरा) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>44426</v>
+        <v>44427</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034554289 — सामुदायिक नाडेप निर्माण( नाके के पास) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034554284 — सामुदायिक नाडेप  निर्माण( प्राथमिक शाला के पास) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>44426</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034554294 — सामुदायिक नाडेप निर्माण( उचित मूल्य की दुकान के पास) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034554289 — सामुदायिक नाडेप निर्माण( नाके के पास) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>44426</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034581556 — सामुदायिक सोकापिट निमाण (बिसराम मंगल) ग्राम पंचायत  नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034554294 — सामुदायिक नाडेप निर्माण( उचित मूल्य की दुकान के पास) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>44426</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034581558 — सामुदायिक सोकापिट निमाण (सजा के घर के पास) ग्राम पंचायत  नांदुरा</t>
+          <t>1747008053/RS/22012034581556 — सामुदायिक सोकापिट निमाण (बिसराम मंगल) ग्राम पंचायत  नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>44426</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034581563 — सामुदायिक सोकापिट निमाण (परसराम दादु के घर के पास) ग्राम पंचायत  नांदुरा</t>
+          <t>1747008053/RS/22012034581558 — सामुदायिक सोकापिट निमाण (सजा के घर के पास) ग्राम पंचायत  नांदुरा</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>44426</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034581566 — सामुदायिक सोकापिट निमाण (नाक के पास क्रमांक 02) ग्राम पंचायत  नांदुरा</t>
+          <t>1747008053/RS/22012034581563 — सामुदायिक सोकापिट निमाण (परसराम दादु के घर के पास) ग्राम पंचायत  नांदुरा</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>44426</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034581570 — सामुदायिक सोकापिट निमाण (नाके के पास क्रमांक 03) ग्राम पंचायत  नांदुरा</t>
+          <t>1747008053/RS/22012034581566 — सामुदायिक सोकापिट निमाण (नाक के पास क्रमांक 02) ग्राम पंचायत  नांदुरा</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>44426</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034581572 — सामुदायिक सोकापिट निमाण (नंदलाल पाटिल ) ग्राम पंचायत  नांदुरा</t>
+          <t>1747008053/RS/22012034581570 — सामुदायिक सोकापिट निमाण (नाके के पास क्रमांक 03) ग्राम पंचायत  नांदुरा</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>44426</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034581574 — सामुदायिक सोकापिट निमाण (नाके पास क्रमांक 03) ग्राम पंचायत  नांदुरा</t>
+          <t>1747008053/RS/22012034581572 — सामुदायिक सोकापिट निमाण (नंदलाल पाटिल ) ग्राम पंचायत  नांदुरा</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>44426</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034581580 — CTR सामुदायिक सोकापिट निमाण (शासकीय कुएं के पास 02) ग्राम पंचायत  नांदुरा</t>
+          <t>1747008053/RS/22012034581574 — सामुदायिक सोकापिट निमाण (नाके पास क्रमांक 03) ग्राम पंचायत  नांदुरा</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>44426</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034581583 — CTR सामुदायिक सोकापिट निमाण (बिसराम मंगल) ग्राम पंचायत  नांदुरा</t>
+          <t>1747008053/RS/22012034581580 — CTR सामुदायिक सोकापिट निमाण (शासकीय कुएं के पास 02) ग्राम पंचायत  नांदुरा</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>44426</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034581589 — CTR सामुदायिक सोकापिट निमाण (सजू रामकिसन के घर के पास) ग्राम पंचायत  नांदुरा</t>
+          <t>1747008053/RS/22012034581583 — CTR सामुदायिक सोकापिट निमाण (बिसराम मंगल) ग्राम पंचायत  नांदुरा</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>44426</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034620065 — vektigat sokpid nirman ( hukumchand samlal) gram panchayat Nandura Khurd</t>
+          <t>1747008053/RS/22012034581589 — CTR सामुदायिक सोकापिट निमाण (सजू रामकिसन के घर के पास) ग्राम पंचायत  नांदुरा</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>4053</v>
+        <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>44625</v>
-[...3 lines deleted...]
-      </c>
+        <v>44426</v>
+      </c>
+      <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034620067 — vektigat sokpid nirman ( hukumchand samlal) gram panchayat Nandura Khurd</t>
+          <t>1747008053/RS/22012034620065 — vektigat sokpid nirman ( hukumchand samlal) gram panchayat Nandura Khurd</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>0</v>
+        <v>4053</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K645" s="3"/>
+        <v>44625</v>
+      </c>
+      <c r="K645" s="3" t="n">
+        <v>45353</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034620074 — vektigat sokpid nirman ( Harchand saymlal) gram panchayat Nandura Khurd</t>
+          <t>1747008053/RS/22012034620067 — vektigat sokpid nirman ( hukumchand samlal) gram panchayat Nandura Khurd</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034620082 — vektigat sokpid nirman ( pratap suresh) gram panchayat Nandura Khurd</t>
+          <t>1747008053/RS/22012034620074 — vektigat sokpid nirman ( Harchand saymlal) gram panchayat Nandura Khurd</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034620122 — vektigat sokpid nirman ( dasrat aamarsingh) gram panchayat Nandura Khurd</t>
+          <t>1747008053/RS/22012034620082 — vektigat sokpid nirman ( pratap suresh) gram panchayat Nandura Khurd</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034620129 — vektigat sokpid nirman ( ramesh hamu) gram panchayat Nandura Khurd</t>
+          <t>1747008053/RS/22012034620122 — vektigat sokpid nirman ( dasrat aamarsingh) gram panchayat Nandura Khurd</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034620131 — vektigat sokpid nirman ( javarhalal ganiya) gram panchayat Nandura Khurd</t>
+          <t>1747008053/RS/22012034620129 — vektigat sokpid nirman ( ramesh hamu) gram panchayat Nandura Khurd</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>3474</v>
+        <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>44636</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034639330 — सामुदायिक स्वछता परिसर ( नाके के पास )  ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034620131 — vektigat sokpid nirman ( javarhalal ganiya) gram panchayat Nandura Khurd</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>0</v>
+        <v>3474</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>44418</v>
-[...1 lines deleted...]
-      <c r="K651" s="3"/>
+        <v>44636</v>
+      </c>
+      <c r="K651" s="3" t="n">
+        <v>46050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034639331 — सामुदायिक स्वछता परिसर ( नाके के पास )  ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034639330 — सामुदायिक स्वछता परिसर ( नाके के पास )  ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>44418</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034639332 — सामुदायिक स्वछता परिसर ( नाके के पास )  ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034639331 — सामुदायिक स्वछता परिसर ( नाके के पास )  ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>44418</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034639333 — सामुदायिक स्वछता परिसर ( नाके के पास )  ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034639332 — सामुदायिक स्वछता परिसर ( नाके के पास )  ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>44418</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034639334 — सामुदायिक स्वछता परिसर ( नाके के पास )  ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034639333 — सामुदायिक स्वछता परिसर ( नाके के पास )  ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>44418</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034639335 — सामुदायिक स्वछता परिसर ( नाके के पास )  ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/22012034639334 — सामुदायिक स्वछता परिसर ( नाके के पास )  ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>44418</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/22012034643923 — सामुदायिक शौचालय निमाण ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/RS/22012034639335 — सामुदायिक स्वछता परिसर ( नाके के पास )  ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>39330</v>
+        <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>44618</v>
-[...3 lines deleted...]
-      </c>
+        <v>44418</v>
+      </c>
+      <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/30291 — मर्यादा अभियान शौचालय (श्‍यामलाल रामभाउ) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/RS/22012034643923 — सामुदायिक शौचालय निमाण ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>4400</v>
+        <v>44000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>4388</v>
+        <v>39330</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>41432</v>
+        <v>44618</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>41607</v>
+        <v>45258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/30293 — मर्यादा अभियान शौचालय (मनीबाई राजेश) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/RS/30291 — मर्यादा अभियान शौचालय (श्‍यामलाल रामभाउ) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>41432</v>
       </c>
       <c r="K659" s="3" t="n">
         <v>41607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/42044 — Maryada Abhiyan (Sohanlal Sitaram) GP Nandurakhurd</t>
+          <t>1747008053/RS/30293 — मर्यादा अभियान शौचालय (मनीबाई राजेश) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>41458</v>
+        <v>41432</v>
       </c>
       <c r="K660" s="3" t="n">
         <v>41607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/52598 — Maryada abhiyan (Anil keshav) Gram panchayat Nandura khurd</t>
+          <t>1747008053/RS/42044 — Maryada Abhiyan (Sohanlal Sitaram) GP Nandurakhurd</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>41485</v>
+        <v>41458</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>41491</v>
+        <v>41607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/59371 — Maryada Abhiyan (Hiralal Balchand) G.P. Nandura khurd</t>
+          <t>1747008053/RS/52598 — Maryada abhiyan (Anil keshav) Gram panchayat Nandura khurd</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>41505</v>
+        <v>41485</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>41607</v>
+        <v>41491</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/68465 — Maryada Abhiyan (Sajju suklal) Gram panchayat Nandurakhurd</t>
+          <t>1747008053/RS/59371 — Maryada Abhiyan (Hiralal Balchand) G.P. Nandura khurd</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>41511</v>
+        <v>41505</v>
       </c>
       <c r="K663" s="3" t="n">
         <v>41607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/68501 — Maryada Abhiyan (Bhaiyalal bhau) Gram panchayat nandurakhurd</t>
+          <t>1747008053/RS/68465 — Maryada Abhiyan (Sajju suklal) Gram panchayat Nandurakhurd</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>41511</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>41546</v>
+        <v>41607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/68508 — Maryada Abhiyan (Laxmi bai ramsingh) Gram panchayat Nandurakhurd</t>
+          <t>1747008053/RS/68501 — Maryada Abhiyan (Bhaiyalal bhau) Gram panchayat nandurakhurd</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>41511</v>
       </c>
       <c r="K665" s="3" t="n">
         <v>41546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/68510 — Maryada Abhiyan (Magan bai Babulal) Gram panchayat nandurakhurd</t>
+          <t>1747008053/RS/68508 — Maryada Abhiyan (Laxmi bai ramsingh) Gram panchayat Nandurakhurd</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>1760</v>
+        <v>4388</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>41572</v>
+        <v>41511</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>41607</v>
+        <v>41546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/68514 — Maryada Abhiyan (Nirmla Bai Ashok) Gram panchayat Nandurakhurd</t>
+          <t>1747008053/RS/68510 — Maryada Abhiyan (Magan bai Babulal) Gram panchayat nandurakhurd</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>4388</v>
+        <v>1760</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>41540</v>
+        <v>41572</v>
       </c>
       <c r="K667" s="3" t="n">
         <v>41607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/68532 — Maryada Abhiyan (sarita bai sunil) Gram panchayat Nandurakhurd</t>
+          <t>1747008053/RS/68514 — Maryada Abhiyan (Nirmla Bai Ashok) Gram panchayat Nandurakhurd</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>41540</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>41546</v>
+        <v>41607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/73894 — Maryada Abhiyan (Prakash sardar) GP Nandurakhurd</t>
+          <t>1747008053/RS/68532 — Maryada Abhiyan (sarita bai sunil) Gram panchayat Nandurakhurd</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>5454</v>
+        <v>4388</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>41554</v>
+        <v>41540</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>41988</v>
+        <v>41546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/82320 — मर्यादा अभियान (सुरेश गुरूदयाल) ग्राम पंचायत नांदु</t>
+          <t>1747008053/RS/73894 — Maryada Abhiyan (Prakash sardar) GP Nandurakhurd</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>4088</v>
+        <v>5454</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>41596</v>
+        <v>41554</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>41640</v>
+        <v>41988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/82323 — मर्यादा अभियान (प्रताप सुरेश) ग्राम पंचायत नांदुरा</t>
+          <t>1747008053/RS/82320 — मर्यादा अभियान (सुरेश गुरूदयाल) ग्राम पंचायत नांदु</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>4088</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>41596</v>
       </c>
       <c r="K671" s="3" t="n">
         <v>41640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1747008053/RS/VB/22012035139632 — सोके पीट निमार्ण ( सार्वजानिक बोरेवेल के पास) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/RS/82323 — मर्यादा अभियान (प्रताप सुरेश) ग्राम पंचायत नांदुरा</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>0</v>
+        <v>4088</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>46234</v>
-[...1 lines deleted...]
-      <c r="K672" s="3"/>
+        <v>41596</v>
+      </c>
+      <c r="K672" s="3" t="n">
+        <v>41640</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/02कुप निमार्ण (राम दास क़ष्‍ण लाल ) — कुप निमार्ण (राम दास क़ष्‍ण लाल ) ग्राम पंचायत नादुरा खुर्द</t>
+          <t>1747008053/RS/VB/22012035139632 — सोके पीट निमार्ण ( सार्वजानिक बोरेवेल के पास) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>65000</v>
+        <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>27543.99</v>
+        <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>39442</v>
-[...3 lines deleted...]
-      </c>
+        <v>46234</v>
+      </c>
+      <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/03 — फार्म पॉण्‍ड निर्माण ( शा. भुमि पर खसरा न. 195 ) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/WC/02कुप निमार्ण (राम दास क़ष्‍ण लाल ) — कुप निमार्ण (राम दास क़ष्‍ण लाल ) ग्राम पंचायत नादुरा खुर्द</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>32000</v>
+        <v>65000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>31804</v>
+        <v>27543.99</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>41057</v>
+        <v>39442</v>
       </c>
       <c r="K674" s="3" t="n">
-        <v>41062</v>
+        <v>40913</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/03कुप निमार्ण (राम दास क़ष्‍ण लाल ) — कुप निमार्ण (रामसु हुबलाल ) ग्राम पंचायत नादुरा खुर्द</t>
+          <t>1747008053/WC/03 — फार्म पॉण्‍ड निर्माण ( शा. भुमि पर खसरा न. 195 ) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>65000</v>
+        <v>32000</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>27015</v>
+        <v>31804</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>39414</v>
+        <v>41057</v>
       </c>
       <c r="K675" s="3" t="n">
-        <v>39987</v>
+        <v>41062</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/04 — फार्म पॉण्‍ड निर्माण ( शा. भुमि पर खसरा न. 215 ) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/WC/03कुप निमार्ण (राम दास क़ष्‍ण लाल ) — कुप निमार्ण (रामसु हुबलाल ) ग्राम पंचायत नादुरा खुर्द</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>32400</v>
+        <v>65000</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>29304</v>
+        <v>27015</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>41057</v>
+        <v>39414</v>
       </c>
       <c r="K676" s="3" t="n">
-        <v>41062</v>
+        <v>39987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/05 — फार्म पॉण्‍ड निर्माण ( दशरथ खेत्‍या के खेत पास ) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/WC/04 — फार्म पॉण्‍ड निर्माण ( शा. भुमि पर खसरा न. 215 ) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>32000</v>
+        <v>32400</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>23884</v>
+        <v>29304</v>
       </c>
       <c r="J677" s="3" t="n">
         <v>41057</v>
       </c>
       <c r="K677" s="3" t="n">
         <v>41062</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/05कपिल धारा कुप निर्माण ( बुढा पटलया — कपिल धारा कुप निर्माण ( बुढा पटलया ) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/05 — फार्म पॉण्‍ड निर्माण ( दशरथ खेत्‍या के खेत पास ) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>64000</v>
+        <v>32000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>29014.98</v>
+        <v>23884</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>39456</v>
+        <v>41057</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>40007</v>
+        <v>41062</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/06कपिल धारा कुप निर्माण ( भावसिंग भु — कपिल धारा कुप निर्माण ( भावसिंग भुरा ) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/05कपिल धारा कुप निर्माण ( बुढा पटलया — कपिल धारा कुप निर्माण ( बुढा पटलया ) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>64000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>32804.37</v>
+        <v>29014.98</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>39456</v>
       </c>
       <c r="K679" s="3" t="n">
-        <v>39993</v>
+        <v>40007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/07 — गेबियन स्‍ट्रेक्‍चर निर्माण ( शा. कुप के पास ) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/WC/06कपिल धारा कुप निर्माण ( भावसिंग भु — कपिल धारा कुप निर्माण ( भावसिंग भुरा ) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>36000</v>
+        <v>64000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>27983.85</v>
+        <v>32804.37</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>41046</v>
+        <v>39456</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>41082</v>
+        <v>39993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/08 — गेबियन स्‍ट्रेक्‍चर निर्माण ( सुनिल के खेत पास ) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/WC/07 — गेबियन स्‍ट्रेक्‍चर निर्माण ( शा. कुप के पास ) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>45000</v>
+        <v>36000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>6599.85</v>
+        <v>27983.85</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>41046</v>
       </c>
       <c r="K681" s="3" t="n">
-        <v>41644</v>
+        <v>41082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/10 — गेबियन स्‍ट्रेक्‍चर निर्माण ( राजाराम भुवानसिंग के खेत पास ) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/WC/08 — गेबियन स्‍ट्रेक्‍चर निर्माण ( सुनिल के खेत पास ) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>30000</v>
+        <v>45000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>27983.85</v>
+        <v>6599.85</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>41046</v>
       </c>
       <c r="K682" s="3" t="n">
-        <v>41088</v>
+        <v>41644</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/10कुप निर्माण (रूपीबाई लालिया) ग्राम — कुप निर्माण (रूपीबाई लालिया) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/10 — गेबियन स्‍ट्रेक्‍चर निर्माण ( राजाराम भुवानसिंग के खेत पास ) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>64000</v>
+        <v>30000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>35144.37</v>
+        <v>27983.85</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>39479</v>
+        <v>41046</v>
       </c>
       <c r="K683" s="3" t="n">
-        <v>39993</v>
+        <v>41088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/11 — गेबियन स्‍ट्रेक्‍चर निर्माण ( किसन सवईराम के खेत पास ) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/WC/10कुप निर्माण (रूपीबाई लालिया) ग्राम — कुप निर्माण (रूपीबाई लालिया) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>30000</v>
+        <v>64000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>20063.85</v>
+        <v>35144.37</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>41046</v>
+        <v>39479</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>41075</v>
+        <v>39993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/11कुप निर्माण कार्य (जमुनाबाई गोपाल) — कुप निर्माण कार्य (जमुनाबाई गोपाल) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/11 — गेबियन स्‍ट्रेक्‍चर निर्माण ( किसन सवईराम के खेत पास ) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>64000</v>
+        <v>30000</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>28812.98</v>
+        <v>20063.85</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>39498</v>
+        <v>41046</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>39973</v>
+        <v>41075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/12 — गेबियन स्‍ट्रेक्‍चर निर्माण ( दशरथ खेत्‍या के खेत पास ) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/WC/11कुप निर्माण कार्य (जमुनाबाई गोपाल) — कुप निर्माण कार्य (जमुनाबाई गोपाल) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>36000</v>
+        <v>64000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>27983.85</v>
+        <v>28812.98</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>41046</v>
+        <v>39498</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>41088</v>
+        <v>39973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/12कुप निर्माण कार्य (रामलाल रामकिशन) — कुप निर्माण कार्य (रामलाल रामकिशन) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/12 — गेबियन स्‍ट्रेक्‍चर निर्माण ( दशरथ खेत्‍या के खेत पास ) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>64000</v>
+        <v>36000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>27668.95</v>
+        <v>27983.85</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>39456</v>
+        <v>41046</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>39973</v>
+        <v>41088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034315157 — parmu pond[shaki bhmu pr 195]02 gp nandura khurd</t>
+          <t>1747008053/WC/12कुप निर्माण कार्य (रामलाल रामकिशन) — कुप निर्माण कार्य (रामलाल रामकिशन) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>50000</v>
+        <v>64000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>39913</v>
+        <v>27668.95</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>42731</v>
+        <v>39456</v>
       </c>
       <c r="K688" s="3" t="n">
-        <v>42856</v>
+        <v>39973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034315937 — parmu pond[shasiki bhumi pr 01] gp nandura khurd</t>
+          <t>1747008053/WC/22012034315157 — parmu pond[shaki bhmu pr 195]02 gp nandura khurd</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>41500</v>
+        <v>50000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>41082</v>
+        <v>39913</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>42750</v>
+        <v>42731</v>
       </c>
       <c r="K689" s="3" t="n">
         <v>42856</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034318819 — parmu pond[shasaki bhumi pr]02 gp nandura khurd</t>
+          <t>1747008053/WC/22012034315937 — parmu pond[shasiki bhumi pr 01] gp nandura khurd</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>41500</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>27889</v>
+        <v>41082</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>42768</v>
+        <v>42750</v>
       </c>
       <c r="K690" s="3" t="n">
         <v>42856</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034318823 — form pmnd[kirsan shivlal ke khte ke pasa]GP NANDURA KHURD</t>
+          <t>1747008053/WC/22012034318819 — parmu pond[shasaki bhumi pr]02 gp nandura khurd</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>41500</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>34569</v>
+        <v>27889</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K691" s="3" t="n">
         <v>42856</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034319998 — form pond[shasiki bhumi pr 03]gp nandura khurd</t>
+          <t>1747008053/WC/22012034318823 — form pmnd[kirsan shivlal ke khte ke pasa]GP NANDURA KHURD</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>41500</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>835</v>
+        <v>34569</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>42789</v>
+        <v>42768</v>
       </c>
       <c r="K692" s="3" t="n">
         <v>42856</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034377676 — बोरी बंदन निर्माण[DHAOD PATI KE NADI PR]GP NANDURA KHURD</t>
+          <t>1747008053/WC/22012034319998 — form pond[shasiki bhumi pr 03]gp nandura khurd</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>17000</v>
+        <v>41500</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>21672</v>
+        <v>835</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>43030</v>
+        <v>42789</v>
       </c>
       <c r="K693" s="3" t="n">
-        <v>43120</v>
+        <v>42856</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034377678 — बोरी बंदन निर्माण[DHAOD PATI KE NADI PR KARMAK 02]GP NANDURA KHURD</t>
+          <t>1747008053/WC/22012034377676 — बोरी बंदन निर्माण[DHAOD PATI KE NADI PR]GP NANDURA KHURD</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>7224</v>
+        <v>21672</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>43030</v>
       </c>
       <c r="K694" s="3" t="n">
         <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034377689 — बोरी बंदन निर्माण[DHODA पटी NADI  PR KARMAK 03]GP NANDURA KHURD</t>
+          <t>1747008053/WC/22012034377678 — बोरी बंदन निर्माण[DHAOD PATI KE NADI PR KARMAK 02]GP NANDURA KHURD</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>17000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>15480</v>
+        <v>7224</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>43030</v>
       </c>
       <c r="K695" s="3" t="n">
         <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034378783 — बोरी बंदान निर्माण [जीतेनदार के खेत के पास के नाले पर ]ग्राम पंचयत नंदूरा खुर्द</t>
+          <t>1747008053/WC/22012034377689 — बोरी बंदन निर्माण[DHODA पटी NADI  PR KARMAK 03]GP NANDURA KHURD</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>0</v>
+        <v>17000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K696" s="3"/>
+        <v>43030</v>
+      </c>
+      <c r="K696" s="3" t="n">
+        <v>43120</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034382554 — nisater nirman[dashrat khetya ke khet ke pass]gp nandura khurd</t>
+          <t>1747008053/WC/22012034378783 — बोरी बंदान निर्माण [जीतेनदार के खेत के पास के नाले पर ]ग्राम पंचयत नंदूरा खुर्द</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>43126</v>
+        <v>43010</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034434889 — निस्तार तालाब निर्माण कार्य (नान्दुरा खुर्द )</t>
+          <t>1747008053/WC/22012034382554 — nisater nirman[dashrat khetya ke khet ke pass]gp nandura khurd</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>43375</v>
+        <v>43126</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034434892 — निस्तार निर्माण कार्य (नान्दुरा खुर्द)</t>
+          <t>1747008053/WC/22012034434889 — निस्तार तालाब निर्माण कार्य (नान्दुरा खुर्द )</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034434903 — कंटूर ट्रेंच (नान्दुरा खुर्द )</t>
+          <t>1747008053/WC/22012034434892 — निस्तार निर्माण कार्य (नान्दुरा खुर्द)</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034440053 — nistar talab nirman [शा.भूमि पर नांनकराम छोटेलाल के खेत के पास]GP NANDURA KHURD</t>
+          <t>1747008053/WC/22012034434903 — कंटूर ट्रेंच (नान्दुरा खुर्द )</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>43491</v>
+        <v>43375</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034446750 — फोर्म पौण्ड निर्माण( शा.भुमि पर क्रमांक 01)ग्राम पंचायत नादुरा खुर्द</t>
+          <t>1747008053/WC/22012034440053 — nistar talab nirman [शा.भूमि पर नांनकराम छोटेलाल के खेत के पास]GP NANDURA KHURD</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>100283.19</v>
+        <v>0</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>43527</v>
+        <v>43491</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034511877 — निस्तार तालाब निर्माण(शा.भूमि पर छोटेलाल सानू के खेत के पास )ग्राम पचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/22012034446750 — फोर्म पौण्ड निर्माण( शा.भुमि पर क्रमांक 01)ग्राम पंचायत नादुरा खुर्द</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>0</v>
+        <v>100283.19</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>43775</v>
+        <v>43527</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034512251 — फार्म पोण्ड निर्माण {शा .भूमि पर क्रमांक 01)ग्राम पंचायत नांदूरा खुर्द</t>
+          <t>1747008053/WC/22012034511877 — निस्तार तालाब निर्माण(शा.भूमि पर छोटेलाल सानू के खेत के पास )ग्राम पचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>43775</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034512252 — फार्म पोण्ड निर्माण {शा .भूमि पर क्रमांक 02)ग्राम पंचायत नांदूरा खुर्द</t>
+          <t>1747008053/WC/22012034512251 — फार्म पोण्ड निर्माण {शा .भूमि पर क्रमांक 01)ग्राम पंचायत नांदूरा खुर्द</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>43775</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034545746 — फार्म पोण्ड निर्माण {शा .भूमि पर क्रमांक 01)ग्राम पंचायत नांदूरा खुर्द</t>
+          <t>1747008053/WC/22012034512252 — फार्म पोण्ड निर्माण {शा .भूमि पर क्रमांक 02)ग्राम पंचायत नांदूरा खुर्द</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>332572.21</v>
+        <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>228380</v>
+        <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>43957</v>
-[...3 lines deleted...]
-      </c>
+        <v>43775</v>
+      </c>
+      <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034545748 — फार्म पोण्ड निर्माण {शा .भूमि पर क्रमांक 02)ग्राम पंचायत नांदूरा खुर्द</t>
+          <t>1747008053/WC/22012034545746 — फार्म पोण्ड निर्माण {शा .भूमि पर क्रमांक 01)ग्राम पंचायत नांदूरा खुर्द</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>332572.21</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>219260</v>
+        <v>228380</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>43957</v>
       </c>
       <c r="K707" s="3" t="n">
-        <v>44089</v>
+        <v>44531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034545749 — खेत तालाब  निर्माण {शा .भूमि पर क्रमांक 03)ग्राम पंचायत नांदूरा खुर्द</t>
+          <t>1747008053/WC/22012034545748 — फार्म पोण्ड निर्माण {शा .भूमि पर क्रमांक 02)ग्राम पंचायत नांदूरा खुर्द</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>108814.67</v>
+        <v>332572.21</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>101460</v>
+        <v>219260</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>43959</v>
+        <v>43957</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>44039</v>
+        <v>44089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034546966 — खेत तालाब  निर्माण (दशरत खेतिया के खेत मे )  ग्रा पंचायत नांदूरा खुर्द</t>
+          <t>1747008053/WC/22012034545749 — खेत तालाब  निर्माण {शा .भूमि पर क्रमांक 03)ग्राम पंचायत नांदूरा खुर्द</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>332572.21</v>
+        <v>108814.67</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>231420</v>
+        <v>101460</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>43966</v>
+        <v>43959</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>44013</v>
+        <v>44039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034553262 — खेत तालाब  निर्माण (छ्गन नुरा के खेत के पास )  ग्रा पंचायत नांदूरा खुर्द</t>
+          <t>1747008053/WC/22012034546966 — खेत तालाब  निर्माण (दशरत खेतिया के खेत मे )  ग्रा पंचायत नांदूरा खुर्द</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>332572.21</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>308560</v>
+        <v>231420</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>43981</v>
+        <v>43966</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>44028</v>
+        <v>44013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034553263 — खेत तालाब  निर्माण (छ्गन नुरा के खेत के पास क्र्माक 01 )  ग्रा पंचायत नांदूरा खुर्द</t>
+          <t>1747008053/WC/22012034553262 — खेत तालाब  निर्माण (छ्गन नुरा के खेत के पास )  ग्रा पंचायत नांदूरा खुर्द</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>332572.21</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>169480</v>
+        <v>308560</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>43988</v>
+        <v>43981</v>
       </c>
       <c r="K711" s="3" t="n">
-        <v>44090</v>
+        <v>44028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034553264 — खेत तालाब  निर्माण (छ्गन नुरा के खेत के पास क्रमांक 02 )  ग्रा पंचायत नांदूरा खुर्द</t>
+          <t>1747008053/WC/22012034553263 — खेत तालाब  निर्माण (छ्गन नुरा के खेत के पास क्र्माक 01 )  ग्रा पंचायत नांदूरा खुर्द</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>0</v>
+        <v>332572.21</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>0</v>
+        <v>169480</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K712" s="3"/>
+        <v>43988</v>
+      </c>
+      <c r="K712" s="3" t="n">
+        <v>44090</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034556648 — खेत तालाब  निर्माण (छगन नुरा के खेत के पास क्रमाक 02) ग्रा पंचायत नांदूरा खुर्द</t>
+          <t>1747008053/WC/22012034553264 — खेत तालाब  निर्माण (छ्गन नुरा के खेत के पास क्रमांक 02 )  ग्रा पंचायत नांदूरा खुर्द</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>332572.21</v>
+        <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>217930</v>
+        <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>43995</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034560726 — नाला गराईकरण (बंजारा डाटा के पास )ग्राम पंचायत नांदुर खुर्द</t>
+          <t>1747008053/WC/22012034556648 — खेत तालाब  निर्माण (छगन नुरा के खेत के पास क्रमाक 02) ग्रा पंचायत नांदूरा खुर्द</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>322051.2</v>
+        <v>332572.21</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>112100</v>
+        <v>217930</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>43999</v>
+        <v>43995</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>44195</v>
+        <v>44090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034563110 — खेत तालाब  निर्माण (राजेश जेतिया के खेत पास )  ग्रा पंचायत नांदूरा खुर्द</t>
+          <t>1747008053/WC/22012034560726 — नाला गराईकरण (बंजारा डाटा के पास )ग्राम पंचायत नांदुर खुर्द</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>0</v>
+        <v>322051.2</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>0</v>
+        <v>112100</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K715" s="3"/>
+        <v>43999</v>
+      </c>
+      <c r="K715" s="3" t="n">
+        <v>44195</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034599961 — नाला गहरीकरण(संतोष केशव के खेत के पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012034563110 — खेत तालाब  निर्माण (राजेश जेतिया के खेत पास )  ग्रा पंचायत नांदूरा खुर्द</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>44065</v>
+        <v>43935</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034599970 — गहरीकरण(संतोष केशव के खेत के पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012034599961 — नाला गहरीकरण(संतोष केशव के खेत के पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>44157</v>
+        <v>44065</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034600018 — नाला विस्तारीकरण(संतोष केशव के खेत के पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012034599970 — गहरीकरण(संतोष केशव के खेत के पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>322051.2</v>
+        <v>0</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>254211</v>
+        <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>44192</v>
-[...3 lines deleted...]
-      </c>
+        <v>44157</v>
+      </c>
+      <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034606969 — nala vistarikarna(vinod ke kheta ke pass}gram panchyat nandura khurd</t>
+          <t>1747008053/WC/22012034600018 — नाला विस्तारीकरण(संतोष केशव के खेत के पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>268376</v>
+        <v>322051.2</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>279870</v>
+        <v>254211</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>44220</v>
+        <v>44192</v>
       </c>
       <c r="K719" s="3" t="n">
-        <v>44252</v>
+        <v>44531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034606970 — nala vistarikarn{ Parbulal jayram kheta ke pass}gram panchyat nandura khurd</t>
+          <t>1747008053/WC/22012034606969 — nala vistarikarna(vinod ke kheta ke pass}gram panchyat nandura khurd</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>241538.4</v>
+        <v>268376</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>237079</v>
+        <v>279870</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>44213</v>
+        <v>44220</v>
       </c>
       <c r="K720" s="3" t="n">
-        <v>44357</v>
+        <v>44252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034607818 — नाला विस्तारीकरण( गुलाबचंद के पास)Gram panchyat Nandura khurd</t>
+          <t>1747008053/WC/22012034606970 — nala vistarikarn{ Parbulal jayram kheta ke pass}gram panchyat nandura khurd</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>241538.4</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>246050</v>
+        <v>237079</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>44206</v>
+        <v>44213</v>
       </c>
       <c r="K721" s="3" t="n">
         <v>44357</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034611051 — नाला विस्तारीकरण( रामकिशन बावलिया के खेत के पास ग्राम पंचायत नांदुराखुदै खुर्द</t>
+          <t>1747008053/WC/22012034607818 — नाला विस्तारीकरण( गुलाबचंद के पास)Gram panchyat Nandura khurd</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>0</v>
+        <v>241538.4</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>0</v>
+        <v>246050</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K722" s="3"/>
+        <v>44206</v>
+      </c>
+      <c r="K722" s="3" t="n">
+        <v>44357</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034611054 — नाला विस्तारीकरण( रामकिशन बावलिया के खेत के पास ग्राम पंचायत नांदुराखुदै</t>
+          <t>1747008053/WC/22012034611051 — नाला विस्तारीकरण( रामकिशन बावलिया के खेत के पास ग्राम पंचायत नांदुराखुदै खुर्द</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>241538.4</v>
+        <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>240495</v>
+        <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>44220</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034617307 — नाला विस्तारीकरण( नीलेश राय के खेत के पास क्रमांक 1) Gram Panchayat Nandra Khurda</t>
+          <t>1747008053/WC/22012034611054 — नाला विस्तारीकरण( रामकिशन बावलिया के खेत के पास ग्राम पंचायत नांदुराखुदै</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>254957.2</v>
+        <v>241538.4</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>215388</v>
+        <v>240495</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>44302</v>
+        <v>44220</v>
       </c>
       <c r="K724" s="3" t="n">
-        <v>44479</v>
+        <v>44357</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034617309 — नाला विस्तारीकरण( नीलेश राय के खेत के पास क्रमांक 02) Gram Panchayat Nandra Khurda</t>
+          <t>1747008053/WC/22012034617307 — नाला विस्तारीकरण( नीलेश राय के खेत के पास क्रमांक 1) Gram Panchayat Nandra Khurda</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>0</v>
+        <v>254957.2</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>0</v>
+        <v>215388</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K725" s="3"/>
+        <v>44302</v>
+      </c>
+      <c r="K725" s="3" t="n">
+        <v>44479</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034617310 — नाला विस्तारीकरण( आसाराम राय के खेत के पास ) Gram Panchayat Nandra Khurda</t>
+          <t>1747008053/WC/22012034617309 — नाला विस्तारीकरण( नीलेश राय के खेत के पास क्रमांक 02) Gram Panchayat Nandra Khurda</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>254957.2</v>
+        <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>243655</v>
+        <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>44255</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034684056 — नाला विस्थायीकरण आशाराम के खेत के पास क्रमांक 3</t>
+          <t>1747008053/WC/22012034617310 — नाला विस्तारीकरण( आसाराम राय के खेत के पास ) Gram Panchayat Nandra Khurda</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>245350.8</v>
+        <v>254957.2</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>222336</v>
+        <v>243655</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>44325</v>
+        <v>44255</v>
       </c>
       <c r="K727" s="3" t="n">
-        <v>44470</v>
+        <v>44357</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034700305 — नाला विस्तारीकरण भैयालाल सारु के खेत के पास 01 ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/22012034684056 — नाला विस्थायीकरण आशाराम के खेत के पास क्रमांक 3</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>0</v>
+        <v>245350.8</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>0</v>
+        <v>222336</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K728" s="3"/>
+        <v>44325</v>
+      </c>
+      <c r="K728" s="3" t="n">
+        <v>44470</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034700306 — नाला विस्तारीकरण भैयालाल सारु के खेत के पास 01 ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/22012034700305 — नाला विस्तारीकरण भैयालाल सारु के खेत के पास 01 ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034700315 — नाला विस्तारीकरण भैयालाल सारु के खेत के पास क्रमांक 2 ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/22012034700306 — नाला विस्तारीकरण भैयालाल सारु के खेत के पास 01 ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>265796.7</v>
+        <v>0</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>250321</v>
+        <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>44343</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034700324 — नाला विस्तारीकरण कृष्णा शिवलाल की खेत के पास के खेत के पास क्रमांक 01 ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/22012034700315 — नाला विस्तारीकरण भैयालाल सारु के खेत के पास क्रमांक 2 ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>245350.8</v>
+        <v>265796.7</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>216353</v>
+        <v>250321</v>
       </c>
       <c r="J731" s="3" t="n">
         <v>44343</v>
       </c>
       <c r="K731" s="3" t="n">
         <v>44474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034892292 — kechas nirman ( ganesh dhayansing ke khet ke pas) gram panchayat nandura khurd</t>
+          <t>1747008053/WC/22012034700324 — नाला विस्तारीकरण कृष्णा शिवलाल की खेत के पास के खेत के पास क्रमांक 01 ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>0</v>
+        <v>245350.8</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>0</v>
+        <v>216353</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K732" s="3"/>
+        <v>44343</v>
+      </c>
+      <c r="K732" s="3" t="n">
+        <v>44474</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034892333 — kechas nirman ( sunil ke khet ke pass) gram panchanyat nandura khurd</t>
+          <t>1747008053/WC/22012034892292 — kechas nirman ( ganesh dhayansing ke khet ke pas) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034902598 — KHS nirman ( gulabchand ke khet ke pass) gram panchayat nandura khurd</t>
+          <t>1747008053/WC/22012034892333 — kechas nirman ( sunil ke khet ke pass) gram panchanyat nandura khurd</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>44588</v>
+        <v>44471</v>
       </c>
       <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034973814 — KHS nirman ( Ganesh Dhayansing) ke khet ke pas GP. Nandura khurd</t>
+          <t>1747008053/WC/22012034902598 — KHS nirman ( gulabchand ke khet ke pass) gram panchayat nandura khurd</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>44663</v>
+        <v>44588</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034973825 — KHS nirman ( sunil Ganesh ) ke khet ke pas GP. Nandura khurd</t>
+          <t>1747008053/WC/22012034973814 — KHS nirman ( Ganesh Dhayansing) ke khet ke pas GP. Nandura khurd</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
         <v>44663</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034995170 — Parmpond  nirman (शासकीय भूमि पर )GP Nandura khurd</t>
+          <t>1747008053/WC/22012034973825 — KHS nirman ( sunil Ganesh ) ke khet ke pas GP. Nandura khurd</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>44789</v>
+        <v>44663</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012034995171 — Parmpond  nirman (शासकीय भूमि पर )GP Nandura khurd</t>
+          <t>1747008053/WC/22012034995170 — Parmpond  nirman (शासकीय भूमि पर )GP Nandura khurd</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>360820.33</v>
+        <v>0</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>298384</v>
+        <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>45084</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035005445 — चेक डेम निमाण(गणेश धयानसिगं के खेत के पास )Gram panchyat Nandurakhurd</t>
+          <t>1747008053/WC/22012034995171 — Parmpond  nirman (शासकीय भूमि पर )GP Nandura khurd</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>653077.75</v>
+        <v>360820.33</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>589348</v>
+        <v>298384</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>44911</v>
+        <v>45084</v>
       </c>
       <c r="K739" s="3" t="n">
         <v>45170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035005453 — Poram Pond niraman (shashki bhumi pr )Gram pancauat</t>
+          <t>1747008053/WC/22012035005445 — चेक डेम निमाण(गणेश धयानसिगं के खेत के पास )Gram panchyat Nandurakhurd</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>341689.28</v>
+        <v>653077.75</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>236946</v>
+        <v>589348</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>44890</v>
+        <v>44911</v>
       </c>
       <c r="K740" s="3" t="n">
         <v>45170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035025269 — Poram pond nirman(sheski bhumi pr no 02)GP Nandura khurd</t>
+          <t>1747008053/WC/22012035005453 — Poram Pond niraman (shashki bhumi pr )Gram pancauat</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>0</v>
+        <v>341689.28</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>0</v>
+        <v>236946</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>44789</v>
-[...1 lines deleted...]
-      <c r="K741" s="3"/>
+        <v>44890</v>
+      </c>
+      <c r="K741" s="3" t="n">
+        <v>45170</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035025270 — Poram pond nirman(sheski bhumi pr no 02)GP Nandura khurd</t>
+          <t>1747008053/WC/22012035025269 — Poram pond nirman(sheski bhumi pr no 02)GP Nandura khurd</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035030912 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035025270 — Poram pond nirman(sheski bhumi pr no 02)GP Nandura khurd</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035030913 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035030912 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035030914 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035030913 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035030915 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035030914 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035030916 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035030915 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035030917 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035030916 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035030918 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035030917 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035030919 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035030918 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035030920 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035030919 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035030921 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035030920 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035030922 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035030921 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035030923 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035030922 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035030924 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035030923 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035030926 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035030924 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035030928 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035030926 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035030929 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035030928 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035030930 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035030929 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035030931 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035030930 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035035231 — स्टेप डेम कल्वर्ट ( पुलिया ) निर्माण ( लोखंडिया की और ग्रेवल रोड नदी पर ) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/22012035030931 — चेक डेम निमाण (सुनिल गणेश के खेत पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035035232 — स्टेप डेम कल्वर्ट ( पुलिया ) निर्माण ( लोखंडिया की और ग्रेवल रोड नदी पर ) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/22012035035231 — स्टेप डेम कल्वर्ट ( पुलिया ) निर्माण ( लोखंडिया की और ग्रेवल रोड नदी पर ) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035035234 — स्टेप डेम कल्वर्ट ( पुलिया ) निर्माण ( पिपाल फाल्या की और नाला पर  ) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/22012035035232 — स्टेप डेम कल्वर्ट ( पुलिया ) निर्माण ( लोखंडिया की और ग्रेवल रोड नदी पर ) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035037798 — Check dem nirman (suil ganesh ke khate ke pass) GP Nandura khurd</t>
+          <t>1747008053/WC/22012035035234 — स्टेप डेम कल्वर्ट ( पुलिया ) निर्माण ( पिपाल फाल्या की और नाला पर  ) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035037801 — Check dem nirman (suil ganesh ke khate ke pass) GP Nandura khurd</t>
+          <t>1747008053/WC/22012035037798 — Check dem nirman (suil ganesh ke khate ke pass) GP Nandura khurd</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>884115.57</v>
+        <v>0</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>723774</v>
+        <v>0</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>45074</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K765" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035085982 — नाला विस्तारीकरण (जवाहरलाल गणेश के खेत के पास) ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035037801 — Check dem nirman (suil ganesh ke khate ke pass) GP Nandura khurd</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>0</v>
+        <v>884115.57</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>0</v>
+        <v>723774</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>45032</v>
-[...1 lines deleted...]
-      <c r="K766" s="3"/>
+        <v>45074</v>
+      </c>
+      <c r="K766" s="3" t="n">
+        <v>45206</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035085986 — नाला विस्तारीकरण क्रमांक 02(जवाहरलाल गणेश के खेत के पास) ग्राम पंचायत नांदुरा</t>
+          <t>1747008053/WC/22012035085982 — नाला विस्तारीकरण (जवाहरलाल गणेश के खेत के पास) ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>183587.34</v>
+        <v>0</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>137241</v>
+        <v>0</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>45273</v>
-[...3 lines deleted...]
-      </c>
+        <v>45032</v>
+      </c>
+      <c r="K767" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035085987 — नाला विस्तारीकरण क्रमांक 02(जवाहरलाल गणेश के खेत के पास) ग्राम पंचायत नांदुरा</t>
+          <t>1747008053/WC/22012035085986 — नाला विस्तारीकरण क्रमांक 02(जवाहरलाल गणेश के खेत के पास) ग्राम पंचायत नांदुरा</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
-        <v>0</v>
+        <v>183587.34</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>0</v>
+        <v>137241</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>45032</v>
-[...1 lines deleted...]
-      <c r="K768" s="3"/>
+        <v>45273</v>
+      </c>
+      <c r="K768" s="3" t="n">
+        <v>45352</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035144826 — फार्म पोणड निर्माण शासकीय भूमि पर 04</t>
+          <t>1747008053/WC/22012035085987 — नाला विस्तारीकरण क्रमांक 02(जवाहरलाल गणेश के खेत के पास) ग्राम पंचायत नांदुरा</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>143247.14</v>
+        <v>0</v>
       </c>
       <c r="I769" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>45154</v>
+        <v>45032</v>
       </c>
       <c r="K769" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035147387 — फार्म पोंड (शासकीय भूमि पर राजेश डइगमबरदआस के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035144826 — फार्म पोणड निर्माण शासकीय भूमि पर 04</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>173288.02</v>
+        <v>143247.14</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>137462</v>
+        <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>45280</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035162356 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035147387 — फार्म पोंड (शासकीय भूमि पर राजेश डइगमबरदआस के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>683595</v>
+        <v>173288.02</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>505910</v>
+        <v>137462</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>45364</v>
+        <v>45280</v>
       </c>
       <c r="K771" s="3" t="n">
-        <v>46123</v>
+        <v>45352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035162358 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035162356 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>0</v>
+        <v>683595</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>0</v>
+        <v>505910</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K772" s="3"/>
+        <v>45364</v>
+      </c>
+      <c r="K772" s="3" t="n">
+        <v>46123</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035162361 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035162358 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J773" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035162362 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035162361 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J774" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035162363 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035162362 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J775" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K775" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035162366 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035162363 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035162367 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035162366 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035162368 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035162367 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I778" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J778" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035162369 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035162368 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I779" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J779" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K779" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035162370 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035162369 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J780" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K780" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035162372 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
+          <t>1747008053/WC/22012035162370 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I781" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J781" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K781" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035165507 — जल संवर्धन फार्म पोंड निर्माण (छगन भाउलाल के खेत के पास) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/22012035162372 — निस्तार तालाब निर्माण (छोटेलाल सानू के खेत के पास)ग्राम पंचायत नांदुरा खुदे</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035165508 — जल संवर्धन फार्म पोंड निर्माण (छगन भाउलाल के खेत के पास) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/22012035165507 — जल संवर्धन फार्म पोंड निर्माण (छगन भाउलाल के खेत के पास) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>171288.02</v>
+        <v>0</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>137295</v>
+        <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>45406</v>
-[...3 lines deleted...]
-      </c>
+        <v>45315</v>
+      </c>
+      <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035167660 — जल संवर्धन( हरलाल गणेश के खेत के पास) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/22012035165508 — जल संवर्धन फार्म पोंड निर्माण (छगन भाउलाल के खेत के पास) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>0</v>
+        <v>171288.02</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>0</v>
+        <v>137295</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K784" s="3"/>
+        <v>45406</v>
+      </c>
+      <c r="K784" s="3" t="n">
+        <v>45782</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035167661 — जल संवर्धन( हरलाल गणेश के खेत के पास) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/22012035167660 — जल संवर्धन( हरलाल गणेश के खेत के पास) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>184087.34</v>
+        <v>0</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>93555</v>
+        <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>45385</v>
-[...3 lines deleted...]
-      </c>
+        <v>45315</v>
+      </c>
+      <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035182114 — जल संवर्धन (जितेन्द्र रमेश के खेत के पास) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/22012035167661 — जल संवर्धन( हरलाल गणेश के खेत के पास) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>250016.67</v>
+        <v>184087.34</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>192951</v>
+        <v>93555</v>
       </c>
       <c r="J786" s="3" t="n">
         <v>45385</v>
       </c>
       <c r="K786" s="3" t="n">
-        <v>45787</v>
+        <v>46075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035191620 — जल संवर्धन (संतोष के खेत के पास) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/22012035182114 — जल संवर्धन (जितेन्द्र रमेश के खेत के पास) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>0</v>
+        <v>250016.67</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>0</v>
+        <v>192951</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K787" s="3"/>
+        <v>45385</v>
+      </c>
+      <c r="K787" s="3" t="n">
+        <v>45787</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/22012035261750 — शासकीय भूमि पर अनिल के खेत के पास  ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/22012035191620 — जल संवर्धन (संतोष के खेत के पास) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>45755</v>
+        <v>45315</v>
       </c>
       <c r="K788" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993632125 — गेबियन स्‍ट्रेक्‍चर ( जितेन्‍द्र रमेश के खेत पास )</t>
+          <t>1747008053/WC/22012035261750 — शासकीय भूमि पर अनिल के खेत के पास  ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>32000</v>
+        <v>0</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>21264</v>
+        <v>0</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>41418</v>
-[...3 lines deleted...]
-      </c>
+        <v>45755</v>
+      </c>
+      <c r="K789" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993632176 — फार्म पोण्‍ड निर्माण (गणेश सुरसिंह के खेत में ) ग्</t>
+          <t>1747008053/WC/9993632125 — गेबियन स्‍ट्रेक्‍चर ( जितेन्‍द्र रमेश के खेत पास )</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
-        <v>37000</v>
+        <v>32000</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>33872</v>
+        <v>21264</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>41429</v>
+        <v>41418</v>
       </c>
       <c r="K790" s="3" t="n">
-        <v>41914</v>
+        <v>41644</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993634227 — फार्म पोण्‍ड िनमार्ण (  माधव ठाकूर के खेत में) ग्र</t>
+          <t>1747008053/WC/9993632176 — फार्म पोण्‍ड निर्माण (गणेश सुरसिंह के खेत में ) ग्</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
         <v>37000</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>20148</v>
+        <v>33872</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>41444</v>
+        <v>41429</v>
       </c>
       <c r="K791" s="3" t="n">
         <v>41914</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993639438 — गेबियन सरंचना (राधाबाई रतन के खेत के पास  प्रथम) ग</t>
+          <t>1747008053/WC/9993634227 — फार्म पोण्‍ड िनमार्ण (  माधव ठाकूर के खेत में) ग्र</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>32000</v>
+        <v>37000</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>21588</v>
+        <v>20148</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>41596</v>
+        <v>41444</v>
       </c>
       <c r="K792" s="3" t="n">
-        <v>41644</v>
+        <v>41914</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993639866 — गेबियन संरचना  (राधाबाई रतन खेत में  - 2 ) ग्राम प</t>
+          <t>1747008053/WC/9993639438 — गेबियन सरंचना (राधाबाई रतन के खेत के पास  प्रथम) ग</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>22768</v>
+        <v>21588</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>41613</v>
+        <v>41596</v>
       </c>
       <c r="K793" s="3" t="n">
         <v>41644</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993639867 — गेबियन संरचना (राधाबाई रतन के खेत के पास) ग्राम पं</t>
+          <t>1747008053/WC/9993639866 — गेबियन संरचना  (राधाबाई रतन खेत में  - 2 ) ग्राम प</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>21312</v>
+        <v>22768</v>
       </c>
       <c r="J794" s="3" t="n">
         <v>41613</v>
       </c>
       <c r="K794" s="3" t="n">
         <v>41644</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993640854 — गेबियन स्‍टक्‍चर निर्माण (गणेश सुरसिंग के खेत के प</t>
+          <t>1747008053/WC/9993639867 — गेबियन संरचना (राधाबाई रतन के खेत के पास) ग्राम पं</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>22563.6</v>
+        <v>21312</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>41626</v>
+        <v>41613</v>
       </c>
       <c r="K795" s="3" t="n">
         <v>41644</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993641024 — फार्म पौण्‍ड निर्माण (दशरथ खेतिया के खेत के पास) ग</t>
+          <t>1747008053/WC/9993640854 — गेबियन स्‍टक्‍चर निर्माण (गणेश सुरसिंग के खेत के प</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
-        <v>146000</v>
+        <v>32000</v>
       </c>
       <c r="I796" s="2" t="n">
-        <v>88854</v>
+        <v>22563.6</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>41637</v>
+        <v>41626</v>
       </c>
       <c r="K796" s="3" t="n">
-        <v>41914</v>
+        <v>41644</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993641233 — gabion stechar(kaluram mulachand kea kheth ka pass</t>
+          <t>1747008053/WC/9993641024 — फार्म पौण्‍ड निर्माण (दशरथ खेतिया के खेत के पास) ग</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
-        <v>0</v>
+        <v>146000</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>0</v>
+        <v>88854</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>41617</v>
-[...1 lines deleted...]
-      <c r="K797" s="3"/>
+        <v>41637</v>
+      </c>
+      <c r="K797" s="3" t="n">
+        <v>41914</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993641737 — गोबियन संरचना (कालू राम मुलचन्‍द्र के खेत के पास द</t>
+          <t>1747008053/WC/9993641233 — gabion stechar(kaluram mulachand kea kheth ka pass</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>32000</v>
+        <v>0</v>
       </c>
       <c r="I798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>41414</v>
+        <v>41617</v>
       </c>
       <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993642413 — गेबियन स्‍ट्रेक्‍चर निर्माण (कालुराम मुलचंद  के खे</t>
+          <t>1747008053/WC/9993641737 — गोबियन संरचना (कालू राम मुलचन्‍द्र के खेत के पास द</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
-        <v>36000</v>
+        <v>32000</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>27515.55</v>
+        <v>0</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>41649</v>
-[...3 lines deleted...]
-      </c>
+        <v>41414</v>
+      </c>
+      <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993642415 — गेबियन स्‍ट्रेक्‍चर निर्माण (कालुराम मुलचंद  के खे</t>
+          <t>1747008053/WC/9993642413 — गेबियन स्‍ट्रेक्‍चर निर्माण (कालुराम मुलचंद  के खे</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>36000</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>30514.5</v>
+        <v>27515.55</v>
       </c>
       <c r="J800" s="3" t="n">
         <v>41649</v>
       </c>
       <c r="K800" s="3" t="n">
-        <v>41672</v>
+        <v>41671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993642424 — गेबियन स्‍ट्रेक्‍चर निर्माण (भोलाराम कालूराम के खे</t>
+          <t>1747008053/WC/9993642415 — गेबियन स्‍ट्रेक्‍चर निर्माण (कालुराम मुलचंद  के खे</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>159400</v>
+        <v>36000</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>33816.91</v>
+        <v>30514.5</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>41648</v>
+        <v>41649</v>
       </c>
       <c r="K801" s="3" t="n">
-        <v>41771</v>
+        <v>41672</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993642425 — गेबियन स्‍ट्रेक्‍चर निर्माण (भोलाराम कालूराम के खे</t>
+          <t>1747008053/WC/9993642424 — गेबियन स्‍ट्रेक्‍चर निर्माण (भोलाराम कालूराम के खे</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>36000</v>
+        <v>159400</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>29267.55</v>
+        <v>33816.91</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>41649</v>
+        <v>41648</v>
       </c>
       <c r="K802" s="3" t="n">
-        <v>41672</v>
+        <v>41771</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993642426 — गेबियन स्‍ट्रेक्‍चर निर्माण (भोलाराम कालूराम के खे</t>
+          <t>1747008053/WC/9993642425 — गेबियन स्‍ट्रेक्‍चर निर्माण (भोलाराम कालूराम के खे</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>35560</v>
+        <v>36000</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>0</v>
+        <v>29267.55</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>41642</v>
-[...1 lines deleted...]
-      <c r="K803" s="3"/>
+        <v>41649</v>
+      </c>
+      <c r="K803" s="3" t="n">
+        <v>41672</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993642427 — गेबियन स्‍ट्रेक्‍चर निर्माण (भोलाराम कालूराम के खे</t>
+          <t>1747008053/WC/9993642426 — गेबियन स्‍ट्रेक्‍चर निर्माण (भोलाराम कालूराम के खे</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
-        <v>36000</v>
+        <v>35560</v>
       </c>
       <c r="I804" s="2" t="n">
-        <v>20746</v>
+        <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>41743</v>
-[...3 lines deleted...]
-      </c>
+        <v>41642</v>
+      </c>
+      <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993642429 — गेबियन स्‍ट्रेक्‍चर निर्माण (भोलाराम कालूराम के खे</t>
+          <t>1747008053/WC/9993642427 — गेबियन स्‍ट्रेक्‍चर निर्माण (भोलाराम कालूराम के खे</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
-        <v>0</v>
+        <v>36000</v>
       </c>
       <c r="I805" s="2" t="n">
-        <v>0</v>
+        <v>20746</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>41642</v>
-[...1 lines deleted...]
-      <c r="K805" s="3"/>
+        <v>41743</v>
+      </c>
+      <c r="K805" s="3" t="n">
+        <v>41913</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993642430 — गेबियन स्‍ट्रेक्‍चर निर्माण (भोलाराम कालूराम के खे</t>
+          <t>1747008053/WC/9993642429 — गेबियन स्‍ट्रेक्‍चर निर्माण (भोलाराम कालूराम के खे</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
-        <v>36000</v>
+        <v>0</v>
       </c>
       <c r="I806" s="2" t="n">
-        <v>28795.13</v>
+        <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>41764</v>
-[...3 lines deleted...]
-      </c>
+        <v>41642</v>
+      </c>
+      <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993642717 — Gabian Structur (Kaluram mulchand ke khet ke pass-</t>
+          <t>1747008053/WC/9993642430 — गेबियन स्‍ट्रेक्‍चर निर्माण (भोलाराम कालूराम के खे</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
-        <v>32000</v>
+        <v>36000</v>
       </c>
       <c r="I807" s="2" t="n">
-        <v>26015.5</v>
+        <v>28795.13</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>41649</v>
+        <v>41764</v>
       </c>
       <c r="K807" s="3" t="n">
-        <v>41682</v>
+        <v>41914</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993645185 — Fampaound(Sankar Thakur Ke Khet Ke pass) Gram Panc</t>
+          <t>1747008053/WC/9993642717 — Gabian Structur (Kaluram mulchand ke khet ke pass-</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
-        <v>0</v>
+        <v>32000</v>
       </c>
       <c r="I808" s="2" t="n">
-        <v>0</v>
+        <v>26015.5</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>41644</v>
-[...1 lines deleted...]
-      <c r="K808" s="3"/>
+        <v>41649</v>
+      </c>
+      <c r="K808" s="3" t="n">
+        <v>41682</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993645187 — Nistar Tenk Dasrat Theteya Ke Khet Ke Pass</t>
+          <t>1747008053/WC/9993645185 — Fampaound(Sankar Thakur Ke Khet Ke pass) Gram Panc</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>41662</v>
+        <v>41644</v>
       </c>
       <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993645257 — (शंकर ठाकुर के खेत पास) ग्राम पंचायत नांदुराखुर्द</t>
+          <t>1747008053/WC/9993645187 — Nistar Tenk Dasrat Theteya Ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
-        <v>40000</v>
+        <v>0</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>38554</v>
+        <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>41680</v>
-[...3 lines deleted...]
-      </c>
+        <v>41662</v>
+      </c>
+      <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993645260 — फार्म पॉण्‍ड निर्माण (दशरथ खेतिया के खेत पास) ग्र</t>
+          <t>1747008053/WC/9993645257 — (शंकर ठाकुर के खेत पास) ग्राम पंचायत नांदुराखुर्द</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>40000</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>39304</v>
+        <v>38554</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>41694</v>
+        <v>41680</v>
       </c>
       <c r="K811" s="3" t="n">
-        <v>41742</v>
+        <v>41700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993645261 — निस्‍तार तालाब निर्माण (दशरथ खेतिया के खेत पास) ग्</t>
+          <t>1747008053/WC/9993645260 — फार्म पॉण्‍ड निर्माण (दशरथ खेतिया के खेत पास) ग्र</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
-        <v>500000</v>
+        <v>40000</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>341615.26</v>
+        <v>39304</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>41680</v>
+        <v>41694</v>
       </c>
       <c r="K812" s="3" t="n">
-        <v>41985</v>
+        <v>41742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993650521 — Gabiyan Nirman(Bholaram Molchand Ke Khet Me-4) GP</t>
+          <t>1747008053/WC/9993645261 — निस्‍तार तालाब निर्माण (दशरथ खेतिया के खेत पास) ग्</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I813" s="2" t="n">
-        <v>0</v>
+        <v>341615.26</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>41642</v>
-[...1 lines deleted...]
-      <c r="K813" s="3"/>
+        <v>41680</v>
+      </c>
+      <c r="K813" s="3" t="n">
+        <v>41985</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993653733 — Gabiyan Nirman (mojilal Mansaram Ke Khet Ke Pass)</t>
+          <t>1747008053/WC/9993650521 — Gabiyan Nirman(Bholaram Molchand Ke Khet Me-4) GP</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>41687</v>
+        <v>41642</v>
       </c>
       <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993659365 — FARM POND (SHASKI KHET ME KHSRA N  195 )GP NANDURA KHURD</t>
+          <t>1747008053/WC/9993653733 — Gabiyan Nirman (mojilal Mansaram Ke Khet Ke Pass)</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
-        <v>170000</v>
+        <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
-        <v>138330</v>
+        <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>42332</v>
-[...3 lines deleted...]
-      </c>
+        <v>41687</v>
+      </c>
+      <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/9993661385 — (nishatar talab(rema nhtu ke khet ke pas) gp nandura khurd</t>
+          <t>1747008053/WC/9993659365 — FARM POND (SHASKI KHET ME KHSRA N  195 )GP NANDURA KHURD</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
-        <v>630000</v>
+        <v>170000</v>
       </c>
       <c r="I816" s="2" t="n">
-        <v>336575</v>
+        <v>138330</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>42353</v>
+        <v>42332</v>
       </c>
       <c r="K816" s="3" t="n">
-        <v>43156</v>
+        <v>42420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/VB/22012035330434 — रिचार्ज पीट निमार्ण (सार्वजानिक बोरेवेल के पास) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/9993661385 — (nishatar talab(rema nhtu ke khet ke pas) gp nandura khurd</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
-        <v>0</v>
+        <v>630000</v>
       </c>
       <c r="I817" s="2" t="n">
-        <v>0</v>
+        <v>336575</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>46234</v>
-[...1 lines deleted...]
-      <c r="K817" s="3"/>
+        <v>42353</v>
+      </c>
+      <c r="K817" s="3" t="n">
+        <v>43156</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/VB/22012035330693 — रिचार्ज पीट निमार्ण (सार्वजानिक हेडपंप  शिव मंदिर के पास ) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/VB/22012035330434 — रिचार्ज पीट निमार्ण (सार्वजानिक बोरेवेल के पास) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>46235</v>
+        <v>46234</v>
       </c>
       <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WC/VB/22012035331433 — जल संवर्धन पोंड (शासकीय भूमि पर) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008053/WC/VB/22012035330693 — रिचार्ज पीट निमार्ण (सार्वजानिक हेडपंप  शिव मंदिर के पास ) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>46213</v>
+        <v>46235</v>
       </c>
       <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WH/19962416 — jinaodar[kup niraman nake ke pass]gp nandurakhurd</t>
+          <t>1747008053/WC/VB/22012035331433 — जल संवर्धन पोंड (शासकीय भूमि पर) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
-        <v>10000</v>
+        <v>0</v>
       </c>
       <c r="I820" s="2" t="n">
-        <v>2064</v>
+        <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>42893</v>
-[...3 lines deleted...]
-      </c>
+        <v>46213</v>
+      </c>
+      <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WH/22012034390025 — कंटूर ट्रेंच निर्माण नान्दुरा खुर्द</t>
+          <t>1747008053/WH/19962416 — jinaodar[kup niraman nake ke pass]gp nandurakhurd</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="I821" s="2" t="n">
-        <v>0</v>
+        <v>2064</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K821" s="3"/>
+        <v>42893</v>
+      </c>
+      <c r="K821" s="3" t="n">
+        <v>42989</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WH/22012034450707 — तालाब के बाँध एवं नहर की सफाई  एवं मरमत ग्राम पंचायत नांदुरा खुद</t>
+          <t>1747008053/WH/22012034390025 — कंटूर ट्रेंच निर्माण नान्दुरा खुर्द</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
-        <v>377631.36</v>
+        <v>0</v>
       </c>
       <c r="I822" s="2" t="n">
-        <v>312003</v>
+        <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>44523</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1747008053/WH/22012034454097 — Stop Dam (uthwali nadhi PR) Gram panchyta Nandura</t>
+          <t>1747008053/WH/22012034450707 — तालाब के बाँध एवं नहर की सफाई  एवं मरमत ग्राम पंचायत नांदुरा खुद</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>404683.79</v>
+        <v>377631.36</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>0</v>
+        <v>312003</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K823" s="3"/>
+        <v>44523</v>
+      </c>
+      <c r="K823" s="3" t="n">
+        <v>44652</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1747008/DP/1701 — उर्जा वन स्‍थापना (नांदुरा )फारेस्‍ट खकनार</t>
+          <t>1747008053/WH/22012034454097 — Stop Dam (uthwali nadhi PR) Gram panchyta Nandura</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>500000</v>
+        <v>404683.79</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>17600</v>
+        <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>39703</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1747008/WC/06 — बोरी बंधान ( नांदूरा खुर्द ) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008/DP/1701 — उर्जा वन स्‍थापना (नांदुरा )फारेस्‍ट खकनार</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
-        <v>5000</v>
+        <v>500000</v>
       </c>
       <c r="I825" s="2" t="n">
-        <v>0</v>
+        <v>17600</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>40157</v>
-[...1 lines deleted...]
-      <c r="K825" s="3"/>
+        <v>39703</v>
+      </c>
+      <c r="K825" s="3" t="n">
+        <v>42482</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>KHAKNAR</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1747008/WC/438 — बोरी बंधान कार्य ( नांदुरा ) ग्राम पंचायत नांदुरा खुर्द</t>
+          <t>1747008/WC/06 — बोरी बंधान ( नांदूरा खुर्द ) ग्राम पंचायत नांदुरा खुर्द</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
+        <v>40157</v>
+      </c>
+      <c r="K826" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
+      <c r="A827" s="1" t="inlineStr">
+        <is>
+          <t>KHAKNAR</t>
+        </is>
+      </c>
+      <c r="B827" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C827" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D827" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E827" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F827" s="1" t="inlineStr">
+        <is>
+          <t>1747008/WC/438 — बोरी बंधान कार्य ( नांदुरा ) ग्राम पंचायत नांदुरा खुर्द</t>
+        </is>
+      </c>
+      <c r="G827" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H827" s="2" t="n">
+        <v>5000</v>
+      </c>
+      <c r="I827" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J827" s="3" t="n">
         <v>40145</v>
       </c>
-      <c r="K826" s="3"/>
+      <c r="K827" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>