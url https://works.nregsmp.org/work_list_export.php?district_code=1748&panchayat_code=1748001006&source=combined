--- v0 (2026-09-04)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K669"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 08:14:10</t>
+          <t>Exported on: 2026-10-22 03:19:33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ASHOK NAGAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1905,51 +1905,51 @@
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45369</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/22012035450821 — Khet talab nirman pahalwan singh ke khet me gram kadesra</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45761</v>
@@ -2097,51 +2097,51 @@
       <c r="J49" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K49" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/22012035456324 — Khet talab nirman mahesh singh ke khet me gram kadesra</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45761</v>
@@ -4560,51 +4560,51 @@
       <c r="J100" s="3" t="n">
         <v>43228</v>
       </c>
       <c r="K100" s="3" t="n">
         <v>43674</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/1752658 — Construction of IAY House -IAY REG. NO. MP4581573</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>6012</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>43229</v>
@@ -4950,51 +4950,51 @@
       <c r="J108" s="3" t="n">
         <v>43229</v>
       </c>
       <c r="K108" s="3" t="n">
         <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/1752797 — Construction of IAY House -IAY REG. NO. MP4665949</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>6186</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>43228</v>
@@ -6271,51 +6271,51 @@
       <c r="J135" s="3" t="n">
         <v>43830</v>
       </c>
       <c r="K135" s="3" t="n">
         <v>43987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/2255306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4862771</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>1140</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>43977</v>
@@ -7837,51 +7837,51 @@
       <c r="J167" s="3" t="n">
         <v>43973</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>44387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/2547016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5268649</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>3588</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>44127</v>
@@ -9599,51 +9599,51 @@
       <c r="J203" s="3" t="n">
         <v>44086</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>44455</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/2579680 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5197786</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>243</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45722</v>
@@ -10724,51 +10724,51 @@
       <c r="J226" s="3" t="n">
         <v>44200</v>
       </c>
       <c r="K226" s="3" t="n">
         <v>44816</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/3239719 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4564435</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>46028</v>
@@ -11161,239 +11161,241 @@
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45115</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/4508588 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152037228</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>46029</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/4817151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100511052</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>6291</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45722</v>
       </c>
-      <c r="K237" s="3"/>
+      <c r="K237" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/4817156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100514226</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>20844</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45665</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/4817176 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100539835</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>21582</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/4817177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100539887</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>46028</v>
@@ -11494,98 +11496,98 @@
       <c r="J242" s="3" t="n">
         <v>45665</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>46026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/4818387 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100902642</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>18882</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/4833490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148801200</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>18954</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45665</v>
@@ -11637,51 +11639,51 @@
       <c r="J245" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>46046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5439853 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100539990</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45783</v>
@@ -12223,120 +12225,120 @@
       <c r="J257" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>46045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5448792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100606688</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>4461</v>
+        <v>17961</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5448793 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100606700</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>261</v>
+        <v>3861</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12366,51 +12368,51 @@
       <c r="J260" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>46045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5515243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151767800</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45897</v>
@@ -12462,51 +12464,51 @@
       <c r="J262" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5515424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151771855</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45783</v>
@@ -12607,98 +12609,98 @@
       <c r="J265" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>46046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5516395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151767862</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5516396 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151767864</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45801</v>
@@ -12752,98 +12754,100 @@
       <c r="J268" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5516398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151768197</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45801</v>
       </c>
-      <c r="K269" s="3"/>
+      <c r="K269" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5516533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151769273</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45783</v>
@@ -12944,78 +12948,80 @@
       <c r="J272" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K272" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5606035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151771852</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45801</v>
       </c>
-      <c r="K273" s="3"/>
+      <c r="K273" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -13040,100 +13046,100 @@
       <c r="J274" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K274" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5677065 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103030784</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5677175 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116367275</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46028</v>
@@ -13234,145 +13240,145 @@
       <c r="J278" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>46046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5691543 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100559371</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5867735 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148801097</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46019</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5867879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100902664</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>46019</v>
@@ -13424,98 +13430,98 @@
       <c r="J282" s="3" t="n">
         <v>46019</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5867951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116368313</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46019</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5868019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100902767</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>46019</v>
@@ -13569,339 +13575,339 @@
       <c r="J285" s="3" t="n">
         <v>46019</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5868442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100902782</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46019</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5868577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116369287</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>46019</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5868592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100606641</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46019</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5870507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100559307</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5870508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100606659</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5870512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116366924</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>46028</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5870513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100902682</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>46028</v>
@@ -14004,51 +14010,51 @@
       <c r="J294" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1748001006/IF/IAY/5870517 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151769269</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>46028</v>
@@ -27722,51 +27728,51 @@
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>43960</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>1748001006/WC/22012034587893 — Stap Dam Nirman Jhagariya Nale Par Gram / Gp Kadesra</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>1422042.96</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>201525</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>44289</v>
@@ -28668,51 +28674,51 @@
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
           <t>1748001006/WC/22012034723708 — Naveen Talab Nirman Adiwasi Basti Ke Pichhe Gram Hasanpur Gp Kadesra</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>1475848.21</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>416123</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>44479</v>
@@ -30484,98 +30490,98 @@
       <c r="J634" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K634" s="3" t="n">
         <v>46150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
           <t>1748001006/WC/22012035211899 — Pokhar nirman sukha nale ke pas gram kadesra</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>380142.13</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
           <t>1748001006/WC/22012035211902 — Pokhar nirman jhagarya me gram kadesra</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>45450</v>
@@ -30823,286 +30829,286 @@
       <c r="J641" s="3" t="n">
         <v>45653</v>
       </c>
       <c r="K641" s="3" t="n">
         <v>45783</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
           <t>1748001006/WC/22012035240127 — तालाब निर्माण ग्राम कड़ेसरा</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
           <t>1748001006/WC/22012035282119 — Talab vistarikaran kary gram kadesra</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
           <t>1748001006/WC/22012035282127 — Percolation tank gram kadesra 1</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
           <t>1748001006/WC/22012035282136 — Percolation tank gram kadesra 2</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
           <t>1748001006/WC/22012035284083 — Percolation tank nirman gram kadesra 1</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>196031.61</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
           <t>1748001006/WC/22012035284100 — Percolation tank nirman gram kadesra 2</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>45761</v>
@@ -31152,98 +31158,98 @@
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
           <t>1748001006/WC/22012035313594 — Pokhar nirman arvindra singh ke khet ke pas gram kadesra</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
           <t>1748001006/WC/22012035313598 — Pokhar nirman Rajendra Singh ke kuaa ke pas gram kadesra</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>351377.54</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>284490</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>46068</v>
@@ -32073,51 +32079,51 @@
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>ISAGARH</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
           <t>1748001006/WH/22012034945587 — Talab Jidhodhar/Vistarikaran karya gram Kadesra serve No 185/1</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>985820.93</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>842993.96</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>46077</v>