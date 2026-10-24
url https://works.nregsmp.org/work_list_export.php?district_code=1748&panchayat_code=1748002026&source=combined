--- v0 (2026-09-06)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K566"/>
+  <dimension ref="A1:K568"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 03:05:38</t>
+          <t>Exported on: 2026-10-24 07:07:19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ASHOK NAGAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2066,51 +2066,51 @@
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/22012034816113 — Hiteshi kapil dhara koop nirman kary Ramko bai /champalal ahirwar gp mohari</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>268936.31</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>80634</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>44372</v>
@@ -3044,51 +3044,51 @@
       <c r="J68" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K68" s="3" t="n">
         <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/22012035435463 — Hitgrahi khet talab nirman kary Umkar / Mulchand ahirwar  ke khet me gram Mohari Gp Mohari</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>211399.72</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45761</v>
@@ -7399,51 +7399,51 @@
       <c r="J159" s="3" t="n">
         <v>43676</v>
       </c>
       <c r="K159" s="3" t="n">
         <v>44174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/2155317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5389005</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45702</v>
@@ -7787,51 +7787,51 @@
       <c r="J167" s="3" t="n">
         <v>44791</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/2610070 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5366431</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>7488</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>44791</v>
@@ -7932,51 +7932,51 @@
       <c r="J170" s="3" t="n">
         <v>44791</v>
       </c>
       <c r="K170" s="3" t="n">
         <v>45539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/3262462 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4315782</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>1224</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>44791</v>
@@ -8028,51 +8028,51 @@
       <c r="J172" s="3" t="n">
         <v>44784</v>
       </c>
       <c r="K172" s="3" t="n">
         <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/3673069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102185531</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>1224</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>44784</v>
@@ -8663,51 +8663,51 @@
       <c r="J185" s="3" t="n">
         <v>44763</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>45614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/3711601 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103680040</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>1224</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>44791</v>
@@ -9494,51 +9494,51 @@
       <c r="J202" s="3" t="n">
         <v>44791</v>
       </c>
       <c r="K202" s="3" t="n">
         <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4240701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102122718</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>6705</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>44791</v>
@@ -9688,51 +9688,51 @@
       <c r="J206" s="3" t="n">
         <v>44807</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4241576 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102106473</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>1224</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>44798</v>
@@ -9882,51 +9882,51 @@
       <c r="J210" s="3" t="n">
         <v>44798</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4241760 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100675513</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>1224</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>44798</v>
@@ -10509,98 +10509,98 @@
       <c r="J223" s="3" t="n">
         <v>45213</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>45355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4532110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100675466</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4532368 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100517971</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>15444</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45615</v>
@@ -10652,98 +10652,98 @@
       <c r="J226" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K226" s="3" t="n">
         <v>45954</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4534135 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102117191</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>2673</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4534283 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102145398</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>8748</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45702</v>
@@ -10795,51 +10795,51 @@
       <c r="J229" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4536570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100544320</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45702</v>
@@ -10891,51 +10891,51 @@
       <c r="J231" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>45845</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4536611 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100550164</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>5832</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45615</v>
@@ -10987,145 +10987,145 @@
       <c r="J233" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>45982</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4537605 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103478694</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>5832</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4537673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103518235</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4540981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105982318</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45703</v>
@@ -11177,51 +11177,51 @@
       <c r="J237" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>45979</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4817158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100517946</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>13878</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45652</v>
@@ -11273,241 +11273,241 @@
       <c r="J239" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>46105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4817184 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100544392</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4817345 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100552504</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>8748</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4817346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100552513</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>17010</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4817349 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100553533</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>15228</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4817350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100553571</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>20142</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45615</v>
@@ -11559,239 +11559,239 @@
       <c r="J245" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>46184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4817577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103519775</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4817607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102107059</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4876081 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152066248</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4876851 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152041849</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4876852 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152041857</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45703</v>
@@ -11892,427 +11892,427 @@
       <c r="J252" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>46097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4876855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042155</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>2673</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4876856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042165</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4876857 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042169</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4876858 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042170</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4876860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152044048</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4876861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152044049</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4886767 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042116</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4886768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042148</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>5832</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4886769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042152</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45703</v>
@@ -12364,98 +12364,98 @@
       <c r="J262" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4886771 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042167</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4886772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042245</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45748</v>
@@ -12507,239 +12507,239 @@
       <c r="J265" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4886774 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042256</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4886781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152044042</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4886782 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152044045</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4886783 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152044052</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4886784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152044055</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45748</v>
@@ -12791,51 +12791,51 @@
       <c r="J271" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4886794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152045077</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45748</v>
@@ -13132,98 +13132,98 @@
       <c r="J278" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>45954</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4899772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042143</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4899773 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042150</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45748</v>
@@ -13324,145 +13324,145 @@
       <c r="J282" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>46184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4899776 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042243</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4899777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042247</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/4899778 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042249</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45748</v>
@@ -13612,51 +13612,51 @@
       <c r="J288" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5249799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100550141</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45763</v>
@@ -13708,51 +13708,51 @@
       <c r="J290" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5250601 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042246</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45763</v>
@@ -13804,51 +13804,51 @@
       <c r="J292" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5253672 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100564262</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45763</v>
@@ -13949,145 +13949,145 @@
       <c r="J295" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5261460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100550144</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>4461</v>
+        <v>8661</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5263299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152044040</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5263604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100517953</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45763</v>
@@ -14139,194 +14139,194 @@
       <c r="J299" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5264407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152041900</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5273882 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100544430</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5278930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100518156</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>11223</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5279333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105982391</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45763</v>
@@ -14378,145 +14378,145 @@
       <c r="J304" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>45934</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5283474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100518001</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>4461</v>
+        <v>8661</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5287829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100550154</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>8661</v>
+        <v>17061</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5289641 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100544221</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45763</v>
@@ -14568,51 +14568,51 @@
       <c r="J308" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5290164 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042136</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45763</v>
@@ -14664,145 +14664,147 @@
       <c r="J310" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5291930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042158</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5293480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103751464</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45763</v>
       </c>
-      <c r="K312" s="3"/>
+      <c r="K312" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5299446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100553542</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45763</v>
@@ -14903,98 +14905,98 @@
       <c r="J315" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K315" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5304666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102147556</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5305984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042255</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45763</v>
@@ -15095,147 +15097,147 @@
       <c r="J319" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5311371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042115</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5312325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100544242</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>11223</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5316611 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100665773</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45763</v>
@@ -15385,98 +15387,98 @@
       <c r="J325" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5323081 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102145079</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>6525</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5327303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100544448</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45763</v>
@@ -15528,192 +15530,192 @@
       <c r="J328" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>45994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5328600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103478881</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5330958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100517863</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>10440</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5331996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100517881</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>4461</v>
+        <v>8661</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5335793 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106635208</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45763</v>
@@ -15814,145 +15816,145 @@
       <c r="J334" s="3" t="n">
         <v>42769</v>
       </c>
       <c r="K334" s="3" t="n">
         <v>44192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5472600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100544421</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5480941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100565929</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5514468 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042149</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45899</v>
@@ -16004,51 +16006,51 @@
       <c r="J338" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>46142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5516550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042253</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45899</v>
@@ -16149,51 +16151,51 @@
       <c r="J341" s="3" t="n">
         <v>42769</v>
       </c>
       <c r="K341" s="3" t="n">
         <v>43435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5605741 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042159</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45899</v>
@@ -16245,239 +16247,239 @@
       <c r="J343" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5606646 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042112</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5630257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103667758</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5631580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152044047</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5632487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042153</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5632488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152042164</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45899</v>
@@ -16531,10522 +16533,10616 @@
       <c r="J349" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/5673995 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152044039</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6122953 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100565924</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6123293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100517831</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6123294 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100517981</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6123296 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100518174</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6123522 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100550156</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6123523 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100550168</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6123524 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100550182</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6123936 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100675382</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6126537 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102145521</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6128958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103667910</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6128960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103678796</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6138361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105982283</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6143498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100550136</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6155081 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102193619</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6155082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102193628</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6160904 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102116211</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6164605 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100587027</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6164826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103522267</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6171946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100665815</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6171947 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100665825</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6174315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103479588</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6179495 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100517959</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1748002026/IF/IAY/6180619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100550173</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1748002026/IF/IAY/808355 — Construction of IAY House -IAY REG. NO. MP1243133</t>
+          <t>1748002026/IF/IAY/6245947 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100544442</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>15600</v>
+        <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>42895</v>
-[...3 lines deleted...]
-      </c>
+        <v>46126</v>
+      </c>
+      <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1748002026/IF/IAY/808648 — Construction of IAY House -IAY REG. NO. MP1279344</t>
+          <t>1748002026/IF/IAY/6302037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103665266</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>14612</v>
+        <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>42858</v>
-[...3 lines deleted...]
-      </c>
+        <v>46055</v>
+      </c>
+      <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1748002026/IF/IAY/814163 — Construction of IAY House -IAY REG. NO. MP1716830</t>
+          <t>1748002026/IF/IAY/808355 — Construction of IAY House -IAY REG. NO. MP1243133</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>16656</v>
+        <v>15600</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>42858</v>
+        <v>42895</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>43314</v>
+        <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1748002026/IF/IAY/815063 — Construction of IAY House -IAY REG. NO. MP1785487</t>
+          <t>1748002026/IF/IAY/808648 — Construction of IAY House -IAY REG. NO. MP1279344</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>14630</v>
+        <v>14612</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>42864</v>
+        <v>42858</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>44192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1748002026/IF/IAY/815901 — Construction of IAY House -IAY REG. NO. MP1858132</t>
+          <t>1748002026/IF/IAY/814163 — Construction of IAY House -IAY REG. NO. MP1716830</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>2448</v>
+        <v>16656</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>44798</v>
+        <v>42858</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>45623</v>
+        <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1748002026/IF/IAY/816503 — Construction of IAY House -IAY REG. NO. MP1909437</t>
+          <t>1748002026/IF/IAY/815063 — Construction of IAY House -IAY REG. NO. MP1785487</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>14808</v>
+        <v>14630</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>42895</v>
+        <v>42864</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>44192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1748002026/IF/IAY/823161 — Construction of IAY House -IAY REG. NO. MP2598868</t>
+          <t>1748002026/IF/IAY/815901 — Construction of IAY House -IAY REG. NO. MP1858132</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>14792</v>
+        <v>2448</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>42858</v>
+        <v>44798</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>43133</v>
+        <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1748002026/IF/IAY/826402 — Construction of IAY House -IAY REG. NO. MP3173220</t>
+          <t>1748002026/IF/IAY/816503 — Construction of IAY House -IAY REG. NO. MP1909437</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>14640</v>
+        <v>14808</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>42864</v>
+        <v>42895</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>43718</v>
+        <v>44192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1748002026/IF/IAY/826606 — Construction of IAY House -IAY REG. NO. MP3216272</t>
+          <t>1748002026/IF/IAY/823161 — Construction of IAY House -IAY REG. NO. MP2598868</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>1224</v>
+        <v>14792</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>44791</v>
+        <v>42858</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>45624</v>
+        <v>43133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1748002026/IF/IAY/826784 — Construction of IAY House -IAY REG. NO. MP3250666</t>
+          <t>1748002026/IF/IAY/826402 — Construction of IAY House -IAY REG. NO. MP3173220</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>14958</v>
+        <v>14640</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>42858</v>
+        <v>42864</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>43500</v>
+        <v>43718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1748002026/IF/IAY/826867 — Construction of IAY House -IAY REG. NO. MP3274577</t>
+          <t>1748002026/IF/IAY/826606 — Construction of IAY House -IAY REG. NO. MP3216272</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>15566</v>
+        <v>1224</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>42858</v>
+        <v>44791</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>44188</v>
+        <v>45624</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1748002026/IF/IAY/828497 — Construction of IAY House -IAY REG. NO. MP3610143</t>
+          <t>1748002026/IF/IAY/826784 — Construction of IAY House -IAY REG. NO. MP3250666</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>15480</v>
+        <v>14958</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>42858</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>43162</v>
+        <v>43500</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1748002026/IF/IAY/828810 — Construction of IAY House -IAY REG. NO. MP3712332</t>
+          <t>1748002026/IF/IAY/826867 — Construction of IAY House -IAY REG. NO. MP3274577</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>15624</v>
+        <v>15566</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>42864</v>
+        <v>42858</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>44188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1748002026/LD/22012034296055 — shantidham nirman kary manihari</t>
+          <t>1748002026/IF/IAY/828497 — Construction of IAY House -IAY REG. NO. MP3610143</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>170759.66</v>
+        <v>15480</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>42730</v>
+        <v>42858</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>43995</v>
+        <v>43162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1748002026/LD/22012034296056 — shantidham nirman kary gram mohri</t>
+          <t>1748002026/IF/IAY/828810 — Construction of IAY House -IAY REG. NO. MP3712332</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>180000</v>
+        <v>17100</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>175539.58</v>
+        <v>15624</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>42730</v>
+        <v>42864</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>43995</v>
+        <v>44188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Stone Terracing / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1748002026/LD/22012034360319 — shantidham nirman karya harijan kaloni mohari</t>
+          <t>1748002026/LD/22012034296055 — shantidham nirman kary manihari</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>0</v>
+        <v>170759.66</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K389" s="3"/>
+        <v>42730</v>
+      </c>
+      <c r="K389" s="3" t="n">
+        <v>43995</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1748002026/LD/22012034517755 — Charagah nirman kary gram besra GP mohari</t>
+          <t>1748002026/LD/22012034296056 — shantidham nirman kary gram mohri</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>792188.33</v>
+        <v>180000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>484570.13</v>
+        <v>175539.58</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>44013</v>
+        <v>42730</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>46183</v>
+        <v>43995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Stone Terracing / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1748002026/LD/22012034521549 — Contoor trench nirman kary besra mohahri marg ke pas gram besra</t>
+          <t>1748002026/LD/22012034360319 — shantidham nirman karya harijan kaloni mohari</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>367247.56</v>
+        <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>247380</v>
+        <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>44083</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1748002026/LD/22012034521550 — Contoor trench nirman kary pathariya sthan par</t>
+          <t>1748002026/LD/22012034517755 — Charagah nirman kary gram besra GP mohari</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>367247.56</v>
+        <v>792188.33</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>259160</v>
+        <v>484570.13</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>44083</v>
+        <v>44013</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>44386</v>
+        <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1748002026/LD/3799398627 — khel medan hariman chabutra ke pass basera</t>
+          <t>1748002026/LD/22012034521549 — Contoor trench nirman kary besra mohahri marg ke pas gram besra</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>500000</v>
+        <v>367247.56</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>346556</v>
+        <v>247380</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>41460</v>
+        <v>44083</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>41723</v>
+        <v>44386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1748002026/LD/3799405308 — SHANTI DHAM NIRMAN KARYA BESHRA KE SAHARIA MOHOLLA</t>
+          <t>1748002026/LD/22012034521550 — Contoor trench nirman kary pathariya sthan par</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>499123</v>
+        <v>367247.56</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>306847.39</v>
+        <v>259160</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>41536</v>
+        <v>44083</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>43251</v>
+        <v>44386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1748002026/PG/9425891776 — khel maidan nirman kary gram mohari</t>
+          <t>1748002026/LD/3799398627 — khel medan hariman chabutra ke pass basera</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>353010</v>
+        <v>500000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>154118.8</v>
+        <v>346556</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>42735</v>
+        <v>41460</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>43714</v>
+        <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1748002026/PG/9425891880 — khel maidan nirman  gram manihari</t>
+          <t>1748002026/LD/3799405308 — SHANTI DHAM NIRMAN KARYA BESHRA KE SAHARIA MOHOLLA</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>187000</v>
+        <v>499123</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>142613.64</v>
+        <v>306847.39</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>42854</v>
+        <v>41536</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>43714</v>
+        <v>43251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/03 — अर्थ बर्क एंब मुरमी करण कार्य बेशरा रोड से प्रतिक्षालय तक मोहरी</t>
+          <t>1748002026/PG/9425891776 — khel maidan nirman kary gram mohari</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>360000</v>
+        <v>353010</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>153255</v>
+        <v>154118.8</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>39605</v>
+        <v>42735</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>41333</v>
+        <v>43714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/1 — अर्थवर्क मुरमीकरण वेसरा से मोहरी तक</t>
+          <t>1748002026/PG/9425891880 — khel maidan nirman  gram manihari</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>500000</v>
+        <v>187000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>466804</v>
+        <v>142613.64</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>39237</v>
+        <v>42854</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>40707</v>
+        <v>43714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/2 — अर्थवर्क मुरमीकरण कार्य वेसरा आदिवासी मुहल्‍ला से सलोना की ओर</t>
+          <t>1748002026/RC/03 — अर्थ बर्क एंब मुरमी करण कार्य बेशरा रोड से प्रतिक्षालय तक मोहरी</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>430000</v>
+        <v>360000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>461483</v>
+        <v>153255</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>39490</v>
+        <v>39605</v>
       </c>
       <c r="K399" s="3" t="n">
         <v>41333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034181095 — cement cancret road ramcharan lodhi ke makan se ra</t>
+          <t>1748002026/RC/1 — अर्थवर्क मुरमीकरण वेसरा से मोहरी तक</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>225900</v>
+        <v>500000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>98988</v>
+        <v>466804</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>41528</v>
+        <v>39237</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>41680</v>
+        <v>40707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034181113 — cement cancret road ramcharan lodhi ke makan se ra</t>
+          <t>1748002026/RC/2 — अर्थवर्क मुरमीकरण कार्य वेसरा आदिवासी मुहल्‍ला से सलोना की ओर</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>222058</v>
+        <v>430000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>35708.4</v>
+        <v>461483</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>41592</v>
+        <v>39490</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>41718</v>
+        <v>41333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034183431 — CEMENT CANCRET ROAD RAJDHAR LODHI KE MAKAN SE KISH</t>
+          <t>1748002026/RC/22012034181095 — cement cancret road ramcharan lodhi ke makan se ra</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>197682</v>
+        <v>225900</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>196639.8</v>
+        <v>98988</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>41536</v>
+        <v>41528</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>41718</v>
+        <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034186801 — CHANKHARI KHARANJA NIRMAN KARYA SHIVRAJ LODHI KE M</t>
+          <t>1748002026/RC/22012034181113 — cement cancret road ramcharan lodhi ke makan se ra</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>469033</v>
+        <v>222058</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>9636</v>
+        <v>35708.4</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>41546</v>
+        <v>41592</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>42150</v>
+        <v>41718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034207678 — khet sadak harijan kaloni mohri se mazoli mandir t</t>
+          <t>1748002026/RC/22012034183431 — CEMENT CANCRET ROAD RAJDHAR LODHI KE MAKAN SE KISH</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>1457715</v>
+        <v>197682</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>852676.43</v>
+        <v>196639.8</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>41698</v>
+        <v>41536</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>42742</v>
+        <v>41718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034207685 — khet sadak nirman karya matamad se prahlad lodhi k</t>
+          <t>1748002026/RC/22012034186801 — CHANKHARI KHARANJA NIRMAN KARYA SHIVRAJ LODHI KE M</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>1460391</v>
+        <v>469033</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>763747.28</v>
+        <v>9636</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>41698</v>
+        <v>41546</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>42742</v>
+        <v>42150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034212062 — sudur gram sampark khet sadak nirman karya harijan</t>
+          <t>1748002026/RC/22012034207678 — khet sadak harijan kaloni mohri se mazoli mandir t</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>1487696</v>
+        <v>1457715</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>628949.68</v>
+        <v>852676.43</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>41734</v>
+        <v>41698</v>
       </c>
       <c r="K406" s="3" t="n">
         <v>42742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034221236 — khet sadak sankar mandir se jagbhan singh lodhi ke khet tak</t>
+          <t>1748002026/RC/22012034207685 — khet sadak nirman karya matamad se prahlad lodhi k</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>69788840612</v>
+        <v>1460391</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>0</v>
+        <v>763747.28</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>41743</v>
-[...1 lines deleted...]
-      <c r="K407" s="3"/>
+        <v>41698</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>42742</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034221246 — khet sadak sankar mandir se jagbhan singh lodhi ke</t>
+          <t>1748002026/RC/22012034212062 — sudur gram sampark khet sadak nirman karya harijan</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>1238127</v>
+        <v>1487696</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>809038.9</v>
+        <v>628949.68</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>41802</v>
+        <v>41734</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>42742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034222368 — khet sadak jaghbhan singh lodhi ke khet se lidhora</t>
+          <t>1748002026/RC/22012034221236 — khet sadak sankar mandir se jagbhan singh lodhi ke khet tak</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>0</v>
+        <v>69788840612</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>41743</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034222370 — khet sadak jaghbhan singh lodhi ke khet se lidhora</t>
+          <t>1748002026/RC/22012034221246 — khet sadak sankar mandir se jagbhan singh lodhi ke</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>1238127</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>658761.08</v>
+        <v>809038.9</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>41817</v>
+        <v>41802</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>42742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034283616 — चनखारी खरंजा निर्माण कार्य प्रधानमंत्री सडक से पुनिया के घर तक</t>
+          <t>1748002026/RC/22012034222368 — khet sadak jaghbhan singh lodhi ke khet se lidhora</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>568932</v>
+        <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>245625.28</v>
+        <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>42257</v>
-[...3 lines deleted...]
-      </c>
+        <v>41743</v>
+      </c>
+      <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034283618 — चनखारी खरंजा निर्माण कार्य प्रधानमंत्री सडक की पुलिया से जगभान यादव के घर तक</t>
+          <t>1748002026/RC/22012034222370 — khet sadak jaghbhan singh lodhi ke khet se lidhora</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>601755</v>
+        <v>1238127</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>311644.93</v>
+        <v>658761.08</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>42257</v>
+        <v>41817</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>42527</v>
+        <v>42742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034283619 — चनखारी खरंजा निर्माण कार्य मोहन के घर से प्रधानमंत्री सडक तक</t>
+          <t>1748002026/RC/22012034283616 — चनखारी खरंजा निर्माण कार्य प्रधानमंत्री सडक से पुनिया के घर तक</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>548275</v>
+        <v>568932</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>306983.54</v>
+        <v>245625.28</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>42243</v>
+        <v>42257</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>42531</v>
+        <v>42527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034289721 — सीमेन्‍ट कंकीट मार्ग रनवीर पटेंल के धर से व्रजेन्‍दर सिह यादव के मकान तक</t>
+          <t>1748002026/RC/22012034283618 — चनखारी खरंजा निर्माण कार्य प्रधानमंत्री सडक की पुलिया से जगभान यादव के घर तक</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>327640</v>
+        <v>601755</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>287395</v>
+        <v>311644.93</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>42331</v>
+        <v>42257</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>42527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034289724 — खेत सडक निर्माण कार्य किशन पटेल के खेत से राधेश्‍याम ठेकेदार के खेत तक</t>
+          <t>1748002026/RC/22012034283619 — चनखारी खरंजा निर्माण कार्य मोहन के घर से प्रधानमंत्री सडक तक</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>1360785</v>
+        <v>548275</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>504007.1</v>
+        <v>306983.54</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>42331</v>
+        <v>42243</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>42742</v>
+        <v>42531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034289725 — खेत सडक निर्माण कार्य प्रधानमंत्री सडक से हरिराम पटेल के खेत तक मोहरी</t>
+          <t>1748002026/RC/22012034289721 — सीमेन्‍ट कंकीट मार्ग रनवीर पटेंल के धर से व्रजेन्‍दर सिह यादव के मकान तक</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>1360785</v>
+        <v>327640</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>493567.3</v>
+        <v>287395</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>42331</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>42742</v>
+        <v>42527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034308179 — चनखारी ख्‍ांरजा निमा्ण कार्य प्रधानमत्री सडक से ण्झिरना तक भाग ०१</t>
+          <t>1748002026/RC/22012034289724 — खेत सडक निर्माण कार्य किशन पटेल के खेत से राधेश्‍याम ठेकेदार के खेत तक</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>599791</v>
+        <v>1360785</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>539319.54</v>
+        <v>504007.1</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>42465</v>
+        <v>42331</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>43203</v>
+        <v>42742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034318964 — sudur sadk niram mohri  shnkarg mandir se lodhi mohlla</t>
+          <t>1748002026/RC/22012034289725 — खेत सडक निर्माण कार्य प्रधानमंत्री सडक से हरिराम पटेल के खेत तक मोहरी</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>1478000</v>
+        <v>1360785</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>1069198.96</v>
+        <v>493567.3</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>42735</v>
+        <v>42331</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>43700</v>
+        <v>42742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034342339 — khet sadk nirman kary bhaiyalal yadv ke khet se poorn yadv ke khet tak</t>
+          <t>1748002026/RC/22012034308179 — चनखारी ख्‍ांरजा निमा्ण कार्य प्रधानमत्री सडक से ण्झिरना तक भाग ०१</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>1326000</v>
+        <v>599791</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>1339869.62</v>
+        <v>539319.54</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>42910</v>
+        <v>42465</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>43700</v>
+        <v>43203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034365020 — sudur sadk nirman kary besra raste se banjarya ghat tak gram besra</t>
+          <t>1748002026/RC/22012034318964 — sudur sadk niram mohri  shnkarg mandir se lodhi mohlla</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>1450000</v>
+        <v>1478000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>1210723.74</v>
+        <v>1069198.96</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>43054</v>
+        <v>42735</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>43714</v>
+        <v>43700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>WBM / Construction of WBM Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034376211 — sudur sadak</t>
+          <t>1748002026/RC/22012034342339 — khet sadk nirman kary bhaiyalal yadv ke khet se poorn yadv ke khet tak</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>0</v>
+        <v>1326000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>0</v>
+        <v>1339869.62</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K421" s="3"/>
+        <v>42910</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>43700</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034509985 — Sudur sadak nirman kary shaskiy prathamik vidyaly besra se harijan caloni dhank ke makan tak</t>
+          <t>1748002026/RC/22012034365020 — sudur sadk nirman kary besra raste se banjarya ghat tak gram besra</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>1334250.42</v>
+        <v>1450000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>1267658.39</v>
+        <v>1210723.74</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>43820</v>
+        <v>43054</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>44251</v>
+        <v>43714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>WBM / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034527265 — Sudur sadk nirman kary gram besra me adiwashi se shantidham tak</t>
+          <t>1748002026/RC/22012034376211 — sudur sadak</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>1351543.46</v>
+        <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>1259270.93</v>
+        <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>44071</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034539775 — Sudur sadak nirma kary Harijan kaloni se gdhaghat tak gram besra</t>
+          <t>1748002026/RC/22012034509985 — Sudur sadak nirman kary shaskiy prathamik vidyaly besra se harijan caloni dhank ke makan tak</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>0</v>
+        <v>1334250.42</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>1267658.39</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>43960</v>
-[...1 lines deleted...]
-      <c r="K424" s="3"/>
+        <v>43820</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>44251</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034539778 — Puliya nirman kary mohari me harijan kaloni ke pas besra rasta par gram mohari</t>
+          <t>1748002026/RC/22012034527265 — Sudur sadk nirman kary gram besra me adiwashi se shantidham tak</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>91827</v>
+        <v>1351543.46</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>91200</v>
+        <v>1259270.93</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44163</v>
+        <v>44071</v>
       </c>
       <c r="K425" s="3" t="n">
         <v>44386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034539783 — Puliya nirman kary panchyat bhaban ke pas bale raste par gram mohari</t>
+          <t>1748002026/RC/22012034539775 — Sudur sadak nirma kary Harijan kaloni se gdhaghat tak gram besra</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>91827</v>
+        <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>96900</v>
+        <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>44163</v>
-[...3 lines deleted...]
-      </c>
+        <v>43960</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034561934 — Sudur sadak nirman kary tilak singh ahirwar ke khet se banjarya ghat tak gram besra</t>
+          <t>1748002026/RC/22012034539778 — Puliya nirman kary mohari me harijan kaloni ke pas besra rasta par gram mohari</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>1472321.58</v>
+        <v>91827</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>1319527</v>
+        <v>91200</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44265</v>
+        <v>44163</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>44435</v>
+        <v>44386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034568368 — Puliya nirman kary chensingh ke khet ke pas mohari besra marg par</t>
+          <t>1748002026/RC/22012034539783 — Puliya nirman kary panchyat bhaban ke pas bale raste par gram mohari</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>175000</v>
+        <v>91827</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>172542</v>
+        <v>96900</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>44299</v>
+        <v>44163</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>45009</v>
+        <v>44386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034571548 — Sudur sadak nirman kary gram besra me prsem ke khet se lekar moharsing ahirwar ke makan tak gp mohar</t>
+          <t>1748002026/RC/22012034561934 — Sudur sadak nirman kary tilak singh ahirwar ke khet se banjarya ghat tak gram besra</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>0</v>
+        <v>1472321.58</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>0</v>
+        <v>1319527</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K429" s="3"/>
+        <v>44265</v>
+      </c>
+      <c r="K429" s="3" t="n">
+        <v>44435</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034573353 — Sudur sadak nirman kary gram besra me trisem ke khet se mohar singh ke khet tak gp mohari</t>
+          <t>1748002026/RC/22012034568368 — Puliya nirman kary chensingh ke khet ke pas mohari besra marg par</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>1487894.21</v>
+        <v>175000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>1467605.52</v>
+        <v>172542</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>44361</v>
+        <v>44299</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>45524</v>
+        <v>45009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034574399 — Sudur sadak nirman kary gaushala ke pas se bharkeswar dham ki aor gram besra gp mohari</t>
+          <t>1748002026/RC/22012034571548 — Sudur sadak nirman kary gram besra me prsem ke khet se lekar moharsing ahirwar ke makan tak gp mohar</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44300</v>
+        <v>44287</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034575901 — Sudur sadak nirman kary mohri besra road shital ke makan se aor nadi ke pool ki aor gram mohari</t>
+          <t>1748002026/RC/22012034573353 — Sudur sadak nirman kary gram besra me trisem ke khet se mohar singh ke khet tak gp mohari</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>0</v>
+        <v>1487894.21</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>0</v>
+        <v>1467605.52</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K432" s="3"/>
+        <v>44361</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>45524</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034639314 — CC road nirman kary gram mohari me hanuman ji mandir se road tak gram mohari</t>
+          <t>1748002026/RC/22012034574399 — Sudur sadak nirman kary gaushala ke pas se bharkeswar dham ki aor gram besra gp mohari</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>37823</v>
+        <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>32562</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>45437</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034639439 — Puliya nirman kary gram mohari ke lidhora kala rod par rakes lodhi ke ghar ke pas gp mohari</t>
+          <t>1748002026/RC/22012034575901 — Sudur sadak nirman kary mohri besra road shital ke makan se aor nadi ke pool ki aor gram mohari</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>181318</v>
+        <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>174717</v>
+        <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>45437</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034818914 — CC road nirman kary gram mohari me kanhairam ke ghar se aasharam ke ghar ki or</t>
+          <t>1748002026/RC/22012034639314 — CC road nirman kary gram mohari me hanuman ji mandir se road tak gram mohari</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>50201</v>
+        <v>37823</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>35721</v>
+        <v>32562</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>45462</v>
+        <v>45437</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>45627</v>
+        <v>45476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034818972 — Puliya nirman kary harijan basti bale talab ke pas mohari</t>
+          <t>1748002026/RC/22012034639439 — Puliya nirman kary gram mohari ke lidhora kala rod par rakes lodhi ke ghar ke pas gp mohari</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>59661</v>
+        <v>181318</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>42282</v>
+        <v>174717</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>45462</v>
+        <v>45437</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>45728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034818979 — CC road nirman kary panchyat bhavan se marghat shala tak</t>
+          <t>1748002026/RC/22012034818914 — CC road nirman kary gram mohari me kanhairam ke ghar se aasharam ke ghar ki or</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>21650</v>
+        <v>50201</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>21162</v>
+        <v>35721</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45462</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>46163</v>
+        <v>45627</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034844514 — CC Road avm nali nirman kary Rajobai ke ghar se Harnam lodhi ke ghar tak Gp Mohari</t>
+          <t>1748002026/RC/22012034818972 — Puliya nirman kary harijan basti bale talab ke pas mohari</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>147935</v>
+        <v>59661</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>0</v>
+        <v>42282</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K438" s="3"/>
+        <v>45462</v>
+      </c>
+      <c r="K438" s="3" t="n">
+        <v>45728</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/22012034844616 — CC Road avm nali nirman kary Shri Narsingh mandir besra ke samne graund me gram besra Gp Mohari</t>
+          <t>1748002026/RC/22012034818979 — CC road nirman kary panchyat bhavan se marghat shala tak</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>110677</v>
+        <v>21650</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>21162</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>45462</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>46163</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/221 — मिटटी मुरम कार्य वेसरा से गटीण्घाट की ओर 2</t>
+          <t>1748002026/RC/22012034844514 — CC Road avm nali nirman kary Rajobai ke ghar se Harnam lodhi ke ghar tak Gp Mohari</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>495000</v>
+        <v>147935</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>99168</v>
+        <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>40524</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/233 — मिटटी मुरम कार्य वेसरा से अदिवासी मोहल्‍ला 2</t>
+          <t>1748002026/RC/22012034844616 — CC Road avm nali nirman kary Shri Narsingh mandir besra ke samne graund me gram besra Gp Mohari</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>475000</v>
+        <v>110677</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>523062</v>
+        <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>40573</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/254 — सीसी खरजा निर्माण केलाश सरपच से स्‍कूल तक</t>
+          <t>1748002026/RC/221 — मिटटी मुरम कार्य वेसरा से गटीण्घाट की ओर 2</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>475000</v>
+        <v>495000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>36817</v>
+        <v>99168</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>40655</v>
+        <v>40524</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>41114</v>
+        <v>40398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/267 — ग्रेवल मार्ग निर्माण कार्य पीपरीधार से प्रा0 वि0 मोहरी</t>
+          <t>1748002026/RC/233 — मिटटी मुरम कार्य वेसरा से अदिवासी मोहल्‍ला 2</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>450000</v>
+        <v>475000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>542706</v>
+        <v>523062</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>40643</v>
+        <v>40573</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>40914</v>
+        <v>40706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/295 — मिटटी मुरम कार्य वेसरा से आदिवासी मोहल्‍ला भाग 1</t>
+          <t>1748002026/RC/254 — सीसी खरजा निर्माण केलाश सरपच से स्‍कूल तक</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>495000</v>
+        <v>475000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>31672</v>
+        <v>36817</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>40712</v>
+        <v>40655</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>40897</v>
+        <v>41114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/3 — मुरमीकरण वेसरा से गडाघाट की ओर</t>
+          <t>1748002026/RC/267 — ग्रेवल मार्ग निर्माण कार्य पीपरीधार से प्रा0 वि0 मोहरी</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>390000</v>
+        <v>450000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>670246</v>
+        <v>542706</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>39593</v>
+        <v>40643</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>40653</v>
+        <v>40914</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RC/355 — सीमेन्‍ट ककीट निर्माण नाली सहित रघुराज के मकान से हरिजन वस्‍ती</t>
+          <t>1748002026/RC/295 — मिटटी मुरम कार्य वेसरा से आदिवासी मोहल्‍ला भाग 1</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>499000</v>
+        <v>495000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>167160</v>
+        <v>31672</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>41251</v>
+        <v>40712</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>41305</v>
+        <v>40897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1748002026/RS/22012034497571 — samudayak shochalay niraman karya radheshyam lodhi ki dukan ke pass gram mohari</t>
+          <t>1748002026/RC/3 — मुरमीकरण वेसरा से गडाघाट की ओर</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>86000</v>
+        <v>390000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>43860</v>
+        <v>670246</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>44102</v>
+        <v>39593</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>46163</v>
+        <v>40653</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1748002026/SK/9993648277 — Bharat Nirman Rajeev Gandhi Sewa Kendra,MOHARI</t>
+          <t>1748002026/RC/355 — सीमेन्‍ट ककीट निर्माण नाली सहित रघुराज के मकान से हरिजन वस्‍ती</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>1284808.1</v>
+        <v>499000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>1009217.36</v>
+        <v>167160</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42374</v>
+        <v>41251</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>44261</v>
+        <v>41305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/01 — कपिल धारा कूप निर्माण लम्‍पू / हरपा</t>
+          <t>1748002026/RS/22012034497571 — samudayak shochalay niraman karya radheshyam lodhi ki dukan ke pass gram mohari</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>40000</v>
+        <v>86000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>24820</v>
+        <v>43860</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>39609</v>
+        <v>44102</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>39448</v>
+        <v>46163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034325600 — nabeen talab nirman kary manihari nale par</t>
+          <t>1748002026/SK/9993648277 — Bharat Nirman Rajeev Gandhi Sewa Kendra,MOHARI</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>1494718</v>
+        <v>1284808.1</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>1376160.11</v>
+        <v>1009217.36</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42876</v>
+        <v>42374</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>43714</v>
+        <v>44261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034328170 — talab jinodhar kary gram mohri</t>
+          <t>1748002026/WC/01 — कपिल धारा कूप निर्माण लम्‍पू / हरपा</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>361918</v>
+        <v>40000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>325869.03</v>
+        <v>24820</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>42893</v>
+        <v>39609</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>43280</v>
+        <v>39448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034383605 — talab nirman</t>
+          <t>1748002026/WC/22012034325600 — nabeen talab nirman kary manihari nale par</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>0</v>
+        <v>1494718</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>1376160.11</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>42876</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>43714</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034389803 — Nbeen talab nirman kary dhamrasa raste ke pas gram besra</t>
+          <t>1748002026/WC/22012034328170 — talab jinodhar kary gram mohri</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>1497000</v>
+        <v>361918</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>1089856.63</v>
+        <v>325869.03</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>43246</v>
+        <v>42893</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>43921</v>
+        <v>43280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034393262 — Chekdem nirman kary shankarji mandir kepas gram mohri</t>
+          <t>1748002026/WC/22012034383605 — talab nirman</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>922000</v>
+        <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>687258</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>43476</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034393265 — Chekdem nirman kary krisnpalsingh ke makan ke pas gram manihari</t>
+          <t>1748002026/WC/22012034389803 — Nbeen talab nirman kary dhamrasa raste ke pas gram besra</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>937000</v>
+        <v>1497000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>698296</v>
+        <v>1089856.63</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>43325</v>
+        <v>43246</v>
       </c>
       <c r="K455" s="3" t="n">
         <v>43921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034435726 — talab nirman karya</t>
+          <t>1748002026/WC/22012034393262 — Chekdem nirman kary shankarji mandir kepas gram mohri</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>0</v>
+        <v>922000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>0</v>
+        <v>687258</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>43465</v>
-[...1 lines deleted...]
-      <c r="K456" s="3"/>
+        <v>43476</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>43921</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034446005 — Nabeen talab nirman kary dhamrasa raste par gram besra</t>
+          <t>1748002026/WC/22012034393265 — Chekdem nirman kary krisnpalsingh ke makan ke pas gram manihari</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>1497000</v>
+        <v>937000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>377728.69</v>
+        <v>698296</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>43535</v>
+        <v>43325</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>44251</v>
+        <v>43921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034446525 — Nbeen talab nirman kary prdhanmantri sadk ke pas gram besra</t>
+          <t>1748002026/WC/22012034435726 — talab nirman karya</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>1497000</v>
+        <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>761171</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>43535</v>
-[...3 lines deleted...]
-      </c>
+        <v>43465</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034446540 — Nbeen talab nrman kary chndrbhan singh ke khet ke pas besra</t>
+          <t>1748002026/WC/22012034446005 — Nabeen talab nirman kary dhamrasa raste par gram besra</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>1497000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>1417307.86</v>
+        <v>377728.69</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>43535</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>44386</v>
+        <v>44251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034518627 — Naveen talab nirman kary gram besra ke aadiwashi basti ke pas</t>
+          <t>1748002026/WC/22012034446525 — Nbeen talab nirman kary prdhanmantri sadk ke pas gram besra</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>0</v>
+        <v>1497000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>761171</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>43827</v>
-[...1 lines deleted...]
-      <c r="K460" s="3"/>
+        <v>43535</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>43921</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034518630 — Naveen talab nirman kary gram besra ke gadhaghat raste ke pas goliya dhank ke makan ke pas</t>
+          <t>1748002026/WC/22012034446540 — Nbeen talab nrman kary chndrbhan singh ke khet ke pas besra</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>0</v>
+        <v>1497000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>1417307.86</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>43827</v>
-[...1 lines deleted...]
-      <c r="K461" s="3"/>
+        <v>43535</v>
+      </c>
+      <c r="K461" s="3" t="n">
+        <v>44386</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034547436 — Naveen talab nirman kary gram besra ke khso ke gada sthan ke pas gram panchyt mohri</t>
+          <t>1748002026/WC/22012034518627 — Naveen talab nirman kary gram besra ke aadiwashi basti ke pas</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>1492159.43</v>
+        <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>43856</v>
+        <v>43827</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034547441 — Talab jinodhar nirman kary gram besra me khasan ke pas gram pavchayt mohari</t>
+          <t>1748002026/WC/22012034518630 — Naveen talab nirman kary gram besra ke gadhaghat raste ke pas goliya dhank ke makan ke pas</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>995078.26</v>
+        <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43856</v>
+        <v>43827</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034553694 — Talab jinodhar nirman kary gram besra me khay gram besra me khasan ke pas gram panchyt mohari</t>
+          <t>1748002026/WC/22012034547436 — Naveen talab nirman kary gram besra ke khso ke gada sthan ke pas gram panchyt mohri</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>995078.26</v>
+        <v>1492159.43</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>898882.01</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43977</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034553695 — Naveen talab nirman kary gram besra ke khso ke gada sthan ke pas gram panchyt mohari</t>
+          <t>1748002026/WC/22012034547441 — Talab jinodhar nirman kary gram besra me khasan ke pas gram pavchayt mohari</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>1492159.43</v>
+        <v>995078.26</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>1226537.98</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>43976</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034557586 — Bolder chek dem nirman kary gram besra ke guman aadiwashi ke khet ke pas bale nale par GP mohari</t>
+          <t>1748002026/WC/22012034553694 — Talab jinodhar nirman kary gram besra me khay gram besra me khasan ke pas gram panchyt mohari</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>209154.88</v>
+        <v>995078.26</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>145920</v>
+        <v>898882.01</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>44013</v>
+        <v>43977</v>
       </c>
       <c r="K466" s="3" t="n">
         <v>44386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034558680 — Sarbjanik khet talab nirman kary gram mohari harijan basti ke pas</t>
+          <t>1748002026/WC/22012034553695 — Naveen talab nirman kary gram besra ke khso ke gada sthan ke pas gram panchyt mohari</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>0</v>
+        <v>1492159.43</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>0</v>
+        <v>1226537.98</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>43960</v>
-[...1 lines deleted...]
-      <c r="K467" s="3"/>
+        <v>43976</v>
+      </c>
+      <c r="K467" s="3" t="n">
+        <v>44386</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034558682 — Samudayik kkhet talab nirman kary gram manihari me shri gangaram yadav ke khet ke pas</t>
+          <t>1748002026/WC/22012034557586 — Bolder chek dem nirman kary gram besra ke guman aadiwashi ke khet ke pas bale nale par GP mohari</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>0</v>
+        <v>209154.88</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>0</v>
+        <v>145920</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>43960</v>
-[...1 lines deleted...]
-      <c r="K468" s="3"/>
+        <v>44013</v>
+      </c>
+      <c r="K468" s="3" t="n">
+        <v>44386</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034560248 — Sarbjanik khet talab nirman kary mata math ke pas gram besra</t>
+          <t>1748002026/WC/22012034558680 — Sarbjanik khet talab nirman kary gram mohari harijan basti ke pas</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>475667.34</v>
+        <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>454657</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>44006</v>
-[...3 lines deleted...]
-      </c>
+        <v>43960</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034561526 — Samudayik khet talab nirman kary gram besra ke khas  sthan par  GP mohari</t>
+          <t>1748002026/WC/22012034558682 — Samudayik kkhet talab nirman kary gram manihari me shri gangaram yadav ke khet ke pas</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>475667.34</v>
+        <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>398179.94</v>
+        <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>44006</v>
-[...3 lines deleted...]
-      </c>
+        <v>43960</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034562056 — Bolder chek dem nirman kary gram besra ke sukhlal aadiwashi ke khet ke pas bale nale par GP mohari</t>
+          <t>1748002026/WC/22012034560248 — Sarbjanik khet talab nirman kary mata math ke pas gram besra</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>143426.33</v>
+        <v>475667.34</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>108506.33</v>
+        <v>454657</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>44039</v>
+        <v>44006</v>
       </c>
       <c r="K471" s="3" t="n">
         <v>44386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034562060 — Bolder chek dem nirman kary gram besra ke Aambalagrndalal harijan ke khet ke pas bale nale par</t>
+          <t>1748002026/WC/22012034561526 — Samudayik khet talab nirman kary gram besra ke khas  sthan par  GP mohari</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>284179.76</v>
+        <v>475667.34</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>145920</v>
+        <v>398179.94</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>44032</v>
+        <v>44006</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>44386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034564358 — Bolder chek dem nirman karygram besra ke besra garethi raste ke pas sirsa sthan par gram besra</t>
+          <t>1748002026/WC/22012034562056 — Bolder chek dem nirman kary gram besra ke sukhlal aadiwashi ke khet ke pas bale nale par GP mohari</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>143426.33</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>116022</v>
+        <v>108506.33</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>44027</v>
+        <v>44039</v>
       </c>
       <c r="K473" s="3" t="n">
         <v>44386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034564359 — Bolder chek dem nirman kary gram besra me mata mathsthan ke pas bale nale par gram besra</t>
+          <t>1748002026/WC/22012034562060 — Bolder chek dem nirman kary gram besra ke Aambalagrndalal harijan ke khet ke pas bale nale par</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>143426.33</v>
+        <v>284179.76</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>132476.82</v>
+        <v>145920</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>44110</v>
+        <v>44032</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>44197</v>
+        <v>44386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034566384 — Bolder chek dem nirman kary Gobardhan harijan ke khet ke pas</t>
+          <t>1748002026/WC/22012034564358 — Bolder chek dem nirman karygram besra ke besra garethi raste ke pas sirsa sthan par gram besra</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>190365.95</v>
+        <v>143426.33</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>183799.45</v>
+        <v>116022</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>44035</v>
+        <v>44027</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>44197</v>
+        <v>44386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034566385 — Bolder chek dem nirman kary babulal harijan ke khet ke pas</t>
+          <t>1748002026/WC/22012034564359 — Bolder chek dem nirman kary gram besra me mata mathsthan ke pas bale nale par gram besra</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>284179.76</v>
+        <v>143426.33</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>128119.98</v>
+        <v>132476.82</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>44069</v>
+        <v>44110</v>
       </c>
       <c r="K476" s="3" t="n">
         <v>44197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034566386 — Bolder chek dem nirman kary gram besra ke dalel singh yadav ke khet ke pas</t>
+          <t>1748002026/WC/22012034566384 — Bolder chek dem nirman kary Gobardhan harijan ke khet ke pas</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>284179.76</v>
+        <v>190365.95</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>261955.96</v>
+        <v>183799.45</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>44046</v>
+        <v>44035</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>44386</v>
+        <v>44197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034568102 — Saudayik khet talab nirman kary Govind singh yadav ke khet ke pas gram besra</t>
+          <t>1748002026/WC/22012034566385 — Bolder chek dem nirman kary babulal harijan ke khet ke pas</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>475667.34</v>
+        <v>284179.76</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>441457</v>
+        <v>128119.98</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>44032</v>
+        <v>44069</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>44386</v>
+        <v>44197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034568105 — Samudaik khet talab nirman kary brjendr singh yadav ke khet ke pas gram besra</t>
+          <t>1748002026/WC/22012034566386 — Bolder chek dem nirman kary gram besra ke dalel singh yadav ke khet ke pas</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>475667.34</v>
+        <v>284179.76</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>448525</v>
+        <v>261955.96</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>44032</v>
+        <v>44046</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>44386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034571230 — Samudayik khet talab nirman kary besra garethi raste ke pas</t>
+          <t>1748002026/WC/22012034568102 — Saudayik khet talab nirman kary Govind singh yadav ke khet ke pas gram besra</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>0</v>
+        <v>475667.34</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>441457</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>43960</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>44032</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>44386</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034571231 — Samudayik khet talab nirman kary sheeshpal harijan ke khet ke pas</t>
+          <t>1748002026/WC/22012034568105 — Samudaik khet talab nirman kary brjendr singh yadav ke khet ke pas gram besra</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>475667.34</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>156031</v>
+        <v>448525</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44104</v>
+        <v>44032</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>45508</v>
+        <v>44386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034578594 — Bolder chek dem nirman kary shishupal kebat ke khet ke pas gram besra</t>
+          <t>1748002026/WC/22012034571230 — Samudayik khet talab nirman kary besra garethi raste ke pas</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>249720.02</v>
+        <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>211278</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44096</v>
-[...3 lines deleted...]
-      </c>
+        <v>43960</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034578603 — Bolder chek dem nirman kary bahadur singh kebat ke khet ke pas gram besra</t>
+          <t>1748002026/WC/22012034571231 — Samudayik khet talab nirman kary sheeshpal harijan ke khet ke pas</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>249720.02</v>
+        <v>475667.34</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>212409</v>
+        <v>156031</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44097</v>
+        <v>44104</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>44386</v>
+        <v>45508</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034578604 — Bolder chek dem nirman kary Doja adiwashi  ke khet ke pas gram besra</t>
+          <t>1748002026/WC/22012034578594 — Bolder chek dem nirman kary shishupal kebat ke khet ke pas gram besra</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>249720.02</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>151122</v>
+        <v>211278</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44098</v>
+        <v>44096</v>
       </c>
       <c r="K484" s="3" t="n">
         <v>44386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034578605 — Bolder chek dem nirman kary Gajram singh yadav  ke khet ke pas gram besra</t>
+          <t>1748002026/WC/22012034578603 — Bolder chek dem nirman kary bahadur singh kebat ke khet ke pas gram besra</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>249720.02</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>182418</v>
+        <v>212409</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44098</v>
+        <v>44097</v>
       </c>
       <c r="K485" s="3" t="n">
         <v>44386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034579646 — Bolder chek dem nirman kary patpara ke pas gram besra</t>
+          <t>1748002026/WC/22012034578604 — Bolder chek dem nirman kary Doja adiwashi  ke khet ke pas gram besra</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>0</v>
+        <v>249720.02</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>0</v>
+        <v>151122</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>43960</v>
-[...1 lines deleted...]
-      <c r="K486" s="3"/>
+        <v>44098</v>
+      </c>
+      <c r="K486" s="3" t="n">
+        <v>44386</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034579650 — Bolder chek dem nirman kary shantidham ke pas gram besra</t>
+          <t>1748002026/WC/22012034578605 — Bolder chek dem nirman kary Gajram singh yadav  ke khet ke pas gram besra</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>0</v>
+        <v>249720.02</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>0</v>
+        <v>182418</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>43960</v>
-[...1 lines deleted...]
-      <c r="K487" s="3"/>
+        <v>44098</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>44386</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034579651 — Bolder chek dem nirman kary jhhirna ke pas gram besra</t>
+          <t>1748002026/WC/22012034579646 — Bolder chek dem nirman kary patpara ke pas gram besra</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>43960</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034579652 — Bolder chek dem nirman kary gadhi ke pas gram besra</t>
+          <t>1748002026/WC/22012034579650 — Bolder chek dem nirman kary shantidham ke pas gram besra</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>138262.36</v>
+        <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>126410</v>
+        <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44097</v>
-[...3 lines deleted...]
-      </c>
+        <v>43960</v>
+      </c>
+      <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034579653 — Bolder chek dem nirman kary balaji mandir ke pas gram besra</t>
+          <t>1748002026/WC/22012034579651 — Bolder chek dem nirman kary jhhirna ke pas gram besra</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>43960</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034579654 — Bolder chek dem nirman kary siddh sthan ke pas gram besra</t>
+          <t>1748002026/WC/22012034579652 — Bolder chek dem nirman kary gadhi ke pas gram besra</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>0</v>
+        <v>138262.36</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>0</v>
+        <v>126410</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>43960</v>
-[...1 lines deleted...]
-      <c r="K491" s="3"/>
+        <v>44097</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>44386</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034579655 — Bolder chek dem nirman kary khai ke pas gram besra</t>
+          <t>1748002026/WC/22012034579653 — Bolder chek dem nirman kary balaji mandir ke pas gram besra</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>43960</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034579659 — Bolder chek dem nirman kary Mata bai ke khai ke pas gram besra</t>
+          <t>1748002026/WC/22012034579654 — Bolder chek dem nirman kary siddh sthan ke pas gram besra</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>43960</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034579661 — Sarbjanik khet talab nirman kary ashok yadav ke khet ke pas gram besra</t>
+          <t>1748002026/WC/22012034579655 — Bolder chek dem nirman kary khai ke pas gram besra</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>43960</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034579662 — Sarbjanik khet talab nirman kary doja adiwashi ke khet ke pas gram besra</t>
+          <t>1748002026/WC/22012034579659 — Bolder chek dem nirman kary Mata bai ke khai ke pas gram besra</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>332572.21</v>
+        <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>312980</v>
+        <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>44104</v>
-[...3 lines deleted...]
-      </c>
+        <v>43960</v>
+      </c>
+      <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034579663 — Bolder chek dem nirman kary Foolsingh harijan ke khet ke pas gram besra</t>
+          <t>1748002026/WC/22012034579661 — Sarbjanik khet talab nirman kary ashok yadav ke khet ke pas gram besra</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>43960</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034581991 — Samudayik khet talab nirman kary Foolshingh harijan ke khet ke pas gram besra</t>
+          <t>1748002026/WC/22012034579662 — Sarbjanik khet talab nirman kary doja adiwashi ke khet ke pas gram besra</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>332572.21</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>222887.96</v>
+        <v>312980</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>44104</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>45524</v>
+        <v>45869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034593877 — Chek dem (anicut) nirman kar gram besra me gadhi ke pas</t>
+          <t>1748002026/WC/22012034579663 — Bolder chek dem nirman kary Foolsingh harijan ke khet ke pas gram besra</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>1493374.24</v>
+        <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>1100265.6</v>
+        <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>44155</v>
-[...3 lines deleted...]
-      </c>
+        <v>43960</v>
+      </c>
+      <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034613249 — Chek dem (Stap dem) nirman kary tilak ahirwar ke khet ke pas gram besra</t>
+          <t>1748002026/WC/22012034581991 — Samudayik khet talab nirman kary Foolshingh harijan ke khet ke pas gram besra</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>1487066.78</v>
+        <v>332572.21</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>1448953</v>
+        <v>222887.96</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>44245</v>
+        <v>44104</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>45009</v>
+        <v>45524</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034613250 — Chek dem (Stap dem) nirman kary ashok yadav ke khet ke pas gram besra</t>
+          <t>1748002026/WC/22012034593877 — Chek dem (anicut) nirman kar gram besra me gadhi ke pas</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>0</v>
+        <v>1493374.24</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>0</v>
+        <v>1100265.6</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>44150</v>
-[...1 lines deleted...]
-      <c r="K500" s="3"/>
+        <v>44155</v>
+      </c>
+      <c r="K500" s="3" t="n">
+        <v>44197</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034645651 — naveen talab nirman kary gram panchyat mohri ke besra gram me sarbe no. 83/1 me</t>
+          <t>1748002026/WC/22012034613249 — Chek dem (Stap dem) nirman kary tilak ahirwar ke khet ke pas gram besra</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>75229</v>
+        <v>1487066.78</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>101904</v>
+        <v>1448953</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44299</v>
+        <v>44245</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>44686</v>
+        <v>45009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034645673 — Samudayik khet talab nirman kary ashik yadav ke khet ke pas gram besra gram panchyat mohari</t>
+          <t>1748002026/WC/22012034613250 — Chek dem (Stap dem) nirman kary ashok yadav ke khet ke pas gram besra</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44221</v>
+        <v>44150</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034645679 — Samudayik khet talab nirman kary sajjan singh yadav ke khet ke pas gram besra gram panchyat mohari</t>
+          <t>1748002026/WC/22012034645651 — naveen talab nirman kary gram panchyat mohri ke besra gram me sarbe no. 83/1 me</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>481970.24</v>
+        <v>75229</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>329644</v>
+        <v>101904</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>44299</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>44740</v>
+        <v>44686</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034645729 — Samudayik khet talab nirman kary ashok yadav ke khet ke pas gram besra gram panchyat mohari</t>
+          <t>1748002026/WC/22012034645673 — Samudayik khet talab nirman kary ashik yadav ke khet ke pas gram besra gram panchyat mohari</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>481970.24</v>
+        <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>332514</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44299</v>
-[...3 lines deleted...]
-      </c>
+        <v>44221</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034718610 — Talab jhinodhar nirman kary manhari gram ke pas bala talab gram manhari gp mohari</t>
+          <t>1748002026/WC/22012034645679 — Samudayik khet talab nirman kary sajjan singh yadav ke khet ke pas gram besra gram panchyat mohari</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>998488.17</v>
+        <v>481970.24</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>770850</v>
+        <v>329644</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44361</v>
+        <v>44299</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>45812</v>
+        <v>44740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034718624 — Talab jinodhar nirman kary harijan kaloni ke pas bala talab gram mohari</t>
+          <t>1748002026/WC/22012034645729 — Samudayik khet talab nirman kary ashok yadav ke khet ke pas gram besra gram panchyat mohari</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>998488.17</v>
+        <v>481970.24</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>929135.47</v>
+        <v>332514</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44365</v>
+        <v>44299</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>45266</v>
+        <v>44686</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034786724 — Roof water harbesting nirman kary Panchyat bhaban gp mohari</t>
+          <t>1748002026/WC/22012034718610 — Talab jhinodhar nirman kary manhari gram ke pas bala talab gram manhari gp mohari</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>0</v>
+        <v>998488.17</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>0</v>
+        <v>770850</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>44361</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>45812</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034786801 — Roof water harbesting nirman kary Panchyat bhaban gp mohari</t>
+          <t>1748002026/WC/22012034718624 — Talab jinodhar nirman kary harijan kaloni ke pas bala talab gram mohari</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>22229.14</v>
+        <v>998488.17</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>204</v>
+        <v>929135.47</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44824</v>
+        <v>44365</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>45265</v>
+        <v>45266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034886102 — Ma ki bagiya kary  MSN besra gp mohari</t>
+          <t>1748002026/WC/22012034786724 — Roof water harbesting nirman kary Panchyat bhaban gp mohari</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>16074.56</v>
+        <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>44471</v>
+        <v>44300</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034905947 — samudayak khet talab nirman karya</t>
+          <t>1748002026/WC/22012034786801 — Roof water harbesting nirman kary Panchyat bhaban gp mohari</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>0</v>
+        <v>22229.14</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>204</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>44588</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>44824</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>45265</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034909669 — Talab gahrikaran kary Sadak ke pas dhamrasa raste par gp mohari</t>
+          <t>1748002026/WC/22012034886102 — Ma ki bagiya kary  MSN besra gp mohari</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>49889.4</v>
+        <v>16074.56</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>41616</v>
+        <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>44659</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012034939224 — Naveen talab nirman karya manihari nale par gram manihari</t>
+          <t>1748002026/WC/22012034905947 — samudayak khet talab nirman karya</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>1465918.09</v>
+        <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>1418496.05</v>
+        <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>44666</v>
-[...3 lines deleted...]
-      </c>
+        <v>44588</v>
+      </c>
+      <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035007790 — Samudayik khet talab nirman kary Sukhalal harijan ke khet ke pas gram besra gp mohari</t>
+          <t>1748002026/WC/22012034909669 — Talab gahrikaran kary Sadak ke pas dhamrasa raste par gp mohari</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>323121.87</v>
+        <v>49889.4</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>296333.97</v>
+        <v>41616</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>44877</v>
+        <v>44659</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>45362</v>
+        <v>45265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035007793 — Samudayik khet talab nirman kary babbu adiwashi ke khet ke pas gram besra gp mohari</t>
+          <t>1748002026/WC/22012034939224 — Naveen talab nirman karya manihari nale par gram manihari</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>323121.87</v>
+        <v>1465918.09</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>303900.93</v>
+        <v>1418496.05</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>44877</v>
+        <v>44666</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>45362</v>
+        <v>45524</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035007795 — Samudayik khet talab nirman kary badam harijan ke khet ke pas gram besra gp mohari</t>
+          <t>1748002026/WC/22012035007790 — Samudayik khet talab nirman kary Sukhalal harijan ke khet ke pas gram besra gp mohari</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>323121.87</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>192406</v>
+        <v>296333.97</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>44877</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>45476</v>
+        <v>45362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035007797 — Bolder chek dem nirmn kary jinendr singh ke khet ke pas gram mohari</t>
+          <t>1748002026/WC/22012035007793 — Samudayik khet talab nirman kary babbu adiwashi ke khet ke pas gram besra gp mohari</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>196884.74</v>
+        <v>323121.87</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>177178.82</v>
+        <v>303900.93</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>44902</v>
+        <v>44877</v>
       </c>
       <c r="K516" s="3" t="n">
         <v>45362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035007800 — Bolder chek dem nirman kary hardeep singh ke khet ke pas gram mohari</t>
+          <t>1748002026/WC/22012035007795 — Samudayik khet talab nirman kary badam harijan ke khet ke pas gram besra gp mohari</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>173713.73</v>
+        <v>323121.87</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>162764.66</v>
+        <v>192406</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>44909</v>
+        <v>44877</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>45362</v>
+        <v>45476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035048362 — Bolder chekdem nirman karya Lalu ke khet ke pass</t>
+          <t>1748002026/WC/22012035007797 — Bolder chek dem nirmn kary jinendr singh ke khet ke pas gram mohari</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>0</v>
+        <v>196884.74</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>0</v>
+        <v>177178.82</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>44952</v>
-[...1 lines deleted...]
-      <c r="K518" s="3"/>
+        <v>44902</v>
+      </c>
+      <c r="K518" s="3" t="n">
+        <v>45362</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035082686 — Bolder chek dem nirman kary santosh singh ke khet ke pas gram mohari gp mohari</t>
+          <t>1748002026/WC/22012035007800 — Bolder chek dem nirman kary hardeep singh ke khet ke pas gram mohari</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>188002.58</v>
+        <v>173713.73</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>172012.83</v>
+        <v>162764.66</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>45103</v>
+        <v>44909</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>45376</v>
+        <v>45362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035082688 — Bolder chek dem nirman kary khas ke sthan par besra gp mohari</t>
+          <t>1748002026/WC/22012035048362 — Bolder chekdem nirman karya Lalu ke khet ke pass</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>188002.58</v>
+        <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>176111.44</v>
+        <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>45103</v>
-[...3 lines deleted...]
-      </c>
+        <v>44952</v>
+      </c>
+      <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035082691 — Bolder chek dem nirman kary mhadeep ke khet ke pas gp mohari</t>
+          <t>1748002026/WC/22012035082686 — Bolder chek dem nirman kary santosh singh ke khet ke pas gram mohari gp mohari</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>188002.58</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>166440</v>
+        <v>172012.83</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>45103</v>
       </c>
       <c r="K521" s="3" t="n">
         <v>45376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035082694 — Bolder chek dem nirman kary ghansyam harijan ke khet ke pas gp mohari</t>
+          <t>1748002026/WC/22012035082688 — Bolder chek dem nirman kary khas ke sthan par besra gp mohari</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>188002.58</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>175075.52</v>
+        <v>176111.44</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>45103</v>
       </c>
       <c r="K522" s="3" t="n">
         <v>45362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035082698 — Bolder Chek dem nirman kary pthar par gram besra gp mohari</t>
+          <t>1748002026/WC/22012035082691 — Bolder chek dem nirman kary mhadeep ke khet ke pas gp mohari</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>188002.58</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>172767.51</v>
+        <v>166440</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>45103</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>45362</v>
+        <v>45376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035101781 — Bolder chek dem nirman kary Pppu ke khet ke pas gram besra gp Mohari</t>
+          <t>1748002026/WC/22012035082694 — Bolder chek dem nirman kary ghansyam harijan ke khet ke pas gp mohari</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>150189.36</v>
+        <v>188002.58</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>0</v>
+        <v>175075.52</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K524" s="3"/>
+        <v>45103</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>45362</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035101784 — Bolder chek dem nirman kary Guman ke khet ke pas gram besra gp Mohari</t>
+          <t>1748002026/WC/22012035082698 — Bolder Chek dem nirman kary pthar par gram besra gp mohari</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>0</v>
+        <v>188002.58</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>0</v>
+        <v>172767.51</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K525" s="3"/>
+        <v>45103</v>
+      </c>
+      <c r="K525" s="3" t="n">
+        <v>45362</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035101786 — Bolder chek dem nirman kary Shantidham ke pas gram besra gp Mohari</t>
+          <t>1748002026/WC/22012035101781 — Bolder chek dem nirman kary Pppu ke khet ke pas gram besra gp Mohari</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>150189.36</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>95310</v>
+        <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>45366</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035101789 — Bolder chek dem nirman kary suneel yadav ki dukan ke pas gram besra gp Mohari</t>
+          <t>1748002026/WC/22012035101784 — Bolder chek dem nirman kary Guman ke khet ke pas gram besra gp Mohari</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035101791 — Bolder chek dem nirman kary mela raste par gram besra gp mohari</t>
+          <t>1748002026/WC/22012035101786 — Bolder chek dem nirman kary Shantidham ke pas gram besra gp Mohari</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>0</v>
+        <v>150189.36</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>0</v>
+        <v>95310</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K528" s="3"/>
+        <v>45366</v>
+      </c>
+      <c r="K528" s="3" t="n">
+        <v>45685</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035101855 — Samudayik khet talab nirman kary Lallu adiwashi ke khet ke pas gram besra gp mohari</t>
+          <t>1748002026/WC/22012035101789 — Bolder chek dem nirman kary suneel yadav ki dukan ke pas gram besra gp Mohari</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>346836.59</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>323498.56</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>45267</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035101858 — Samudayik khet talab nirman kary Rajan harijan ke khet ke pas gram besra gp Mohari</t>
+          <t>1748002026/WC/22012035101791 — Bolder chek dem nirman kary mela raste par gram besra gp mohari</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>346836.59</v>
+        <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>307791.12</v>
+        <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>45267</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035144404 — Samudayik khet talab nirman kary sukhalal adiwashi ke khet ke pas pathar par gram besra gp mohari</t>
+          <t>1748002026/WC/22012035101855 — Samudayik khet talab nirman kary Lallu adiwashi ke khet ke pas gram besra gp mohari</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>348836.59</v>
+        <v>346836.59</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>280908</v>
+        <v>323498.56</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>45476</v>
+        <v>45267</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>45783</v>
+        <v>45621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035144412 — Samudayik khet talab nirman kary Jandel harijan  ke khet ke pas par gram besra gp mohari</t>
+          <t>1748002026/WC/22012035101858 — Samudayik khet talab nirman kary Rajan harijan ke khet ke pas gram besra gp Mohari</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>348836.59</v>
+        <v>346836.59</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>269346</v>
+        <v>307791.12</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>45366</v>
+        <v>45267</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>45863</v>
+        <v>45621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035144416 — Samudayik khet talab nirman lalu lodhi ke khet ke pas gram mohari</t>
+          <t>1748002026/WC/22012035144404 — Samudayik khet talab nirman kary sukhalal adiwashi ke khet ke pas pathar par gram besra gp mohari</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>348836.59</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>275401</v>
+        <v>280908</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>45274</v>
+        <v>45476</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>45476</v>
+        <v>45783</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035144427 — Bolder chek dem nirman kary mela rast par besra gp mohari</t>
+          <t>1748002026/WC/22012035144412 — Samudayik khet talab nirman kary Jandel harijan  ke khet ke pas par gram besra gp mohari</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>150037.18</v>
+        <v>348836.59</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>0</v>
+        <v>269346</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>45366</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>45863</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035164163 — Samudayik khet talab nirman kary mohari</t>
+          <t>1748002026/WC/22012035144416 — Samudayik khet talab nirman lalu lodhi ke khet ke pas gram mohari</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>0</v>
+        <v>348836.59</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>275401</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>45274</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>45476</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035198908 — Chek dem / stap dem nirman kary kakrua nale par gp mohari</t>
+          <t>1748002026/WC/22012035144427 — Bolder chek dem nirman kary mela rast par besra gp mohari</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>1493219.07</v>
+        <v>150037.18</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>45315</v>
+        <v>45030</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035214392 — Samudayik khet talab nirman kary Pooran lodhi ke khet ke pas gp mohari</t>
+          <t>1748002026/WC/22012035164163 — Samudayik khet talab nirman kary mohari</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>45459</v>
+        <v>45201</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035214396 — Samudayik khet talab nirman kary Haribai ahirwar ke khet ke pas gram besra gp mohari</t>
+          <t>1748002026/WC/22012035198908 — Chek dem / stap dem nirman kary kakrua nale par gp mohari</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>309199.13</v>
+        <v>1493219.07</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>45682</v>
+        <v>45315</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035214402 — Bolder chek dem nirman kary Aankesh yadav ke khet ke pas gram besra gp mohari</t>
+          <t>1748002026/WC/22012035214392 — Samudayik khet talab nirman kary Pooran lodhi ke khet ke pas gp mohari</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>145260.8</v>
+        <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>99630</v>
+        <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>45496</v>
-[...3 lines deleted...]
-      </c>
+        <v>45459</v>
+      </c>
+      <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035214405 — Bolder chek dem nirman kary Rampal lodhi ke khet ke pas gp mohari</t>
+          <t>1748002026/WC/22012035214396 — Samudayik khet talab nirman kary Haribai ahirwar ke khet ke pas gram besra gp mohari</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>145260.8</v>
+        <v>309199.13</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>99630</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>45496</v>
-[...3 lines deleted...]
-      </c>
+        <v>45682</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035214408 — Bolder chek dem nirman kary Suneel yadav ki dukan ke pas gram besra gp mohari</t>
+          <t>1748002026/WC/22012035214402 — Bolder chek dem nirman kary Aankesh yadav ke khet ke pas gram besra gp mohari</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>150560.57</v>
+        <v>145260.8</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>109161.6</v>
+        <v>99630</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>45496</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>45685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035239311 — Samudayik khet talab nirman kary pooran lodhi ke khet ke pas gp mohari</t>
+          <t>1748002026/WC/22012035214405 — Bolder chek dem nirman kary Rampal lodhi ke khet ke pas gp mohari</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>335890.52</v>
+        <v>145260.8</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>282366</v>
+        <v>99630</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>45682</v>
+        <v>45496</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>45868</v>
+        <v>45685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035239317 — Bolder chek dem nirman kary Shersingh lodhi ke khet ke pas gp mohari</t>
+          <t>1748002026/WC/22012035214408 — Bolder chek dem nirman kary Suneel yadav ki dukan ke pas gram besra gp mohari</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>147160.18</v>
+        <v>150560.57</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>96228</v>
+        <v>109161.6</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>45682</v>
+        <v>45496</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>45863</v>
+        <v>45685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035244419 — Samudayik khet talab nirman kary Shivraj lodhi ke khet ke pas gram mohari gp mohari</t>
+          <t>1748002026/WC/22012035239311 — Samudayik khet talab nirman kary pooran lodhi ke khet ke pas gp mohari</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>335890.52</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>280746</v>
+        <v>282366</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>45698</v>
+        <v>45682</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>45783</v>
+        <v>45868</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035244422 — Samudayik khet talab nirman kary kanchhedi ke khet ke pas gram manihari muhal gp mohari</t>
+          <t>1748002026/WC/22012035239317 — Bolder chek dem nirman kary Shersingh lodhi ke khet ke pas gp mohari</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>335890.52</v>
+        <v>147160.18</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>274104</v>
+        <v>96228</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>45698</v>
+        <v>45682</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>45783</v>
+        <v>45863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035244425 — Samudayik khet talab nirman kary Lalu yadav ke khet ke pas gram besra gp mohari</t>
+          <t>1748002026/WC/22012035244419 — Samudayik khet talab nirman kary Shivraj lodhi ke khet ke pas gram mohari gp mohari</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>335890.52</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>277884</v>
+        <v>280746</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>45698</v>
       </c>
       <c r="K546" s="3" t="n">
         <v>45783</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035244426 — Samudayik khet talab nirman kary Vinod pal ke khet ke pas gram besra gp mohari</t>
+          <t>1748002026/WC/22012035244422 — Samudayik khet talab nirman kary kanchhedi ke khet ke pas gram manihari muhal gp mohari</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>335890.52</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>274104</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>45698</v>
       </c>
       <c r="K547" s="3" t="n">
         <v>45783</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035244431 — Samudayik khet talab nirman kary Kamal singh ke khet ke pas gram mohari gp mohari</t>
+          <t>1748002026/WC/22012035244425 — Samudayik khet talab nirman kary Lalu yadav ke khet ke pas gram besra gp mohari</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>335890.52</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>277506</v>
+        <v>277884</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>45689</v>
+        <v>45698</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>46098</v>
+        <v>45783</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035259181 — Samudayik khet talab nirman kary Pathar par gram besra gp mohari</t>
+          <t>1748002026/WC/22012035244426 — Samudayik khet talab nirman kary Vinod pal ke khet ke pas gram besra gp mohari</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>359719.77</v>
+        <v>335890.52</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>326371.79</v>
+        <v>274104</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>45766</v>
+        <v>45698</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>46098</v>
+        <v>45783</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035259184 — Samudayik khet talab nirman kary Duda ghat par gp mohari</t>
+          <t>1748002026/WC/22012035244431 — Samudayik khet talab nirman kary Kamal singh ke khet ke pas gram mohari gp mohari</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>359719.77</v>
+        <v>335890.52</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>332897.38</v>
+        <v>277506</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>45766</v>
+        <v>45689</v>
       </c>
       <c r="K550" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035259188 — Samudayik khet talab nirman kary boby khet ke pass gp mohari</t>
+          <t>1748002026/WC/22012035259181 — Samudayik khet talab nirman kary Pathar par gram besra gp mohari</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>359719.77</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>332897.38</v>
+        <v>326371.79</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K551" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035259191 — Samudayik khet talab nirman kary Pradeep ke khet ke pass gp mohari</t>
+          <t>1748002026/WC/22012035259184 — Samudayik khet talab nirman kary Duda ghat par gp mohari</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>359719.77</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>331122.18</v>
+        <v>332897.38</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K552" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035259193 — Samudayik khet talab nirman kary Omkar ke khet ke pass gp mohari</t>
+          <t>1748002026/WC/22012035259188 — Samudayik khet talab nirman kary boby khet ke pass gp mohari</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>359719.77</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>329765.82</v>
+        <v>332897.38</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K553" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035271978 — Samudayik khet talab nirman kary Ajay yadav ke khet ke pas gram besra Gp Mohari</t>
+          <t>1748002026/WC/22012035259191 — Samudayik khet talab nirman kary Pradeep ke khet ke pass gp mohari</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>359719.77</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>285273</v>
+        <v>331122.18</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>45793</v>
+        <v>45766</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>45876</v>
+        <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035271991 — Samudayik khet talab nirman kary Pradum yadav ke khet ke pas gram besra Gp Mohari</t>
+          <t>1748002026/WC/22012035259193 — Samudayik khet talab nirman kary Omkar ke khet ke pass gp mohari</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>359719.77</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>280575</v>
+        <v>329765.82</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>45793</v>
+        <v>45766</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>46069</v>
+        <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035272006 — Samudayik khet talab nirman kary Dilip yadav ke khet ke pas gram besra Gp Mohari</t>
+          <t>1748002026/WC/22012035271978 — Samudayik khet talab nirman kary Ajay yadav ke khet ke pas gram besra Gp Mohari</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>359719.77</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>279009</v>
+        <v>285273</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K556" s="3" t="n">
         <v>45876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035272022 — Samudayik khet talab nirman kary Sajjan singh ke khet ke pas gram besra Gp Mohari</t>
+          <t>1748002026/WC/22012035271991 — Samudayik khet talab nirman kary Pradum yadav ke khet ke pas gram besra Gp Mohari</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>359719.77</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>333542.46</v>
+        <v>280575</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>45792</v>
+        <v>45793</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>46098</v>
+        <v>46069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035272043 — Samudayik khet talab nirman kary Collector Adiwashi ke khet ke pas gram besra Gp Mohari</t>
+          <t>1748002026/WC/22012035272006 — Samudayik khet talab nirman kary Dilip yadav ke khet ke pas gram besra Gp Mohari</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>359719.77</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>283437</v>
+        <v>279009</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>45792</v>
+        <v>45793</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>46098</v>
+        <v>45876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035272055 — Samudayik khet talab nirman kary Senpal ke khet ke pas Gp Mohari</t>
+          <t>1748002026/WC/22012035272022 — Samudayik khet talab nirman kary Sajjan singh ke khet ke pas gram besra Gp Mohari</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>359719.77</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>282141</v>
+        <v>333542.46</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>45793</v>
+        <v>45792</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>45876</v>
+        <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/22012035313018 — Naveen Talab nirman kary Caloni basti kepas gram besra Gp Mohari</t>
+          <t>1748002026/WC/22012035272043 — Samudayik khet talab nirman kary Collector Adiwashi ke khet ke pas gram besra Gp Mohari</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>1499281.08</v>
+        <v>359719.77</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>1157340.71</v>
+        <v>283437</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>46150</v>
-[...1 lines deleted...]
-      <c r="K560" s="3"/>
+        <v>45792</v>
+      </c>
+      <c r="K560" s="3" t="n">
+        <v>46098</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WC/443 — कपिल धारा कूप निर्माण कार्य पिन्‍ना / शिवुआ</t>
+          <t>1748002026/WC/22012035272055 — Samudayik khet talab nirman kary Senpal ke khet ke pas Gp Mohari</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>193000</v>
+        <v>359719.77</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>100</v>
+        <v>282141</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>40739</v>
+        <v>45793</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>41114</v>
+        <v>45876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WH/1 — कपिल धारा कूप निर्माण लम्‍पू / परमा</t>
+          <t>1748002026/WC/22012035313018 — Naveen Talab nirman kary Caloni basti kepas gram besra Gp Mohari</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>49000</v>
+        <v>1499281.08</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>12558</v>
+        <v>1157340.71</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>39427</v>
-[...3 lines deleted...]
-      </c>
+        <v>46150</v>
+      </c>
+      <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WH/2 — कपिल धारा कूप निर्माण प्राणसिह /शिवुआ हरि0</t>
+          <t>1748002026/WC/443 — कपिल धारा कूप निर्माण कार्य पिन्‍ना / शिवुआ</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>49000</v>
+        <v>193000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>25098</v>
+        <v>100</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>39426</v>
+        <v>40739</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>39239</v>
+        <v>41114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WH/22012034945398 — Talab Jinodhar avm Bestviyar Kary Pradhanmantri Sadak ke pas gram besra Gp Mohari</t>
+          <t>1748002026/WH/1 — कपिल धारा कूप निर्माण लम्‍पू / परमा</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>987069.8</v>
+        <v>49000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>852042.06</v>
+        <v>12558</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>46150</v>
-[...1 lines deleted...]
-      <c r="K564" s="3"/>
+        <v>39427</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>41333</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1748002026/WH/22012034945399 — Talab Jinodhar avm Bestviyar Kary Dhamrasa raste par gram manihari Gp Mohari</t>
+          <t>1748002026/WH/2 — कपिल धारा कूप निर्माण प्राणसिह /शिवुआ हरि0</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>989488.89</v>
+        <v>49000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>898556.53</v>
+        <v>25098</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>46150</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>39426</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>39239</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C566" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D566" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E566" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F566" s="1" t="inlineStr">
+        <is>
+          <t>1748002026/WH/22012034945398 — Talab Jinodhar avm Bestviyar Kary Pradhanmantri Sadak ke pas gram besra Gp Mohari</t>
+        </is>
+      </c>
+      <c r="G566" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H566" s="2" t="n">
+        <v>987069.8</v>
+      </c>
+      <c r="I566" s="2" t="n">
+        <v>852042.06</v>
+      </c>
+      <c r="J566" s="3" t="n">
+        <v>46150</v>
+      </c>
+      <c r="K566" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>CHANDERI</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C567" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D567" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E567" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F567" s="1" t="inlineStr">
+        <is>
+          <t>1748002026/WH/22012034945399 — Talab Jinodhar avm Bestviyar Kary Dhamrasa raste par gram manihari Gp Mohari</t>
+        </is>
+      </c>
+      <c r="G567" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H567" s="2" t="n">
+        <v>989488.89</v>
+      </c>
+      <c r="I567" s="2" t="n">
+        <v>898556.53</v>
+      </c>
+      <c r="J567" s="3" t="n">
+        <v>46150</v>
+      </c>
+      <c r="K567" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>CHANDERI</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C566" s="1" t="inlineStr">
+      <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D566" s="1" t="inlineStr">
+      <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E566" s="1" t="inlineStr">
+      <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F566" s="1" t="inlineStr">
+      <c r="F568" s="1" t="inlineStr">
         <is>
           <t>1748002026/WH/69 — निस्‍तारी तालाव निर्माण हरिजन वस्‍ती के पास</t>
         </is>
       </c>
-      <c r="G566" s="1" t="inlineStr">
+      <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
-      <c r="H566" s="2" t="n">
+      <c r="H568" s="2" t="n">
         <v>499000</v>
       </c>
-      <c r="I566" s="2" t="n">
+      <c r="I568" s="2" t="n">
         <v>473356</v>
       </c>
-      <c r="J566" s="3" t="n">
+      <c r="J568" s="3" t="n">
         <v>40863</v>
       </c>
-      <c r="K566" s="3" t="n">
+      <c r="K568" s="3" t="n">
         <v>41115</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>