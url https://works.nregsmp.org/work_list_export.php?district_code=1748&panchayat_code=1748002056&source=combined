--- v0 (2026-09-06)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K290"/>
+  <dimension ref="A1:K299"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 20:23:08</t>
+          <t>Exported on: 2026-10-24 07:07:18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ASHOK NAGAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3544,51 +3544,51 @@
       <c r="J78" s="3" t="n">
         <v>44760</v>
       </c>
       <c r="K78" s="3" t="n">
         <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/3709426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114806052</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>6804</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45795</v>
@@ -3832,51 +3832,51 @@
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>44687</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/4205168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148178421</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>14442</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>44798</v>
@@ -3930,433 +3930,433 @@
       <c r="J86" s="3" t="n">
         <v>44760</v>
       </c>
       <c r="K86" s="3" t="n">
         <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/4357157 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149610408</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>3636</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>44919</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/4671334 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114804658</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>14823</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K88" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/4680519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148614114</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>13851</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/4982942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148178388</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>21672</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K90" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5102754 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148735055</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>13581</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5102755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148735129</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>14238</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K92" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5102756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148735141</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5102757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148735288</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>15939</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5102758 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148735311</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>10188</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45748</v>
@@ -4408,100 +4408,100 @@
       <c r="J96" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5104782 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149569665</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>15939</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5104890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149610440</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>5103</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45748</v>
@@ -4651,288 +4651,288 @@
       <c r="J101" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K101" s="3" t="n">
         <v>46028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5573931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152033095</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>17982</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5573932 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152033097</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>16929</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5573977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152008199</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>20034</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5573978 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152008382</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>2313</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5573980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152033101</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>20583</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5573981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152033107</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>16929</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45784</v>
@@ -5131,51 +5131,51 @@
       <c r="J111" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K111" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5574441 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152032995</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>972</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45784</v>
@@ -5325,145 +5325,145 @@
       <c r="J115" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K115" s="3" t="n">
         <v>46074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5575050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152007912</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>16317</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5575051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152007795</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I117" s="2" t="n">
-        <v>15624</v>
+        <v>11424</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5575360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152008355</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>16929</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45784</v>
@@ -5517,73 +5517,73 @@
       <c r="J119" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K119" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5575398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152008280</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I120" s="2" t="n">
-        <v>10938</v>
+        <v>13038</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -5613,474 +5613,474 @@
       <c r="J121" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5575957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152033153</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>20856</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5575958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152033201</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>16191</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5576136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152002707</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>16929</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5576137 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152002709</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I125" s="2" t="n">
-        <v>18756</v>
+        <v>20856</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5576145 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152033169</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>10584</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5576146 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152033178</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>12753</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5576147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152033187</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>5112</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5631111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148734986</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5777252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152008449</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/5779288 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152033065</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>22197</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45939</v>
@@ -6132,7663 +6132,8086 @@
       <c r="J132" s="3" t="n">
         <v>43337</v>
       </c>
       <c r="K132" s="3" t="n">
         <v>43620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/6178810 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148605469</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/6180594 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148735018</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/6185037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148735002</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/6188065 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149569647</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/6190309 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148507738</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/6191732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148735246</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/6193979 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148735091</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/6195701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148571591</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/6195910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149569682</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/6200587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148735479</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/6200974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148735269</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/6201262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148517225</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/6205906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148735184</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/6206287 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148735225</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/6207980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148517330</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/6208953 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149409149</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/6210488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148605524</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/6213016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148159779</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1748002056/IF/IAY/6216022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148606051</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/641695 — Construction of IAY House -IAY REG. NO. MP1082744</t>
+          <t>1748002056/IF/IAY/6247359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105876802</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I152" s="2" t="n">
-        <v>14616</v>
+        <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46149</v>
+      </c>
+      <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/641769 — Construction of IAY House -IAY REG. NO. MP1088247</t>
+          <t>1748002056/IF/IAY/6276842 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148605542</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I153" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
-        <v>43334</v>
-[...3 lines deleted...]
-      </c>
+        <v>46129</v>
+      </c>
+      <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/641837 — Construction of IAY House -IAY REG. NO. MP1096326</t>
+          <t>1748002056/IF/IAY/6276909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148517307</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>14640</v>
+        <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
-        <v>43237</v>
-[...3 lines deleted...]
-      </c>
+        <v>46149</v>
+      </c>
+      <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/642160 — Construction of IAY House -IAY REG. NO. MP1127687</t>
+          <t>1748002056/IF/IAY/6282874 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149022592</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>15508</v>
+        <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
-        <v>43337</v>
-[...3 lines deleted...]
-      </c>
+        <v>46085</v>
+      </c>
+      <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/642161 — Construction of IAY House -IAY REG. NO. MP1127696</t>
+          <t>1748002056/IF/IAY/6282875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149022707</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>15914</v>
+        <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
-        <v>43237</v>
-[...3 lines deleted...]
-      </c>
+        <v>46129</v>
+      </c>
+      <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/642215 — Construction of IAY House -IAY REG. NO. MP1130256</t>
+          <t>1748002056/IF/IAY/6355418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148507762</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>15138</v>
+        <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>43237</v>
-[...3 lines deleted...]
-      </c>
+        <v>46085</v>
+      </c>
+      <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/642257 — Construction of IAY House -IAY REG. NO. MP1132324</t>
+          <t>1748002056/IF/IAY/6355463 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148507670</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>14790</v>
+        <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
-        <v>43296</v>
-[...3 lines deleted...]
-      </c>
+        <v>46195</v>
+      </c>
+      <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/642313 — Construction of IAY House -IAY REG. NO. MP1136180</t>
+          <t>1748002056/IF/IAY/6355510 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148507649</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>15312</v>
+        <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
-        <v>43296</v>
-[...3 lines deleted...]
-      </c>
+        <v>46195</v>
+      </c>
+      <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/642460 — Construction of IAY House -IAY REG. NO. MP1145186</t>
+          <t>1748002056/IF/IAY/6387527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149610470</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>15312</v>
+        <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>43334</v>
-[...3 lines deleted...]
-      </c>
+        <v>46085</v>
+      </c>
+      <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/642699 — Construction of IAY House -IAY REG. NO. MP1161924</t>
+          <t>1748002056/IF/IAY/641695 — Construction of IAY House -IAY REG. NO. MP1082744</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>43237</v>
+        <v>42872</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>43682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/642716 — Construction of IAY House -IAY REG. NO. MP1163446</t>
+          <t>1748002056/IF/IAY/641769 — Construction of IAY House -IAY REG. NO. MP1088247</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>14616</v>
+        <v>15660</v>
       </c>
       <c r="J162" s="3" t="n">
-        <v>42872</v>
+        <v>43334</v>
       </c>
       <c r="K162" s="3" t="n">
-        <v>43620</v>
+        <v>43426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/642722 — Construction of IAY House -IAY REG. NO. MP1163732</t>
+          <t>1748002056/IF/IAY/641837 — Construction of IAY House -IAY REG. NO. MP1096326</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>14616</v>
+        <v>14640</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>42872</v>
+        <v>43237</v>
       </c>
       <c r="K163" s="3" t="n">
-        <v>43620</v>
+        <v>43714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/642726 — Construction of IAY House -IAY REG. NO. MP1163896</t>
+          <t>1748002056/IF/IAY/642160 — Construction of IAY House -IAY REG. NO. MP1127687</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>15324</v>
+        <v>15508</v>
       </c>
       <c r="J164" s="3" t="n">
-        <v>42872</v>
+        <v>43337</v>
       </c>
       <c r="K164" s="3" t="n">
-        <v>43655</v>
+        <v>43690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/642783 — Construction of IAY House -IAY REG. NO. MP1167779</t>
+          <t>1748002056/IF/IAY/642161 — Construction of IAY House -IAY REG. NO. MP1127696</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>14828</v>
+        <v>15914</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>43237</v>
       </c>
       <c r="K165" s="3" t="n">
-        <v>43682</v>
+        <v>44085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/643058 — Construction of IAY House -IAY REG. NO. MP1187410</t>
+          <t>1748002056/IF/IAY/642215 — Construction of IAY House -IAY REG. NO. MP1130256</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>15660</v>
+        <v>15138</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>43337</v>
+        <v>43237</v>
       </c>
       <c r="K166" s="3" t="n">
-        <v>43409</v>
+        <v>43492</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/643406 — Construction of IAY House -IAY REG. NO. MP1207081</t>
+          <t>1748002056/IF/IAY/642257 — Construction of IAY House -IAY REG. NO. MP1132324</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>14712</v>
+        <v>14790</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>43237</v>
+        <v>43296</v>
       </c>
       <c r="K167" s="3" t="n">
-        <v>43714</v>
+        <v>43620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/643728 — Construction of IAY House -IAY REG. NO. MP1223023</t>
+          <t>1748002056/IF/IAY/642313 — Construction of IAY House -IAY REG. NO. MP1136180</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>15660</v>
+        <v>15312</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>43070</v>
+        <v>43296</v>
       </c>
       <c r="K168" s="3" t="n">
-        <v>43472</v>
+        <v>43620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/643781 — Construction of IAY House -IAY REG. NO. MP1225509</t>
+          <t>1748002056/IF/IAY/642460 — Construction of IAY House -IAY REG. NO. MP1145186</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>14616</v>
+        <v>15312</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>43337</v>
+        <v>43334</v>
       </c>
       <c r="K169" s="3" t="n">
-        <v>43620</v>
+        <v>43448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/643831 — Construction of IAY House -IAY REG. NO. MP1228423</t>
+          <t>1748002056/IF/IAY/642699 — Construction of IAY House -IAY REG. NO. MP1161924</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>14640</v>
+        <v>14616</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>43237</v>
       </c>
       <c r="K170" s="3" t="n">
         <v>43682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/643946 — Construction of IAY House -IAY REG. NO. MP1235915</t>
+          <t>1748002056/IF/IAY/642716 — Construction of IAY House -IAY REG. NO. MP1163446</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>14640</v>
+        <v>14616</v>
       </c>
       <c r="J171" s="3" t="n">
-        <v>43070</v>
+        <v>42872</v>
       </c>
       <c r="K171" s="3" t="n">
-        <v>43682</v>
+        <v>43620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/644901 — Construction of IAY House -IAY REG. NO. MP1361292</t>
+          <t>1748002056/IF/IAY/642722 — Construction of IAY House -IAY REG. NO. MP1163732</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>15498</v>
+        <v>14616</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>42872</v>
       </c>
       <c r="K172" s="3" t="n">
-        <v>43655</v>
+        <v>43620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/647952 — Construction of IAY House -IAY REG. NO. MP2114133</t>
+          <t>1748002056/IF/IAY/642726 — Construction of IAY House -IAY REG. NO. MP1163896</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>14616</v>
+        <v>15324</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>43237</v>
+        <v>42872</v>
       </c>
       <c r="K173" s="3" t="n">
-        <v>43682</v>
+        <v>43655</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1748002056/IF/IAY/649418 — Construction of IAY House -IAY REG. NO. MP2715996</t>
+          <t>1748002056/IF/IAY/642783 — Construction of IAY House -IAY REG. NO. MP1167779</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>15324</v>
+        <v>14828</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>43334</v>
+        <v>43237</v>
       </c>
       <c r="K174" s="3" t="n">
-        <v>43655</v>
+        <v>43682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1748002056/LD/3799417445 — SHANTI DHAM NIRMAN KARYA KNAWTA</t>
+          <t>1748002056/IF/IAY/643058 — Construction of IAY House -IAY REG. NO. MP1187410</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
-        <v>499000</v>
+        <v>15030</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>267921</v>
+        <v>15660</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>41647</v>
+        <v>43337</v>
       </c>
       <c r="K175" s="3" t="n">
-        <v>43779</v>
+        <v>43409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1748002056/LD/3799432728 — KHEAL MADAN NIRMAN KARYA MATA MANDER KE PASS KNAWA</t>
+          <t>1748002056/IF/IAY/643406 — Construction of IAY House -IAY REG. NO. MP1207081</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>526700</v>
+        <v>15030</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>16216</v>
+        <v>14712</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>41702</v>
+        <v>43237</v>
       </c>
       <c r="K176" s="3" t="n">
-        <v>43771</v>
+        <v>43714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1748002056/LD/69 — खेल मैदान कार्य शा0 मा0 वि0 एव प्रा0वि0 स्‍कल के प</t>
+          <t>1748002056/IF/IAY/643728 — Construction of IAY House -IAY REG. NO. MP1223023</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>204000</v>
+        <v>15030</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>116510</v>
+        <v>15660</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>41306</v>
+        <v>43070</v>
       </c>
       <c r="K177" s="3" t="n">
-        <v>41580</v>
+        <v>43472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/04 — आदिवासी रास्‍ता कनावटा से चमरूखो के रास्‍ता पर</t>
+          <t>1748002056/IF/IAY/643781 — Construction of IAY House -IAY REG. NO. MP1225509</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
-        <v>264000</v>
+        <v>15030</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>0</v>
+        <v>14616</v>
       </c>
       <c r="J178" s="3" t="n">
-        <v>39703</v>
-[...1 lines deleted...]
-      <c r="K178" s="3"/>
+        <v>43337</v>
+      </c>
+      <c r="K178" s="3" t="n">
+        <v>43620</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/1 — अर्थवर्क मुरमकार्य कनावटा से दुधराई की ओर</t>
+          <t>1748002056/IF/IAY/643831 — Construction of IAY House -IAY REG. NO. MP1228423</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
-        <v>400000</v>
+        <v>15030</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>52638</v>
+        <v>14640</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>39387</v>
+        <v>43237</v>
       </c>
       <c r="K179" s="3" t="n">
-        <v>39142</v>
+        <v>43682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/2 — अर्थबर्क एंव मुरमी करण कार्य स्‍कूल से गढाई घाटी की ओर कनावटा</t>
+          <t>1748002056/IF/IAY/643946 — Construction of IAY House -IAY REG. NO. MP1235915</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
-        <v>33000</v>
+        <v>15030</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>200340</v>
+        <v>14640</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>39605</v>
+        <v>43070</v>
       </c>
       <c r="K180" s="3" t="n">
-        <v>39448</v>
+        <v>43682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/22012034181571 — cement cancret road vikram singh ke makan se net r</t>
+          <t>1748002056/IF/IAY/644901 — Construction of IAY House -IAY REG. NO. MP1361292</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
-        <v>128000</v>
+        <v>15030</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>115187.7</v>
+        <v>15498</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>41528</v>
+        <v>42872</v>
       </c>
       <c r="K181" s="3" t="n">
-        <v>42037</v>
+        <v>43655</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/22012034181573 — cement cancret road bragh bhan ke makan se gajram</t>
+          <t>1748002056/IF/IAY/647952 — Construction of IAY House -IAY REG. NO. MP2114133</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
-        <v>128000</v>
+        <v>15030</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>92717.5</v>
+        <v>14616</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>41528</v>
+        <v>43237</v>
       </c>
       <c r="K182" s="3" t="n">
-        <v>42036</v>
+        <v>43682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/22012034181987 — cement cancret road shyamlal rajak ke makan se suk</t>
+          <t>1748002056/IF/IAY/649418 — Construction of IAY House -IAY REG. NO. MP2715996</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>225900</v>
+        <v>15030</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>166815</v>
+        <v>15324</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>41530</v>
+        <v>43334</v>
       </c>
       <c r="K183" s="3" t="n">
-        <v>42181</v>
+        <v>43655</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/22012034202631 — CHANKHARI KHARANJA NIRMAN KARYA EGS SALLA SE SOBHA</t>
+          <t>1748002056/LD/3799417445 — SHANTI DHAM NIRMAN KARYA KNAWTA</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
-        <v>327648</v>
+        <v>499000</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>25969.58</v>
+        <v>267921</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>41678</v>
+        <v>41647</v>
       </c>
       <c r="K184" s="3" t="n">
-        <v>42181</v>
+        <v>43779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/22012034202775 — CC ROAD RUMAL AADIWASI KE MAKAN SE TULARAM AADIWAS</t>
+          <t>1748002056/LD/3799432728 — KHEAL MADAN NIRMAN KARYA MATA MANDER KE PASS KNAWA</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>146391</v>
+        <v>526700</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>75883</v>
+        <v>16216</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>41699</v>
+        <v>41702</v>
       </c>
       <c r="K185" s="3" t="n">
-        <v>42531</v>
+        <v>43771</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/22012034210943 — KHEAT SADAK NIRMAN KARYA SAMRATH KE KHEAT SE SANJA</t>
+          <t>1748002056/LD/69 — खेल मैदान कार्य शा0 मा0 वि0 एव प्रा0वि0 स्‍कल के प</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>892079</v>
+        <v>204000</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>292</v>
+        <v>116510</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>41702</v>
+        <v>41306</v>
       </c>
       <c r="K186" s="3" t="n">
-        <v>42665</v>
+        <v>41580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/22012034294198 — CC Rod tularam Singh ke Makan Se Prkash Singh ke Makan tak</t>
+          <t>1748002056/RC/04 — आदिवासी रास्‍ता कनावटा से चमरूखो के रास्‍ता पर</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
-        <v>134988</v>
+        <v>264000</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>104792.08</v>
+        <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>42362</v>
-[...3 lines deleted...]
-      </c>
+        <v>39703</v>
+      </c>
+      <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/22012034294200 — CC Marg Nirman Kary Sarvjanik Chabutra Se MunniLal Ke Makan tak</t>
+          <t>1748002056/RC/1 — अर्थवर्क मुरमकार्य कनावटा से दुधराई की ओर</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>131056</v>
+        <v>400000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>74491.09</v>
+        <v>52638</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>42362</v>
+        <v>39387</v>
       </c>
       <c r="K188" s="3" t="n">
-        <v>43314</v>
+        <v>39142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/22012034330197 — sudur sadak nirman kary kanavta se barana ki or</t>
+          <t>1748002056/RC/2 — अर्थबर्क एंव मुरमी करण कार्य स्‍कूल से गढाई घाटी की ओर कनावटा</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>1500000</v>
+        <v>33000</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>0</v>
+        <v>200340</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K189" s="3"/>
+        <v>39605</v>
+      </c>
+      <c r="K189" s="3" t="n">
+        <v>39448</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/22012034379160 — sudur sadak nirman karya</t>
+          <t>1748002056/RC/22012034181571 — cement cancret road vikram singh ke makan se net r</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>0</v>
+        <v>128000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>0</v>
+        <v>115187.7</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K190" s="3"/>
+        <v>41528</v>
+      </c>
+      <c r="K190" s="3" t="n">
+        <v>42037</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/22012034439123 — sudur sadak nirman gram knavta</t>
+          <t>1748002056/RC/22012034181573 — cement cancret road bragh bhan ke makan se gajram</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>0</v>
+        <v>128000</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>0</v>
+        <v>92717.5</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K191" s="3"/>
+        <v>41528</v>
+      </c>
+      <c r="K191" s="3" t="n">
+        <v>42036</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/22012034539557 — CC road nirman kary khushal ke makan se raju harijan tak gram kanabata</t>
+          <t>1748002056/RC/22012034181987 — cement cancret road shyamlal rajak ke makan se suk</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>25500</v>
+        <v>225900</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>37866</v>
+        <v>166815</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>44191</v>
+        <v>41530</v>
       </c>
       <c r="K192" s="3" t="n">
-        <v>44844</v>
+        <v>42181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/22012034539560 — CC road nirman kary tulai harijan ke makan se bhanu ke makan tak gram kanabta</t>
+          <t>1748002056/RC/22012034202631 — CHANKHARI KHARANJA NIRMAN KARYA EGS SALLA SE SOBHA</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>38325</v>
+        <v>327648</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>36480</v>
+        <v>25969.58</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>44195</v>
+        <v>41678</v>
       </c>
       <c r="K193" s="3" t="n">
-        <v>44607</v>
+        <v>42181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/22012034539562 — CC road nirman kary Dlelsingh ke makan se shobharam ke makan tak gram kanawata</t>
+          <t>1748002056/RC/22012034202775 — CC ROAD RUMAL AADIWASI KE MAKAN SE TULARAM AADIWAS</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>38250</v>
+        <v>146391</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>0</v>
+        <v>75883</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>44195</v>
-[...1 lines deleted...]
-      <c r="K194" s="3"/>
+        <v>41699</v>
+      </c>
+      <c r="K194" s="3" t="n">
+        <v>42531</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/22012034683779 — CC road nirman kary shri pappu yadav ke makan se shri madpal gond baba ke sthan tak gp kanawata</t>
+          <t>1748002056/RC/22012034210943 — KHEAT SADAK NIRMAN KARYA SAMRATH KE KHEAT SE SANJA</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>49871</v>
+        <v>892079</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>0</v>
+        <v>292</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K195" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K195" s="3" t="n">
+        <v>42665</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/308 — घाट कटिग कार्य आदिवासी वस्‍ती से नई वस्‍ती मक</t>
+          <t>1748002056/RC/22012034294198 — CC Rod tularam Singh ke Makan Se Prkash Singh ke Makan tak</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>125000</v>
+        <v>134988</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>60024</v>
+        <v>104792.08</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>40909</v>
+        <v>42362</v>
       </c>
       <c r="K196" s="3" t="n">
-        <v>41088</v>
+        <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/328 — चनखरी खरजा निर्माण वुदेलसिह के मकान से हरगोविनद के</t>
+          <t>1748002056/RC/22012034294200 — CC Marg Nirman Kary Sarvjanik Chabutra Se MunniLal Ke Makan tak</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>357000</v>
+        <v>131056</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>51140</v>
+        <v>74491.09</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>40987</v>
+        <v>42362</v>
       </c>
       <c r="K197" s="3" t="n">
-        <v>41628</v>
+        <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RC/8 — मिटटी ग्रेवल रोड हनुमान मदिर से कनावट</t>
+          <t>1748002056/RC/22012034330197 — sudur sadak nirman kary kanavta se barana ki or</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>118000</v>
+        <v>1500000</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>98088</v>
+        <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>39710</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034202429 — nba toylet raghurajsingh/hatesingh kanawata</t>
+          <t>1748002056/RC/22012034379160 — sudur sadak nirman karya</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>2832</v>
+        <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>41893</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034202433 — nba toylet mobatsingh/atalsingh kanawata</t>
+          <t>1748002056/RC/22012034439123 — sudur sadak nirman gram knavta</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>41551</v>
+        <v>43491</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034202437 — nba toylet shersingh/ramprasad kanawata</t>
+          <t>1748002056/RC/22012034539557 — CC road nirman kary khushal ke makan se raju harijan tak gram kanabata</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>5400</v>
+        <v>25500</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>5374</v>
+        <v>37866</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>41893</v>
+        <v>44191</v>
       </c>
       <c r="K201" s="3" t="n">
-        <v>42375</v>
+        <v>44844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034202443 — nba toylet rajansingh/himmatsingh kanawata</t>
+          <t>1748002056/RC/22012034539560 — CC road nirman kary tulai harijan ke makan se bhanu ke makan tak gram kanabta</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>5400</v>
+        <v>38325</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>0</v>
+        <v>36480</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>41893</v>
-[...1 lines deleted...]
-      <c r="K202" s="3"/>
+        <v>44195</v>
+      </c>
+      <c r="K202" s="3" t="n">
+        <v>44607</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034202445 — nba toylet panchamsingh/jugrajsingh kanawata</t>
+          <t>1748002056/RC/22012034539562 — CC road nirman kary Dlelsingh ke makan se shobharam ke makan tak gram kanawata</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>5400</v>
+        <v>38250</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>41665</v>
+        <v>44195</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034202767 — nba toylet/bhbanee singh/moteesingh</t>
+          <t>1748002056/RC/22012034683779 — CC road nirman kary shri pappu yadav ke makan se shri madpal gond baba ke sthan tak gp kanawata</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>5400</v>
+        <v>49871</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>4752</v>
+        <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>41893</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034202808 — nba toylet/babulal/htesingh</t>
+          <t>1748002056/RC/308 — घाट कटिग कार्य आदिवासी वस्‍ती से नई वस्‍ती मक</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>5400</v>
+        <v>125000</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>5374</v>
+        <v>60024</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>41893</v>
+        <v>40909</v>
       </c>
       <c r="K205" s="3" t="n">
-        <v>42375</v>
+        <v>41088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034202822 — nba toylet/sanmansingh/baldevsingh/kanawata</t>
+          <t>1748002056/RC/328 — चनखरी खरजा निर्माण वुदेलसिह के मकान से हरगोविनद के</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>5400</v>
+        <v>357000</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>0</v>
+        <v>51140</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K206" s="3"/>
+        <v>40987</v>
+      </c>
+      <c r="K206" s="3" t="n">
+        <v>41628</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034262630 — NBA Toilet Deshraj singh/Amol singh</t>
+          <t>1748002056/RC/8 — मिटटी ग्रेवल रोड हनुमान मदिर से कनावट</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>5400</v>
+        <v>118000</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>5374</v>
+        <v>98088</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>41893</v>
+        <v>39710</v>
       </c>
       <c r="K207" s="3" t="n">
-        <v>42375</v>
+        <v>40954</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034262632 — nba toilet Prkash singh/Majboot singh</t>
+          <t>1748002056/RS/22012034202429 — nba toylet raghurajsingh/hatesingh kanawata</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>10000</v>
+        <v>5400</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>0</v>
+        <v>2832</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>41670</v>
-[...1 lines deleted...]
-      <c r="K208" s="3"/>
+        <v>41893</v>
+      </c>
+      <c r="K208" s="3" t="n">
+        <v>42375</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034262635 — nba toilet Mulayam singh/Gajram singh</t>
+          <t>1748002056/RS/22012034202433 — nba toylet mobatsingh/atalsingh kanawata</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>10000</v>
+        <v>5400</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>41670</v>
+        <v>41551</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034262636 — nba toilet Fundilal/Aman singh</t>
+          <t>1748002056/RS/22012034202437 — nba toylet shersingh/ramprasad kanawata</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>5374</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>41893</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>42375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034262638 — nba toilet Lakhan singh/Pyarelal</t>
+          <t>1748002056/RS/22012034202443 — nba toylet rajansingh/himmatsingh kanawata</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>5374</v>
+        <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>41893</v>
       </c>
-      <c r="K211" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034262639 — nba toilet Rajendar singh/Ayodhyaprsad</t>
+          <t>1748002056/RS/22012034202445 — nba toylet panchamsingh/jugrajsingh kanawata</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>5374</v>
+        <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>41893</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034262641 — nba toilet Devi singh/Majboot singh</t>
+          <t>1748002056/RS/22012034202767 — nba toylet/bhbanee singh/moteesingh</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>5396</v>
+        <v>5400</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>5374</v>
+        <v>4752</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>41893</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>42375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034322681 — nadep tanka radha krishna mandir ke pass kanawata</t>
+          <t>1748002056/RS/22012034202808 — nba toylet/babulal/htesingh</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>0</v>
+        <v>5374</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K214" s="3"/>
+        <v>41893</v>
+      </c>
+      <c r="K214" s="3" t="n">
+        <v>42375</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484136 — bhunadep nirman kary sanjam singh ke ghar ke pass kanawta</t>
+          <t>1748002056/RS/22012034202822 — nba toylet/sanmansingh/baldevsingh/kanawata</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>2998.39</v>
+        <v>5400</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>3420</v>
+        <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>44103</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484138 — bhunadep nirman kar ghomansingh ke makan ke pass</t>
+          <t>1748002056/RS/22012034262630 — NBA Toilet Deshraj singh/Amol singh</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>0</v>
+        <v>5374</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>43956</v>
-[...1 lines deleted...]
-      <c r="K216" s="3"/>
+        <v>41893</v>
+      </c>
+      <c r="K216" s="3" t="n">
+        <v>42375</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484139 — bhunadep ghuman singh ke ghar ke pass kanawta</t>
+          <t>1748002056/RS/22012034262632 — nba toilet Prkash singh/Majboot singh</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>43956</v>
+        <v>41670</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484140 — bhunadep surjan singh kanawata ke ghar ke pass</t>
+          <t>1748002056/RS/22012034262635 — nba toilet Mulayam singh/Gajram singh</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>2998.39</v>
+        <v>10000</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>2280</v>
+        <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>44103</v>
-[...3 lines deleted...]
-      </c>
+        <v>41670</v>
+      </c>
+      <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484141 — bhunadep mahtapsingh ke ghar ke pass kanawata</t>
+          <t>1748002056/RS/22012034262636 — nba toilet Fundilal/Aman singh</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>2998.39</v>
+        <v>5400</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>1140</v>
+        <v>5374</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>44103</v>
+        <v>41893</v>
       </c>
       <c r="K219" s="3" t="n">
-        <v>44250</v>
+        <v>42375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484142 — bhunadep banafar singh ke ghar ke pass kanawata</t>
+          <t>1748002056/RS/22012034262638 — nba toilet Lakhan singh/Pyarelal</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>0</v>
+        <v>5374</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>43956</v>
-[...1 lines deleted...]
-      <c r="K220" s="3"/>
+        <v>41893</v>
+      </c>
+      <c r="K220" s="3" t="n">
+        <v>42375</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484143 — bhunadep jagaram singh ke ghar ke pass</t>
+          <t>1748002056/RS/22012034262639 — nba toilet Rajendar singh/Ayodhyaprsad</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>2998.39</v>
+        <v>5400</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>2280</v>
+        <v>5374</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>44129</v>
+        <v>41893</v>
       </c>
       <c r="K221" s="3" t="n">
-        <v>44250</v>
+        <v>42375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484144 — bhunadep  tulshiram ke ghar ke pass kanawata</t>
+          <t>1748002056/RS/22012034262641 — nba toilet Devi singh/Majboot singh</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>2998.39</v>
+        <v>5396</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>2850</v>
+        <v>5374</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>44133</v>
+        <v>41893</v>
       </c>
       <c r="K222" s="3" t="n">
-        <v>44242</v>
+        <v>42375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484145 — bhunadep rambabu ke ghar ke pass kanawata</t>
+          <t>1748002056/RS/22012034322681 — nadep tanka radha krishna mandir ke pass kanawata</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>2998.39</v>
+        <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>2850</v>
+        <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>44133</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484146 — bhunadep balram ke ghar ke pass kanawata</t>
+          <t>1748002056/RS/22012034484136 — bhunadep nirman kary sanjam singh ke ghar ke pass kanawta</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>2998.39</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>3420</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>44110</v>
+        <v>44103</v>
       </c>
       <c r="K224" s="3" t="n">
-        <v>44182</v>
+        <v>44250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484147 — bhunadep ramesowr ke ghar ka pass kanawata</t>
+          <t>1748002056/RS/22012034484138 — bhunadep nirman kar ghomansingh ke makan ke pass</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>43956</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484148 — bhunadep shayamlal singh ke ghar ke pass kanawata</t>
+          <t>1748002056/RS/22012034484139 — bhunadep ghuman singh ke ghar ke pass kanawta</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>2998.39</v>
+        <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>2280</v>
+        <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>44148</v>
-[...3 lines deleted...]
-      </c>
+        <v>43956</v>
+      </c>
+      <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484149 — bhunadep nirbhan singh ke ghar ke pass kanawata</t>
+          <t>1748002056/RS/22012034484140 — bhunadep surjan singh kanawata ke ghar ke pass</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>0</v>
+        <v>2998.39</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>43956</v>
-[...1 lines deleted...]
-      <c r="K227" s="3"/>
+        <v>44103</v>
+      </c>
+      <c r="K227" s="3" t="n">
+        <v>44250</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484150 — bhunadep kalyan singh ke ghar ke pass kanawata</t>
+          <t>1748002056/RS/22012034484141 — bhunadep mahtapsingh ke ghar ke pass kanawata</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>2998.39</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>0</v>
+        <v>1140</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>44310</v>
-[...1 lines deleted...]
-      <c r="K228" s="3"/>
+        <v>44103</v>
+      </c>
+      <c r="K228" s="3" t="n">
+        <v>44250</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484151 — bhunadep dalbeer singh ke ghar ke pass kanawata</t>
+          <t>1748002056/RS/22012034484142 — bhunadep banafar singh ke ghar ke pass kanawata</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>43956</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484152 — bhunadep babulal singh ke ghar ke pass kanawata</t>
+          <t>1748002056/RS/22012034484143 — bhunadep jagaram singh ke ghar ke pass</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>0</v>
+        <v>2998.39</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>43956</v>
-[...1 lines deleted...]
-      <c r="K230" s="3"/>
+        <v>44129</v>
+      </c>
+      <c r="K230" s="3" t="n">
+        <v>44250</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484153 — bhunadep diman singh ke ghar ke pass kanawata</t>
+          <t>1748002056/RS/22012034484144 — bhunadep  tulshiram ke ghar ke pass kanawata</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>0</v>
+        <v>2998.39</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>0</v>
+        <v>2850</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>43956</v>
-[...1 lines deleted...]
-      <c r="K231" s="3"/>
+        <v>44133</v>
+      </c>
+      <c r="K231" s="3" t="n">
+        <v>44242</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484154 — bhunadep ramnibas ke ghar ke pass kanawata</t>
+          <t>1748002056/RS/22012034484145 — bhunadep rambabu ke ghar ke pass kanawata</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>0</v>
+        <v>2998.39</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>0</v>
+        <v>2850</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>43956</v>
-[...1 lines deleted...]
-      <c r="K232" s="3"/>
+        <v>44133</v>
+      </c>
+      <c r="K232" s="3" t="n">
+        <v>44242</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484155 — bhunadep tularam singh ke ghar ke pass kanawata</t>
+          <t>1748002056/RS/22012034484146 — bhunadep balram ke ghar ke pass kanawata</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>0</v>
+        <v>2998.39</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>0</v>
+        <v>3420</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>43956</v>
-[...1 lines deleted...]
-      <c r="K233" s="3"/>
+        <v>44110</v>
+      </c>
+      <c r="K233" s="3" t="n">
+        <v>44182</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484156 — bhunadep jayram singh ke ghar ke pass kanawata</t>
+          <t>1748002056/RS/22012034484147 — bhunadep ramesowr ke ghar ka pass kanawata</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>43956</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034484157 — bhunadep dayaram singh ke ghar ke pass kanawata</t>
+          <t>1748002056/RS/22012034484148 — bhunadep shayamlal singh ke ghar ke pass kanawata</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>2998.39</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>44310</v>
-[...1 lines deleted...]
-      <c r="K235" s="3"/>
+        <v>44148</v>
+      </c>
+      <c r="K235" s="3" t="n">
+        <v>44250</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034538781 — Samudayik sokata gadda nirman kary Prakash ke makan ke pas gp kanawata</t>
+          <t>1748002056/RS/22012034484149 — bhunadep nirbhan singh ke ghar ke pass kanawata</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>9264</v>
+        <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>44479</v>
-[...3 lines deleted...]
-      </c>
+        <v>43956</v>
+      </c>
+      <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034538783 — Samudayik sokata gadda nirman kary Kanhai ram ke makan ke pas gp kanawata</t>
+          <t>1748002056/RS/22012034484150 — bhunadep kalyan singh ke ghar ke pass kanawata</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>14467.3</v>
+        <v>2998.39</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>10422</v>
+        <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>44443</v>
-[...3 lines deleted...]
-      </c>
+        <v>44310</v>
+      </c>
+      <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034538794 — Samudayik sokata gadda nirman kary Netram ke makan ke pas gp kanawata</t>
+          <t>1748002056/RS/22012034484151 — bhunadep dalbeer singh ke ghar ke pass kanawata</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>9264</v>
+        <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>44479</v>
-[...3 lines deleted...]
-      </c>
+        <v>43956</v>
+      </c>
+      <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034538799 — Samudayik sokata gadda nirman kary Ramdeen sen ke makan ke pas gp kanawata</t>
+          <t>1748002056/RS/22012034484152 — bhunadep babulal singh ke ghar ke pass kanawata</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>9264</v>
+        <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>44479</v>
-[...3 lines deleted...]
-      </c>
+        <v>43956</v>
+      </c>
+      <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034580347 — Samudayik nadep nirman kary devendr singh ke ghar ke pas gp kanawata</t>
+          <t>1748002056/RS/22012034484153 — bhunadep diman singh ke ghar ke pass kanawata</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>14006.51</v>
+        <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>10406.02</v>
+        <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>44524</v>
-[...3 lines deleted...]
-      </c>
+        <v>43956</v>
+      </c>
+      <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034580355 — Samudayik nadep nirman kary Sita ram ke ghar ke pas gp kanawata</t>
+          <t>1748002056/RS/22012034484154 — bhunadep ramnibas ke ghar ke pass kanawata</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>14006.51</v>
+        <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>10406.02</v>
+        <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>44524</v>
-[...3 lines deleted...]
-      </c>
+        <v>43956</v>
+      </c>
+      <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034580363 — Samudayik nadep nirman kary Ram naresh  ke ghar ke pas gp kanawata</t>
+          <t>1748002056/RS/22012034484155 — bhunadep tularam singh ke ghar ke pass kanawata</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>14006.51</v>
+        <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>10406.89</v>
+        <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>44524</v>
-[...3 lines deleted...]
-      </c>
+        <v>43956</v>
+      </c>
+      <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034580368 — Samudayik nadep nirman kary Sanjam singh ke ghar ke pas gp kanawata</t>
+          <t>1748002056/RS/22012034484156 — bhunadep jayram singh ke ghar ke pass kanawata</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>14006.51</v>
+        <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>10406.02</v>
+        <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>44524</v>
-[...3 lines deleted...]
-      </c>
+        <v>43956</v>
+      </c>
+      <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034580370 — Samudayik nadep nirman kary Syaram ke ghar ke pas gp kanawata</t>
+          <t>1748002056/RS/22012034484157 — bhunadep dayaram singh ke ghar ke pass kanawata</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>14006.51</v>
+        <v>2998.39</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>10418.89</v>
+        <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>44524</v>
-[...3 lines deleted...]
-      </c>
+        <v>44310</v>
+      </c>
+      <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034580372 — Samudayik nadep nirman kary Adiwashi basti me gp kanawata</t>
+          <t>1748002056/RS/22012034538781 — Samudayik sokata gadda nirman kary Prakash ke makan ke pas gp kanawata</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>14006.51</v>
+        <v>14467.3</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>1930</v>
+        <v>9264</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>44535</v>
+        <v>44479</v>
       </c>
       <c r="K245" s="3" t="n">
-        <v>45119</v>
+        <v>44848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034580375 — Samudayik nadep nirman kary Gadhai ghati me gp kanawata</t>
+          <t>1748002056/RS/22012034538783 — Samudayik sokata gadda nirman kary Kanhai ram ke makan ke pas gp kanawata</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>14006.51</v>
+        <v>14467.3</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>10418.02</v>
+        <v>10422</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>44535</v>
+        <v>44443</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>45119</v>
+        <v>44836</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034580378 — Samudayik nadep nirman kary Uparpura me gp kanawata</t>
+          <t>1748002056/RS/22012034538794 — Samudayik sokata gadda nirman kary Netram ke makan ke pas gp kanawata</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>14006.51</v>
+        <v>14467.3</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>10418.02</v>
+        <v>9264</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>44535</v>
+        <v>44479</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>45119</v>
+        <v>44836</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034580381 — Samudayik nadep nirman kary Harijan mohalla me gp kanawata</t>
+          <t>1748002056/RS/22012034538799 — Samudayik sokata gadda nirman kary Ramdeen sen ke makan ke pas gp kanawata</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>14006.51</v>
+        <v>14467.3</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>2702</v>
+        <v>9264</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>44585</v>
+        <v>44479</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>45271</v>
+        <v>44836</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1748002056/RS/22012034580387 — Samudayik nadep nirman kary Aaganwadi kendr ke pas gp kanawata</t>
+          <t>1748002056/RS/22012034580347 — Samudayik nadep nirman kary devendr singh ke ghar ke pas gp kanawata</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>10418.02</v>
+        <v>10406.02</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>44535</v>
+        <v>44524</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>45119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/22012034560498 — Boldt chekdam Nirman Kary ngjhr nala gram kanawata</t>
+          <t>1748002056/RS/22012034580355 — Samudayik nadep nirman kary Sita ram ke ghar ke pas gp kanawata</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>246667.32</v>
+        <v>14006.51</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>234113</v>
+        <v>10406.02</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>44005</v>
+        <v>44524</v>
       </c>
       <c r="K250" s="3" t="n">
-        <v>45126</v>
+        <v>45119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/22012034560500 — Buldr chekdam Nirman kary bandkhu nalagram kanawata</t>
+          <t>1748002056/RS/22012034580363 — Samudayik nadep nirman kary Ram naresh  ke ghar ke pas gp kanawata</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>255963.66</v>
+        <v>14006.51</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>185820</v>
+        <v>10406.89</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>44019</v>
+        <v>44524</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>44844</v>
+        <v>45119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/22012034560501 — Buldr chekdam Nirman Kary Bhatia nala gram kanawata</t>
+          <t>1748002056/RS/22012034580368 — Samudayik nadep nirman kary Sanjam singh ke ghar ke pas gp kanawata</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>0</v>
+        <v>14006.51</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>0</v>
+        <v>10406.02</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>43956</v>
-[...1 lines deleted...]
-      <c r="K252" s="3"/>
+        <v>44524</v>
+      </c>
+      <c r="K252" s="3" t="n">
+        <v>45119</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/22012034573027 — Bolder chek dem nirman kary Lathkho nala par</t>
+          <t>1748002056/RS/22012034580370 — Samudayik nadep nirman kary Syaram ke ghar ke pas gp kanawata</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>283179.76</v>
+        <v>14006.51</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>252193</v>
+        <v>10418.89</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>44070</v>
+        <v>44524</v>
       </c>
       <c r="K253" s="3" t="n">
-        <v>45126</v>
+        <v>45119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/22012034573029 — Bolder chek dem nirman kary chamrukho nala par</t>
+          <t>1748002056/RS/22012034580372 — Samudayik nadep nirman kary Adiwashi basti me gp kanawata</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>283179.76</v>
+        <v>14006.51</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>264371</v>
+        <v>1930</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>44059</v>
+        <v>44535</v>
       </c>
       <c r="K254" s="3" t="n">
-        <v>45791</v>
+        <v>45119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/22012034573030 — Bolder chek dem nirman kary gadhaighati nala par</t>
+          <t>1748002056/RS/22012034580375 — Samudayik nadep nirman kary Gadhai ghati me gp kanawata</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>283179.76</v>
+        <v>14006.51</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>263242</v>
+        <v>10418.02</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>44059</v>
+        <v>44535</v>
       </c>
       <c r="K255" s="3" t="n">
-        <v>45791</v>
+        <v>45119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/22012034587464 — Sarbajanyik khet talab nirman kary chamru kho  ke pas gram kanabta</t>
+          <t>1748002056/RS/22012034580378 — Samudayik nadep nirman kary Uparpura me gp kanawata</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>332962.02</v>
+        <v>14006.51</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>262088</v>
+        <v>10418.02</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>44103</v>
+        <v>44535</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>45126</v>
+        <v>45119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/22012034587466 — Bolder chek dem nirman kary bandar kho nale ke upar</t>
+          <t>1748002056/RS/22012034580381 — Samudayik nadep nirman kary Harijan mohalla me gp kanawata</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>188296.53</v>
+        <v>14006.51</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>175843</v>
+        <v>2702</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>44103</v>
+        <v>44585</v>
       </c>
       <c r="K257" s="3" t="n">
-        <v>45126</v>
+        <v>45271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/22012034605459 — Chek dem nirman kary bandar kho nala par gram kanabta</t>
+          <t>1748002056/RS/22012034580387 — Samudayik nadep nirman kary Aaganwadi kendr ke pas gp kanawata</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>0</v>
+        <v>14006.51</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>0</v>
+        <v>10418.02</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>44150</v>
-[...1 lines deleted...]
-      <c r="K258" s="3"/>
+        <v>44535</v>
+      </c>
+      <c r="K258" s="3" t="n">
+        <v>45119</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/22012034660502 — Bolder chek dam nirman kary bronda nala par gram kanawata</t>
+          <t>1748002056/WC/22012034560498 — Boldt chekdam Nirman Kary ngjhr nala gram kanawata</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>0</v>
+        <v>246667.32</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>0</v>
+        <v>234113</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K259" s="3"/>
+        <v>44005</v>
+      </c>
+      <c r="K259" s="3" t="n">
+        <v>45126</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/22012034660523 — Bolder chek dem nirman kary madir ke pas bale nale par gram kanawata</t>
+          <t>1748002056/WC/22012034560500 — Buldr chekdam Nirman kary bandkhu nalagram kanawata</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>221919.88</v>
+        <v>255963.66</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>155449</v>
+        <v>185820</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>44384</v>
+        <v>44019</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>44844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/22012034904697 — boldar chaikdem nirman karya piroda ghati</t>
+          <t>1748002056/WC/22012034560501 — Buldr chekdam Nirman Kary Bhatia nala gram kanawata</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>44588</v>
+        <v>43956</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/22012034905157 — samudyak khet talab nirman karya ghati ke upar</t>
+          <t>1748002056/WC/22012034573027 — Bolder chek dem nirman kary Lathkho nala par</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>0</v>
+        <v>283179.76</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>0</v>
+        <v>252193</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>44588</v>
-[...1 lines deleted...]
-      <c r="K262" s="3"/>
+        <v>44070</v>
+      </c>
+      <c r="K262" s="3" t="n">
+        <v>45126</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/22012034923503 — Bolder chek dam nirman kary biroda ghati ke pas bale nale par gram kanawata</t>
+          <t>1748002056/WC/22012034573029 — Bolder chek dem nirman kary chamrukho nala par</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>166102.73</v>
+        <v>283179.76</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>100074</v>
+        <v>264371</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>44678</v>
+        <v>44059</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>45793</v>
+        <v>45791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/22012035000489 — Bolder chek dam nirman kary bandar kho nala par Mastram singh ke khet ke pas gram kanawata</t>
+          <t>1748002056/WC/22012034573030 — Bolder chek dem nirman kary gadhaighati nala par</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>119649.33</v>
+        <v>283179.76</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>0</v>
+        <v>263242</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>44789</v>
-[...1 lines deleted...]
-      <c r="K264" s="3"/>
+        <v>44059</v>
+      </c>
+      <c r="K264" s="3" t="n">
+        <v>45791</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/22012035000494 — Bolder chek dam nirman kary kanawata ghati par Gajram singh ke makan ke pas gram kanawata</t>
+          <t>1748002056/WC/22012034587464 — Sarbajanyik khet talab nirman kary chamru kho  ke pas gram kanabta</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>127483.25</v>
+        <v>332962.02</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>0</v>
+        <v>262088</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>44789</v>
-[...1 lines deleted...]
-      <c r="K265" s="3"/>
+        <v>44103</v>
+      </c>
+      <c r="K265" s="3" t="n">
+        <v>45126</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/22012035047304 — Bolder chekdem nirman karya balram ke khet ke pass</t>
+          <t>1748002056/WC/22012034587466 — Bolder chek dem nirman kary bandar kho nale ke upar</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>0</v>
+        <v>188296.53</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>0</v>
+        <v>175843</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>44952</v>
-[...1 lines deleted...]
-      <c r="K266" s="3"/>
+        <v>44103</v>
+      </c>
+      <c r="K266" s="3" t="n">
+        <v>45126</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/22012035164112 — Bolder chek dem nirman kary Kanwata</t>
+          <t>1748002056/WC/22012034605459 — Chek dem nirman kary bandar kho nala par gram kanabta</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>45201</v>
+        <v>44150</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664159 — Sokhta Gadda Nirman Kary SMC Parisar</t>
+          <t>1748002056/WC/22012034660502 — Bolder chek dam nirman kary bronda nala par gram kanawata</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>13293</v>
+        <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>8375.9</v>
+        <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>42378</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664161 — Sokhta Gadda Nirman Kary Sobharam Yadav ke Makan  ke Pass</t>
+          <t>1748002056/WC/22012034660523 — Bolder chek dem nirman kary madir ke pas bale nale par gram kanawata</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>13293</v>
+        <v>221919.88</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>11341.41</v>
+        <v>155449</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>42378</v>
+        <v>44384</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>42715</v>
+        <v>44844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664163 — Sokhta Gadda Nirman Kary Radha Krisn Mandir Ke Pass</t>
+          <t>1748002056/WC/22012034904697 — boldar chaikdem nirman karya piroda ghati</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>13293</v>
+        <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>159</v>
+        <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>42378</v>
-[...3 lines deleted...]
-      </c>
+        <v>44588</v>
+      </c>
+      <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664164 — Sokhta Gadda Nirman Kary Tula Adiwasi ke Makan ke pass</t>
+          <t>1748002056/WC/22012034905157 — samudyak khet talab nirman karya ghati ke upar</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>13293</v>
+        <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>10543.95</v>
+        <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>42378</v>
-[...3 lines deleted...]
-      </c>
+        <v>44588</v>
+      </c>
+      <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664165 — Sokhta Gadda Nirman Kary Karekuwar Devta ke pass</t>
+          <t>1748002056/WC/22012034923503 — Bolder chek dam nirman kary biroda ghati ke pas bale nale par gram kanawata</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>13293</v>
+        <v>166102.73</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>9846.67</v>
+        <v>100074</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>42378</v>
+        <v>44678</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>42714</v>
+        <v>45793</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664166 — Sokhta Gadda Nirman Kary Siyaram Adiwasi Ke Makan Ke Pass</t>
+          <t>1748002056/WC/22012035000489 — Bolder chek dam nirman kary bandar kho nala par Mastram singh ke khet ke pas gram kanawata</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>13293</v>
+        <v>119649.33</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>8276.92</v>
+        <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>42613</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664167 — Sokhta Gadda Nirman Kary Harijan Mohalla</t>
+          <t>1748002056/WC/22012035000494 — Bolder chek dam nirman kary kanawata ghati par Gajram singh ke makan ke pas gram kanawata</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>13293</v>
+        <v>127483.25</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>8435.92</v>
+        <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>42378</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664168 — Sokhta Gadda Nirman Kary Malthu Harijan ke makan ke pass</t>
+          <t>1748002056/WC/22012035047304 — Bolder chekdem nirman karya balram ke khet ke pass</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>13293</v>
+        <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>9780.92</v>
+        <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>42378</v>
-[...3 lines deleted...]
-      </c>
+        <v>44952</v>
+      </c>
+      <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664169 — Sokhta Gadda Nirman Kary Kalyan Dhanak Ke Makan ke pass</t>
+          <t>1748002056/WC/22012035164112 — Bolder chek dem nirman kary Kanwata</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>13293</v>
+        <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>8436.05</v>
+        <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>42378</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664170 — Sokhta Gadda Nirman Kary Naresh Rai Ke Makan Ke Pass</t>
+          <t>1748002056/WC/9993664159 — Sokhta Gadda Nirman Kary SMC Parisar</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>13293</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>10851.79</v>
+        <v>8375.9</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>42378</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>42734</v>
+        <v>42721</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664172 — Sokhta Gadda Nirman Kary Ramju Rajak Ke Makan Ke pass</t>
+          <t>1748002056/WC/9993664161 — Sokhta Gadda Nirman Kary Sobharam Yadav ke Makan  ke Pass</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>13293</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>9846.67</v>
+        <v>11341.41</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>42378</v>
       </c>
       <c r="K278" s="3" t="n">
-        <v>42734</v>
+        <v>42715</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664173 — Sokhta Gadda Nirman Kary Mulam Singh Ke Makan Ke Pass</t>
+          <t>1748002056/WC/9993664163 — Sokhta Gadda Nirman Kary Radha Krisn Mandir Ke Pass</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>13293</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>9846.67</v>
+        <v>159</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>42378</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>42734</v>
+        <v>42742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664174 — Sokhta Gadda Nirman Kary Munnilal Ke Makan Ke pass</t>
+          <t>1748002056/WC/9993664164 — Sokhta Gadda Nirman Kary Tula Adiwasi ke Makan ke pass</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>13293</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>10877.54</v>
+        <v>10543.95</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>42378</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>42734</v>
+        <v>42714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664175 — Sokhta Gadda Nirman Kary Ranveer singh ke makan ke pass</t>
+          <t>1748002056/WC/9993664165 — Sokhta Gadda Nirman Kary Karekuwar Devta ke pass</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>13293</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>9803.11</v>
+        <v>9846.67</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>42378</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>42734</v>
+        <v>42714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664176 — Sokhta Gadda Nirman Kary EGS Saala Ke Pass</t>
+          <t>1748002056/WC/9993664166 — Sokhta Gadda Nirman Kary Siyaram Adiwasi Ke Makan Ke Pass</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>13293</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>9884.88</v>
+        <v>8276.92</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>42378</v>
+        <v>42613</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>42734</v>
+        <v>42714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664177 — Sokhta Gadda Nirman Kary Jasram singh ke Makan ke pass</t>
+          <t>1748002056/WC/9993664167 — Sokhta Gadda Nirman Kary Harijan Mohalla</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>13293</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>9803.11</v>
+        <v>8435.92</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>42378</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>42734</v>
+        <v>42714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664179 — Sokhta Gadda Nirman Kary Mata Mandir Ke pass</t>
+          <t>1748002056/WC/9993664168 — Sokhta Gadda Nirman Kary Malthu Harijan ke makan ke pass</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>13293</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>9608.8</v>
+        <v>9780.92</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>42378</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>42734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664180 — Sokhta Gadda Nirman Kary Rambharat ke Makan ke pass</t>
+          <t>1748002056/WC/9993664169 — Sokhta Gadda Nirman Kary Kalyan Dhanak Ke Makan ke pass</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>13293</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>9783.84</v>
+        <v>8436.05</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>42378</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>42734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664181 — Sokhta Gadda Nirman Kary Saevjanik Chabutra ke pass</t>
+          <t>1748002056/WC/9993664170 — Sokhta Gadda Nirman Kary Naresh Rai Ke Makan Ke Pass</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>13293</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>9803.11</v>
+        <v>10851.79</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>42378</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>42734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664182 — Sokhta Gadda Nirman Kary Mastram Ke Makan Ke pass</t>
+          <t>1748002056/WC/9993664172 — Sokhta Gadda Nirman Kary Ramju Rajak Ke Makan Ke pass</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>13293</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>9803.11</v>
+        <v>9846.67</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>42378</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>42734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664183 — Sokhta Gadda Nirman Kary Hukum Singh Yadav Ke Makan ke pass</t>
+          <t>1748002056/WC/9993664173 — Sokhta Gadda Nirman Kary Mulam Singh Ke Makan Ke Pass</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>13293</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>8435.92</v>
+        <v>9846.67</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>42378</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>42734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664184 — Sokhta Gadda Nirman Kary P.S. Parisar Kanawta</t>
+          <t>1748002056/WC/9993664174 — Sokhta Gadda Nirman Kary Munnilal Ke Makan Ke pass</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>13293</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>8276.92</v>
+        <v>10877.54</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>42613</v>
+        <v>42378</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>42734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>CHANDERI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1748002056/WC/9993664185 — Sokhta Gadda Nirman Kary Lakhan Singh ke Makan ke pass</t>
+          <t>1748002056/WC/9993664175 — Sokhta Gadda Nirman Kary Ranveer singh ke makan ke pass</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>13293</v>
       </c>
       <c r="I290" s="2" t="n">
+        <v>9803.11</v>
+      </c>
+      <c r="J290" s="3" t="n">
+        <v>42378</v>
+      </c>
+      <c r="K290" s="3" t="n">
+        <v>42734</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>CHANDERI</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C291" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D291" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E291" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F291" s="1" t="inlineStr">
+        <is>
+          <t>1748002056/WC/9993664176 — Sokhta Gadda Nirman Kary EGS Saala Ke Pass</t>
+        </is>
+      </c>
+      <c r="G291" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H291" s="2" t="n">
+        <v>13293</v>
+      </c>
+      <c r="I291" s="2" t="n">
+        <v>9884.88</v>
+      </c>
+      <c r="J291" s="3" t="n">
+        <v>42378</v>
+      </c>
+      <c r="K291" s="3" t="n">
+        <v>42734</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>CHANDERI</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C292" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D292" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E292" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F292" s="1" t="inlineStr">
+        <is>
+          <t>1748002056/WC/9993664177 — Sokhta Gadda Nirman Kary Jasram singh ke Makan ke pass</t>
+        </is>
+      </c>
+      <c r="G292" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H292" s="2" t="n">
+        <v>13293</v>
+      </c>
+      <c r="I292" s="2" t="n">
+        <v>9803.11</v>
+      </c>
+      <c r="J292" s="3" t="n">
+        <v>42378</v>
+      </c>
+      <c r="K292" s="3" t="n">
+        <v>42734</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>CHANDERI</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C293" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D293" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E293" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F293" s="1" t="inlineStr">
+        <is>
+          <t>1748002056/WC/9993664179 — Sokhta Gadda Nirman Kary Mata Mandir Ke pass</t>
+        </is>
+      </c>
+      <c r="G293" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H293" s="2" t="n">
+        <v>13293</v>
+      </c>
+      <c r="I293" s="2" t="n">
+        <v>9608.8</v>
+      </c>
+      <c r="J293" s="3" t="n">
+        <v>42378</v>
+      </c>
+      <c r="K293" s="3" t="n">
+        <v>42734</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>CHANDERI</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C294" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D294" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E294" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F294" s="1" t="inlineStr">
+        <is>
+          <t>1748002056/WC/9993664180 — Sokhta Gadda Nirman Kary Rambharat ke Makan ke pass</t>
+        </is>
+      </c>
+      <c r="G294" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H294" s="2" t="n">
+        <v>13293</v>
+      </c>
+      <c r="I294" s="2" t="n">
+        <v>9783.84</v>
+      </c>
+      <c r="J294" s="3" t="n">
+        <v>42378</v>
+      </c>
+      <c r="K294" s="3" t="n">
+        <v>42734</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>CHANDERI</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C295" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D295" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E295" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F295" s="1" t="inlineStr">
+        <is>
+          <t>1748002056/WC/9993664181 — Sokhta Gadda Nirman Kary Saevjanik Chabutra ke pass</t>
+        </is>
+      </c>
+      <c r="G295" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H295" s="2" t="n">
+        <v>13293</v>
+      </c>
+      <c r="I295" s="2" t="n">
+        <v>9803.11</v>
+      </c>
+      <c r="J295" s="3" t="n">
+        <v>42378</v>
+      </c>
+      <c r="K295" s="3" t="n">
+        <v>42734</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>CHANDERI</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C296" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D296" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E296" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F296" s="1" t="inlineStr">
+        <is>
+          <t>1748002056/WC/9993664182 — Sokhta Gadda Nirman Kary Mastram Ke Makan Ke pass</t>
+        </is>
+      </c>
+      <c r="G296" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H296" s="2" t="n">
+        <v>13293</v>
+      </c>
+      <c r="I296" s="2" t="n">
+        <v>9803.11</v>
+      </c>
+      <c r="J296" s="3" t="n">
+        <v>42378</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>42734</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>CHANDERI</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C297" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D297" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E297" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F297" s="1" t="inlineStr">
+        <is>
+          <t>1748002056/WC/9993664183 — Sokhta Gadda Nirman Kary Hukum Singh Yadav Ke Makan ke pass</t>
+        </is>
+      </c>
+      <c r="G297" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H297" s="2" t="n">
+        <v>13293</v>
+      </c>
+      <c r="I297" s="2" t="n">
+        <v>8435.92</v>
+      </c>
+      <c r="J297" s="3" t="n">
+        <v>42378</v>
+      </c>
+      <c r="K297" s="3" t="n">
+        <v>42734</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>CHANDERI</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C298" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D298" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E298" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F298" s="1" t="inlineStr">
+        <is>
+          <t>1748002056/WC/9993664184 — Sokhta Gadda Nirman Kary P.S. Parisar Kanawta</t>
+        </is>
+      </c>
+      <c r="G298" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H298" s="2" t="n">
+        <v>13293</v>
+      </c>
+      <c r="I298" s="2" t="n">
         <v>8276.92</v>
       </c>
-      <c r="J290" s="3" t="n">
+      <c r="J298" s="3" t="n">
         <v>42613</v>
       </c>
-      <c r="K290" s="3" t="n">
+      <c r="K298" s="3" t="n">
+        <v>42734</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>CHANDERI</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C299" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D299" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E299" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F299" s="1" t="inlineStr">
+        <is>
+          <t>1748002056/WC/9993664185 — Sokhta Gadda Nirman Kary Lakhan Singh ke Makan ke pass</t>
+        </is>
+      </c>
+      <c r="G299" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H299" s="2" t="n">
+        <v>13293</v>
+      </c>
+      <c r="I299" s="2" t="n">
+        <v>8276.92</v>
+      </c>
+      <c r="J299" s="3" t="n">
+        <v>42613</v>
+      </c>
+      <c r="K299" s="3" t="n">
         <v>42734</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>