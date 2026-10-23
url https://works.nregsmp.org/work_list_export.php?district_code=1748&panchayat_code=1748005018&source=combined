--- v0 (2026-09-05)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K735"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 12:58:21</t>
+          <t>Exported on: 2026-10-23 06:07:56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ASHOK NAGAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1133,51 +1133,51 @@
         <v>132264</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1748005018/DP/22012034625795 — Vraksharopan kary gram khiriya mahu</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45450</v>
@@ -3202,239 +3202,239 @@
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035301284 — Khet talab nirman karya Rekha/krishangopal</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035301287 — Khet talab nirman karya babita ke khet mein</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035301289 — Khet talab nirman karya savita ke khet mein</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035301290 — Khet talab nirman karya Farjana ke khet mein</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035301294 — Khet talab nirman karya pooja/ramkumar</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45681</v>
@@ -3780,145 +3780,145 @@
       <c r="J84" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K84" s="3" t="n">
         <v>46185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035317603 — Koop nirman karya vishnu ahirwar</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035317608 — Koop nirman karya Lallu Ahirwar</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035317613 — Koop nirman karya Sunil sharma</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45748</v>
@@ -4019,51 +4019,51 @@
       <c r="J89" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K89" s="3" t="n">
         <v>46130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035421302 — Khet Talab Nirman Karya Naresh / Mohan Singh</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45761</v>
@@ -4115,51 +4115,51 @@
       <c r="J91" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035421502 — Khet Talab Nirman Karya Malti bai</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>271994.56</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45761</v>
@@ -4211,1132 +4211,1132 @@
       <c r="J93" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K93" s="3" t="n">
         <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035421713 — Khet Talab Nirman Karya Munnalal</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>271994.56</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035421761 — Khet Talab Nirman Karya Ranveer Singh</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035421794 — Khet Talab Nirman Karya jaswant singh</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>271994.56</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035421942 — Khet Talab Nirman Karya Kamal singh</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>271994.56</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035421987 — Khet Talab Nirman Karya Narendra/ mohan singh</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>271994.56</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035422006 — Khet Talab Nirman Karya Sonu ke khet ke pas</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035422143 — Khet Talab Nirman Karya Bhagwan singh</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>271994.56</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035422162 — Khet Talab Nirman Karya Anil sharma ke khet ke pas</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035422491 — Khet Talab Nirman Karya Seema bai/ Mahendra</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035422520 — Khet Talab Nirman Karya Ganpat</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035422545 — Khet Talab Nirman Karya Ramkumar</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035422568 — Khet Talab Nirman Karya Mahesh/ Mishrilal</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035422597 — Khet Talab Nirman Karya Dhanram</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035527235 — Khet talab Jagdish/mishrilal</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035527250 — Khet Talab Ghanshyam/Champalal</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035527256 — Khet Talab Ramkrishna/Gangu</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035527263 — Khet Talab Ashok/Mishrilal</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035527271 — Khet Talab Ramprasad/Bharosa</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035530733 — Kapildhara koop nirman Akhlesh/Ramjilal</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035530746 — Kapildhara koop nirman Kallu/Laxminarayan</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035530779 — Kapildhara koop nirman Jasvant/Babulal</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035530792 — Kapildhara koop nirman Virendra/ koushalkishore</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035530798 — Kapildhara koop nirman Amansingh/ Chatra</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035560711 — KOOP NIRMAN BABITA</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45761</v>
@@ -5361,192 +5361,192 @@
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035585724 — Ek bagiya Maa ke naam Pinki Ahirwar Bhaduli</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>280503.33</v>
       </c>
       <c r="I118" s="2" t="n">
-        <v>170155.5</v>
+        <v>174655.5</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035587233 — Ek Bagiya Maa Ke naam Laxmi bai /Jagdish</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>280503.33</v>
       </c>
       <c r="I119" s="2" t="n">
-        <v>99921</v>
+        <v>107121</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035587244 — Ek Bagiya Maa Ke naam Nandni Chandel</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>271689.33</v>
       </c>
       <c r="I120" s="2" t="n">
-        <v>51390</v>
+        <v>55890</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035587252 — Ek Bagiya Maa Ke naam Savita Bai/ Raghuveer</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>271614.75</v>
       </c>
       <c r="I121" s="2" t="n">
-        <v>53079</v>
+        <v>57579</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
@@ -6282,51 +6282,51 @@
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035656013 — Ek bagiya Maa ke naam Kamlesh Bai/Ramprasad</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>266578.64</v>
       </c>
       <c r="I137" s="2" t="n">
-        <v>63803</v>
+        <v>68303</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
@@ -6376,51 +6376,51 @@
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/22012035659316 — Ek bagiya Maa ke naam Rajkumari Bai/Lalliram</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>266578.64</v>
       </c>
       <c r="I139" s="2" t="n">
-        <v>49686</v>
+        <v>51486</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -15656,51 +15656,51 @@
       <c r="J328" s="3" t="n">
         <v>44933</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>45541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4191341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116444653</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45668</v>
@@ -16340,850 +16340,850 @@
       <c r="J342" s="3" t="n">
         <v>42769</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4466919 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152024088</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>12636</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45440</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4467042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956216</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>4131</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45540</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4467043 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956286</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>4374</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45576</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4467044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956311</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45440</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4467045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956436</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>12636</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45440</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4467046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956454</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>5589</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45440</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4467047 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956483</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>8262</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45440</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4467048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956529</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45342</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4467049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956591</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4467050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956608</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>8748</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4467052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956624</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>6804</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45440</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4467053 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956647</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45342</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4467235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151944673</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>9588</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45406</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4467237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151944743</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>9102</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45406</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4480165 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956202</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45371</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4480166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956206</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45371</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4480169 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956354</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45371</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4480171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956390</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45371</v>
@@ -17235,98 +17235,98 @@
       <c r="J361" s="3" t="n">
         <v>45440</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>45970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4503947 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151944748</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4504044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956703</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>5832</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45678</v>
@@ -17672,51 +17672,51 @@
       <c r="J370" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>45970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4651294 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145745947</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>10854</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45700</v>
@@ -17866,51 +17866,51 @@
       <c r="J374" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>45970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4693926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116445196</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>10638</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45700</v>
@@ -18011,51 +18011,51 @@
       <c r="J377" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>45980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4705827 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123045651</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>12267</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45897</v>
@@ -18109,145 +18109,147 @@
       <c r="J379" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4819658 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114148317</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45700</v>
       </c>
-      <c r="K380" s="3"/>
+      <c r="K380" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4819659 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114148498</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>46029</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/4824334 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119608443</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45869</v>
@@ -18497,51 +18499,51 @@
       <c r="J387" s="3" t="n">
         <v>42769</v>
       </c>
       <c r="K387" s="3" t="n">
         <v>43645</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1748005018/IF/IAY/5658982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142858399</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>6525</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45897</v>