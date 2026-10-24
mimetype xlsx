--- v0 (2026-09-07)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K486"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 05:04:04</t>
+          <t>Exported on: 2026-10-24 08:38:27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ASHOK NAGAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2250,51 +2250,51 @@
       <c r="J52" s="3" t="n">
         <v>45476</v>
       </c>
       <c r="K52" s="3" t="n">
         <v>45765</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1748005073/IF/22012035236165 — खेत तालाब निर्माण कपिल/मोहर सिंह छापर</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>310998.78</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45386</v>
@@ -2395,239 +2395,239 @@
       <c r="J55" s="3" t="n">
         <v>45469</v>
       </c>
       <c r="K55" s="3" t="n">
         <v>45827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1748005073/IF/22012035445354 — खेत तालाब निर्माण शिवराज/बाबूलाल के खेत पर</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>312675.25</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1748005073/IF/22012035445397 — खेत तालाब निर्माण राजेश/सीताराम के खेत पर</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>312675.25</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1748005073/IF/22012035445445 — खेत तालाब निर्माण मांगीलाल/धन्नालाल जाटव के खेत पर</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>312675.25</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1748005073/IF/22012035445500 — खेत तालाब निर्माण कसूमलबाई /कमरजी के खेत पर</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>312675.25</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1748005073/IF/22012035445553 — खेत तालाब निर्माण नाथूलाल/बुन्देल के खेत पर</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>312675.25</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45761</v>
@@ -7873,51 +7873,51 @@
       <c r="J167" s="3" t="n">
         <v>44929</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>45054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1748005073/IF/IAY/3701291 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113899591</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>1224</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>44755</v>
@@ -8851,51 +8851,51 @@
       <c r="J187" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K187" s="3" t="n">
         <v>45776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1748005073/IF/IAY/4543483 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105360261</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45700</v>
@@ -8947,73 +8947,73 @@
       <c r="J189" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K189" s="3" t="n">
         <v>45803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1748005073/IF/IAY/4544190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106601213</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>6051</v>
+        <v>7551</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -9141,51 +9141,51 @@
       <c r="J193" s="3" t="n">
         <v>45561</v>
       </c>
       <c r="K193" s="3" t="n">
         <v>45689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1748005073/IF/IAY/4554084 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104044578</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>1215</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45700</v>
@@ -9727,51 +9727,51 @@
       <c r="J205" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K205" s="3" t="n">
         <v>45926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1748005073/IF/IAY/4934940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102234404</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>2034</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45737</v>
@@ -9823,98 +9823,98 @@
       <c r="J207" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K207" s="3" t="n">
         <v>45980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1748005073/IF/IAY/4935361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105359680</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>2034</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1748005073/IF/IAY/4935362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105359850</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>5202</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45737</v>
@@ -14595,51 +14595,51 @@
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1748005073/LD/22012034524538 — चारागाह निर्माण ग्राम मढनाखिरिया</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>1496503.17</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>74100</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>44101</v>
@@ -23083,51 +23083,51 @@
       <c r="J481" s="3" t="n">
         <v>45476</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>45668</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>ASHOKNAGAR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1748005073/WC/22012035291690 — सार्वजनिक कूप निर्माण गौशाला ग्राम मढ़नाखिरिया</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>605674.76</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>45761</v>