--- v0 (2026-09-07)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K332"/>
+  <dimension ref="A1:K334"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 20:21:28</t>
+          <t>Exported on: 2026-10-25 13:48:10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ASHOK NAGAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1227,51 +1227,51 @@
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>44655</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/22012035067847 — Pmay Nirman Kary Ajuddi/Khiluaa</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>9894</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45189</v>
@@ -1415,51 +1415,51 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44950</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/22012035068470 — PMAYG Nirman kary partap/balchand</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45653</v>
@@ -1556,145 +1556,145 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>44950</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/22012035068484 — PMAYG Nirman kary Amol/Jamuaa</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>7482</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45363</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/22012035068487 — PMAYG Nirman kary Than singh/Bhujuaa</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I40" s="2" t="n">
-        <v>4458</v>
+        <v>5916</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45363</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/22012035068491 — PMAYG Nirman kary Shobha/sunil</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45653</v>
@@ -1744,51 +1744,51 @@
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>44950</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/22012035068495 — PMAYG Nirman kary Ramrati/Sujan singh</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45653</v>
@@ -1838,98 +1838,98 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>44950</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/22012035068510 — PMAYG Nirman kary Tilak singh/Gore lal</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>12204</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45653</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/22012035068511 — PMAYG Nirman kary Ram Kali/Hukum Singh</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>9072</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45653</v>
@@ -1979,51 +1979,51 @@
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>44950</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/22012035068513 — PMAYG Nirman kary man singh/Gangaram</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>11772</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45653</v>
@@ -2191,51 +2191,51 @@
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/22012035093201 — Khet talab nirman kary Vikram singh/Laxman singh</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>346836.59</v>
       </c>
       <c r="I52" s="2" t="n">
-        <v>332394</v>
+        <v>333852</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45352</v>
       </c>
       <c r="K52" s="3" t="n">
         <v>46041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
@@ -2267,98 +2267,98 @@
       <c r="J53" s="3" t="n">
         <v>45352</v>
       </c>
       <c r="K53" s="3" t="n">
         <v>45813</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/22012035239412 — Khet talab nirman kary Lakshman singh/Majbut singh</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/22012035239414 — Khet talab nirman kary Ganesh ram/Prem singh</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45450</v>
@@ -2557,145 +2557,145 @@
       <c r="J59" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K59" s="3" t="n">
         <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/22012035544764 — Khet talab nirman kary Ramraja/Lakhan singh</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/22012035544794 — Khet talab nirman kary Uttam singh/Moti lal</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/22012035544821 — Khet talab nirman kary Radheshyam/Harjeet</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45771</v>
@@ -8289,51 +8289,51 @@
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45115</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4397594 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113635363</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>46022</v>
@@ -8477,51 +8477,51 @@
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45115</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4397965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116641073</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45703</v>
@@ -9088,98 +9088,98 @@
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45115</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4404029 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126642507</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>46022</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4479529 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152005692</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>4374</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45646</v>
@@ -9231,662 +9231,668 @@
       <c r="J199" s="3" t="n">
         <v>45526</v>
       </c>
       <c r="K199" s="3" t="n">
         <v>45560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4479543 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152005927</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>6516</v>
+        <v>15516</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4480395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152007627</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>46022</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4480399 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152007646</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45646</v>
       </c>
-      <c r="K202" s="3"/>
+      <c r="K202" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4480401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152007676</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4480403 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152007712</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>46022</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4480410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152007855</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4480411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152007874</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45646</v>
       </c>
-      <c r="K206" s="3"/>
+      <c r="K206" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4480420 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152007963</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4480421 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152007993</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>7614</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4480426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152008034</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>46022</v>
       </c>
-      <c r="K209" s="3"/>
+      <c r="K209" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4483157 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152034345</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4483158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152034347</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4490548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151990499</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>7614</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4490591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152005838</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>46022</v>
@@ -10036,525 +10042,525 @@
       <c r="J216" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K216" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4820821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116341641</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4820822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116342173</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4820823 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116342199</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4820824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116342830</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4820825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116342844</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4821172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116618502</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K222" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4821195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116639938</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4821225 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116672082</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4821230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116676075</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>1215</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4822213 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116516837</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4822231 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116536057</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45897</v>
@@ -10608,98 +10614,98 @@
       <c r="J228" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K228" s="3" t="n">
         <v>46009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4826936 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126540633</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/4827406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126668969</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>46022</v>
@@ -10800,239 +10806,241 @@
       <c r="J232" s="3" t="n">
         <v>46022</v>
       </c>
       <c r="K232" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/5867866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115368770</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>46022</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/5867883 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103711486</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>46025</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/5867889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122016732</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>46022</v>
       </c>
-      <c r="K235" s="3"/>
+      <c r="K235" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/5867925 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126537675</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>46022</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/5868006 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115368867</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>46022</v>
@@ -11182,98 +11190,98 @@
       <c r="J240" s="3" t="n">
         <v>46022</v>
       </c>
       <c r="K240" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/5868264 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122428914</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>46022</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/5868297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115626136</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>46022</v>
@@ -11325,98 +11333,98 @@
       <c r="J243" s="3" t="n">
         <v>46022</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/5868391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115626126</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>46022</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/5868429 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115368882</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>46022</v>
@@ -11468,172 +11476,174 @@
       <c r="J246" s="3" t="n">
         <v>46022</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/5868496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122378031</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>46022</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/5868598 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126533765</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>46022</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1748007002/IF/IAY/5868649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121782932</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>46022</v>
       </c>
-      <c r="K249" s="3"/>
+      <c r="K249" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11697,3960 +11707,4056 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>42872</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1748007002/IF/IAY/775865 — Construction of IAY House -IAY REG. NO. MP3727201</t>
+          <t>1748007002/IF/IAY/6317528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035486</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>15732</v>
+        <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>43198</v>
-[...3 lines deleted...]
-      </c>
+        <v>46127</v>
+      </c>
+      <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1748007002/LD/22012034300074 — GP Bhopal shantidham vikash karya</t>
+          <t>1748007002/IF/IAY/6404312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122395211</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>96110</v>
+        <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>42914</v>
+        <v>45748</v>
       </c>
       <c r="K253" s="3" t="n">
-        <v>43025</v>
+        <v>46313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1748007002/LD/3799389535 — ग्राम पंचायत भोपाल शांतिधाम विकास योजना ग्राम भोपा</t>
+          <t>1748007002/IF/IAY/775865 — Construction of IAY House -IAY REG. NO. MP3727201</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>278000</v>
+        <v>15030</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>171266</v>
+        <v>15732</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>41409</v>
+        <v>43198</v>
       </c>
       <c r="K254" s="3" t="n">
-        <v>42763</v>
+        <v>43647</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1748007002/OP/9425891150 — gp bhopal shanti dham vikas kary gram cindhiyaghar</t>
+          <t>1748007002/LD/22012034300074 — GP Bhopal shantidham vikash karya</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>100765</v>
+        <v>96110</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>42719</v>
+        <v>42914</v>
       </c>
       <c r="K255" s="3" t="n">
-        <v>43719</v>
+        <v>43025</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1748007002/OP/9425891151 — gp bhopal khel maidan sindhiyaghar</t>
+          <t>1748007002/LD/3799389535 — ग्राम पंचायत भोपाल शांतिधाम विकास योजना ग्राम भोपा</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>72000</v>
+        <v>278000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>180</v>
+        <v>171266</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>42719</v>
-[...1 lines deleted...]
-      <c r="K256" s="3"/>
+        <v>41409</v>
+      </c>
+      <c r="K256" s="3" t="n">
+        <v>42763</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1748007002/OP/9425891152 — gp bhopal shanti dham vikas kary gram semarkhedi</t>
+          <t>1748007002/OP/9425891150 — gp bhopal shanti dham vikas kary gram cindhiyaghar</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>99662.5</v>
+        <v>100765</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>42927</v>
+        <v>42719</v>
       </c>
       <c r="K257" s="3" t="n">
-        <v>43014</v>
+        <v>43719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Play Ground / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1748007002/OP/9425891153 — gp bhopal khel maidan gram semarkhedi</t>
+          <t>1748007002/OP/9425891151 — gp bhopal khel maidan sindhiyaghar</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>72000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>0</v>
+        <v>180</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>44655</v>
+        <v>42719</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1748007002/PG/22012034305724 — GP Bhopal Playground Gram Bhopal</t>
+          <t>1748007002/OP/9425891152 — gp bhopal shanti dham vikas kary gram semarkhedi</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>0</v>
+        <v>99662.5</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>42872</v>
-[...1 lines deleted...]
-      <c r="K259" s="3"/>
+        <v>42927</v>
+      </c>
+      <c r="K259" s="3" t="n">
+        <v>43014</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/1505 — ग्राम पंचायत भोपाल अथवर्क मुरम कार्य मदउखेडी मार्ग से फजलुपुर तक 1505</t>
+          <t>1748007002/OP/9425891153 — gp bhopal khel maidan gram semarkhedi</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>400000</v>
+        <v>72000</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>291619</v>
+        <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>39617</v>
-[...3 lines deleted...]
-      </c>
+        <v>44655</v>
+      </c>
+      <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034165112 — ग्राम पंचायत भोपाल पुलिया निर्माण कार्य मुख्‍य मार्ग से भुजरिया नाले पर</t>
+          <t>1748007002/PG/22012034305724 — GP Bhopal Playground Gram Bhopal</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>41025</v>
+        <v>42872</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034165128 — ग्राम पंचायत भोपाल पुलिया निर्माण कार्य भुजरिया नाले पर</t>
+          <t>1748007002/RC/1505 — ग्राम पंचायत भोपाल अथवर्क मुरम कार्य मदउखेडी मार्ग से फजलुपुर तक 1505</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>468004</v>
+        <v>400000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>29202</v>
+        <v>291619</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>41769</v>
+        <v>39617</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>42604</v>
+        <v>40654</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034184695 — ग़ाम पंचायत भोपाल चनखारी खारंजा निर्माण फजलपुर से</t>
+          <t>1748007002/RC/22012034165112 — ग्राम पंचायत भोपाल पुलिया निर्माण कार्य मुख्‍य मार्ग से भुजरिया नाले पर</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>285000</v>
+        <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>172146.44</v>
+        <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>41540</v>
-[...3 lines deleted...]
-      </c>
+        <v>41025</v>
+      </c>
+      <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034196113 — भोपाल पंचपरमेश्‍वर सीसी सिंधियागढ भुजबल के मकान से</t>
+          <t>1748007002/RC/22012034165128 — ग्राम पंचायत भोपाल पुलिया निर्माण कार्य भुजरिया नाले पर</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>201000</v>
+        <v>468004</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>186417</v>
+        <v>29202</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>41697</v>
+        <v>41769</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>42075</v>
+        <v>42604</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034196119 — भोपाल प्ंचपरमेशवर सी.सी. श्रीराम के मकान से मंदिर</t>
+          <t>1748007002/RC/22012034184695 — ग़ाम पंचायत भोपाल चनखारी खारंजा निर्माण फजलपुर से</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>100000</v>
+        <v>285000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>96474</v>
+        <v>172146.44</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>41687</v>
+        <v>41540</v>
       </c>
       <c r="K265" s="3" t="n">
-        <v>42549</v>
+        <v>41833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034205937 — भोपाल पूलिया निर्माण मुख्‍यमार्ग से जियाजीगढ रास्‍</t>
+          <t>1748007002/RC/22012034196113 — भोपाल पंचपरमेश्‍वर सीसी सिंधियागढ भुजबल के मकान से</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>468000</v>
+        <v>201000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>346825.5</v>
+        <v>186417</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>41693</v>
+        <v>41697</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>42547</v>
+        <v>42075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034212072 — सीसी रेाड गोविंउ के मकान से चौकीउार के मकान की ओर</t>
+          <t>1748007002/RC/22012034196119 — भोपाल प्ंचपरमेशवर सी.सी. श्रीराम के मकान से मंदिर</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>172026</v>
+        <v>96474</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>41704</v>
+        <v>41687</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>41953</v>
+        <v>42549</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034212195 — सीसी खरंजा जियाजी गढ हरिजन वसती भाग 2</t>
+          <t>1748007002/RC/22012034205937 — भोपाल पूलिया निर्माण मुख्‍यमार्ग से जियाजीगढ रास्‍</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>125000</v>
+        <v>468000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>89028</v>
+        <v>346825.5</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>41717</v>
+        <v>41693</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>41975</v>
+        <v>42547</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034212203 — खेत सडक जियाजी गढ से वीना रोड की ओर</t>
+          <t>1748007002/RC/22012034212072 — सीसी रेाड गोविंउ के मकान से चौकीउार के मकान की ओर</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>1455000</v>
+        <v>200000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>638118.4</v>
+        <v>172026</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>41717</v>
+        <v>41704</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>42628</v>
+        <v>41953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034317663 — gp bhopal sudur gram sadak nirman gram sindhiyaghar</t>
+          <t>1748007002/RC/22012034212195 — सीसी खरंजा जियाजी गढ हरिजन वसती भाग 2</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>1200000</v>
+        <v>125000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>299914</v>
+        <v>89028</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>42719</v>
+        <v>41717</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>43575</v>
+        <v>41975</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034323958 — GP Bhopal cc sadak nirman</t>
+          <t>1748007002/RC/22012034212203 — खेत सडक जियाजी गढ से वीना रोड की ओर</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>0</v>
+        <v>1455000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>0</v>
+        <v>638118.4</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>44655</v>
-[...1 lines deleted...]
-      <c r="K271" s="3"/>
+        <v>41717</v>
+      </c>
+      <c r="K271" s="3" t="n">
+        <v>42628</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034373270 — GP Bhopal cc sadak</t>
+          <t>1748007002/RC/22012034317663 — gp bhopal sudur gram sadak nirman gram sindhiyaghar</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>0</v>
+        <v>1200000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>0</v>
+        <v>299914</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>44655</v>
-[...1 lines deleted...]
-      <c r="K272" s="3"/>
+        <v>42719</v>
+      </c>
+      <c r="K272" s="3" t="n">
+        <v>43575</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034534200 — khet sadak gramjijaji gad se bina rod or bhag 2</t>
+          <t>1748007002/RC/22012034323958 — GP Bhopal cc sadak nirman</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>44655</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034535629 — C C rode nirman mata mandir se beena rod ke or</t>
+          <t>1748007002/RC/22012034373270 — GP Bhopal cc sadak</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>80325</v>
+        <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>83030</v>
+        <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>44078</v>
-[...3 lines deleted...]
-      </c>
+        <v>44655</v>
+      </c>
+      <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034538364 — Sindhiyagad me C.C. Kharanja Kary</t>
+          <t>1748007002/RC/22012034534200 — khet sadak gramjijaji gad se bina rod or bhag 2</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>40800</v>
+        <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>380</v>
+        <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>44235</v>
+        <v>44655</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034552841 — C.C. Road Nirman C.C. Road se High School Ki or</t>
+          <t>1748007002/RC/22012034535629 — C C rode nirman mata mandir se beena rod ke or</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>197500</v>
+        <v>80325</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>0</v>
+        <v>83030</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K276" s="3"/>
+        <v>44078</v>
+      </c>
+      <c r="K276" s="3" t="n">
+        <v>44671</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034563869 — Sudur sadak nirman kary Gram Bhopal se nadi ki or</t>
+          <t>1748007002/RC/22012034538364 — Sindhiyagad me C.C. Kharanja Kary</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>1480244.16</v>
+        <v>40800</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>978462</v>
+        <v>380</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>44283</v>
-[...3 lines deleted...]
-      </c>
+        <v>44235</v>
+      </c>
+      <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034573986 — Sudur sadak nirman Bhopal Gram se Nadi ki or bhag-2</t>
+          <t>1748007002/RC/22012034552841 — C.C. Road Nirman C.C. Road se High School Ki or</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>0</v>
+        <v>197500</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>44300</v>
+        <v>43935</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034574141 — C.C. Road Nirman Kary Madaukhedi Road se Gaun Ki or (Fajalpur}</t>
+          <t>1748007002/RC/22012034563869 — Sudur sadak nirman kary Gram Bhopal se nadi ki or</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>115000</v>
+        <v>1480244.16</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>0</v>
+        <v>978462</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K279" s="3"/>
+        <v>44283</v>
+      </c>
+      <c r="K279" s="3" t="n">
+        <v>44652</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034630261 — C.C. Road Nirman Kary Deenu k makan se D.P. ki or</t>
+          <t>1748007002/RC/22012034573986 — Sudur sadak nirman Bhopal Gram se Nadi ki or bhag-2</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>47294</v>
+        <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>45126</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034650825 — C.C. Road Nirman Kary Baba ramdev se Sankar k makan ki or Sindhiyagad</t>
+          <t>1748007002/RC/22012034574141 — C.C. Road Nirman Kary Madaukhedi Road se Gaun Ki or (Fajalpur}</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>97000</v>
+        <v>115000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>90396</v>
+        <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>45492</v>
+        <v>44300</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/22012034825491 — CC Road Nirman Kary Jiyajigad Gram panchayat Bhopal</t>
+          <t>1748007002/RC/22012034630261 — C.C. Road Nirman Kary Deenu k makan se D.P. ki or</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>120000</v>
+        <v>50000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>5832</v>
+        <v>47294</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>45570</v>
-[...1 lines deleted...]
-      <c r="K282" s="3"/>
+        <v>45126</v>
+      </c>
+      <c r="K282" s="3" t="n">
+        <v>45568</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/5737 — ग्राम पंचायत भोपाल चनखारी खरंजा निमार्ण कार्य मावि से संतोष के मकान की ओर भोपाल</t>
+          <t>1748007002/RC/22012034650825 — C.C. Road Nirman Kary Baba ramdev se Sankar k makan ki or Sindhiyagad</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>186000</v>
+        <v>97000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>144652</v>
+        <v>90396</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>40591</v>
-[...3 lines deleted...]
-      </c>
+        <v>45492</v>
+      </c>
+      <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/5738 — ग्राम पंचायत भोपाल पुलिया निमार्ण कार्य मदउखेडी मुख्‍य मार्ग से फजलपुर की ओर</t>
+          <t>1748007002/RC/22012034825491 — CC Road Nirman Kary Jiyajigad Gram panchayat Bhopal</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>204000</v>
+        <v>120000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>187998</v>
+        <v>5832</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>40485</v>
-[...3 lines deleted...]
-      </c>
+        <v>45570</v>
+      </c>
+      <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/5742 — ग्राम पंचायत भोपाल मिटटी मुरम कार्य बीना मुख्‍य माग्र से जीजाजीगढ की ओर</t>
+          <t>1748007002/RC/5737 — ग्राम पंचायत भोपाल चनखारी खरंजा निमार्ण कार्य मावि से संतोष के मकान की ओर भोपाल</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>491000</v>
+        <v>186000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>398204</v>
+        <v>144652</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>40613</v>
+        <v>40591</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>41696</v>
+        <v>41722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/5903 — ग्राम पंचायत भोपाल मिटटी मुरम कार्य सार्वजनिक कूप से आदिवासी बस्‍ती की ओर</t>
+          <t>1748007002/RC/5738 — ग्राम पंचायत भोपाल पुलिया निमार्ण कार्य मदउखेडी मुख्‍य मार्ग से फजलपुर की ओर</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>278000</v>
+        <v>204000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>237392</v>
+        <v>187998</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>40817</v>
+        <v>40485</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>41119</v>
+        <v>40693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RC/6072 — ग्राम पंचायत भोपाल मिटटी मुरम कार्य सेमरखेडी नाले से जयराम के खेत की ओर</t>
+          <t>1748007002/RC/5742 — ग्राम पंचायत भोपाल मिटटी मुरम कार्य बीना मुख्‍य माग्र से जीजाजीगढ की ओर</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>437000</v>
+        <v>491000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>238118</v>
+        <v>398204</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>40981</v>
+        <v>40613</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>41696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RS/22012034656127 — Samudaik Swachchhata Parisar  Gram semarkhedi</t>
+          <t>1748007002/RC/5903 — ग्राम पंचायत भोपाल मिटटी मुरम कार्य सार्वजनिक कूप से आदिवासी बस्‍ती की ओर</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>0</v>
+        <v>278000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>0</v>
+        <v>237392</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K288" s="3"/>
+        <v>40817</v>
+      </c>
+      <c r="K288" s="3" t="n">
+        <v>41119</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1748007002/RS/22012034656128 — Samudaik Swachchhata Parisar  Gram semarkhedi</t>
+          <t>1748007002/RC/6072 — ग्राम पंचायत भोपाल मिटटी मुरम कार्य सेमरखेडी नाले से जयराम के खेत की ओर</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>44000</v>
+        <v>437000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>0</v>
+        <v>238118</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>44698</v>
-[...1 lines deleted...]
-      <c r="K289" s="3"/>
+        <v>40981</v>
+      </c>
+      <c r="K289" s="3" t="n">
+        <v>41696</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/1343 — ग्राम पंचायत भोपाल सोख्‍ता गडडा एंव होदी निमार्ण ग्राम जियाजीगढ 1343</t>
+          <t>1748007002/RS/22012034656127 — Samudaik Swachchhata Parisar  Gram semarkhedi</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>10000</v>
+        <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>39630</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/1344 — ग्राम पंचायत भोपाल सोख्‍ता गडडा एंव होदी निमार्ण हनुमान जी मदिर के पास ग्राम भोपाल 1344</t>
+          <t>1748007002/RS/22012034656128 — Samudaik Swachchhata Parisar  Gram semarkhedi</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>10000</v>
+        <v>44000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>39616</v>
-[...3 lines deleted...]
-      </c>
+        <v>44698</v>
+      </c>
+      <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/1345 — ग्राम पंचायत भोपाल सोख्‍ता गडडा एंव होदी निमार्ण आदिवासी मोहल्‍ला वाले हैण्‍ड पम्‍प के पास 1345</t>
+          <t>1748007002/WC/1343 — ग्राम पंचायत भोपाल सोख्‍ता गडडा एंव होदी निमार्ण ग्राम जियाजीगढ 1343</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>39623</v>
+        <v>39630</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>39629</v>
+        <v>39643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/1346 — ग्राम पंचायत भोपाल सोख्‍ता गडडा एंव होदी निमार्ण ग्राम भोपाल केस्‍कूल के हैण्‍ड पम्‍प के पास 1346</t>
+          <t>1748007002/WC/1344 — ग्राम पंचायत भोपाल सोख्‍ता गडडा एंव होदी निमार्ण हनुमान जी मदिर के पास ग्राम भोपाल 1344</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>39616</v>
       </c>
       <c r="K293" s="3" t="n">
-        <v>39636</v>
+        <v>39622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/1347 — ग्राम पंचायत भोपाल सोख्‍ता गडडा एंव होदी निमार्ण ग्राम जीयाजीगढ स्‍कूल केकूप के पास 1347</t>
+          <t>1748007002/WC/1345 — ग्राम पंचायत भोपाल सोख्‍ता गडडा एंव होदी निमार्ण आदिवासी मोहल्‍ला वाले हैण्‍ड पम्‍प के पास 1345</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>39644</v>
+        <v>39623</v>
       </c>
       <c r="K294" s="3" t="n">
-        <v>39650</v>
+        <v>39629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/1348 — ग्राम पंचायत भोपाल सोख्‍ता गडडा एंव होदी निमार्ण ग्राम भोपाल भगवानसिह के मकान के पास 1348</t>
+          <t>1748007002/WC/1346 — ग्राम पंचायत भोपाल सोख्‍ता गडडा एंव होदी निमार्ण ग्राम भोपाल केस्‍कूल के हैण्‍ड पम्‍प के पास 1346</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>39623</v>
+        <v>39616</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>39629</v>
+        <v>39636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/1349 — ग्राम पंचायत भोपाल सोख्‍ता गडडा एंव होदी निमार्ण ग्राम भोपाल आदिवासी मोहल्‍ला के कूप पर 1349</t>
+          <t>1748007002/WC/1347 — ग्राम पंचायत भोपाल सोख्‍ता गडडा एंव होदी निमार्ण ग्राम जीयाजीगढ स्‍कूल केकूप के पास 1347</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>39699</v>
+        <v>39644</v>
       </c>
       <c r="K296" s="3" t="n">
-        <v>39622</v>
+        <v>39650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/1545 — ग्राम पंचायत भोपाल कपिलधारा कूप निमार्ण जमनाप्रसाद/लक्ष्‍मणसिह 1545</t>
+          <t>1748007002/WC/1348 — ग्राम पंचायत भोपाल सोख्‍ता गडडा एंव होदी निमार्ण ग्राम भोपाल भगवानसिह के मकान के पास 1348</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>96000</v>
+        <v>10000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>40574</v>
+        <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>39830</v>
+        <v>39623</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>41155</v>
+        <v>39629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/1546 — ग्राम पंचायत भोपाल कपिलधारा कूप निमार्ण केहरीसिह/श्‍यामलाल 1546</t>
+          <t>1748007002/WC/1349 — ग्राम पंचायत भोपाल सोख्‍ता गडडा एंव होदी निमार्ण ग्राम भोपाल आदिवासी मोहल्‍ला के कूप पर 1349</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>96000</v>
+        <v>10000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>76448</v>
+        <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>39837</v>
+        <v>39699</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>40785</v>
+        <v>39622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/1547 — ग्राम पंचायत भोपाल कपिलधारा कूप निमार्ण भागवतीवाई/कोमलसिह 1547</t>
+          <t>1748007002/WC/1545 — ग्राम पंचायत भोपाल कपिलधारा कूप निमार्ण जमनाप्रसाद/लक्ष्‍मणसिह 1545</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>96000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>109461</v>
+        <v>40574</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>39830</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>41718</v>
+        <v>41155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/1548 — ग्राम पंचायत भोपाल कपलिधारा कूपनिमार्ण दयाराम/लालू मोगिया सिंधियागढ 1548</t>
+          <t>1748007002/WC/1546 — ग्राम पंचायत भोपाल कपिलधारा कूप निमार्ण केहरीसिह/श्‍यामलाल 1546</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>96000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>87498</v>
+        <v>76448</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>39833</v>
+        <v>39837</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>41696</v>
+        <v>40785</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/22012034314088 — gp bhopal talab nirman kary gram semarkhedi</t>
+          <t>1748007002/WC/1547 — ग्राम पंचायत भोपाल कपिलधारा कूप निमार्ण भागवतीवाई/कोमलसिह 1547</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>480000</v>
+        <v>96000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>21672</v>
+        <v>109461</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>42891</v>
+        <v>39830</v>
       </c>
       <c r="K301" s="3" t="n">
-        <v>43719</v>
+        <v>41718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/22012034327920 — GP Bhopal Talab Jirnodhar Nistari Talab Gram Semarkheda</t>
+          <t>1748007002/WC/1548 — ग्राम पंचायत भोपाल कपलिधारा कूपनिमार्ण दयाराम/लालू मोगिया सिंधियागढ 1548</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>279000</v>
+        <v>96000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>0</v>
+        <v>87498</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>42880</v>
-[...1 lines deleted...]
-      <c r="K302" s="3"/>
+        <v>39833</v>
+      </c>
+      <c r="K302" s="3" t="n">
+        <v>41696</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/22012034555579 — Sarvjanik khet talab sindhiyagarh</t>
+          <t>1748007002/WC/22012034314088 — gp bhopal talab nirman kary gram semarkhedi</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>498629.49</v>
+        <v>480000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>394114</v>
+        <v>21672</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>43991</v>
+        <v>42891</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>44727</v>
+        <v>43719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/22012034555580 — Sarvjanik khet talab sindhiyagarh2</t>
+          <t>1748007002/WC/22012034327920 — GP Bhopal Talab Jirnodhar Nistari Talab Gram Semarkheda</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>499079.55</v>
+        <v>279000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>397616</v>
+        <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>43994</v>
-[...3 lines deleted...]
-      </c>
+        <v>42880</v>
+      </c>
+      <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/22012034613642 — Anicut nirman gram bhopal</t>
+          <t>1748007002/WC/22012034555579 — Sarvjanik khet talab sindhiyagarh</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>1466933.25</v>
+        <v>498629.49</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>1295353</v>
+        <v>394114</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>44253</v>
+        <v>43991</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>44652</v>
+        <v>44727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/22012034621728 — Gram sindhiyagad me Anicut nirman kary</t>
+          <t>1748007002/WC/22012034555580 — Sarvjanik khet talab sindhiyagarh2</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>1459745.08</v>
+        <v>499079.55</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>1374685</v>
+        <v>397616</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>44269</v>
+        <v>43994</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>44467</v>
+        <v>46041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/22012034657385 — Anicut nirman kary semarkhedi nale pr</t>
+          <t>1748007002/WC/22012034613642 — Anicut nirman gram bhopal</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>0</v>
+        <v>1466933.25</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>0</v>
+        <v>1295353</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K307" s="3"/>
+        <v>44253</v>
+      </c>
+      <c r="K307" s="3" t="n">
+        <v>44652</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/22012034902925 — talab nirman</t>
+          <t>1748007002/WC/22012034621728 — Gram sindhiyagad me Anicut nirman kary</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>0</v>
+        <v>1459745.08</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>0</v>
+        <v>1374685</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K308" s="3"/>
+        <v>44269</v>
+      </c>
+      <c r="K308" s="3" t="n">
+        <v>44467</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/22012035019876 — Samudayik khettalab nirman kary gram sindhiyagarh</t>
+          <t>1748007002/WC/22012034657385 — Anicut nirman kary semarkhedi nale pr</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>323121.87</v>
+        <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>262563</v>
+        <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>44908</v>
-[...3 lines deleted...]
-      </c>
+        <v>44217</v>
+      </c>
+      <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/22012035020018 — samudayik khettalab nirman kary grma sindhiyagarg 2</t>
+          <t>1748007002/WC/22012034902925 — talab nirman</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>323121.87</v>
+        <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>245767</v>
+        <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>44908</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/22012035194787 — Check dem nirman Bhavan Nale par bhopal</t>
+          <t>1748007002/WC/22012035019876 — Samudayik khettalab nirman kary gram sindhiyagarh</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>1494581.09</v>
+        <v>323121.87</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>1314385.1</v>
+        <v>262563</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>45367</v>
+        <v>44908</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>46050</v>
+        <v>46041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/22012035295198 — Dugwell Recharge pit neelam ke koop ke pas</t>
+          <t>1748007002/WC/22012035020018 — samudayik khettalab nirman kary grma sindhiyagarg 2</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>25899.46</v>
+        <v>323121.87</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>23921.98</v>
+        <v>245767</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>45791</v>
+        <v>44908</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>46050</v>
+        <v>45702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/22012035295204 — Dugwell Recharge pit jagdeesh ke koop ke pas</t>
+          <t>1748007002/WC/22012035194787 — Check dem nirman Bhavan Nale par bhopal</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>25899.46</v>
+        <v>1494581.09</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>17657.98</v>
+        <v>1314385.1</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>45791</v>
+        <v>45367</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>46181</v>
+        <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/22012035295211 — Dugwell Recharge pit koop devbaba mandir ke pas</t>
+          <t>1748007002/WC/22012035295198 — Dugwell Recharge pit neelam ke koop ke pas</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>23921.98</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>46050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/22012035324495 — Jirnodhar kary gram semarkhedi</t>
+          <t>1748007002/WC/22012035295204 — Dugwell Recharge pit jagdeesh ke koop ke pas</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>982268.4</v>
+        <v>25899.46</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>691660.96</v>
+        <v>17657.98</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>46078</v>
-[...1 lines deleted...]
-      <c r="K315" s="3"/>
+        <v>45791</v>
+      </c>
+      <c r="K315" s="3" t="n">
+        <v>46181</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1748007002/WC/22012035324496 — Jirnodhar kary gram bhopal</t>
+          <t>1748007002/WC/22012035295211 — Dugwell Recharge pit koop devbaba mandir ke pas</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>992236.43</v>
+        <v>25899.46</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>666427.48</v>
+        <v>23921.98</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>46078</v>
-[...1 lines deleted...]
-      <c r="K316" s="3"/>
+        <v>45791</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>46050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1748007033/IF/IAY/202596 — Construction of IAY House -IAY REG. NO. MP-48-007-033-004/15</t>
+          <t>1748007002/WC/22012035324495 — Jirnodhar kary gram semarkhedi</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>15030</v>
+        <v>982268.4</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>0</v>
+        <v>691660.96</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>42440</v>
+        <v>46078</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1748007033/IF/IAY/202600 — Construction of IAY House -IAY REG. NO. MP-48-007-033-004/12</t>
+          <t>1748007002/WC/22012035324496 — Jirnodhar kary gram bhopal</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>15030</v>
+        <v>992236.43</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>0</v>
+        <v>666427.48</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>42368</v>
+        <v>46078</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1748007033/IF/IAY/333981 — Construction of IAY House -IAY REG. NO. MP1100201</t>
+          <t>1748007033/IF/IAY/202596 — Construction of IAY House -IAY REG. NO. MP-48-007-033-004/15</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>14964</v>
+        <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>43233</v>
-[...3 lines deleted...]
-      </c>
+        <v>42440</v>
+      </c>
+      <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1748007033/IF/IAY/345365 — Construction of IAY House -IAY REG. NO. MP1118870</t>
+          <t>1748007033/IF/IAY/202600 — Construction of IAY House -IAY REG. NO. MP-48-007-033-004/12</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>12528</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>43198</v>
-[...3 lines deleted...]
-      </c>
+        <v>42368</v>
+      </c>
+      <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1748007033/IF/IAY/349783 — Construction of IAY House -IAY REG. NO. MP1126626</t>
+          <t>1748007033/IF/IAY/333981 — Construction of IAY House -IAY REG. NO. MP1100201</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>15660</v>
+        <v>14964</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>42872</v>
+        <v>43233</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>43482</v>
+        <v>43377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1748007033/IF/IAY/355053 — Construction of IAY House -IAY REG. NO. MP1140347</t>
+          <t>1748007033/IF/IAY/345365 — Construction of IAY House -IAY REG. NO. MP1118870</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>0</v>
+        <v>12528</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>42789</v>
-[...1 lines deleted...]
-      <c r="K322" s="3"/>
+        <v>43198</v>
+      </c>
+      <c r="K322" s="3" t="n">
+        <v>43399</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1748007033/IF/IAY/355059 — Construction of IAY House -IAY REG. NO. MP1140358</t>
+          <t>1748007033/IF/IAY/349783 — Construction of IAY House -IAY REG. NO. MP1126626</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>15732</v>
+        <v>15660</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>42872</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>43647</v>
+        <v>43482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1748007033/IF/IAY/358674 — Construction of IAY House -IAY REG. NO. MP1146433</t>
+          <t>1748007033/IF/IAY/355053 — Construction of IAY House -IAY REG. NO. MP1140347</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>14790</v>
+        <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>42789</v>
+      </c>
+      <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1748007033/IF/IAY/367596 — Construction of IAY House -IAY REG. NO. MP1181758</t>
+          <t>1748007033/IF/IAY/355059 — Construction of IAY House -IAY REG. NO. MP1140358</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>15312</v>
+        <v>15732</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>42789</v>
+        <v>42872</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>43484</v>
+        <v>43647</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1748007033/IF/IAY/369192 — Construction of IAY House -IAY REG. NO. MP1207505</t>
+          <t>1748007033/IF/IAY/358674 — Construction of IAY House -IAY REG. NO. MP1146433</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>22968</v>
+        <v>14790</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>42872</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>43482</v>
+        <v>43399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1748007033/IF/IAY/539535 — Construction of IAY House -IAY REG. NO. MP3055928</t>
+          <t>1748007033/IF/IAY/367596 — Construction of IAY House -IAY REG. NO. MP1181758</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>15024</v>
+        <v>15312</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>42789</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>43719</v>
+        <v>43484</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1748007033/IF/IAY/561421 — Construction of IAY House -IAY REG. NO. MP3711771</t>
+          <t>1748007033/IF/IAY/369192 — Construction of IAY House -IAY REG. NO. MP1207505</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>22968</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>42749</v>
-[...1 lines deleted...]
-      <c r="K328" s="3"/>
+        <v>42872</v>
+      </c>
+      <c r="K328" s="3" t="n">
+        <v>43482</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1748007033/IF/IAY/623395 — Construction of IAY House -IAY REG. NO. MP1142679</t>
+          <t>1748007033/IF/IAY/539535 — Construction of IAY House -IAY REG. NO. MP3055928</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>15138</v>
+        <v>15024</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>43209</v>
+        <v>42789</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>43377</v>
+        <v>43719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1748007033/IF/IAY/623407 — Construction of IAY House -IAY REG. NO. MP1144893</t>
+          <t>1748007033/IF/IAY/561421 — Construction of IAY House -IAY REG. NO. MP3711771</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>15672</v>
+        <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>43469</v>
-[...3 lines deleted...]
-      </c>
+        <v>42749</v>
+      </c>
+      <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1748007033/IF/IAY/623431 — Construction of IAY House -IAY REG. NO. MP1152187</t>
+          <t>1748007033/IF/IAY/623395 — Construction of IAY House -IAY REG. NO. MP1142679</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>15834</v>
+        <v>15138</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>43209</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>43335</v>
+        <v>43377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C332" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D332" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E332" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F332" s="1" t="inlineStr">
+        <is>
+          <t>1748007033/IF/IAY/623407 — Construction of IAY House -IAY REG. NO. MP1144893</t>
+        </is>
+      </c>
+      <c r="G332" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H332" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I332" s="2" t="n">
+        <v>15672</v>
+      </c>
+      <c r="J332" s="3" t="n">
+        <v>43469</v>
+      </c>
+      <c r="K332" s="3" t="n">
+        <v>43625</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C333" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D333" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E333" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F333" s="1" t="inlineStr">
+        <is>
+          <t>1748007033/IF/IAY/623431 — Construction of IAY House -IAY REG. NO. MP1152187</t>
+        </is>
+      </c>
+      <c r="G333" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H333" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I333" s="2" t="n">
+        <v>15834</v>
+      </c>
+      <c r="J333" s="3" t="n">
+        <v>43209</v>
+      </c>
+      <c r="K333" s="3" t="n">
+        <v>43335</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
           <t>2023-2024</t>
         </is>
       </c>
-      <c r="C332" s="1" t="inlineStr">
+      <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
-      <c r="D332" s="1" t="inlineStr">
+      <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
-      <c r="E332" s="1" t="inlineStr">
+      <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
-      <c r="F332" s="1" t="inlineStr">
+      <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1748007100/RS/22012034579876 — Samudaika Swachchhata Parisar  Gram Semarkhedi</t>
         </is>
       </c>
-      <c r="G332" s="1" t="inlineStr">
+      <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
-      <c r="H332" s="2" t="n">
+      <c r="H334" s="2" t="n">
         <v>44000</v>
       </c>
-      <c r="I332" s="2" t="n">
+      <c r="I334" s="2" t="n">
         <v>39559</v>
       </c>
-      <c r="J332" s="3" t="n">
+      <c r="J334" s="3" t="n">
         <v>45052</v>
       </c>
-      <c r="K332" s="3" t="n">
+      <c r="K334" s="3" t="n">
         <v>45581</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>