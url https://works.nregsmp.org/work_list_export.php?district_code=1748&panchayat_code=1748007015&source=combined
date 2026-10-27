--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K466"/>
+  <dimension ref="A1:K478"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 18:27:39</t>
+          <t>Exported on: 2026-10-27 16:18:47</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ASHOK NAGAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2054,98 +2054,98 @@
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>44331</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/22012034802838 — Kapildhara kup Nirman Ramraja Yadav</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>247839.67</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>54066</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>44592</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/22012034810724 — HIteshi kapil dahra kup nirman bhagban singh / mathurala</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>250732.62</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>163650.06</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>44615</v>
@@ -3782,145 +3782,145 @@
       <c r="J84" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K84" s="3" t="n">
         <v>46038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/22012035235552 — Khet talab nirman kary Genda lal/Puran singh yadav</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>379996.13</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/22012035235557 — Khet talab nirman kary Jagarnath singh/Pran singh</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>379996.13</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/22012035235563 — Khet talab nirman kary Kala bai w/o Than singh Adiwasi</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>379996.13</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>303282</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>46060</v>
@@ -4119,51 +4119,51 @@
       <c r="J91" s="3" t="n">
         <v>45728</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/22012035267045 — Khettalab nirman kary ram singh lodhi</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45567</v>
@@ -4411,51 +4411,51 @@
       <c r="J97" s="3" t="n">
         <v>45812</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/22012035348675 — Khettalab nirman kary ashok sen</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45761</v>
@@ -6804,98 +6804,98 @@
       <c r="J146" s="3" t="n">
         <v>43269</v>
       </c>
       <c r="K146" s="3" t="n">
         <v>43444</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/192436 — Construction of IAY House -IAY REG. NO. MP-48-007-015-001/59</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>43258</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/192437 — Construction of IAY House -IAY REG. NO. MP-48-007-015-002/5</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>42419</v>
@@ -6996,51 +6996,51 @@
       <c r="J150" s="3" t="n">
         <v>44663</v>
       </c>
       <c r="K150" s="3" t="n">
         <v>44758</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/2099549 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4125255</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>2112</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>43680</v>
@@ -8415,51 +8415,51 @@
       <c r="J179" s="3" t="n">
         <v>42775</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/2430228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5166899</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45703</v>
@@ -8952,51 +8952,51 @@
       <c r="J190" s="3" t="n">
         <v>44507</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>45559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/3243000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4235966</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45703</v>
@@ -9048,51 +9048,51 @@
       <c r="J192" s="3" t="n">
         <v>44499</v>
       </c>
       <c r="K192" s="3" t="n">
         <v>44722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/3253515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1922646</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45703</v>
@@ -9144,98 +9144,98 @@
       <c r="J194" s="3" t="n">
         <v>44568</v>
       </c>
       <c r="K194" s="3" t="n">
         <v>44758</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/3672759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104975382</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>442</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45170</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/3672762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104975657</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>2669</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>44756</v>
@@ -9777,51 +9777,51 @@
       <c r="J207" s="3" t="n">
         <v>45697</v>
       </c>
       <c r="K207" s="3" t="n">
         <v>45882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/4574603 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117690345</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>3159</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45700</v>
@@ -10314,51 +10314,51 @@
       <c r="J218" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K218" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/4823813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121017856</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>3159</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45700</v>
@@ -10508,51 +10508,51 @@
       <c r="J222" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K222" s="3" t="n">
         <v>45992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/4862803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106705911</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>6318</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45700</v>
@@ -10604,51 +10604,51 @@
       <c r="J224" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K224" s="3" t="n">
         <v>45940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/4869998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113819194</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>6318</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45700</v>
@@ -10749,51 +10749,51 @@
       <c r="J227" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/4900071 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151972887</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45777</v>
@@ -10845,120 +10845,120 @@
       <c r="J229" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>45971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/5361255 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106705792</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>12996</v>
+        <v>20196</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/5361533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102231387</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>7569</v>
+        <v>14769</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11282,120 +11282,120 @@
       <c r="J238" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/5518988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152002968</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/5520963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152009452</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>14661</v>
+        <v>23661</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11425,10804 +11425,11372 @@
       <c r="J241" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/5524205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152010076</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>14796</v>
+        <v>21996</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/5528274 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152002228</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>14877</v>
+        <v>22077</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/5532287 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151996415</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>261</v>
+        <v>18261</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/5683688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152009483</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/5842753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152003173</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>18396</v>
+        <v>23796</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/5842782 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152010983</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/5842858 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151969421</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/5843225 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151995611</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>19731</v>
+        <v>23331</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/5843226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151996816</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>21531</v>
+        <v>18531</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45974</v>
       </c>
-      <c r="K250" s="3"/>
+      <c r="K250" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/5868180 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115265303</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/6179494 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117690193</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>5481</v>
+        <v>12681</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46139</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/6183370 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116142028</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>12462</v>
+        <v>23262</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>46139</v>
       </c>
-      <c r="K253" s="3"/>
+      <c r="K253" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/6191411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115423418</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>16281</v>
+        <v>22881</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>46139</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1748007015/IF/IAY/6208596 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104975895</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>10962</v>
+        <v>21762</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46139</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/630850 — Construction of IAY House -IAY REG. NO. MP1000768</t>
+          <t>1748007015/IF/IAY/6250442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113819197</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>16057</v>
+        <v>1800</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>42797</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/630930 — Construction of IAY House -IAY REG. NO. MP1002199</t>
+          <t>1748007015/IF/IAY/6250909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115295192</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>42816</v>
+        <v>46304</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/631272 — Construction of IAY House -IAY REG. NO. MP1009875</t>
+          <t>1748007015/IF/IAY/6252594 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116314816</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>15490</v>
+        <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>42816</v>
-[...3 lines deleted...]
-      </c>
+        <v>46122</v>
+      </c>
+      <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/631332 — Construction of IAY House -IAY REG. NO. MP1011151</t>
+          <t>1748007015/IF/IAY/6253117 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116255369</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>15786</v>
+        <v>1800</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>42805</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/631333 — Construction of IAY House -IAY REG. NO. MP1011160</t>
+          <t>1748007015/IF/IAY/6269072 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128533956</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>15538</v>
+        <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>42816</v>
-[...3 lines deleted...]
-      </c>
+        <v>46125</v>
+      </c>
+      <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/631466 — Construction of IAY House -IAY REG. NO. MP1014549</t>
+          <t>1748007015/IF/IAY/6280902 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106705208</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>15481</v>
+        <v>1800</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>42797</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/631469 — Construction of IAY House -IAY REG. NO. MP1014552</t>
+          <t>1748007015/IF/IAY/6304181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117690210</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>15676</v>
+        <v>1800</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>42816</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/631519 — Construction of IAY House -IAY REG. NO. MP1016207</t>
+          <t>1748007015/IF/IAY/630850 — Construction of IAY House -IAY REG. NO. MP1000768</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>15103</v>
+        <v>16057</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>42797</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>43244</v>
+        <v>43475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/631534 — Construction of IAY House -IAY REG. NO. MP1016320</t>
+          <t>1748007015/IF/IAY/630930 — Construction of IAY House -IAY REG. NO. MP1002199</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>14997</v>
+        <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>42797</v>
-[...3 lines deleted...]
-      </c>
+        <v>42816</v>
+      </c>
+      <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/631580 — Construction of IAY House -IAY REG. NO. MP1017031</t>
+          <t>1748007015/IF/IAY/631272 — Construction of IAY House -IAY REG. NO. MP1009875</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>15552</v>
+        <v>15490</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>42831</v>
+        <v>42816</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/631583 — Construction of IAY House -IAY REG. NO. MP1017091</t>
+          <t>1748007015/IF/IAY/631332 — Construction of IAY House -IAY REG. NO. MP1011151</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>15550</v>
+        <v>15786</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>42863</v>
+        <v>42805</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>43363</v>
+        <v>43435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/632106 — Construction of IAY House -IAY REG. NO. MP1033360</t>
+          <t>1748007015/IF/IAY/631333 — Construction of IAY House -IAY REG. NO. MP1011160</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>14974</v>
+        <v>15538</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>42831</v>
+        <v>42816</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>43364</v>
+        <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/634091 — Construction of IAY House -IAY REG. NO. MP1210444</t>
+          <t>1748007015/IF/IAY/631466 — Construction of IAY House -IAY REG. NO. MP1014549</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>15668</v>
+        <v>15481</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>42914</v>
+        <v>42797</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>43430</v>
+        <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/785604 — Construction of IAY House -IAY REG. NO. MP1513346</t>
+          <t>1748007015/IF/IAY/631469 — Construction of IAY House -IAY REG. NO. MP1014552</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>16266</v>
+        <v>15676</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>42863</v>
+        <v>42816</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>43377</v>
+        <v>43244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/786552 — Construction of IAY House -IAY REG. NO. MP1567575</t>
+          <t>1748007015/IF/IAY/631519 — Construction of IAY House -IAY REG. NO. MP1016207</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>15314</v>
+        <v>15103</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>42863</v>
+        <v>42797</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>43438</v>
+        <v>43244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/786998 — Construction of IAY House -IAY REG. NO. MP1597123</t>
+          <t>1748007015/IF/IAY/631534 — Construction of IAY House -IAY REG. NO. MP1016320</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>15636</v>
+        <v>14997</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>42938</v>
+        <v>42797</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>43475</v>
+        <v>43263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/787182 — Construction of IAY House -IAY REG. NO. MP1607889</t>
+          <t>1748007015/IF/IAY/631580 — Construction of IAY House -IAY REG. NO. MP1017031</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>16224</v>
+        <v>15552</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>42881</v>
+        <v>42831</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>43263</v>
+        <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/787384 — Construction of IAY House -IAY REG. NO. MP1619910</t>
+          <t>1748007015/IF/IAY/631583 — Construction of IAY House -IAY REG. NO. MP1017091</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>15318</v>
+        <v>15550</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>42881</v>
+        <v>42863</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>43350</v>
+        <v>43363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/832994 — Construction of IAY House -IAY REG. NO. MP1210749</t>
+          <t>1748007015/IF/IAY/6316497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128534756</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>15588</v>
+        <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>43014</v>
-[...3 lines deleted...]
-      </c>
+        <v>46182</v>
+      </c>
+      <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/836609 — Construction of IAY House -IAY REG. NO. MP1306313</t>
+          <t>1748007015/IF/IAY/632106 — Construction of IAY House -IAY REG. NO. MP1033360</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>15570</v>
+        <v>14974</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>42863</v>
+        <v>42831</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>43343</v>
+        <v>43364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/856351 — Construction of IAY House -IAY REG. NO. MP1567494</t>
+          <t>1748007015/IF/IAY/634091 — Construction of IAY House -IAY REG. NO. MP1210444</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>16950</v>
+        <v>15668</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>42863</v>
+        <v>42914</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>43377</v>
+        <v>43430</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/856490 — Construction of IAY House -IAY REG. NO. MP1569190</t>
+          <t>1748007015/IF/IAY/6377645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117702380</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>15514</v>
+        <v>1800</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/874576 — Construction of IAY House -IAY REG. NO. MP1792248</t>
+          <t>1748007015/IF/IAY/6405602 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116141744</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>15570</v>
+        <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/874744 — Construction of IAY House -IAY REG. NO. MP1794209</t>
+          <t>1748007015/IF/IAY/6408767 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116314816</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>15642</v>
+        <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46122</v>
+      </c>
+      <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/874882 — Construction of IAY House -IAY REG. NO. MP1796119</t>
+          <t>1748007015/IF/IAY/6412841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128533956</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>15594</v>
+        <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>42863</v>
-[...3 lines deleted...]
-      </c>
+        <v>46125</v>
+      </c>
+      <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/875562 — Construction of IAY House -IAY REG. NO. MP1804334</t>
+          <t>1748007015/IF/IAY/785604 — Construction of IAY House -IAY REG. NO. MP1513346</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>15570</v>
+        <v>16266</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>42863</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>43340</v>
+        <v>43377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/880316 — Construction of IAY House -IAY REG. NO. MP1867693</t>
+          <t>1748007015/IF/IAY/786552 — Construction of IAY House -IAY REG. NO. MP1567575</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>15546</v>
+        <v>15314</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>42863</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>43416</v>
+        <v>43438</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/881265 — Construction of IAY House -IAY REG. NO. MP1880369</t>
+          <t>1748007015/IF/IAY/786998 — Construction of IAY House -IAY REG. NO. MP1597123</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>10836</v>
+        <v>15636</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>43400</v>
+        <v>42938</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>44217</v>
+        <v>43475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/953400 — Construction of IAY House -IAY REG. NO. MP3132278</t>
+          <t>1748007015/IF/IAY/787182 — Construction of IAY House -IAY REG. NO. MP1607889</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>15588</v>
+        <v>16224</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>43014</v>
+        <v>42881</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>43427</v>
+        <v>43263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/955002 — Construction of IAY House -IAY REG. NO. MP3172908</t>
+          <t>1748007015/IF/IAY/787384 — Construction of IAY House -IAY REG. NO. MP1619910</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>15526</v>
+        <v>15318</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>42863</v>
+        <v>42881</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>43343</v>
+        <v>43350</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/955003 — Construction of IAY House -IAY REG. NO. MP3172917</t>
+          <t>1748007015/IF/IAY/832994 — Construction of IAY House -IAY REG. NO. MP1210749</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>15570</v>
+        <v>15588</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>42863</v>
+        <v>43014</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>43416</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/955014 — Construction of IAY House -IAY REG. NO. MP3173099</t>
+          <t>1748007015/IF/IAY/836609 — Construction of IAY House -IAY REG. NO. MP1306313</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>15540</v>
+        <v>15570</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>43014</v>
+        <v>42863</v>
       </c>
       <c r="K287" s="3" t="n">
-        <v>43263</v>
+        <v>43343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/963486 — Construction of IAY House -IAY REG. NO. MP3379843</t>
+          <t>1748007015/IF/IAY/856351 — Construction of IAY House -IAY REG. NO. MP1567494</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>15480</v>
+        <v>16950</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>43361</v>
+        <v>42863</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>43389</v>
+        <v>43377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/972462 — Construction of IAY House -IAY REG. NO. MP3615701</t>
+          <t>1748007015/IF/IAY/856490 — Construction of IAY House -IAY REG. NO. MP1569190</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>15494</v>
+        <v>15514</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>42863</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>43427</v>
+        <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1748007015/IF/IAY/974405 — Construction of IAY House -IAY REG. NO. MP3661213</t>
+          <t>1748007015/IF/IAY/874576 — Construction of IAY House -IAY REG. NO. MP1792248</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>15594</v>
+        <v>15570</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>42863</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>43430</v>
+        <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1748007015/LD/22012034250721 — GP Barra Shanti dham vikas Yojna Barra</t>
+          <t>1748007015/IF/IAY/874744 — Construction of IAY House -IAY REG. NO. MP1794209</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>403000</v>
+        <v>15480</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>180484.3</v>
+        <v>15642</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>42416</v>
+        <v>42863</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>43502</v>
+        <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1748007015/LD/22012034311173 — GP Barra Shantidham Vikash karya Mudra Khurd</t>
+          <t>1748007015/IF/IAY/874882 — Construction of IAY House -IAY REG. NO. MP1796119</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>0</v>
+        <v>15594</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K292" s="3"/>
+        <v>42863</v>
+      </c>
+      <c r="K292" s="3" t="n">
+        <v>43377</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1748007015/PG/22012034305566 — GP Barra khel medan karya Barra</t>
+          <t>1748007015/IF/IAY/875562 — Construction of IAY House -IAY REG. NO. MP1804334</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>230000</v>
+        <v>15480</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>0</v>
+        <v>15570</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>42853</v>
-[...1 lines deleted...]
-      <c r="K293" s="3"/>
+        <v>42863</v>
+      </c>
+      <c r="K293" s="3" t="n">
+        <v>43340</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1748007015/PG/22012034305568 — GP Barra khel medan Mudra khurd</t>
+          <t>1748007015/IF/IAY/880316 — Construction of IAY House -IAY REG. NO. MP1867693</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>230000</v>
+        <v>15480</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>0</v>
+        <v>15546</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>42853</v>
-[...1 lines deleted...]
-      <c r="K294" s="3"/>
+        <v>42863</v>
+      </c>
+      <c r="K294" s="3" t="n">
+        <v>43416</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/111 — पंचायत का नाम सिलावन कार्य का नाम मिटटी मुरम रोड निमार्ण सिलावन से सिघाडा तक कार्य सख्‍या 111</t>
+          <t>1748007015/IF/IAY/881265 — Construction of IAY House -IAY REG. NO. MP1880369</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>300000</v>
+        <v>17100</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>134400</v>
+        <v>10836</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>39237</v>
-[...1 lines deleted...]
-      <c r="K295" s="3"/>
+        <v>43400</v>
+      </c>
+      <c r="K295" s="3" t="n">
+        <v>44217</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/17 — अ अ मिटटी मुरम दलभानपुर से खुजराई ग्राम पंचायत सिलावन</t>
+          <t>1748007015/IF/IAY/953400 — Construction of IAY House -IAY REG. NO. MP3132278</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>300000</v>
+        <v>15480</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>81520</v>
+        <v>15588</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>39223</v>
-[...1 lines deleted...]
-      <c r="K296" s="3"/>
+        <v>43014</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>43427</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/1777 — ग्राम पंचायत सिलावन पुलिया निमार्ण वर्रा रोड पर पुन1 -1777</t>
+          <t>1748007015/IF/IAY/955002 — Construction of IAY House -IAY REG. NO. MP3172908</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>291000</v>
+        <v>15480</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>110372</v>
+        <v>15526</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>39995</v>
+        <v>42863</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>41722</v>
+        <v>43343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/1778 — ग्राम पंचायत सिलावन पुलिया निमार्ण वर्रा रोड पर पुन2 -1778</t>
+          <t>1748007015/IF/IAY/955003 — Construction of IAY House -IAY REG. NO. MP3172917</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>291000</v>
+        <v>15480</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>101826</v>
+        <v>15570</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>39981</v>
+        <v>42863</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>41722</v>
+        <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/2001 — ग्रांम पंचायत वर्रा पुलिया निमार्ण कार्य वर्रा से</t>
+          <t>1748007015/IF/IAY/955014 — Construction of IAY House -IAY REG. NO. MP3173099</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>0</v>
+        <v>15540</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>39448</v>
-[...1 lines deleted...]
-      <c r="K299" s="3"/>
+        <v>43014</v>
+      </c>
+      <c r="K299" s="3" t="n">
+        <v>43263</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/2002 — ग्रांम पंचायत वर्रा कार्य पुलिया निमार्ण कार्य वर्रा स‍े पिपरिया मार्ग पर 2002</t>
+          <t>1748007015/IF/IAY/963486 — Construction of IAY House -IAY REG. NO. MP3379843</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>499000</v>
+        <v>15480</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>39572</v>
-[...1 lines deleted...]
-      <c r="K300" s="3"/>
+        <v>43361</v>
+      </c>
+      <c r="K300" s="3" t="n">
+        <v>43389</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034212539 — खेत सडक योजना मुडराखुदर्र से लाली सेठ के मेढे तक</t>
+          <t>1748007015/IF/IAY/972462 — Construction of IAY House -IAY REG. NO. MP3615701</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>1432000</v>
+        <v>15480</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>15494</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>41639</v>
-[...1 lines deleted...]
-      <c r="K301" s="3"/>
+        <v>42863</v>
+      </c>
+      <c r="K301" s="3" t="n">
+        <v>43427</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034212548 — खेत सडक योजना मूडराखुर्द से लाली सेठ के मेढे तक</t>
+          <t>1748007015/IF/IAY/974405 — Construction of IAY House -IAY REG. NO. MP3661213</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>1432000</v>
+        <v>15480</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>0</v>
+        <v>15594</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>41704</v>
-[...1 lines deleted...]
-      <c r="K302" s="3"/>
+        <v>42863</v>
+      </c>
+      <c r="K302" s="3" t="n">
+        <v>43430</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034313464 — khet sadak puliya sahit adivasi mohlla se emla ki or</t>
+          <t>1748007015/LD/22012034250721 — GP Barra Shanti dham vikas Yojna Barra</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>0</v>
+        <v>403000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>0</v>
+        <v>180484.3</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>42114</v>
-[...1 lines deleted...]
-      <c r="K303" s="3"/>
+        <v>42416</v>
+      </c>
+      <c r="K303" s="3" t="n">
+        <v>43502</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034319052 — GP Barra sudur sadak sampark Barra se Bijlipur Chakk ki or</t>
+          <t>1748007015/LD/22012034311173 — GP Barra Shantidham Vikash karya Mudra Khurd</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>1225000</v>
+        <v>180000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>1193991.04</v>
+        <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>42740</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034323525 — GP Barra cc sadak nirman</t>
+          <t>1748007015/PG/22012034305566 — GP Barra khel medan karya Barra</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>300000</v>
+        <v>230000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>42849</v>
+        <v>42853</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034326797 — GP Barra cc sadak nirman</t>
+          <t>1748007015/PG/22012034305568 — GP Barra khel medan Mudra khurd</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>0</v>
+        <v>230000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>42761</v>
+        <v>42853</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034341784 — Gp Barra C.C.Road Nirman Balaji Mandir se Harijan Basti tak Gram Barra</t>
+          <t>1748007015/RC/111 — पंचायत का नाम सिलावन कार्य का नाम मिटटी मुरम रोड निमार्ण सिलावन से सिघाडा तक कार्य सख्‍या 111</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>95000</v>
+        <v>300000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>0</v>
+        <v>134400</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>42898</v>
+        <v>39237</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034373263 — GP Barra cc sadak</t>
+          <t>1748007015/RC/17 — अ अ मिटटी मुरम दलभानपुर से खुजराई ग्राम पंचायत सिलावन</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>0</v>
+        <v>300000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>0</v>
+        <v>81520</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>43010</v>
+        <v>39223</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034558624 — CC road nirman kary harijan basti k heeraman maharaj ki or</t>
+          <t>1748007015/RC/1777 — ग्राम पंचायत सिलावन पुलिया निमार्ण वर्रा रोड पर पुन1 -1777</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>79000</v>
+        <v>291000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>76428</v>
+        <v>110372</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>44358</v>
+        <v>39995</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>44391</v>
+        <v>41722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034564448 — Hodi nirman kary marghat shala kup k pass</t>
+          <t>1748007015/RC/1778 — ग्राम पंचायत सिलावन पुलिया निमार्ण वर्रा रोड पर पुन2 -1778</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>20000</v>
+        <v>291000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>0</v>
+        <v>101826</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>44270</v>
-[...1 lines deleted...]
-      <c r="K310" s="3"/>
+        <v>39981</v>
+      </c>
+      <c r="K310" s="3" t="n">
+        <v>41722</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034564477 — C.c.road nirman kary hori se bariya sihada tak</t>
+          <t>1748007015/RC/2001 — ग्रांम पंचायत वर्रा पुलिया निमार्ण कार्य वर्रा से</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>78000</v>
+        <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>77586</v>
+        <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>44460</v>
-[...3 lines deleted...]
-      </c>
+        <v>39448</v>
+      </c>
+      <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034564539 — Hodi nirman kary Gram panchayat barra</t>
+          <t>1748007015/RC/2002 — ग्रांम पंचायत वर्रा कार्य पुलिया निमार्ण कार्य वर्रा स‍े पिपरिया मार्ग पर 2002</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>20000</v>
+        <v>499000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>44270</v>
+        <v>39572</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034566635 — Sudur Sadk nirman Barra se bijlipur Gram barra</t>
+          <t>1748007015/RC/22012034212539 — खेत सडक योजना मुडराखुदर्र से लाली सेठ के मेढे तक</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>0</v>
+        <v>1432000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>44222</v>
+        <v>41639</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034573047 — sudur sadak nirman kary barra pipriya se prathmik school ki or</t>
+          <t>1748007015/RC/22012034212548 — खेत सडक योजना मूडराखुर्द से लाली सेठ के मेढे तक</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>1212217.77</v>
+        <v>1432000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>244567.53</v>
+        <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>44436</v>
+        <v>41704</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034587061 — C C Rod nirman koshal ke ghar se radhakrishan mandir ke or</t>
+          <t>1748007015/RC/22012034313464 — khet sadak puliya sahit adivasi mohlla se emla ki or</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>150032</v>
+        <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>117344</v>
+        <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>44536</v>
-[...3 lines deleted...]
-      </c>
+        <v>42114</v>
+      </c>
+      <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034587687 — सी सी रोड तुलसी के घर से कल्लू आदिवासी के घर तक</t>
+          <t>1748007015/RC/22012034319052 — GP Barra sudur sadak sampark Barra se Bijlipur Chakk ki or</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>0</v>
+        <v>1225000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>0</v>
+        <v>1193991.04</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K316" s="3"/>
+        <v>42740</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>44129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034587724 — C C Rod niramn tulshiram ke makan se kallu adiwashi ke ghar ke or</t>
+          <t>1748007015/RC/22012034323525 — GP Barra cc sadak nirman</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>133120</v>
+        <v>300000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>116186</v>
+        <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>44536</v>
-[...3 lines deleted...]
-      </c>
+        <v>42849</v>
+      </c>
+      <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034663447 — nali Nirman Kary Krashanpal k ghar se adiwasi Basti ki or</t>
+          <t>1748007015/RC/22012034326797 — GP Barra cc sadak nirman</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>35000</v>
+        <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>31347</v>
+        <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>45466</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034663465 — C.C. Road Nirman Hanuman Mandir Parisar</t>
+          <t>1748007015/RC/22012034341784 — Gp Barra C.C.Road Nirman Balaji Mandir se Harijan Basti tak Gram Barra</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>40000</v>
+        <v>95000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>30618</v>
+        <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>45466</v>
-[...3 lines deleted...]
-      </c>
+        <v>42898</v>
+      </c>
+      <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034818621 — CC Road Nirman Kary Mudrakhurd se Primary School prangan me</t>
+          <t>1748007015/RC/22012034373263 — GP Barra cc sadak</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>24202.8</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>45466</v>
+        <v>43010</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034818624 — CC Road Nirman Kary Mudrakhurd me balaji mandir pragan me</t>
+          <t>1748007015/RC/22012034558624 — CC road nirman kary harijan basti k heeraman maharaj ki or</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>25000</v>
+        <v>79000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>22599</v>
+        <v>76428</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>45466</v>
+        <v>44358</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>45595</v>
+        <v>44391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034821349 — CC Road Nirman kary Ram babu lodhi k makan se Main road tak</t>
+          <t>1748007015/RC/22012034564448 — Hodi nirman kary marghat shala kup k pass</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>35000</v>
+        <v>20000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>45458</v>
+        <v>44270</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034821353 — CC Road Nirman Kary Gudda Adiwasi k Ghar se Ram babu Prajapati k ghar ki or</t>
+          <t>1748007015/RC/22012034564477 — C.c.road nirman kary hori se bariya sihada tak</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>39000</v>
+        <v>78000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>0</v>
+        <v>77586</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>45450</v>
-[...1 lines deleted...]
-      <c r="K323" s="3"/>
+        <v>44460</v>
+      </c>
+      <c r="K323" s="3" t="n">
+        <v>44549</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034849353 — CC Road Nirman kary Mandir parisar Barra</t>
+          <t>1748007015/RC/22012034564539 — Hodi nirman kary Gram panchayat barra</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>60000</v>
+        <v>20000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>45884</v>
+        <v>44270</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/22012034849354 — CC Road Nirman Kary Midile school parisar Barra</t>
+          <t>1748007015/RC/22012034566635 — Sudur Sadk nirman Barra se bijlipur Gram barra</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>22000</v>
+        <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>45884</v>
+        <v>44222</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/299 — ग्राम पंचा सिलावन मिटटी मुरम रोड दलभानपु1र से खजुराई 299</t>
+          <t>1748007015/RC/22012034573047 — sudur sadak nirman kary barra pipriya se prathmik school ki or</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>330000</v>
+        <v>1212217.77</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>37740</v>
+        <v>244567.53</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>39223</v>
+        <v>44436</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/326 — सिलावन से सिंघाडा रोड पर पुलिया निमार्ण 326</t>
+          <t>1748007015/RC/22012034587061 — C C Rod nirman koshal ke ghar se radhakrishan mandir ke or</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>400000</v>
+        <v>150032</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>0</v>
+        <v>117344</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>39457</v>
-[...1 lines deleted...]
-      <c r="K327" s="3"/>
+        <v>44536</v>
+      </c>
+      <c r="K327" s="3" t="n">
+        <v>44753</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/347 — पुलिया निमार्ण सिलावन से सिघाडा रोड पर भाग2 347</t>
+          <t>1748007015/RC/22012034587687 — सी सी रोड तुलसी के घर से कल्लू आदिवासी के घर तक</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>213000</v>
+        <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>303800</v>
+        <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>39457</v>
+        <v>44423</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/5770 — ग्राम पंचायत बर्रा चनखारी खरंजा निमार्ण कार्य हरगो</t>
+          <t>1748007015/RC/22012034587724 — C C Rod niramn tulshiram ke makan se kallu adiwashi ke ghar ke or</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>187000</v>
+        <v>133120</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>178320</v>
+        <v>116186</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>40535</v>
+        <v>44536</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>41724</v>
+        <v>44756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/5771 — ग्राम पंचायत बर्रा पुलिया निमार्ण कार्य बर्रा मढी</t>
+          <t>1748007015/RC/22012034663447 — nali Nirman Kary Krashanpal k ghar se adiwasi Basti ki or</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>306000</v>
+        <v>35000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>200014</v>
+        <v>31347</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>40648</v>
+        <v>45466</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>42617</v>
+        <v>45595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/5777 — ग्राम पंचायत सिलावन चनखारी खरंजा निमार्ण मंदिर से सिरनाम के घर तक</t>
+          <t>1748007015/RC/22012034663465 — C.C. Road Nirman Hanuman Mandir Parisar</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>306000</v>
+        <v>40000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>183644</v>
+        <v>30618</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>40483</v>
+        <v>45466</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>41726</v>
+        <v>45531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/5822 — ग्राम पंचायत सिलावन खरंजा निमार्ण सिरनाम के घर से नीलम के घर की ओर</t>
+          <t>1748007015/RC/22012034818621 — CC Road Nirman Kary Mudrakhurd se Primary School prangan me</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>195000</v>
+        <v>100000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>135908</v>
+        <v>24202.8</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>40684</v>
-[...3 lines deleted...]
-      </c>
+        <v>45466</v>
+      </c>
+      <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/5825 — ग्राम पंचायत सिलावन पुलिया निमार्ण रामचरण के खेत के पास दो पाईप वाली सिघाडा रोड पर</t>
+          <t>1748007015/RC/22012034818624 — CC Road Nirman Kary Mudrakhurd me balaji mandir pragan me</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>341000</v>
+        <v>25000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>150906</v>
+        <v>22599</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>40695</v>
+        <v>45466</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>41724</v>
+        <v>45595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/5826 — ग्राम पंचायत सिलावन पुलिया निमार्ण कुआ के पास एक पाईप वाली सिघाडा रोड पर</t>
+          <t>1748007015/RC/22012034821349 — CC Road Nirman kary Ram babu lodhi k makan se Main road tak</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>341000</v>
+        <v>35000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>110915</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>40695</v>
-[...3 lines deleted...]
-      </c>
+        <v>45458</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/5830 — ग्राम पंचायत सिलावन पुलिया निमार्ण छेवला से सिंघाड</t>
+          <t>1748007015/RC/22012034821353 — CC Road Nirman Kary Gudda Adiwasi k Ghar se Ram babu Prajapati k ghar ki or</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>230000</v>
+        <v>39000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>63490</v>
+        <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>40589</v>
-[...3 lines deleted...]
-      </c>
+        <v>45450</v>
+      </c>
+      <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/5896 — ग्राम पंचायत सिलावन मिटटी मुरम कार्य छेवला से सिघाडा भाग 1</t>
+          <t>1748007015/RC/22012034849353 — CC Road Nirman kary Mandir parisar Barra</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>499000</v>
+        <v>60000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>300420</v>
+        <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>40679</v>
-[...3 lines deleted...]
-      </c>
+        <v>45884</v>
+      </c>
+      <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/5951 — ग्राम पंचायत बर्रा पुलिया निर्माण कार्य बर्रा से म</t>
+          <t>1748007015/RC/22012034849354 — CC Road Nirman Kary Midile school parisar Barra</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>306000</v>
+        <v>22000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>214324</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>40940</v>
-[...3 lines deleted...]
-      </c>
+        <v>45884</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/601 — मिटटी मुरम रोउ सिलावन से सिघांडा रोड 601</t>
+          <t>1748007015/RC/299 — ग्राम पंचा सिलावन मिटटी मुरम रोड दलभानपु1र से खजुराई 299</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>0</v>
+        <v>330000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>0</v>
+        <v>37740</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>39166</v>
+        <v>39223</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/6020 — ग्राम पंचायत बर्रा पुलिया निर्माण कार्य बर्रा मढी</t>
+          <t>1748007015/RC/326 — सिलावन से सिंघाडा रोड पर पुलिया निमार्ण 326</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>305000</v>
+        <v>400000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>126980</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>41064</v>
-[...3 lines deleted...]
-      </c>
+        <v>39457</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/6021 — ग्राम पंचायत बर्रा पुलिया निर्माण कार्य बर्रा रोड</t>
+          <t>1748007015/RC/347 — पुलिया निमार्ण सिलावन से सिघाडा रोड पर भाग2 347</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>305000</v>
+        <v>213000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>156366</v>
+        <v>303800</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>41064</v>
-[...3 lines deleted...]
-      </c>
+        <v>39457</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/610 — मिटअी मुरम सिलावनसे बर्री 610</t>
+          <t>1748007015/RC/5770 — ग्राम पंचायत बर्रा चनखारी खरंजा निमार्ण कार्य हरगो</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>400000</v>
+        <v>187000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>72000</v>
+        <v>178320</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>39582</v>
-[...1 lines deleted...]
-      <c r="K341" s="3"/>
+        <v>40535</v>
+      </c>
+      <c r="K341" s="3" t="n">
+        <v>41724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/6125 — ग्राम पंचायत सिलावन मुरमीकरण कार्य सिलावन से दलभानपुर मार्ग पर केशोपुर रोड पर</t>
+          <t>1748007015/RC/5771 — ग्राम पंचायत बर्रा पुलिया निमार्ण कार्य बर्रा मढी</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>452000</v>
+        <v>306000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>236296</v>
+        <v>200014</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>41086</v>
+        <v>40648</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>41722</v>
+        <v>42617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/645 — मिटटी मुरम सिलावन से मढी मेढे तक 645</t>
+          <t>1748007015/RC/5777 — ग्राम पंचायत सिलावन चनखारी खरंजा निमार्ण मंदिर से सिरनाम के घर तक</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>300000</v>
+        <v>306000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>0</v>
+        <v>183644</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>39610</v>
-[...1 lines deleted...]
-      <c r="K343" s="3"/>
+        <v>40483</v>
+      </c>
+      <c r="K343" s="3" t="n">
+        <v>41726</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/673 — मिटटी मुरम रोड सिलावन से मढी तक 673</t>
+          <t>1748007015/RC/5822 — ग्राम पंचायत सिलावन खरंजा निमार्ण सिरनाम के घर से नीलम के घर की ओर</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>400000</v>
+        <v>195000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>135908</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>39617</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>40684</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>41726</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/821 — ग्रामपंचायत वर्रा मिटटी मुरम वर्रा से सिघाडा तक 821</t>
+          <t>1748007015/RC/5825 — ग्राम पंचायत सिलावन पुलिया निमार्ण रामचरण के खेत के पास दो पाईप वाली सिघाडा रोड पर</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>400000</v>
+        <v>341000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>0</v>
+        <v>150906</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>39467</v>
-[...1 lines deleted...]
-      <c r="K345" s="3"/>
+        <v>40695</v>
+      </c>
+      <c r="K345" s="3" t="n">
+        <v>41724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RC/822 — ग्राम पंचायत वर्रा कार्य कानाम वर्रा से पि‍परिया मार्ग तक मिटटी मुरम अर्थ वक्र कार्य 822</t>
+          <t>1748007015/RC/5826 — ग्राम पंचायत सिलावन पुलिया निमार्ण कुआ के पास एक पाईप वाली सिघाडा रोड पर</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>200000</v>
+        <v>341000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>0</v>
+        <v>110915</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>39232</v>
-[...1 lines deleted...]
-      <c r="K346" s="3"/>
+        <v>40695</v>
+      </c>
+      <c r="K346" s="3" t="n">
+        <v>41724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RS/22012034413598 — G.P. Barra Sochalay nirman Mukesh/Shobha</t>
+          <t>1748007015/RC/5830 — ग्राम पंचायत सिलावन पुलिया निमार्ण छेवला से सिंघाड</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>1200000000</v>
+        <v>230000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>0</v>
+        <v>63490</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>43245</v>
-[...1 lines deleted...]
-      <c r="K347" s="3"/>
+        <v>40589</v>
+      </c>
+      <c r="K347" s="3" t="n">
+        <v>41723</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RS/22012034428087 — sochalay nirman (Mohan )</t>
+          <t>1748007015/RC/5896 — ग्राम पंचायत सिलावन मिटटी मुरम कार्य छेवला से सिघाडा भाग 1</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>46600</v>
+        <v>499000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>0</v>
+        <v>300420</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>43327</v>
-[...1 lines deleted...]
-      <c r="K348" s="3"/>
+        <v>40679</v>
+      </c>
+      <c r="K348" s="3" t="n">
+        <v>41722</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1748007015/RS/22012035128913 — Nali nirman kary Kallu sen k makan se nale ki or</t>
+          <t>1748007015/RC/5951 — ग्राम पंचायत बर्रा पुलिया निर्माण कार्य बर्रा से म</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>44000</v>
+        <v>306000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>0</v>
+        <v>214324</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>45450</v>
-[...1 lines deleted...]
-      <c r="K349" s="3"/>
+        <v>40940</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>42617</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1748007015/SK/9993649240 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BARRA</t>
+          <t>1748007015/RC/601 — मिटटी मुरम रोउ सिलावन से सिघांडा रोड 601</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>1285000</v>
+        <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>660644</v>
+        <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>43092</v>
-[...3 lines deleted...]
-      </c>
+        <v>39166</v>
+      </c>
+      <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/1340 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण सुनीता बारेलाल 1340</t>
+          <t>1748007015/RC/6020 — ग्राम पंचायत बर्रा पुलिया निर्माण कार्य बर्रा मढी</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>162000</v>
+        <v>305000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>75580</v>
+        <v>126980</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>39857</v>
+        <v>41064</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>40063</v>
+        <v>42617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/1341 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण सुल्‍ताल/भवरलाल 1341</t>
+          <t>1748007015/RC/6021 — ग्राम पंचायत बर्रा पुलिया निर्माण कार्य बर्रा रोड</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>162000</v>
+        <v>305000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>48000</v>
+        <v>156366</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>39890</v>
+        <v>41064</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>41726</v>
+        <v>42617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/1500 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण सुनीता/बारेलाल 1500</t>
+          <t>1748007015/RC/610 — मिटअी मुरम सिलावनसे बर्री 610</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>135000</v>
+        <v>400000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>42900</v>
+        <v>72000</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>39975</v>
-[...3 lines deleted...]
-      </c>
+        <v>39582</v>
+      </c>
+      <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/1501 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण सुनीता/सूरतसिह 1501</t>
+          <t>1748007015/RC/6125 — ग्राम पंचायत सिलावन मुरमीकरण कार्य सिलावन से दलभानपुर मार्ग पर केशोपुर रोड पर</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>135000</v>
+        <v>452000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>80046</v>
+        <v>236296</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>39895</v>
+        <v>41086</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>41722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/1502 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण हीरालाल/फोसाराम  1502</t>
+          <t>1748007015/RC/645 — मिटटी मुरम सिलावन से मढी मेढे तक 645</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>135000</v>
+        <v>300000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>71604</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>39895</v>
-[...3 lines deleted...]
-      </c>
+        <v>39610</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/1503 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण खिल्‍ला/भमरा 1503</t>
+          <t>1748007015/RC/673 — मिटटी मुरम रोड सिलावन से मढी तक 673</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>135000</v>
+        <v>400000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>68544</v>
+        <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>39895</v>
-[...3 lines deleted...]
-      </c>
+        <v>39617</v>
+      </c>
+      <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/1504 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण सुल्‍तान/भमरा 1504</t>
+          <t>1748007015/RC/821 — ग्रामपंचायत वर्रा मिटटी मुरम वर्रा से सिघाडा तक 821</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>135000</v>
+        <v>400000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>58390</v>
+        <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>39895</v>
-[...3 lines deleted...]
-      </c>
+        <v>39467</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/1549 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण दलीर/चिमनलाल 1549</t>
+          <t>1748007015/RC/822 — ग्राम पंचायत वर्रा कार्य कानाम वर्रा से पि‍परिया मार्ग तक मिटटी मुरम अर्थ वक्र कार्य 822</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>39539</v>
+        <v>39232</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/1550 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण दलवीर/चिमनलाल 1550</t>
+          <t>1748007015/RS/22012034413598 — G.P. Barra Sochalay nirman Mukesh/Shobha</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>135000</v>
+        <v>1200000000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>101886</v>
+        <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>39932</v>
-[...3 lines deleted...]
-      </c>
+        <v>43245</v>
+      </c>
+      <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/1650 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण मानसिह/गनेशराम 1650</t>
+          <t>1748007015/RS/22012034428087 — sochalay nirman (Mohan )</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>135000</v>
+        <v>46600</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>81000</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>39953</v>
-[...3 lines deleted...]
-      </c>
+        <v>43327</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/1651 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण नंदराम/विहारीलाल 1651</t>
+          <t>1748007015/RS/22012035128913 — Nali nirman kary Kallu sen k makan se nale ki or</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>135000</v>
+        <v>44000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>75000</v>
+        <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>39953</v>
-[...3 lines deleted...]
-      </c>
+        <v>45450</v>
+      </c>
+      <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/2005 — ग्राम पंचायत वर्रा कूप निमार्ण कार्य हितग्राही चन्‍द्रभान/होरल 2005</t>
+          <t>1748007015/SK/9993649240 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BARRA</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>135000</v>
+        <v>1285000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>0</v>
+        <v>660644</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>39611</v>
+        <v>43092</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>39448</v>
+        <v>45106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034554986 — khet talab gulabchnd/puranchnd shivhare</t>
+          <t>1748007015/WC/1340 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण सुनीता बारेलाल 1340</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>332572.21</v>
+        <v>162000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>321935</v>
+        <v>75580</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>43990</v>
+        <v>39857</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>45106</v>
+        <v>40063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034554988 — khet talab jaynend/puran shivhare</t>
+          <t>1748007015/WC/1341 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण सुल्‍ताल/भवरलाल 1341</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>0</v>
+        <v>162000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>0</v>
+        <v>48000</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K364" s="3"/>
+        <v>39890</v>
+      </c>
+      <c r="K364" s="3" t="n">
+        <v>41726</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034554989 — khet talab shri ram /jugtilal lodhi</t>
+          <t>1748007015/WC/1500 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण सुनीता/बारेलाल 1500</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>332572.21</v>
+        <v>135000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>252810</v>
+        <v>42900</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>44614</v>
-[...1 lines deleted...]
-      <c r="K365" s="3"/>
+        <v>39975</v>
+      </c>
+      <c r="K365" s="3" t="n">
+        <v>40063</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034554991 — khet talab tulsi/komal harijan</t>
+          <t>1748007015/WC/1501 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण सुनीता/सूरतसिह 1501</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>0</v>
+        <v>135000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>0</v>
+        <v>80046</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K366" s="3"/>
+        <v>39895</v>
+      </c>
+      <c r="K366" s="3" t="n">
+        <v>41722</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034554992 — khet talab pistabai /gorelal</t>
+          <t>1748007015/WC/1502 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण हीरालाल/फोसाराम  1502</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>108814.67</v>
+        <v>135000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>0</v>
+        <v>71604</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>44184</v>
-[...1 lines deleted...]
-      <c r="K367" s="3"/>
+        <v>39895</v>
+      </c>
+      <c r="K367" s="3" t="n">
+        <v>40063</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034556405 — khet talab narayan prasad/nathuram sarma</t>
+          <t>1748007015/WC/1503 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण खिल्‍ला/भमरा 1503</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>332572.21</v>
+        <v>135000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>213370</v>
+        <v>68544</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>44148</v>
+        <v>39895</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>44664</v>
+        <v>40216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034556406 — khet talab narayan/ghasiram lodi</t>
+          <t>1748007015/WC/1504 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण सुल्‍तान/भमरा 1504</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>332572.21</v>
+        <v>135000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>42180</v>
+        <v>58390</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>43989</v>
+        <v>39895</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>44542</v>
+        <v>41726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034587544 — samudayak khet talab barra</t>
+          <t>1748007015/WC/1549 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण दलीर/चिमनलाल 1549</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>332962.02</v>
+        <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>226480</v>
+        <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>44190</v>
-[...3 lines deleted...]
-      </c>
+        <v>39539</v>
+      </c>
+      <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034613419 — Samudaik Khet talab Nirman Kary Pankaj k khet k pass</t>
+          <t>1748007015/WC/1550 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण दलवीर/चिमनलाल 1550</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>332962.02</v>
+        <v>135000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>259065</v>
+        <v>101886</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>44252</v>
+        <v>39932</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>44542</v>
+        <v>40063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034613426 — Samudaik Khet talab Nirman Kary Heera man Maharaj ke pass</t>
+          <t>1748007015/WC/1650 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण मानसिह/गनेशराम 1650</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>332962.02</v>
+        <v>135000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>319046</v>
+        <v>81000</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>44252</v>
+        <v>39953</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>44751</v>
+        <v>41722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034613427 — Samudaik Khet talab Nirman Kary Kishorilal ke khet k pass</t>
+          <t>1748007015/WC/1651 — ग्राम पंचायत सिलावन कपिलधारा कूप निमार्ण नंदराम/विहारीलाल 1651</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>0</v>
+        <v>135000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>0</v>
+        <v>75000</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>44180</v>
-[...1 lines deleted...]
-      <c r="K373" s="3"/>
+        <v>39953</v>
+      </c>
+      <c r="K373" s="3" t="n">
+        <v>41726</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034613428 — Samudaik Khet talab Nirman Kary Pipariya Raste k pass</t>
+          <t>1748007015/WC/2005 — ग्राम पंचायत वर्रा कूप निमार्ण कार्य हितग्राही चन्‍द्रभान/होरल 2005</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>332962.02</v>
+        <v>135000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>317391</v>
+        <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>44252</v>
+        <v>39611</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>44494</v>
+        <v>39448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034614308 — Stop dem viman ghat ke paas Barra</t>
+          <t>1748007015/WC/22012034554986 — khet talab gulabchnd/puranchnd shivhare</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>0</v>
+        <v>332572.21</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>0</v>
+        <v>321935</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>44097</v>
-[...1 lines deleted...]
-      <c r="K375" s="3"/>
+        <v>43990</v>
+      </c>
+      <c r="K375" s="3" t="n">
+        <v>45106</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034614310 — Stop dem nale par choukidar ke khet ke paas Barra</t>
+          <t>1748007015/WC/22012034554988 — khet talab jaynend/puran shivhare</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>44097</v>
+        <v>43935</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034614357 — stop dem nirman kary .p 6</t>
+          <t>1748007015/WC/22012034554989 — khet talab shri ram /jugtilal lodhi</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>0</v>
+        <v>332572.21</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>0</v>
+        <v>244980</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>44221</v>
+        <v>44614</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034614358 — stop dem nirman kary .p 7</t>
+          <t>1748007015/WC/22012034554991 — khet talab tulsi/komal harijan</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>44221</v>
+        <v>43935</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034618793 — stop dem nirman kary .p 6</t>
+          <t>1748007015/WC/22012034554992 — khet talab pistabai /gorelal</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>1486169.03</v>
+        <v>108814.67</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>1225671.4</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>44266</v>
-[...3 lines deleted...]
-      </c>
+        <v>44184</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034626551 — Hodi nirman kary Marghat Shala Kup k pass</t>
+          <t>1748007015/WC/22012034556405 — khet talab narayan prasad/nathuram sarma</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>0</v>
+        <v>332572.21</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>0</v>
+        <v>213370</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>44265</v>
-[...1 lines deleted...]
-      <c r="K380" s="3"/>
+        <v>44148</v>
+      </c>
+      <c r="K380" s="3" t="n">
+        <v>44664</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034626553 — Hodi nirman kary Marghat Shala Kup k pass</t>
+          <t>1748007015/WC/22012034556406 — khet talab narayan/ghasiram lodi</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>20000</v>
+        <v>332572.21</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>19686</v>
+        <v>42180</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>44562</v>
+        <v>43989</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>44756</v>
+        <v>44542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034626579 — Hodi nirman Kary Gram panchyat Barra</t>
+          <t>1748007015/WC/22012034587544 — samudayak khet talab barra</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>20000</v>
+        <v>332962.02</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>19493</v>
+        <v>226480</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>44562</v>
+        <v>44190</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>45714</v>
+        <v>45433</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034763051 — Samudaik Khet Talab Nirman Kary Ghatoee Maharaj k pass</t>
+          <t>1748007015/WC/22012034613419 — Samudaik Khet talab Nirman Kary Pankaj k khet k pass</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>322121.87</v>
+        <v>332962.02</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>307223.58</v>
+        <v>259065</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>44688</v>
+        <v>44252</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>46059</v>
+        <v>44542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034763054 — Samudaik Khet Talab Nirman Bhagwan singh k khet k pass</t>
+          <t>1748007015/WC/22012034613426 — Samudaik Khet talab Nirman Kary Heera man Maharaj ke pass</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>322121.87</v>
+        <v>332962.02</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>281333.58</v>
+        <v>319046</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>44830</v>
+        <v>44252</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>46059</v>
+        <v>44751</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034763060 — Samudaika Khet Talab Dhane k pass</t>
+          <t>1748007015/WC/22012034613427 — Samudaik Khet talab Nirman Kary Kishorilal ke khet k pass</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>322121.87</v>
+        <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>298595.58</v>
+        <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>44688</v>
-[...3 lines deleted...]
-      </c>
+        <v>44180</v>
+      </c>
+      <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034763062 — Samudaik Khet Talab Balmukund k khet k pass</t>
+          <t>1748007015/WC/22012034613428 — Samudaik Khet talab Nirman Kary Pipariya Raste k pass</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>322121.87</v>
+        <v>332962.02</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>169932</v>
+        <v>317391</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>44688</v>
+        <v>44252</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>45433</v>
+        <v>44494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034763075 — Samudaik khet Talab Gudda adiwasi k khet k pass</t>
+          <t>1748007015/WC/22012034614308 — Stop dem viman ghat ke paas Barra</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>322121.87</v>
+        <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>243618</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>44688</v>
-[...3 lines deleted...]
-      </c>
+        <v>44097</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034763082 — Samudaik Khet Talab Chokidar k khet k pass</t>
+          <t>1748007015/WC/22012034614310 — Stop dem nale par choukidar ke khet ke paas Barra</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>322121.87</v>
+        <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>303795</v>
+        <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>44830</v>
-[...3 lines deleted...]
-      </c>
+        <v>44097</v>
+      </c>
+      <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034763090 — Samudaik Khet Talab Pravesh k khet k pass</t>
+          <t>1748007015/WC/22012034614357 — stop dem nirman kary .p 6</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>322121.87</v>
+        <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>129518.58</v>
+        <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>44830</v>
-[...3 lines deleted...]
-      </c>
+        <v>44221</v>
+      </c>
+      <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034763098 — Samudaik khet Talab Pankaj k khet k pass bhag-2</t>
+          <t>1748007015/WC/22012034614358 — stop dem nirman kary .p 7</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>44331</v>
+        <v>44221</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034763099 — Samudaik khet Talab Pankaj k khet k pass bhag-2</t>
+          <t>1748007015/WC/22012034618793 — stop dem nirman kary .p 6</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>322121.87</v>
+        <v>1486169.03</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>183474</v>
+        <v>1225671.4</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>44830</v>
+        <v>44266</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>46038</v>
+        <v>44494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034899257 — talab jirnodhar gram barra</t>
+          <t>1748007015/WC/22012034626551 — Hodi nirman kary Marghat Shala Kup k pass</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>46539.63</v>
+        <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>7344</v>
+        <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>44902</v>
-[...3 lines deleted...]
-      </c>
+        <v>44265</v>
+      </c>
+      <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034902895 — talab nirman</t>
+          <t>1748007015/WC/22012034626553 — Hodi nirman kary Marghat Shala Kup k pass</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>0</v>
+        <v>19686</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K393" s="3"/>
+        <v>44562</v>
+      </c>
+      <c r="K393" s="3" t="n">
+        <v>44756</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034969709 — Samudaika Khet Talab Ramveer k khet k pass Mudrakhurd</t>
+          <t>1748007015/WC/22012034626579 — Hodi nirman Kary Gram panchyat Barra</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>0</v>
+        <v>19493</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K394" s="3"/>
+        <v>44562</v>
+      </c>
+      <c r="K394" s="3" t="n">
+        <v>45714</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034969713 — Samudaik Khet Talab Nirman Kary Jayram k khet k pass</t>
+          <t>1748007015/WC/22012034763051 — Samudaik Khet Talab Nirman Kary Ghatoee Maharaj k pass</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>0</v>
+        <v>322121.87</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>0</v>
+        <v>307223.58</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K395" s="3"/>
+        <v>44688</v>
+      </c>
+      <c r="K395" s="3" t="n">
+        <v>46059</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034969718 — Samudaik Khet Talab Nirman Kary Shriram k khet k pass Mudra khurd</t>
+          <t>1748007015/WC/22012034763054 — Samudaik Khet Talab Nirman Bhagwan singh k khet k pass</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>0</v>
+        <v>322121.87</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>0</v>
+        <v>281333.58</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K396" s="3"/>
+        <v>44830</v>
+      </c>
+      <c r="K396" s="3" t="n">
+        <v>46059</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034969726 — Samudaik Khet Talab Nirman Kary Rampal k khet k pass</t>
+          <t>1748007015/WC/22012034763060 — Samudaika Khet Talab Dhane k pass</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>0</v>
+        <v>322121.87</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>0</v>
+        <v>298595.58</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K397" s="3"/>
+        <v>44688</v>
+      </c>
+      <c r="K397" s="3" t="n">
+        <v>46127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012034969728 — Samudaik Khet Talab Nirman Kary Barra 2</t>
+          <t>1748007015/WC/22012034763062 — Samudaik Khet Talab Balmukund k khet k pass</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>0</v>
+        <v>322121.87</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>0</v>
+        <v>169932</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K398" s="3"/>
+        <v>44688</v>
+      </c>
+      <c r="K398" s="3" t="n">
+        <v>45433</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035080368 — Samudaik Khet talab Jagarnath K khet k pass</t>
+          <t>1748007015/WC/22012034763075 — Samudaik khet Talab Gudda adiwasi k khet k pass</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>0</v>
+        <v>322121.87</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>0</v>
+        <v>243618</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K399" s="3"/>
+        <v>44688</v>
+      </c>
+      <c r="K399" s="3" t="n">
+        <v>46038</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035080371 — Samudaik khet talab Puliya k pass</t>
+          <t>1748007015/WC/22012034763082 — Samudaik Khet Talab Chokidar k khet k pass</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>0</v>
+        <v>322121.87</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>303795</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K400" s="3"/>
+        <v>44830</v>
+      </c>
+      <c r="K400" s="3" t="n">
+        <v>46059</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035080375 — Samudaik khet talab Guddi bai k Khet k pass</t>
+          <t>1748007015/WC/22012034763090 — Samudaik Khet Talab Pravesh k khet k pass</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>0</v>
+        <v>322121.87</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>129518.58</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>44830</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>46127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035080380 — Samudaik khet talab Jaypal Maharaj K pass</t>
+          <t>1748007015/WC/22012034763098 — Samudaik khet Talab Pankaj k khet k pass bhag-2</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>45030</v>
+        <v>44331</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035080383 — Samudaik Khet talab Uday singh k khet k pass</t>
+          <t>1748007015/WC/22012034763099 — Samudaik khet Talab Pankaj k khet k pass bhag-2</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>0</v>
+        <v>322121.87</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>0</v>
+        <v>183474</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K403" s="3"/>
+        <v>44830</v>
+      </c>
+      <c r="K403" s="3" t="n">
+        <v>46038</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035198714 — Checkdam nirman kary jagganath ke khet ke pas</t>
+          <t>1748007015/WC/22012034899257 — talab jirnodhar gram barra</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>0</v>
+        <v>46539.63</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>0</v>
+        <v>7344</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K404" s="3"/>
+        <v>44902</v>
+      </c>
+      <c r="K404" s="3" t="n">
+        <v>44920</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035208563 — Samudaik khet talab nirman kary Guddi bai k khet k pass</t>
+          <t>1748007015/WC/22012034902895 — talab nirman</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>379996.13</v>
+        <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>45450</v>
+        <v>44587</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035208568 — samudaik khet talab nirman kary Puliya k pass</t>
+          <t>1748007015/WC/22012034969709 — Samudaika Khet Talab Ramveer k khet k pass Mudrakhurd</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>379996.13</v>
+        <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>45450</v>
+        <v>44665</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035208569 — Samudaik khet talab nirman kary Jaypal maharaj k pass</t>
+          <t>1748007015/WC/22012034969713 — Samudaik Khet Talab Nirman Kary Jayram k khet k pass</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>379996.13</v>
+        <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>45450</v>
+        <v>44665</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035225502 — Samudayik khettalab nirman kary sarve no 265/s</t>
+          <t>1748007015/WC/22012034969718 — Samudaik Khet Talab Nirman Kary Shriram k khet k pass Mudra khurd</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>380142.13</v>
+        <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>355031.27</v>
+        <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>45680</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035225503 — Samudayik khettalab nirman kary pahalwan ke khet ke pas</t>
+          <t>1748007015/WC/22012034969726 — Samudaik Khet Talab Nirman Kary Rampal k khet k pass</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>380142.13</v>
+        <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>365966.8</v>
+        <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>45680</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035257474 — Talab nirman kary shree ram ke khet ke pas</t>
+          <t>1748007015/WC/22012034969728 — Samudaik Khet Talab Nirman Kary Barra 2</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>45683</v>
+        <v>44665</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035257476 — Talab nirman kary harnarayan lodhi ke khet ke pas</t>
+          <t>1748007015/WC/22012035080368 — Samudaik Khet talab Jagarnath K khet k pass</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>45683</v>
+        <v>45030</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035259055 — Talab nirman kary shreeram ke khet ke pas</t>
+          <t>1748007015/WC/22012035080371 — Samudaik khet talab Puliya k pass</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>1498913.62</v>
+        <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>1401535.53</v>
+        <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>45762</v>
+        <v>45030</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035259056 — Talab nirman kary harnarayan ke khet ke pas</t>
+          <t>1748007015/WC/22012035080375 — Samudaik khet talab Guddi bai k Khet k pass</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>1498841.27</v>
+        <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>1403206.96</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>46106</v>
+        <v>45030</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035297563 — Dugwell Recharge pit shantidham ke pas wale koop</t>
+          <t>1748007015/WC/22012035080380 — Samudaik khet talab Jaypal Maharaj K pass</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>45761</v>
+        <v>45030</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035297566 — Dugwell Recharge pit Dhane ke pas wale ke koop</t>
+          <t>1748007015/WC/22012035080383 — Samudaik Khet talab Uday singh k khet k pass</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>14355</v>
+        <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>45787</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035297571 — Dugwell Recharge pit I kash ke pas wale koop ke pas</t>
+          <t>1748007015/WC/22012035198714 — Checkdam nirman kary jagganath ke khet ke pas</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>14355</v>
+        <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>45787</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035297573 — Dugwell Recharge pit kallu aadiwasi ke koop ke pas</t>
+          <t>1748007015/WC/22012035208563 — Samudaik khet talab nirman kary Guddi bai k khet k pass</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>25899.46</v>
+        <v>379996.13</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>14355</v>
+        <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>45787</v>
-[...3 lines deleted...]
-      </c>
+        <v>45450</v>
+      </c>
+      <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035297575 — Dugwell Recharge pit mandir ke pas koop ke pas</t>
+          <t>1748007015/WC/22012035208568 — samudaik khet talab nirman kary Puliya k pass</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>25898.52</v>
+        <v>379996.13</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>15921</v>
+        <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>45787</v>
-[...3 lines deleted...]
-      </c>
+        <v>45450</v>
+      </c>
+      <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035329220 — Jirnodhar nirman kary rood me nale par gram barra</t>
+          <t>1748007015/WC/22012035208569 — Samudaik khet talab nirman kary Jaypal maharaj k pass</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>0</v>
+        <v>379996.13</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>45932</v>
+        <v>45450</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035329221 — Jirnodhar nirman kary sardar ke khet ke pas gram barra</t>
+          <t>1748007015/WC/22012035225502 — Samudayik khettalab nirman kary sarve no 265/s</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>0</v>
+        <v>380142.13</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>0</v>
+        <v>355031.27</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>45932</v>
-[...1 lines deleted...]
-      <c r="K420" s="3"/>
+        <v>45680</v>
+      </c>
+      <c r="K420" s="3" t="n">
+        <v>46058</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035329222 — Jirnodhar nirman kary shishupal ke khet ke pas gram mudra</t>
+          <t>1748007015/WC/22012035225503 — Samudayik khettalab nirman kary pahalwan ke khet ke pas</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>0</v>
+        <v>380142.13</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>0</v>
+        <v>365966.8</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>45932</v>
-[...1 lines deleted...]
-      <c r="K421" s="3"/>
+        <v>45680</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>46127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035329223 — Jirnodhar nirman kary Horal harijan ke khet ke pas gram barra</t>
+          <t>1748007015/WC/22012035257474 — Talab nirman kary shree ram ke khet ke pas</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>45932</v>
+        <v>45683</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035329224 — Jirnodhar nirman kary Chokidar ke khet ke pas barra</t>
+          <t>1748007015/WC/22012035257476 — Talab nirman kary harnarayan lodhi ke khet ke pas</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>45932</v>
+        <v>45683</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/22012035329225 — Jirnodhar nirman kary silawan nale par mudra</t>
+          <t>1748007015/WC/22012035259055 — Talab nirman kary shreeram ke khet ke pas</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>0</v>
+        <v>1498913.62</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>1401535.53</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>45932</v>
+        <v>45762</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/342 — ग्राम पंचायत सिलावन कपिलधाराकूपनिमार्ण लल्‍लीराम/टीकाराम धाकड् 342</t>
+          <t>1748007015/WC/22012035259056 — Talab nirman kary harnarayan ke khet ke pas</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>0</v>
+        <v>1498841.27</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>34520</v>
+        <v>1403206.96</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>39405</v>
+        <v>46106</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/343 — कपिलधारा कूप निमार्ण अनीतावाई/हरप्रसाद 343</t>
+          <t>1748007015/WC/22012035297563 — Dugwell Recharge pit shantidham ke pas wale koop</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>39471</v>
+        <v>45761</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/345 — कपिलधारा कूपनिमार्ण धन्‍नालाल/बुद्वा हरिजन 345</t>
+          <t>1748007015/WC/22012035297566 — Dugwell Recharge pit Dhane ke pas wale ke koop</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>0</v>
+        <v>14355</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>39340</v>
-[...1 lines deleted...]
-      <c r="K427" s="3"/>
+        <v>45787</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>46038</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/346 — ग्राम पंचाृसिलावन कपिलधारा कूपनिमार्ण धन्‍नालाल/बुद्वा हरिजन 346</t>
+          <t>1748007015/WC/22012035297571 — Dugwell Recharge pit I kash ke pas wale koop ke pas</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>6000</v>
+        <v>14355</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>39405</v>
-[...1 lines deleted...]
-      <c r="K428" s="3"/>
+        <v>45787</v>
+      </c>
+      <c r="K428" s="3" t="n">
+        <v>46038</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/351 — कपिधारा कूप निमार्ण हरिराम/लम्‍पू हरिजन 351</t>
+          <t>1748007015/WC/22012035297573 — Dugwell Recharge pit kallu aadiwasi ke koop ke pas</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>41000</v>
+        <v>14355</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>39405</v>
-[...1 lines deleted...]
-      <c r="K429" s="3"/>
+        <v>45787</v>
+      </c>
+      <c r="K429" s="3" t="n">
+        <v>46038</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/4532 — ग्राम पंचायत सिलावन कूप निमार्ण निर्मलनीर ग्राम छेवला</t>
+          <t>1748007015/WC/22012035297575 — Dugwell Recharge pit mandir ke pas koop ke pas</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>158000</v>
+        <v>25898.52</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>132280</v>
+        <v>15921</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>40483</v>
+        <v>45787</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>41726</v>
+        <v>46038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/4562 — ग्राम पंचायत बर्रा निर्मल नीर योजना मंदिर ग्राम मूडराखुर्द</t>
+          <t>1748007015/WC/22012035329220 — Jirnodhar nirman kary rood me nale par gram barra</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>176428</v>
+        <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>41064</v>
-[...3 lines deleted...]
-      </c>
+        <v>45932</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/600 — कपिलधारा कूप निमार्ण संग्राम/मथुरा 600</t>
+          <t>1748007015/WC/22012035329221 — Jirnodhar nirman kary sardar ke khet ke pas gram barra</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>64500</v>
+        <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>39596</v>
+        <v>45932</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/602 — कपिलधारा कूप निमार्ण खुमानसिह/मंगलिया 602</t>
+          <t>1748007015/WC/22012035329222 — Jirnodhar nirman kary shishupal ke khet ke pas gram mudra</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>108400</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>39596</v>
+        <v>45932</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/603 — कपिलधारा कूप निमार्ण नथियापंचा 603</t>
+          <t>1748007015/WC/22012035329223 — Jirnodhar nirman kary Horal harijan ke khet ke pas gram barra</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>39596</v>
+        <v>45932</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/604 — कपिलधाराकूपनिमार्ण ग्‍यारसा/शंकरिया 604</t>
+          <t>1748007015/WC/22012035329224 — Jirnodhar nirman kary Chokidar ke khet ke pas barra</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>39473</v>
+        <v>45932</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/605 — कपिलधाराकूपनिमार्ण ग्‍यारसा/शंकरिया 605</t>
+          <t>1748007015/WC/22012035329225 — Jirnodhar nirman kary silawan nale par mudra</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>1500</v>
+        <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>39596</v>
+        <v>45932</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/608 — कपिलधारकूप लनमार्ण जुगरा /जबरा 608</t>
+          <t>1748007015/WC/342 — ग्राम पंचायत सिलावन कपिलधाराकूपनिमार्ण लल्‍लीराम/टीकाराम धाकड् 342</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>52800</v>
+        <v>34520</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>39568</v>
+        <v>39405</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/609 — स्‍टापडेम निमार्ण सिलावन 609</t>
+          <t>1748007015/WC/343 — कपिलधारा कूप निमार्ण अनीतावाई/हरप्रसाद 343</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>400000</v>
+        <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>39596</v>
+        <v>39471</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/611 — निर्मल नीर सोख्‍ता गडडा मप होली निमार्ण छेवला स्‍कूल नल के पास 611</t>
+          <t>1748007015/WC/345 — कपिलधारा कूपनिमार्ण धन्‍नालाल/बुद्वा हरिजन 345</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>39458</v>
+        <v>39340</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/612 — ग्राम सिलसवन निर्मल नीर सोख्‍ता गडडा मप होदी निमार्ण छेवला स्‍कूल नल के पास 612</t>
+          <t>1748007015/WC/346 — ग्राम पंचाृसिलावन कपिलधारा कूपनिमार्ण धन्‍नालाल/बुद्वा हरिजन 346</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>2600</v>
+        <v>6000</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>39568</v>
+        <v>39405</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/613 — ग्राम सिलावन सोख्‍ता गडडा  हाेदी निमार्ण पठार के नल के पास 613</t>
+          <t>1748007015/WC/351 — कपिधारा कूप निमार्ण हरिराम/लम्‍पू हरिजन 351</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>2600</v>
+        <v>41000</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>39568</v>
+        <v>39405</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/614 — सोख्‍ता गडडा होदी निमार्ण लक्ष्‍मणके कुॅआ के पास 614</t>
+          <t>1748007015/WC/4532 — ग्राम पंचायत सिलावन कूप निमार्ण निर्मलनीर ग्राम छेवला</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>0</v>
+        <v>158000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>2600</v>
+        <v>132280</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>39568</v>
-[...1 lines deleted...]
-      <c r="K442" s="3"/>
+        <v>40483</v>
+      </c>
+      <c r="K442" s="3" t="n">
+        <v>41726</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/615 — सोख्‍ता गडडा होदी निमार्ण गायृत्री के घर के पास 615</t>
+          <t>1748007015/WC/4562 — ग्राम पंचायत बर्रा निर्मल नीर योजना मंदिर ग्राम मूडराखुर्द</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>7800</v>
+        <v>176428</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>39568</v>
-[...1 lines deleted...]
-      <c r="K443" s="3"/>
+        <v>41064</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>41216</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/616 — सोख्‍ता गडडा होदी निमार्ण नरेश के कुआ के पास 616</t>
+          <t>1748007015/WC/600 — कपिलधारा कूप निमार्ण संग्राम/मथुरा 600</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>0</v>
+        <v>64500</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>39568</v>
+        <v>39596</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/617 — ग्राम सिलसवन सोख्‍तागडडा होदी निमार्ण बाबू के घर के पास 617</t>
+          <t>1748007015/WC/602 — कपिलधारा कूप निमार्ण खुमानसिह/मंगलिया 602</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>108400</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>39568</v>
+        <v>39596</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/618 — सोख्‍ता गडडा होदी निमार्ण स्‍कूल के कुॅआ के पास  618</t>
+          <t>1748007015/WC/603 — कपिलधारा कूप निमार्ण नथियापंचा 603</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>2200</v>
+        <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>39568</v>
+        <v>39596</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/619 — ग्राम सिलसवन सोख्‍ता गडडाहोदी निमार्ण मिडिल स्‍कूल के नल्‍ले केपास 619</t>
+          <t>1748007015/WC/604 — कपिलधाराकूपनिमार्ण ग्‍यारसा/शंकरिया 604</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>39568</v>
+        <v>39473</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/620 — सोख्‍ता गडडा होदी निमार्ण मंजीत के कुआ के पास 620</t>
+          <t>1748007015/WC/605 — कपिलधाराकूपनिमार्ण ग्‍यारसा/शंकरिया 605</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>2600</v>
+        <v>1500</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>39568</v>
+        <v>39596</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/621 — सोख्‍ता गडडा होदी निमार्ण पनियाके कुॅआ के पास 621</t>
+          <t>1748007015/WC/608 — कपिलधारकूप लनमार्ण जुगरा /जबरा 608</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>2600</v>
+        <v>52800</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>39568</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/622 — सोख्‍ता गडडा होदी निमार्ण सलीम के कुॅआके पास 622</t>
+          <t>1748007015/WC/609 — स्‍टापडेम निमार्ण सिलावन 609</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>0</v>
+        <v>400000</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>39458</v>
+        <v>39596</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/623 — ग्राम सिलसवन सोख्‍ता गडडा होदी निमार्ण सलीम के कुॅआके पास 623</t>
+          <t>1748007015/WC/611 — निर्मल नीर सोख्‍ता गडडा मप होली निमार्ण छेवला स्‍कूल नल के पास 611</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>30480</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>39568</v>
+        <v>39458</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/624 — सोख्‍ता गडडा होदी निमार्ण माता के नल के पास 624</t>
+          <t>1748007015/WC/612 — ग्राम सिलसवन निर्मल नीर सोख्‍ता गडडा मप होदी निमार्ण छेवला स्‍कूल नल के पास 612</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>2600</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>39568</v>
       </c>
-      <c r="K452" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/625 — सोख्‍ता गडडा होदी निमार्ण लाला के घर  के पास 625</t>
+          <t>1748007015/WC/613 — ग्राम सिलावन सोख्‍ता गडडा  हाेदी निमार्ण पठार के नल के पास 613</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>5200</v>
+        <v>2600</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>39581</v>
+        <v>39568</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/626 — सोख्‍ता गडडा होदी निमार्ण पीरो के कुॅआ के पास 626</t>
+          <t>1748007015/WC/614 — सोख्‍ता गडडा होदी निमार्ण लक्ष्‍मणके कुॅआ के पास 614</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>2600</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>39568</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/627 — सोख्‍ता गडडा होदी निमार्ण पहलवान के कुॅआ के पास 627</t>
+          <t>1748007015/WC/615 — सोख्‍ता गडडा होदी निमार्ण गायृत्री के घर के पास 615</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>2600</v>
+        <v>7800</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>39568</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/628 — सोख्‍,ता गडडा होदी निमाण्र प्रहलाद के कुॅआ के पास 628</t>
+          <t>1748007015/WC/616 — सोख्‍ता गडडा होदी निमार्ण नरेश के कुआ के पास 616</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>2600</v>
+        <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>39568</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/629 — सोख्‍ता गडडा साहब सिह के नल के पास 629</t>
+          <t>1748007015/WC/617 — ग्राम सिलसवन सोख्‍तागडडा होदी निमार्ण बाबू के घर के पास 617</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>2600</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>39568</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/630 — ग्राम सिलावन सोख्‍तागडडा होदी निमार्ण माता केनल के कुआ के पास  630</t>
+          <t>1748007015/WC/618 — सोख्‍ता गडडा होदी निमार्ण स्‍कूल के कुॅआ के पास  618</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>7800</v>
+        <v>2200</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>39568</v>
       </c>
-      <c r="K458" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/810 — कपिलधाराकूप निमार्ण तोफान/सोमा 810</t>
+          <t>1748007015/WC/619 — ग्राम सिलसवन सोख्‍ता गडडाहोदी निमार्ण मिडिल स्‍कूल के नल्‍ले केपास 619</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>39282</v>
+        <v>39568</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1748007015/WC/820 — कपिलधारा कूपनिमार्ण लालीराम/मोजीलाल यादव 820</t>
+          <t>1748007015/WC/620 — सोख्‍ता गडडा होदी निमार्ण मंजीत के कुआ के पास 620</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>2600</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>39282</v>
+        <v>39568</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1748007017/IF/9926717624 — ग्राम पंचायत बर्रा कूपनिर्माण राजमहेन्‍द्रसि‍ह पित</t>
+          <t>1748007015/WC/621 — सोख्‍ता गडडा होदी निमार्ण पनियाके कुॅआ के पास 621</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>167000</v>
+        <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>2600</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>41711</v>
+        <v>39568</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1748007039/WC/341 — कपिलधारा कूप निमार्ण सोदूराम/मर्दन 341</t>
+          <t>1748007015/WC/622 — सोख्‍ता गडडा होदी निमार्ण सलीम के कुॅआके पास 622</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>37000</v>
+        <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>39405</v>
+        <v>39458</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1748007062/DP/22012034440926 — Gp Barra P.M. sadak Barra se Pipariya Road pr Braksharopan kary</t>
+          <t>1748007015/WC/623 — ग्राम सिलसवन सोख्‍ता गडडा होदी निमार्ण सलीम के कुॅआके पास 623</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>0</v>
+        <v>30480</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43375</v>
+        <v>39568</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1748007095/RC/325 — पुलिया निमार्ण दलभानपुर से खजूराई रोड पर 325</t>
+          <t>1748007015/WC/624 — सोख्‍ता गडडा होदी निमार्ण माता के नल के पास 624</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>200000</v>
+        <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>2600</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>39457</v>
-[...1 lines deleted...]
-      <c r="K464" s="3"/>
+        <v>39568</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>39602</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1748/RC/22012034154110 — MMGSY</t>
+          <t>1748007015/WC/625 — सोख्‍ता गडडा होदी निमार्ण लाला के घर  के पास 625</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>10506000</v>
+        <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>0</v>
+        <v>5200</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>41000</v>
+        <v>39581</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C466" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D466" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E466" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F466" s="1" t="inlineStr">
+        <is>
+          <t>1748007015/WC/626 — सोख्‍ता गडडा होदी निमार्ण पीरो के कुॅआ के पास 626</t>
+        </is>
+      </c>
+      <c r="G466" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H466" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I466" s="2" t="n">
+        <v>2600</v>
+      </c>
+      <c r="J466" s="3" t="n">
+        <v>39568</v>
+      </c>
+      <c r="K466" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C467" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D467" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E467" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F467" s="1" t="inlineStr">
+        <is>
+          <t>1748007015/WC/627 — सोख्‍ता गडडा होदी निमार्ण पहलवान के कुॅआ के पास 627</t>
+        </is>
+      </c>
+      <c r="G467" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H467" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I467" s="2" t="n">
+        <v>2600</v>
+      </c>
+      <c r="J467" s="3" t="n">
+        <v>39568</v>
+      </c>
+      <c r="K467" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C468" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D468" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E468" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F468" s="1" t="inlineStr">
+        <is>
+          <t>1748007015/WC/628 — सोख्‍,ता गडडा होदी निमाण्र प्रहलाद के कुॅआ के पास 628</t>
+        </is>
+      </c>
+      <c r="G468" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H468" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I468" s="2" t="n">
+        <v>2600</v>
+      </c>
+      <c r="J468" s="3" t="n">
+        <v>39568</v>
+      </c>
+      <c r="K468" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C469" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D469" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E469" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F469" s="1" t="inlineStr">
+        <is>
+          <t>1748007015/WC/629 — सोख्‍ता गडडा साहब सिह के नल के पास 629</t>
+        </is>
+      </c>
+      <c r="G469" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H469" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I469" s="2" t="n">
+        <v>2600</v>
+      </c>
+      <c r="J469" s="3" t="n">
+        <v>39568</v>
+      </c>
+      <c r="K469" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C470" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D470" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E470" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F470" s="1" t="inlineStr">
+        <is>
+          <t>1748007015/WC/630 — ग्राम सिलावन सोख्‍तागडडा होदी निमार्ण माता केनल के कुआ के पास  630</t>
+        </is>
+      </c>
+      <c r="G470" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H470" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I470" s="2" t="n">
+        <v>7800</v>
+      </c>
+      <c r="J470" s="3" t="n">
+        <v>39568</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>39602</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C471" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D471" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E471" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F471" s="1" t="inlineStr">
+        <is>
+          <t>1748007015/WC/810 — कपिलधाराकूप निमार्ण तोफान/सोमा 810</t>
+        </is>
+      </c>
+      <c r="G471" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H471" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I471" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J471" s="3" t="n">
+        <v>39282</v>
+      </c>
+      <c r="K471" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C472" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D472" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E472" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F472" s="1" t="inlineStr">
+        <is>
+          <t>1748007015/WC/820 — कपिलधारा कूपनिमार्ण लालीराम/मोजीलाल यादव 820</t>
+        </is>
+      </c>
+      <c r="G472" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H472" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I472" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J472" s="3" t="n">
+        <v>39282</v>
+      </c>
+      <c r="K472" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C473" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D473" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E473" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F473" s="1" t="inlineStr">
+        <is>
+          <t>1748007017/IF/9926717624 — ग्राम पंचायत बर्रा कूपनिर्माण राजमहेन्‍द्रसि‍ह पित</t>
+        </is>
+      </c>
+      <c r="G473" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H473" s="2" t="n">
+        <v>167000</v>
+      </c>
+      <c r="I473" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J473" s="3" t="n">
+        <v>41711</v>
+      </c>
+      <c r="K473" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C474" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D474" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E474" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F474" s="1" t="inlineStr">
+        <is>
+          <t>1748007039/WC/341 — कपिलधारा कूप निमार्ण सोदूराम/मर्दन 341</t>
+        </is>
+      </c>
+      <c r="G474" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H474" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I474" s="2" t="n">
+        <v>37000</v>
+      </c>
+      <c r="J474" s="3" t="n">
+        <v>39405</v>
+      </c>
+      <c r="K474" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C475" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D475" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E475" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F475" s="1" t="inlineStr">
+        <is>
+          <t>1748007062/DP/22012034440926 — Gp Barra P.M. sadak Barra se Pipariya Road pr Braksharopan kary</t>
+        </is>
+      </c>
+      <c r="G475" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H475" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I475" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J475" s="3" t="n">
+        <v>43375</v>
+      </c>
+      <c r="K475" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C476" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D476" s="1" t="inlineStr">
+        <is>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+        </is>
+      </c>
+      <c r="E476" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F476" s="1" t="inlineStr">
+        <is>
+          <t>1748007095/RC/325 — पुलिया निमार्ण दलभानपुर से खजूराई रोड पर 325</t>
+        </is>
+      </c>
+      <c r="G476" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H476" s="2" t="n">
+        <v>200000</v>
+      </c>
+      <c r="I476" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J476" s="3" t="n">
+        <v>39457</v>
+      </c>
+      <c r="K476" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C477" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D477" s="1" t="inlineStr">
+        <is>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+        </is>
+      </c>
+      <c r="E477" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F477" s="1" t="inlineStr">
+        <is>
+          <t>1748/RC/22012034154110 — MMGSY</t>
+        </is>
+      </c>
+      <c r="G477" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H477" s="2" t="n">
+        <v>10506000</v>
+      </c>
+      <c r="I477" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J477" s="3" t="n">
+        <v>41000</v>
+      </c>
+      <c r="K477" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
           <t>2021-2022</t>
         </is>
       </c>
-      <c r="C466" s="1" t="inlineStr">
+      <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D466" s="1" t="inlineStr">
+      <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
-      <c r="E466" s="1" t="inlineStr">
+      <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="F466" s="1" t="inlineStr">
+      <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1748/RC/22012034568245 — Graval Road</t>
         </is>
       </c>
-      <c r="G466" s="1" t="inlineStr">
+      <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
-      <c r="H466" s="2" t="n">
+      <c r="H478" s="2" t="n">
         <v>3726000</v>
       </c>
-      <c r="I466" s="2" t="n">
+      <c r="I478" s="2" t="n">
         <v>3577621.2</v>
       </c>
-      <c r="J466" s="3" t="n">
+      <c r="J478" s="3" t="n">
         <v>44343</v>
       </c>
-      <c r="K466" s="3" t="n">
+      <c r="K478" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>