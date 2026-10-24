--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K898"/>
+  <dimension ref="A1:K904"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 05:20:59</t>
+          <t>Exported on: 2026-10-24 10:50:03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ASHOK NAGAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2362,51 +2362,51 @@
       <c r="J54" s="3" t="n">
         <v>42924</v>
       </c>
       <c r="K54" s="3" t="n">
         <v>43525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/22012034391135 — GP Khujrai Sadak Kinare Plantation RatBhanpur se Railway Station Marg par</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>335000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>44808</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>43149</v>
@@ -2458,98 +2458,98 @@
       <c r="J56" s="3" t="n">
         <v>43252</v>
       </c>
       <c r="K56" s="3" t="n">
         <v>44161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/22012034407001 — GP Kujrai Hiteshi kup Nirman Deshraj/Fodal</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>58464</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>43252</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/22012034407002 — Gp Kujrai Hiteshi kup nirman Vijay singh/Bihari</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>53592</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>43252</v>
@@ -2748,51 +2748,51 @@
       <c r="J62" s="3" t="n">
         <v>43970</v>
       </c>
       <c r="K62" s="3" t="n">
         <v>44825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/22012034557070 — hiteshi kapildhara komal bai/pahalwan singh</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>33060</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>43970</v>
@@ -3040,51 +3040,51 @@
       <c r="J68" s="3" t="n">
         <v>44337</v>
       </c>
       <c r="K68" s="3" t="n">
         <v>44436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/22012034566899 — kapildhara koop nirman sangram/sankar</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>259724.75</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>27550</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>43995</v>
@@ -5807,51 +5807,51 @@
       <c r="J125" s="3" t="n">
         <v>45470</v>
       </c>
       <c r="K125" s="3" t="n">
         <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/22012035237281 — khettalab nirman kary pratap/ sukhlal</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>380142.13</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>212263.6</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45470</v>
@@ -6146,51 +6146,51 @@
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/22012035304606 — Khettalab nirman kary surendra singh urf pal singh sikkh</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>380142.13</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45681</v>
@@ -6291,51 +6291,51 @@
       <c r="J135" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K135" s="3" t="n">
         <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/22012035354406 — Khettalab nirman kary khillu/ birja</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>351377.54</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45749</v>
@@ -6483,51 +6483,51 @@
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/22012035553717 — Khettalab nirman kary chhaya/ nakul raghuwanshi</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>351377.54</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45761</v>
@@ -19585,51 +19585,51 @@
       <c r="J407" s="3" t="n">
         <v>44773</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>45197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/3924779 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106295206</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>1224</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>44775</v>
@@ -21445,98 +21445,98 @@
       <c r="J445" s="3" t="n">
         <v>44775</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>44884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/4031188 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149092499</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>9792</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>44773</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/4034593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127369283</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>1224</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>44791</v>
@@ -21686,98 +21686,98 @@
       <c r="J450" s="3" t="n">
         <v>44773</v>
       </c>
       <c r="K450" s="3" t="n">
         <v>45073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/4063244 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115253214</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>1224</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>44794</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/4063245 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115253326</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>1224</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>44794</v>
@@ -22123,51 +22123,51 @@
       <c r="J459" s="3" t="n">
         <v>44773</v>
       </c>
       <c r="K459" s="3" t="n">
         <v>44978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/4115581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115253273</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>1224</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>44794</v>
@@ -23297,98 +23297,98 @@
       <c r="J483" s="3" t="n">
         <v>45500</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>45663</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/4478611 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151937868</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>45461</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/4478661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151938777</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>45461</v>
@@ -23979,51 +23979,51 @@
       <c r="J497" s="3" t="n">
         <v>45500</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>45699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/4491920 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152034341</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>11664</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>45500</v>
@@ -24173,51 +24173,51 @@
       <c r="J501" s="3" t="n">
         <v>45685</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>45786</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/4544584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106763591</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>12312</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45670</v>
@@ -24367,73 +24367,73 @@
       <c r="J505" s="3" t="n">
         <v>45685</v>
       </c>
       <c r="K505" s="3" t="n">
         <v>45728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/4565411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116325931</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>15858</v>
+        <v>26658</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -25443,51 +25443,51 @@
       <c r="J527" s="3" t="n">
         <v>45685</v>
       </c>
       <c r="K527" s="3" t="n">
         <v>45719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/4634380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129180088</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45700</v>
@@ -25735,51 +25735,51 @@
       <c r="J533" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K533" s="3" t="n">
         <v>45763</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/4821500 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113777268</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>45700</v>
@@ -26125,51 +26125,51 @@
       <c r="J541" s="3" t="n">
         <v>45653</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>45688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/4828876 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129180571</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>45700</v>
@@ -26319,51 +26319,51 @@
       <c r="J545" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K545" s="3" t="n">
         <v>46008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/4833040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149095796</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>45700</v>
@@ -27150,73 +27150,73 @@
       <c r="J562" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K562" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/5282765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106323464</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>12132</v>
+        <v>22932</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -27246,51 +27246,51 @@
       <c r="J564" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K564" s="3" t="n">
         <v>45827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/5289628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126522603</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>45756</v>
@@ -27489,51 +27489,51 @@
       <c r="J569" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K569" s="3" t="n">
         <v>45827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/5316408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117171386</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>45757</v>
@@ -27732,98 +27732,98 @@
       <c r="J574" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K574" s="3" t="n">
         <v>46099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/5331528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129178587</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/5333240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126461165</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>45757</v>
@@ -28708,51 +28708,51 @@
       <c r="J594" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K594" s="3" t="n">
         <v>45887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/5530625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152078741</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>45778</v>
@@ -29049,51 +29049,51 @@
       <c r="J601" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K601" s="3" t="n">
         <v>45944</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/5628443 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035658</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>45813</v>
@@ -29243,98 +29243,98 @@
       <c r="J605" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K605" s="3" t="n">
         <v>45988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/5667941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149428349</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/5668077 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129178053</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>45896</v>
@@ -29386,51 +29386,51 @@
       <c r="J608" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K608" s="3" t="n">
         <v>45949</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/574214 — Construction of IAY House -IAY REG. NO. MP1173561</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>43425</v>
@@ -29580,827 +29580,827 @@
       <c r="J612" s="3" t="n">
         <v>42770</v>
       </c>
       <c r="K612" s="3" t="n">
         <v>43484</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6176029 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129379064</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>15030</v>
+        <v>25830</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6176163 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129177764</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>3132</v>
+        <v>12132</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6176248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117504150</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>1566</v>
+        <v>10566</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6176292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114212369</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>23328</v>
+        <v>25128</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6177174 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127640794</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>15264</v>
+        <v>26064</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6178027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129181556</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>12528</v>
+        <v>25128</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6178656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129377499</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>3132</v>
+        <v>21132</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6178902 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116337473</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K620" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6179117 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129342957</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>3132</v>
+        <v>21132</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6179639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129177913</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>8532</v>
+        <v>19332</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6179950 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129180496</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>3132</v>
+        <v>21132</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6181506 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126634510</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>1566</v>
+        <v>12366</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6183443 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116338894</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>19260</v>
+        <v>23460</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6183546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129179167</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>1566</v>
+        <v>12366</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6183595 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127639432</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>16128</v>
+        <v>23448</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6183942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127370927</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>1566</v>
+        <v>10566</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6184039 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129178278</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>5166</v>
+        <v>15966</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -30479,2004 +30479,2016 @@
       <c r="J631" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K631" s="3" t="n">
         <v>46177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6185712 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129376739</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>15264</v>
+        <v>26064</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>46131</v>
       </c>
-      <c r="K632" s="3"/>
+      <c r="K632" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6186187 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117254440</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>3132</v>
+        <v>24732</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6186439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114644567</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>16128</v>
+        <v>23448</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6186687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129181456</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>12528</v>
+        <v>25128</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6186996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129179775</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>17928</v>
+        <v>23328</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6187002 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149435299</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>16248</v>
+        <v>23448</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6187096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121965721</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>21924</v>
+        <v>23424</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>46131</v>
       </c>
-      <c r="K638" s="3"/>
+      <c r="K638" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6187315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122711384</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>1566</v>
+        <v>12366</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6188929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114483699</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>3132</v>
+        <v>21132</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6190217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129180666</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>1566</v>
+        <v>10566</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6190713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130048149</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K642" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6191830 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106735866</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>3732</v>
+        <v>21732</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6191931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129180779</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>18048</v>
+        <v>23448</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>46131</v>
       </c>
-      <c r="K644" s="3"/>
+      <c r="K644" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6192342 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129181066</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>1566</v>
+        <v>10566</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6192366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129372766</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>15264</v>
+        <v>26064</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>46131</v>
       </c>
-      <c r="K646" s="3"/>
+      <c r="K646" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6192859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129380408</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>10566</v>
+        <v>24966</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6193318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129379354</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>18048</v>
+        <v>23448</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6193744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106310789</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>1566</v>
+        <v>12366</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6194261 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129378139</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>18048</v>
+        <v>23448</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6194547 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129343458</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>15732</v>
+        <v>22932</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6194635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116322076</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>17928</v>
+        <v>23328</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6196481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114646581</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>16128</v>
+        <v>23448</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>46131</v>
       </c>
-      <c r="K653" s="3"/>
+      <c r="K653" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6197504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129180199</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>1566</v>
+        <v>10566</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6197671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129375881</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>15264</v>
+        <v>26064</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6198109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130048026</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>18048</v>
+        <v>23448</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6198377 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129179292</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>10566</v>
+        <v>24966</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6198743 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130047540</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>17262</v>
+        <v>22662</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>46131</v>
       </c>
-      <c r="K658" s="3"/>
+      <c r="K658" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6199258 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123493977</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>18738</v>
+        <v>22638</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6200810 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106743794</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>1566</v>
+        <v>10566</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6201076 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129179990</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>6264</v>
+        <v>15264</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6201656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121976144</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>1566</v>
+        <v>12366</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6202625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127640175</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>3132</v>
+        <v>21132</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6203996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116337272</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>15264</v>
+        <v>26064</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6204014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129375228</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>15264</v>
+        <v>26064</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6204798 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129179891</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>1566</v>
+        <v>10566</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6204846 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129373514</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K667" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6205044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123489279</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>3132</v>
+        <v>21132</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6205124 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134464938</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>1566</v>
+        <v>10566</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6207245 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117508701</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>3132</v>
+        <v>24732</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6207252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129179530</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>10566</v>
+        <v>24966</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6207582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126655787</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>1566</v>
+        <v>10566</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6207942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122695477</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>15732</v>
+        <v>22932</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -32506,51 +32518,51 @@
       <c r="J674" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K674" s="3" t="n">
         <v>46177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6208984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126624618</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>46131</v>
@@ -32604,10791 +32616,11073 @@
       <c r="J676" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K676" s="3" t="n">
         <v>46177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6209974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123487287</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>18048</v>
+        <v>23448</v>
       </c>
       <c r="J677" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6210172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130047271</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>3132</v>
+        <v>21132</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6210803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114215091</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>5166</v>
+        <v>14166</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6211042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130047440</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>1566</v>
+        <v>10566</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6211076 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129179412</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K681" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6211605 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126639416</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>3132</v>
+        <v>12132</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6213112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114655659</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>18048</v>
+        <v>23448</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6213552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129371759</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>3132</v>
+        <v>24732</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6213740 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149470614</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>1566</v>
+        <v>10566</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6214512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129178859</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>15264</v>
+        <v>26064</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6216273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129178440</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6216554 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126509542</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>21924</v>
+        <v>23419</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6216559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123412977</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>21924</v>
+        <v>23424</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/6217248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116784321</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>15264</v>
+        <v>26064</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
           <t>1748007016/IF/IAY/623951 — Construction of IAY House -IAY REG. NO. MP1297900</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>10440</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>43425</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/6378080 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129179643</t>
+          <t>1748007016/IF/IAY/6301264 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129377210</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>46248</v>
+        <v>46303</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/788136 — Construction of IAY House -IAY REG. NO. MP1666103</t>
+          <t>1748007016/IF/IAY/6310403 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117868103</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>15480</v>
+        <v>1800</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>42870</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/788241 — Construction of IAY House -IAY REG. NO. MP1671343</t>
+          <t>1748007016/IF/IAY/6312256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129380001</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>15480</v>
+        <v>1800</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>42870</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/788299 — Construction of IAY House -IAY REG. NO. MP1674384</t>
+          <t>1748007016/IF/IAY/6312259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126835666</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>15480</v>
+        <v>1800</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>42870</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/797828 — Construction of IAY House -IAY REG. NO. MP2377196</t>
+          <t>1748007016/IF/IAY/6313454 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149096101</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>15132</v>
+        <v>1800</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>42870</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/798654 — Construction of IAY House -IAY REG. NO. MP2447097</t>
+          <t>1748007016/IF/IAY/6313676 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149472571</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>15654</v>
+        <v>1800</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>42870</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/861550 — Construction of IAY House -IAY REG. NO. MP1632402</t>
+          <t>1748007016/IF/IAY/6378080 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129179643</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>14964</v>
+        <v>3600</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>42870</v>
-[...3 lines deleted...]
-      </c>
+        <v>46294</v>
+      </c>
+      <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/863897 — Construction of IAY House -IAY REG. NO. MP1658071</t>
+          <t>1748007016/IF/IAY/788136 — Construction of IAY House -IAY REG. NO. MP1666103</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>16176</v>
+        <v>15480</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>43469</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/864088 — Construction of IAY House -IAY REG. NO. MP1660244</t>
+          <t>1748007016/IF/IAY/788241 — Construction of IAY House -IAY REG. NO. MP1671343</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>15132</v>
+        <v>15480</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>43436</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/865941 — Construction of IAY House -IAY REG. NO. MP1680797</t>
+          <t>1748007016/IF/IAY/788299 — Construction of IAY House -IAY REG. NO. MP1674384</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>15486</v>
+        <v>15480</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>43311</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/866401 — Construction of IAY House -IAY REG. NO. MP1686773</t>
+          <t>1748007016/IF/IAY/797828 — Construction of IAY House -IAY REG. NO. MP2377196</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>15654</v>
+        <v>15132</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>43326</v>
+        <v>43435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/889802 — Construction of IAY House -IAY REG. NO. MP1997300</t>
+          <t>1748007016/IF/IAY/798654 — Construction of IAY House -IAY REG. NO. MP2447097</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>14964</v>
+        <v>15654</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>43114</v>
+        <v>43465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/893252 — Construction of IAY House -IAY REG. NO. MP2040952</t>
+          <t>1748007016/IF/IAY/861550 — Construction of IAY House -IAY REG. NO. MP1632402</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>15492</v>
+        <v>14964</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>43311</v>
+        <v>43114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/917345 — Construction of IAY House -IAY REG. NO. MP2381276</t>
+          <t>1748007016/IF/IAY/863897 — Construction of IAY House -IAY REG. NO. MP1658071</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>14964</v>
+        <v>16176</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>43114</v>
+        <v>43469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/917346 — Construction of IAY House -IAY REG. NO. MP2381280</t>
+          <t>1748007016/IF/IAY/864088 — Construction of IAY House -IAY REG. NO. MP1660244</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>15132</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>43384</v>
+        <v>43436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/918364 — Construction of IAY House -IAY REG. NO. MP2396903</t>
+          <t>1748007016/IF/IAY/865941 — Construction of IAY House -IAY REG. NO. MP1680797</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>15498</v>
+        <v>15486</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K707" s="3" t="n">
         <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/918366 — Construction of IAY House -IAY REG. NO. MP2396917</t>
+          <t>1748007016/IF/IAY/866401 — Construction of IAY House -IAY REG. NO. MP1686773</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>15132</v>
+        <v>15654</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>43371</v>
+        <v>43326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/918476 — Construction of IAY House -IAY REG. NO. MP2398442</t>
+          <t>1748007016/IF/IAY/889802 — Construction of IAY House -IAY REG. NO. MP1997300</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>15654</v>
+        <v>14964</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>43461</v>
+        <v>43114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/918524 — Construction of IAY House -IAY REG. NO. MP2399118</t>
+          <t>1748007016/IF/IAY/893252 — Construction of IAY House -IAY REG. NO. MP2040952</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>15486</v>
+        <v>15492</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K710" s="3" t="n">
         <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/921975 — Construction of IAY House -IAY REG. NO. MP2452117</t>
+          <t>1748007016/IF/IAY/917345 — Construction of IAY House -IAY REG. NO. MP2381276</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>15486</v>
+        <v>14964</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K711" s="3" t="n">
-        <v>43311</v>
+        <v>43114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/922256 — Construction of IAY House -IAY REG. NO. MP2458415</t>
+          <t>1748007016/IF/IAY/917346 — Construction of IAY House -IAY REG. NO. MP2381280</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>15654</v>
+        <v>15132</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K712" s="3" t="n">
-        <v>43423</v>
+        <v>43384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/958034 — Construction of IAY House -IAY REG. NO. MP3239079</t>
+          <t>1748007016/IF/IAY/918364 — Construction of IAY House -IAY REG. NO. MP2396903</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>16176</v>
+        <v>15498</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K713" s="3" t="n">
-        <v>43484</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/958460 — Construction of IAY House -IAY REG. NO. MP3249693</t>
+          <t>1748007016/IF/IAY/918366 — Construction of IAY House -IAY REG. NO. MP2396917</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>15660</v>
+        <v>15132</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>43250</v>
+        <v>42870</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>43363</v>
+        <v>43371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/958461 — Construction of IAY House -IAY REG. NO. MP3249701</t>
+          <t>1748007016/IF/IAY/918476 — Construction of IAY House -IAY REG. NO. MP2398442</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>14964</v>
+        <v>15654</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>43114</v>
+        <v>43461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/958727 — Construction of IAY House -IAY REG. NO. MP3255884</t>
+          <t>1748007016/IF/IAY/918524 — Construction of IAY House -IAY REG. NO. MP2399118</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>15320</v>
+        <v>15486</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>43314</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/959329 — Construction of IAY House -IAY REG. NO. MP3270676</t>
+          <t>1748007016/IF/IAY/921975 — Construction of IAY House -IAY REG. NO. MP2452117</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>15486</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>43312</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/959333 — Construction of IAY House -IAY REG. NO. MP3270868</t>
+          <t>1748007016/IF/IAY/922256 — Construction of IAY House -IAY REG. NO. MP2458415</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>15534</v>
+        <v>15654</v>
       </c>
       <c r="J718" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>43312</v>
+        <v>43423</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/959951 — Construction of IAY House -IAY REG. NO. MP3286550</t>
+          <t>1748007016/IF/IAY/958034 — Construction of IAY House -IAY REG. NO. MP3239079</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>15510</v>
+        <v>16176</v>
       </c>
       <c r="J719" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K719" s="3" t="n">
-        <v>43276</v>
+        <v>43484</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/959964 — Construction of IAY House -IAY REG. NO. MP3287083</t>
+          <t>1748007016/IF/IAY/958460 — Construction of IAY House -IAY REG. NO. MP3249693</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>15180</v>
+        <v>15660</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>42870</v>
+        <v>43250</v>
       </c>
       <c r="K720" s="3" t="n">
-        <v>43805</v>
+        <v>43363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/960678 — Construction of IAY House -IAY REG. NO. MP3305958</t>
+          <t>1748007016/IF/IAY/958461 — Construction of IAY House -IAY REG. NO. MP3249701</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>15320</v>
+        <v>14964</v>
       </c>
       <c r="J721" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K721" s="3" t="n">
-        <v>43314</v>
+        <v>43114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/960684 — Construction of IAY House -IAY REG. NO. MP3306016</t>
+          <t>1748007016/IF/IAY/958727 — Construction of IAY House -IAY REG. NO. MP3255884</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>15136</v>
+        <v>15320</v>
       </c>
       <c r="J722" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K722" s="3" t="n">
-        <v>43114</v>
+        <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/960687 — Construction of IAY House -IAY REG. NO. MP3306058</t>
+          <t>1748007016/IF/IAY/959329 — Construction of IAY House -IAY REG. NO. MP3270676</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>15486</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K723" s="3" t="n">
         <v>43312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/980535 — Construction of IAY House -IAY REG. NO. MP3902731</t>
+          <t>1748007016/IF/IAY/959333 — Construction of IAY House -IAY REG. NO. MP3270868</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>15660</v>
+        <v>15534</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>43277</v>
+        <v>42870</v>
       </c>
       <c r="K724" s="3" t="n">
-        <v>43389</v>
+        <v>43312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1748007016/IF/IAY/981477 — Construction of IAY House -IAY REG. NO. MP3940434</t>
+          <t>1748007016/IF/IAY/959951 — Construction of IAY House -IAY REG. NO. MP3286550</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>15480</v>
+        <v>15510</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>43007</v>
+        <v>42870</v>
       </c>
       <c r="K725" s="3" t="n">
-        <v>43210</v>
+        <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1748007016/LD/11 — ग्राम पंचायत खुजराई मेढ बंधान कार्य हितग्राही रामसिह /फैली ग्राम खुजराई</t>
+          <t>1748007016/IF/IAY/959964 — Construction of IAY House -IAY REG. NO. MP3287083</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>21000</v>
+        <v>15480</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>7800</v>
+        <v>15180</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>40365</v>
+        <v>42870</v>
       </c>
       <c r="K726" s="3" t="n">
-        <v>40665</v>
+        <v>43805</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1748007016/LD/12 — ग्राम पंचायत खुजराई मेढ बंधान बंटी/मउआ</t>
+          <t>1748007016/IF/IAY/960678 — Construction of IAY House -IAY REG. NO. MP3305958</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>21000</v>
+        <v>15480</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>16800</v>
+        <v>15320</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>40301</v>
+        <v>42870</v>
       </c>
       <c r="K727" s="3" t="n">
-        <v>40665</v>
+        <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1748007016/LD/18 — ग्राम पंचायत खुजराई मेढ बंधान देशराज/अमर सिह</t>
+          <t>1748007016/IF/IAY/960684 — Construction of IAY House -IAY REG. NO. MP3306016</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>21000</v>
+        <v>15480</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>15600</v>
+        <v>15136</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>40372</v>
+        <v>42870</v>
       </c>
       <c r="K728" s="3" t="n">
-        <v>40665</v>
+        <v>43114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1748007016/LD/19 — ग्राम पंचायत खुजराई मेढ बंधान प्रकाश/कोमलिया</t>
+          <t>1748007016/IF/IAY/960687 — Construction of IAY House -IAY REG. NO. MP3306058</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>21000</v>
+        <v>15480</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>5400</v>
+        <v>15486</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>40395</v>
+        <v>42870</v>
       </c>
       <c r="K729" s="3" t="n">
-        <v>40665</v>
+        <v>43312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1748007016/LD/20 — ग्राम पंचायत खुजराई मेढ बंधान अमना/सूरतिया हरिजन</t>
+          <t>1748007016/IF/IAY/980535 — Construction of IAY House -IAY REG. NO. MP3902731</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>21000</v>
+        <v>15480</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>12600</v>
+        <v>15660</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>40402</v>
+        <v>43277</v>
       </c>
       <c r="K730" s="3" t="n">
-        <v>40665</v>
+        <v>43389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1748007016/LD/22012034275323 — GP KUjrai Med bandhan Kary Shri ram/Deewan</t>
+          <t>1748007016/IF/IAY/981477 — Construction of IAY House -IAY REG. NO. MP3940434</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>26000</v>
+        <v>15480</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>11022</v>
+        <v>15480</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>42535</v>
+        <v>43007</v>
       </c>
       <c r="K731" s="3" t="n">
-        <v>42611</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1748007016/LD/22012034294919 — SHANTI DHAM VIKASH YOJNA GRAM KONDHYAI</t>
+          <t>1748007016/LD/11 — ग्राम पंचायत खुजराई मेढ बंधान कार्य हितग्राही रामसिह /फैली ग्राम खुजराई</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>180000</v>
+        <v>21000</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>123909</v>
+        <v>7800</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>42715</v>
+        <v>40365</v>
       </c>
       <c r="K732" s="3" t="n">
-        <v>43254</v>
+        <v>40665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1748007016/LD/22012034294921 — SHANTI DHAM VIKASH YOJNA MARON</t>
+          <t>1748007016/LD/12 — ग्राम पंचायत खुजराई मेढ बंधान बंटी/मउआ</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>180000</v>
+        <v>21000</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>180912.83</v>
+        <v>16800</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>42715</v>
+        <v>40301</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>43254</v>
+        <v>40665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1748007016/LD/22012034294922 — SHANTI DHAM VIKASH YOJNA GRAM KHUJRAI</t>
+          <t>1748007016/LD/18 — ग्राम पंचायत खुजराई मेढ बंधान देशराज/अमर सिह</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>180000</v>
+        <v>21000</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>165578</v>
+        <v>15600</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>42842</v>
+        <v>40372</v>
       </c>
       <c r="K734" s="3" t="n">
-        <v>43254</v>
+        <v>40665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1748007016/LD/22012034294924 — KHEL MEDAN VIKASH KARYA RATWAS</t>
+          <t>1748007016/LD/19 — ग्राम पंचायत खुजराई मेढ बंधान प्रकाश/कोमलिया</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>153000</v>
+        <v>21000</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>125394.45</v>
+        <v>5400</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>42715</v>
+        <v>40395</v>
       </c>
       <c r="K735" s="3" t="n">
-        <v>43193</v>
+        <v>40665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1748007016/LD/22012034300367 — GP khujrai med bandhan karya</t>
+          <t>1748007016/LD/20 — ग्राम पंचायत खुजराई मेढ बंधान अमना/सूरतिया हरिजन</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>0</v>
+        <v>21000</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K736" s="3"/>
+        <v>40402</v>
+      </c>
+      <c r="K736" s="3" t="n">
+        <v>40665</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1748007016/LD/22012034311142 — GP kHUJRAI SHANTIDHAM VIKASH KARYA Ratwas</t>
+          <t>1748007016/LD/22012034275323 — GP KUjrai Med bandhan Kary Shri ram/Deewan</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>180000</v>
+        <v>26000</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>173895</v>
+        <v>11022</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>42849</v>
+        <v>42535</v>
       </c>
       <c r="K737" s="3" t="n">
-        <v>44387</v>
+        <v>42611</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1748007016/OP/9425891160 — SHANTI DHAM VIKASH YOJNA GRAM KHUJRAI</t>
+          <t>1748007016/LD/22012034294919 — SHANTI DHAM VIKASH YOJNA GRAM KONDHYAI</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>448000</v>
+        <v>180000</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>0</v>
+        <v>123909</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>42648</v>
-[...1 lines deleted...]
-      <c r="K738" s="3"/>
+        <v>42715</v>
+      </c>
+      <c r="K738" s="3" t="n">
+        <v>43254</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Infrastructure for Berkley composting / Construction of Berkeley Compost Pit for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1748007016/OP/9425891163 — SHANTI DHAM VIKASH YOJNA GRAM MARON</t>
+          <t>1748007016/LD/22012034294921 — SHANTI DHAM VIKASH YOJNA MARON</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>448000</v>
+        <v>180000</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>0</v>
+        <v>180912.83</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>42647</v>
-[...1 lines deleted...]
-      <c r="K739" s="3"/>
+        <v>42715</v>
+      </c>
+      <c r="K739" s="3" t="n">
+        <v>43254</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1748007016/PG/22012034305546 — GP Khurai khel medan Maron</t>
+          <t>1748007016/LD/22012034294922 — SHANTI DHAM VIKASH YOJNA GRAM KHUJRAI</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>230000</v>
+        <v>180000</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>0</v>
+        <v>165578</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>42848</v>
-[...1 lines deleted...]
-      <c r="K740" s="3"/>
+        <v>42842</v>
+      </c>
+      <c r="K740" s="3" t="n">
+        <v>43254</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1748007016/PG/22012034305547 — GP Khujrai khel medan Kondhiyai</t>
+          <t>1748007016/LD/22012034294924 — KHEL MEDAN VIKASH KARYA RATWAS</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>230000</v>
+        <v>153000</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>0</v>
+        <v>125394.45</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>42848</v>
-[...1 lines deleted...]
-      <c r="K741" s="3"/>
+        <v>42715</v>
+      </c>
+      <c r="K741" s="3" t="n">
+        <v>43193</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1748007016/PG/22012034305548 — GP Khujrai khel medan Chakk Ratbhanpur</t>
+          <t>1748007016/LD/22012034300367 — GP khujrai med bandhan karya</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>230000</v>
+        <v>0</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>42848</v>
+        <v>42645</v>
       </c>
       <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/1818 — ग्राम पंचायत खुजराई अर्थवर्क मुरमीकरण कोध्‍याई से</t>
+          <t>1748007016/LD/22012034311142 — GP kHUJRAI SHANTIDHAM VIKASH KARYA Ratwas</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>230000</v>
+        <v>180000</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>150840</v>
+        <v>173895</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>39952</v>
+        <v>42849</v>
       </c>
       <c r="K743" s="3" t="n">
-        <v>41726</v>
+        <v>44387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/1819 — ग्राम पंचायत खुजराई पुलिया निमार्ण मारोन से रतवास  1819</t>
+          <t>1748007016/OP/9425891160 — SHANTI DHAM VIKASH YOJNA GRAM KHUJRAI</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>198000</v>
+        <v>448000</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>66198</v>
+        <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>39988</v>
-[...3 lines deleted...]
-      </c>
+        <v>42648</v>
+      </c>
+      <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Infrastructure for Berkley composting / Construction of Berkeley Compost Pit for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034187241 — ग्राम पंचायत खुजराई पुलिया निर्माण कार्य पहलवान के</t>
+          <t>1748007016/OP/9425891163 — SHANTI DHAM VIKASH YOJNA GRAM MARON</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>386000</v>
+        <v>448000</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>368637.11</v>
+        <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>41547</v>
-[...3 lines deleted...]
-      </c>
+        <v>42647</v>
+      </c>
+      <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034187244 — ग्राम पंचायत खुजराई पुलिया निर्माण कार्य भूरा रघुव</t>
+          <t>1748007016/PG/22012034305546 — GP Khurai khel medan Maron</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
-        <v>386000</v>
+        <v>230000</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>353593.98</v>
+        <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>41547</v>
-[...3 lines deleted...]
-      </c>
+        <v>42848</v>
+      </c>
+      <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034187245 — ग्राम पंचायत खुजराई पुलिया निर्माण कार्य भुलन के ख</t>
+          <t>1748007016/PG/22012034305547 — GP Khujrai khel medan Kondhiyai</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
-        <v>386000</v>
+        <v>230000</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>376665.9</v>
+        <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>41547</v>
-[...3 lines deleted...]
-      </c>
+        <v>42848</v>
+      </c>
+      <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034201720 — GP CC Road Nali sahit Kedar ke ghar se ajab ke gha</t>
+          <t>1748007016/PG/22012034305548 — GP Khujrai khel medan Chakk Ratbhanpur</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>125000</v>
+        <v>230000</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>103551.14</v>
+        <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>41682</v>
-[...3 lines deleted...]
-      </c>
+        <v>42848</v>
+      </c>
+      <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034201724 — GP Khujrai CC road Nali sahit Golariya ke ghar se</t>
+          <t>1748007016/RC/1818 — ग्राम पंचायत खुजराई अर्थवर्क मुरमीकरण कोध्‍याई से</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>125000</v>
+        <v>230000</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>115741</v>
+        <v>150840</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>41675</v>
+        <v>39952</v>
       </c>
       <c r="K749" s="3" t="n">
         <v>41726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034202296 — सुदूर ग्राम सम्‍पर्क सडक योजना रतवास से कोन्‍धाई उ</t>
+          <t>1748007016/RC/1819 — ग्राम पंचायत खुजराई पुलिया निमार्ण मारोन से रतवास  1819</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>1367000</v>
+        <v>198000</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>1138563.79</v>
+        <v>66198</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>41678</v>
+        <v>39988</v>
       </c>
       <c r="K750" s="3" t="n">
-        <v>42632</v>
+        <v>40071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034218898 — गोलरिया के घर से उमराव के घर की ओर भाग 2 कोन्‍ध्‍य</t>
+          <t>1748007016/RC/22012034187241 — ग्राम पंचायत खुजराई पुलिया निर्माण कार्य पहलवान के</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>125000</v>
+        <v>386000</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>117532</v>
+        <v>368637.11</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>41774</v>
+        <v>41547</v>
       </c>
       <c r="K751" s="3" t="n">
-        <v>42024</v>
+        <v>42318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034219885 — सीसी रोड पजिया के घर से भगवत के घर की ओर</t>
+          <t>1748007016/RC/22012034187244 — ग्राम पंचायत खुजराई पुलिया निर्माण कार्य भूरा रघुव</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>75000</v>
+        <v>386000</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>69207.42</v>
+        <v>353593.98</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>41803</v>
+        <v>41547</v>
       </c>
       <c r="K752" s="3" t="n">
-        <v>42481</v>
+        <v>42318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034231406 — Kujrai C.C.Road nali sahit nirman kary Khariya kua</t>
+          <t>1748007016/RC/22012034187245 — ग्राम पंचायत खुजराई पुलिया निर्माण कार्य भुलन के ख</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>125000</v>
+        <v>386000</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>0</v>
+        <v>376665.9</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>41911</v>
-[...1 lines deleted...]
-      <c r="K753" s="3"/>
+        <v>41547</v>
+      </c>
+      <c r="K753" s="3" t="n">
+        <v>42318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034290016 — GP Khujrai  khet sadak Ratwas margh se siddh baba ke mandir ki or</t>
+          <t>1748007016/RC/22012034201720 — GP CC Road Nali sahit Kedar ke ghar se ajab ke gha</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>1193000</v>
+        <v>125000</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>575604.33</v>
+        <v>103551.14</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>42334</v>
+        <v>41682</v>
       </c>
       <c r="K754" s="3" t="n">
-        <v>42709</v>
+        <v>42024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034292429 — GP Khujarai Khet sadak Maron se Ratwas ki Or</t>
+          <t>1748007016/RC/22012034201724 — GP Khujrai CC road Nali sahit Golariya ke ghar se</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>1120000</v>
+        <v>125000</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>331266</v>
+        <v>115741</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>42350</v>
+        <v>41675</v>
       </c>
       <c r="K755" s="3" t="n">
-        <v>42710</v>
+        <v>41726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034292431 — GP Khujrai Khet sadak Maron se silavan ki or</t>
+          <t>1748007016/RC/22012034202296 — सुदूर ग्राम सम्‍पर्क सडक योजना रतवास से कोन्‍धाई उ</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>1490000</v>
+        <v>1367000</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>465837.6</v>
+        <v>1138563.79</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>42350</v>
+        <v>41678</v>
       </c>
       <c r="K756" s="3" t="n">
-        <v>42709</v>
+        <v>42632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034327355 — GP Khujrai sudur sadak Ratwas se Khujrai Mede tak</t>
+          <t>1748007016/RC/22012034218898 — गोलरिया के घर से उमराव के घर की ओर भाग 2 कोन्‍ध्‍य</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>1430000</v>
+        <v>125000</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>1119131.4</v>
+        <v>117532</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>42787</v>
+        <v>41774</v>
       </c>
       <c r="K757" s="3" t="n">
-        <v>44387</v>
+        <v>42024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034373321 — GP Khujarai cc sadak</t>
+          <t>1748007016/RC/22012034219885 — सीसी रोड पजिया के घर से भगवत के घर की ओर</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>0</v>
+        <v>75000</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>0</v>
+        <v>69207.42</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K758" s="3"/>
+        <v>41803</v>
+      </c>
+      <c r="K758" s="3" t="n">
+        <v>42481</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034532015 — C C rod nirman mandir se  vijaysingh ke makan ki or</t>
+          <t>1748007016/RC/22012034231406 — Kujrai C.C.Road nali sahit nirman kary Khariya kua</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>12750</v>
+        <v>125000</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>12540</v>
+        <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>44046</v>
-[...3 lines deleted...]
-      </c>
+        <v>41911</v>
+      </c>
+      <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034536818 — sudur sadak nirman shaskiya school se sardaro ke chak tak</t>
+          <t>1748007016/RC/22012034290016 — GP Khujrai  khet sadak Ratwas margh se siddh baba ke mandir ki or</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>1350294.94</v>
+        <v>1193000</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>820412</v>
+        <v>575604.33</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>44100</v>
+        <v>42334</v>
       </c>
       <c r="K760" s="3" t="n">
-        <v>45542</v>
+        <v>42709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034540855 — C.C. Road Primary school evm Mandir Parisar me</t>
+          <t>1748007016/RC/22012034292429 — GP Khujarai Khet sadak Maron se Ratwas ki Or</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>117000</v>
+        <v>1120000</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>115900</v>
+        <v>331266</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>44100</v>
+        <v>42350</v>
       </c>
       <c r="K761" s="3" t="n">
-        <v>44193</v>
+        <v>42710</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034540858 — C.C. Road Raghuveer Ke makan se balaji mandir ki or</t>
+          <t>1748007016/RC/22012034292431 — GP Khujrai Khet sadak Maron se silavan ki or</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>115000</v>
+        <v>1490000</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>112860</v>
+        <v>465837.6</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>44100</v>
+        <v>42350</v>
       </c>
       <c r="K762" s="3" t="n">
-        <v>44203</v>
+        <v>42709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034564215 — C C Rod nirman Ramsingh ke makan se rajkumar ke makan ke or</t>
+          <t>1748007016/RC/22012034327355 — GP Khujrai sudur sadak Ratwas se Khujrai Mede tak</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>100215</v>
+        <v>1430000</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>94370</v>
+        <v>1119131.4</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>44275</v>
+        <v>42787</v>
       </c>
       <c r="K763" s="3" t="n">
         <v>44387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034571741 — Sudur sadak nirman maron se lakhan singh raghuwanshi keghar se kondhyai kior</t>
+          <t>1748007016/RC/22012034373321 — GP Khujarai cc sadak</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>44300</v>
+        <v>43010</v>
       </c>
       <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034571742 — Sudur sadak nirman khujrai puliya se ratwas mede tk</t>
+          <t>1748007016/RC/22012034532015 — C C rod nirman mandir se  vijaysingh ke makan ki or</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>0</v>
+        <v>12750</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>0</v>
+        <v>12540</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K765" s="3"/>
+        <v>44046</v>
+      </c>
+      <c r="K765" s="3" t="n">
+        <v>44155</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034595474 — Cc road nirman kary sirdaro ke chakk par</t>
+          <t>1748007016/RC/22012034536818 — sudur sadak nirman shaskiya school se sardaro ke chak tak</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>0</v>
+        <v>1350294.94</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>0</v>
+        <v>820412</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K766" s="3"/>
+        <v>44100</v>
+      </c>
+      <c r="K766" s="3" t="n">
+        <v>45542</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034595475 — Cc road nirman kary sirdaro ke chakk par</t>
+          <t>1748007016/RC/22012034540855 — C.C. Road Primary school evm Mandir Parisar me</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>174994</v>
+        <v>117000</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>165594</v>
+        <v>115900</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>44514</v>
+        <v>44100</v>
       </c>
       <c r="K767" s="3" t="n">
-        <v>44609</v>
+        <v>44193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034605171 — sudur sadak nirman</t>
+          <t>1748007016/RC/22012034540858 — C.C. Road Raghuveer Ke makan se balaji mandir ki or</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
-        <v>0</v>
+        <v>115000</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>0</v>
+        <v>112860</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K768" s="3"/>
+        <v>44100</v>
+      </c>
+      <c r="K768" s="3" t="n">
+        <v>44203</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034621732 — Cc road nirman kary parmal ke ghar se bhaggo ke ghar ki or</t>
+          <t>1748007016/RC/22012034564215 — C C Rod nirman Ramsingh ke makan se rajkumar ke makan ke or</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>99283</v>
+        <v>100215</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>98736</v>
+        <v>94370</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>44899</v>
+        <v>44275</v>
       </c>
       <c r="K769" s="3" t="n">
-        <v>45353</v>
+        <v>44387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034670927 — Puliya nirman kary angrej sardar ke ghar ke pas</t>
+          <t>1748007016/RC/22012034571741 — Sudur sadak nirman maron se lakhan singh raghuwanshi keghar se kondhyai kior</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>65000</v>
+        <v>0</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>64075</v>
+        <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>45307</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/22012034671439 — Cc road nirman kar chandan ke ghar se ramcharan ke makan ki or</t>
+          <t>1748007016/RC/22012034571742 — Sudur sadak nirman khujrai puliya se ratwas mede tk</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>43580</v>
+        <v>0</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>43080</v>
+        <v>0</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>45299</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/28 — पंचायत का नाम- खजुराई - कार्य का नाम - मिटटी मुरम</t>
+          <t>1748007016/RC/22012034595474 — Cc road nirman kary sirdaro ke chakk par</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>464000</v>
+        <v>0</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>2023</v>
+        <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>39230</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K772" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/3.54 — ग्राम पंचायत मिटटीमुरम कार्य आरोन से रतवास 551</t>
+          <t>1748007016/RC/22012034595475 — Cc road nirman kary sirdaro ke chakk par</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>300000</v>
+        <v>174994</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>0</v>
+        <v>165594</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>39583</v>
-[...1 lines deleted...]
-      <c r="K773" s="3"/>
+        <v>44514</v>
+      </c>
+      <c r="K773" s="3" t="n">
+        <v>44609</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/5660 — ग्राम पंचायत खुजराई चनखारी खरंजा निमार्ण कार्य ग्राम खुजराई गोपाल के घर से रामबाबू के घर तक</t>
+          <t>1748007016/RC/22012034605171 — sudur sadak nirman</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>169000</v>
+        <v>0</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>129025</v>
+        <v>0</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>40303</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/5717 — ग्राम पंचायत खुजराई चनखारी खरंजा निमार्ण भमरा मेहत</t>
+          <t>1748007016/RC/22012034621732 — Cc road nirman kary parmal ke ghar se bhaggo ke ghar ki or</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>187000</v>
+        <v>99283</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>133358</v>
+        <v>98736</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>40557</v>
+        <v>44899</v>
       </c>
       <c r="K775" s="3" t="n">
-        <v>41922</v>
+        <v>45353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/5718 — ग्राम पंचायत खुजराई पुलिया निमार्ण सुखनारायण के खेत के पास</t>
+          <t>1748007016/RC/22012034670927 — Puliya nirman kary angrej sardar ke ghar ke pas</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>306000</v>
+        <v>65000</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>154900</v>
+        <v>64075</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>40582</v>
+        <v>45307</v>
       </c>
       <c r="K776" s="3" t="n">
-        <v>41347</v>
+        <v>45456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/5719 — ग्राम पंचायत खुजराई पुलिया निमार्ण घन्‍श्‍याम के खेत के पास</t>
+          <t>1748007016/RC/22012034671439 — Cc road nirman kar chandan ke ghar se ramcharan ke makan ki or</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>306000</v>
+        <v>43580</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>269498</v>
+        <v>43080</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>40575</v>
+        <v>45299</v>
       </c>
       <c r="K777" s="3" t="n">
-        <v>41557</v>
+        <v>45456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/5720 — ग्राम पंचायत खुजराई पुलिया निमार्ण इमली के पास कोध्‍याई</t>
+          <t>1748007016/RC/28 — पंचायत का नाम- खजुराई - कार्य का नाम - मिटटी मुरम</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>306000</v>
+        <v>464000</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>302416</v>
+        <v>2023</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>40575</v>
+        <v>39230</v>
       </c>
       <c r="K778" s="3" t="n">
-        <v>41557</v>
+        <v>41726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/5721 — ग्राम पंचायत खुजराई पुलिया निमार्ण सरदारो के पास</t>
+          <t>1748007016/RC/3.54 — ग्राम पंचायत मिटटीमुरम कार्य आरोन से रतवास 551</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>306000</v>
+        <v>300000</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>296906</v>
+        <v>0</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>40634</v>
-[...3 lines deleted...]
-      </c>
+        <v>39583</v>
+      </c>
+      <c r="K779" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/5762 — ग्राम पंचायत खुजराई पुलिया निमार्ण शंकर के खेत के पास</t>
+          <t>1748007016/RC/5660 — ग्राम पंचायत खुजराई चनखारी खरंजा निमार्ण कार्य ग्राम खुजराई गोपाल के घर से रामबाबू के घर तक</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
-        <v>306000</v>
+        <v>169000</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>452707</v>
+        <v>129025</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>40582</v>
+        <v>40303</v>
       </c>
       <c r="K780" s="3" t="n">
-        <v>41557</v>
+        <v>40543</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/5763 — ग्राम पंचायत खुजराई चनखारी खरंजा निमार्ण लालसिह के घर से नदी की ओर</t>
+          <t>1748007016/RC/5717 — ग्राम पंचायत खुजराई चनखारी खरंजा निमार्ण भमरा मेहत</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>186000</v>
+        <v>187000</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>233724</v>
+        <v>133358</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>40574</v>
+        <v>40557</v>
       </c>
       <c r="K781" s="3" t="n">
-        <v>41557</v>
+        <v>41922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/5811 — ग्राम पंचायत खुजराई मिटटी मुरम कार्य मारोन से रतवा</t>
+          <t>1748007016/RC/5718 — ग्राम पंचायत खुजराई पुलिया निमार्ण सुखनारायण के खेत के पास</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
-        <v>498000</v>
+        <v>306000</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>507948</v>
+        <v>154900</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>40665</v>
+        <v>40582</v>
       </c>
       <c r="K782" s="3" t="n">
-        <v>42074</v>
+        <v>41347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/5812 — ग्राम पंचायत खुजराई मिटटी मुरम कार्य मारोन से रतवास भाग २</t>
+          <t>1748007016/RC/5719 — ग्राम पंचायत खुजराई पुलिया निमार्ण घन्‍श्‍याम के खेत के पास</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>499000</v>
+        <v>306000</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>465115.4</v>
+        <v>269498</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>40672</v>
+        <v>40575</v>
       </c>
       <c r="K783" s="3" t="n">
-        <v>41969</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/5813 — ग्राम पंचायत खुजराई मिटटी मुरम कार्य मारोन से रतवा</t>
+          <t>1748007016/RC/5720 — ग्राम पंचायत खुजराई पुलिया निमार्ण इमली के पास कोध्‍याई</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>490000</v>
+        <v>306000</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>442405.1</v>
+        <v>302416</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>40679</v>
+        <v>40575</v>
       </c>
       <c r="K784" s="3" t="n">
-        <v>41969</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RC/6147 — ग्राम पंचायत खुजराई मिटटी मुरम कार्य खुजराई से रतव</t>
+          <t>1748007016/RC/5721 — ग्राम पंचायत खुजराई पुलिया निमार्ण सरदारो के पास</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>372000</v>
+        <v>306000</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>354852.68</v>
+        <v>296906</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>41265</v>
+        <v>40634</v>
       </c>
       <c r="K785" s="3" t="n">
-        <v>41885</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034247158 — shochalay GANESHRAM S/O DURGA PRASHAD</t>
+          <t>1748007016/RC/5762 — ग्राम पंचायत खुजराई पुलिया निमार्ण शंकर के खेत के पास</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>5400</v>
+        <v>306000</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>4326</v>
+        <v>452707</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>41841</v>
+        <v>40582</v>
       </c>
       <c r="K786" s="3" t="n">
-        <v>41958</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034247164 — CHOCHALAY TULARAM S/O BASORA</t>
+          <t>1748007016/RC/5763 — ग्राम पंचायत खुजराई चनखारी खरंजा निमार्ण लालसिह के घर से नदी की ओर</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>5400</v>
+        <v>186000</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>5248</v>
+        <v>233724</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>41841</v>
+        <v>40574</v>
       </c>
       <c r="K787" s="3" t="n">
-        <v>41993</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034247169 — CHOCHALAY GYARASA/SOMA</t>
+          <t>1748007016/RC/5811 — ग्राम पंचायत खुजराई मिटटी मुरम कार्य मारोन से रतवा</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>5400</v>
+        <v>498000</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>5248</v>
+        <v>507948</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>41841</v>
+        <v>40665</v>
       </c>
       <c r="K788" s="3" t="n">
-        <v>41968</v>
+        <v>42074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034247184 — chochalay munna s/o soma</t>
+          <t>1748007016/RC/5812 — ग्राम पंचायत खुजराई मिटटी मुरम कार्य मारोन से रतवास भाग २</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>5400</v>
+        <v>499000</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>5248</v>
+        <v>465115.4</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>41841</v>
+        <v>40672</v>
       </c>
       <c r="K789" s="3" t="n">
-        <v>42095</v>
+        <v>41969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034247339 — chochalay Fuliya w/o Khuman</t>
+          <t>1748007016/RC/5813 — ग्राम पंचायत खुजराई मिटटी मुरम कार्य मारोन से रतवा</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
-        <v>5400</v>
+        <v>490000</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>1480</v>
+        <v>442405.1</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>41841</v>
+        <v>40679</v>
       </c>
       <c r="K790" s="3" t="n">
-        <v>42255</v>
+        <v>41969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034247347 — chochalay munna s/o sunna</t>
+          <t>1748007016/RC/6147 — ग्राम पंचायत खुजराई मिटटी मुरम कार्य खुजराई से रतव</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
-        <v>5400</v>
+        <v>372000</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>5544</v>
+        <v>354852.68</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>41841</v>
+        <v>41265</v>
       </c>
       <c r="K791" s="3" t="n">
-        <v>42255</v>
+        <v>41885</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034247350 — chochalay Raju s/o Bhihari</t>
+          <t>1748007016/RS/22012034247158 — shochalay GANESHRAM S/O DURGA PRASHAD</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>5248</v>
+        <v>4326</v>
       </c>
       <c r="J792" s="3" t="n">
         <v>41841</v>
       </c>
       <c r="K792" s="3" t="n">
-        <v>42256</v>
+        <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034247357 — chochalay Ram singh s/o Faily</t>
+          <t>1748007016/RS/22012034247164 — CHOCHALAY TULARAM S/O BASORA</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>5268</v>
+        <v>5248</v>
       </c>
       <c r="J793" s="3" t="n">
         <v>41841</v>
       </c>
       <c r="K793" s="3" t="n">
-        <v>42095</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034252591 — chochalay pitm s/o sardar</t>
+          <t>1748007016/RS/22012034247169 — CHOCHALAY GYARASA/SOMA</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I794" s="2" t="n">
         <v>5248</v>
       </c>
       <c r="J794" s="3" t="n">
         <v>41841</v>
       </c>
       <c r="K794" s="3" t="n">
-        <v>41988</v>
+        <v>41968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034252598 — chochalay Mangi lal s/o Lalla</t>
+          <t>1748007016/RS/22012034247184 — chochalay munna s/o soma</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>3768</v>
+        <v>5248</v>
       </c>
       <c r="J795" s="3" t="n">
         <v>41841</v>
       </c>
       <c r="K795" s="3" t="n">
-        <v>42256</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034258605 — shochlay Munna/Babulal</t>
+          <t>1748007016/RS/22012034247339 — chochalay Fuliya w/o Khuman</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I796" s="2" t="n">
-        <v>4640</v>
+        <v>1480</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>41860</v>
+        <v>41841</v>
       </c>
       <c r="K796" s="3" t="n">
         <v>42255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034258609 — chochalay Kalli/sirdar</t>
+          <t>1748007016/RS/22012034247347 — chochalay munna s/o sunna</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>4640</v>
+        <v>5544</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>41860</v>
+        <v>41841</v>
       </c>
       <c r="K797" s="3" t="n">
-        <v>42095</v>
+        <v>42255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034258610 — chochalay Vadam/Haricharan</t>
+          <t>1748007016/RS/22012034247350 — chochalay Raju s/o Bhihari</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>4640</v>
+        <v>5248</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>41860</v>
+        <v>41841</v>
       </c>
       <c r="K798" s="3" t="n">
-        <v>41993</v>
+        <v>42256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034258612 — chochalay Haricharan/Budda</t>
+          <t>1748007016/RS/22012034247357 — chochalay Ram singh s/o Faily</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>4640</v>
+        <v>5268</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>41860</v>
+        <v>41841</v>
       </c>
       <c r="K799" s="3" t="n">
         <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034258613 — chochalay virkha/tularam</t>
+          <t>1748007016/RS/22012034252591 — chochalay pitm s/o sardar</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>4640</v>
+        <v>5248</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>41860</v>
+        <v>41841</v>
       </c>
       <c r="K800" s="3" t="n">
-        <v>42095</v>
+        <v>41988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034258617 — chochaly Kanhi /Sunta</t>
+          <t>1748007016/RS/22012034252598 — chochalay Mangi lal s/o Lalla</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>4640</v>
+        <v>3768</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>41860</v>
+        <v>41841</v>
       </c>
       <c r="K801" s="3" t="n">
-        <v>42095</v>
+        <v>42256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034258620 — chochalay Banti/ Ballu</t>
+          <t>1748007016/RS/22012034258605 — shochlay Munna/Babulal</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>4640</v>
       </c>
       <c r="J802" s="3" t="n">
         <v>41860</v>
       </c>
       <c r="K802" s="3" t="n">
-        <v>42095</v>
+        <v>42255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034258622 — chochalay Bablu/Khillu</t>
+          <t>1748007016/RS/22012034258609 — chochalay Kalli/sirdar</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>4640</v>
       </c>
       <c r="J803" s="3" t="n">
         <v>41860</v>
       </c>
       <c r="K803" s="3" t="n">
-        <v>41978</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034258626 — chocalay Omkar/Annt singh</t>
+          <t>1748007016/RS/22012034258610 — chochalay Vadam/Haricharan</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>4640</v>
       </c>
       <c r="J804" s="3" t="n">
         <v>41860</v>
       </c>
       <c r="K804" s="3" t="n">
-        <v>42389</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034258627 — chochalay Pheliram/Jodha</t>
+          <t>1748007016/RS/22012034258612 — chochalay Haricharan/Budda</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>4640</v>
       </c>
       <c r="J805" s="3" t="n">
         <v>41860</v>
       </c>
       <c r="K805" s="3" t="n">
-        <v>42256</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034263348 — chochalay Lalla/Jugta</t>
+          <t>1748007016/RS/22012034258613 — chochalay virkha/tularam</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I806" s="2" t="n">
-        <v>3855</v>
+        <v>4640</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>41876</v>
+        <v>41860</v>
       </c>
       <c r="K806" s="3" t="n">
         <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034263353 — chochlay Hari/Annata</t>
+          <t>1748007016/RS/22012034258617 — chochaly Kanhi /Sunta</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I807" s="2" t="n">
         <v>4640</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>41876</v>
+        <v>41860</v>
       </c>
       <c r="K807" s="3" t="n">
-        <v>41993</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034263392 — chochalay HarLal /Mannu Lal</t>
+          <t>1748007016/RS/22012034258620 — chochalay Banti/ Ballu</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I808" s="2" t="n">
-        <v>3140</v>
+        <v>4640</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>41876</v>
+        <v>41860</v>
       </c>
       <c r="K808" s="3" t="n">
-        <v>42256</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034263394 — chochalay Puran/Umrav singh</t>
+          <t>1748007016/RS/22012034258622 — chochalay Bablu/Khillu</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I809" s="2" t="n">
         <v>4640</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>41876</v>
+        <v>41860</v>
       </c>
       <c r="K809" s="3" t="n">
-        <v>42256</v>
+        <v>41978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034263396 — chochalay Lalla/ Girdhari</t>
+          <t>1748007016/RS/22012034258626 — chocalay Omkar/Annt singh</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>4155</v>
+        <v>4640</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>41876</v>
+        <v>41860</v>
       </c>
       <c r="K810" s="3" t="n">
-        <v>42255</v>
+        <v>42389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034263398 — chochalay Shiv charan/Mishra</t>
+          <t>1748007016/RS/22012034258627 — chochalay Pheliram/Jodha</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I811" s="2" t="n">
         <v>4640</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>41877</v>
+        <v>41860</v>
       </c>
       <c r="K811" s="3" t="n">
-        <v>41988</v>
+        <v>42256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034263399 — chochalay Harveer/Khillu</t>
+          <t>1748007016/RS/22012034263348 — chochalay Lalla/Jugta</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>4640</v>
+        <v>3855</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>41877</v>
+        <v>41876</v>
       </c>
       <c r="K812" s="3" t="n">
-        <v>41968</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034263429 — chochalay Gyarsa/Soma</t>
+          <t>1748007016/RS/22012034263353 — chochlay Hari/Annata</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I813" s="2" t="n">
-        <v>0</v>
+        <v>4640</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>41877</v>
-[...1 lines deleted...]
-      <c r="K813" s="3"/>
+        <v>41876</v>
+      </c>
+      <c r="K813" s="3" t="n">
+        <v>41993</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034263432 — chochalay Bharosa/Chironji</t>
+          <t>1748007016/RS/22012034263392 — chochalay HarLal /Mannu Lal</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I814" s="2" t="n">
-        <v>4640</v>
+        <v>3140</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>41877</v>
+        <v>41876</v>
       </c>
       <c r="K814" s="3" t="n">
-        <v>41978</v>
+        <v>42256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034263434 — chochalay Prakash/Mannu Lal</t>
+          <t>1748007016/RS/22012034263394 — chochalay Puran/Umrav singh</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I815" s="2" t="n">
         <v>4640</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>41877</v>
+        <v>41876</v>
       </c>
       <c r="K815" s="3" t="n">
-        <v>41988</v>
+        <v>42256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034263632 — chochalay Lalla/Girdhari</t>
+          <t>1748007016/RS/22012034263396 — chochalay Lalla/ Girdhari</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I816" s="2" t="n">
-        <v>0</v>
+        <v>4155</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>41764</v>
-[...1 lines deleted...]
-      <c r="K816" s="3"/>
+        <v>41876</v>
+      </c>
+      <c r="K816" s="3" t="n">
+        <v>42255</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034268176 — chochalay Rajiya Bai</t>
+          <t>1748007016/RS/22012034263398 — chochalay Shiv charan/Mishra</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I817" s="2" t="n">
-        <v>3768</v>
+        <v>4640</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>41895</v>
+        <v>41877</v>
       </c>
       <c r="K817" s="3" t="n">
-        <v>42594</v>
+        <v>41988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034268177 — shochalay chokhe Lal</t>
+          <t>1748007016/RS/22012034263399 — chochalay Harveer/Khillu</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I818" s="2" t="n">
-        <v>0</v>
+        <v>4640</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>41895</v>
-[...1 lines deleted...]
-      <c r="K818" s="3"/>
+        <v>41877</v>
+      </c>
+      <c r="K818" s="3" t="n">
+        <v>41968</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034268183 — shochalay Hajari lal</t>
+          <t>1748007016/RS/22012034263429 — chochalay Gyarsa/Soma</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I819" s="2" t="n">
-        <v>3768</v>
+        <v>0</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>41895</v>
-[...3 lines deleted...]
-      </c>
+        <v>41877</v>
+      </c>
+      <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034268184 — shochalay Mahesh</t>
+          <t>1748007016/RS/22012034263432 — chochalay Bharosa/Chironji</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I820" s="2" t="n">
-        <v>3768</v>
+        <v>4640</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>41895</v>
+        <v>41877</v>
       </c>
       <c r="K820" s="3" t="n">
-        <v>42594</v>
+        <v>41978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034268187 — shochalay Khandhi ram</t>
+          <t>1748007016/RS/22012034263434 — chochalay Prakash/Mannu Lal</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I821" s="2" t="n">
-        <v>0</v>
+        <v>4640</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>41895</v>
-[...1 lines deleted...]
-      <c r="K821" s="3"/>
+        <v>41877</v>
+      </c>
+      <c r="K821" s="3" t="n">
+        <v>41988</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034268189 — shochalay Mithhu lal</t>
+          <t>1748007016/RS/22012034263632 — chochalay Lalla/Girdhari</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I822" s="2" t="n">
-        <v>3768</v>
+        <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>41895</v>
-[...3 lines deleted...]
-      </c>
+        <v>41764</v>
+      </c>
+      <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034268190 — shochalay Shishupal singh</t>
+          <t>1748007016/RS/22012034268176 — chochalay Rajiya Bai</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I823" s="2" t="n">
         <v>3768</v>
       </c>
       <c r="J823" s="3" t="n">
         <v>41895</v>
       </c>
       <c r="K823" s="3" t="n">
         <v>42594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034268191 — shochlay Amol singh</t>
+          <t>1748007016/RS/22012034268177 — shochalay chokhe Lal</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>3768</v>
+        <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
         <v>41895</v>
       </c>
-      <c r="K824" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034268192 — shochlay Kashiram</t>
+          <t>1748007016/RS/22012034268183 — shochalay Hajari lal</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I825" s="2" t="n">
         <v>3768</v>
       </c>
       <c r="J825" s="3" t="n">
         <v>41895</v>
       </c>
       <c r="K825" s="3" t="n">
         <v>42594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034268193 — shochalay Samroo</t>
+          <t>1748007016/RS/22012034268184 — shochalay Mahesh</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I826" s="2" t="n">
-        <v>0</v>
+        <v>3768</v>
       </c>
       <c r="J826" s="3" t="n">
         <v>41895</v>
       </c>
-      <c r="K826" s="3"/>
+      <c r="K826" s="3" t="n">
+        <v>42594</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034275113 — shochalay Radhe Lal</t>
+          <t>1748007016/RS/22012034268187 — shochalay Khandhi ram</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>41764</v>
+        <v>41895</v>
       </c>
       <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034275118 — shochalay Prakash Ahirbar</t>
+          <t>1748007016/RS/22012034268189 — shochalay Mithhu lal</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>0</v>
+        <v>3768</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>41922</v>
-[...1 lines deleted...]
-      <c r="K828" s="3"/>
+        <v>41895</v>
+      </c>
+      <c r="K828" s="3" t="n">
+        <v>42594</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034275121 — shochalay Prema Bai Ahirbar</t>
+          <t>1748007016/RS/22012034268190 — shochalay Shishupal singh</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>0</v>
+        <v>3768</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>41764</v>
-[...1 lines deleted...]
-      <c r="K829" s="3"/>
+        <v>41895</v>
+      </c>
+      <c r="K829" s="3" t="n">
+        <v>42594</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034275123 — shochalay Bhagchand  Ahirbar</t>
+          <t>1748007016/RS/22012034268191 — shochlay Amol singh</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>0</v>
+        <v>3768</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K830" s="3"/>
+        <v>41895</v>
+      </c>
+      <c r="K830" s="3" t="n">
+        <v>42594</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034289313 — SBM Shochalay nirman (fodal/parsu)</t>
+          <t>1748007016/RS/22012034268192 — shochlay Kashiram</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>3180</v>
+        <v>3768</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>42296</v>
+        <v>41895</v>
       </c>
       <c r="K831" s="3" t="n">
-        <v>42389</v>
+        <v>42594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034289314 — SBM Shochalay nirman (Ratua/Fatua)</t>
+          <t>1748007016/RS/22012034268193 — shochalay Samroo</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I832" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>42296</v>
-[...3 lines deleted...]
-      </c>
+        <v>41895</v>
+      </c>
+      <c r="K832" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034289315 — SBM Shochalay nirman (Rumal/Hallu)</t>
+          <t>1748007016/RS/22012034275113 — shochalay Radhe Lal</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I833" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>42296</v>
-[...3 lines deleted...]
-      </c>
+        <v>41764</v>
+      </c>
+      <c r="K833" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034289316 — SBM Shochalay nirman(Moharlal/Prabhu)</t>
+          <t>1748007016/RS/22012034275118 — shochalay Prakash Ahirbar</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>42296</v>
-[...3 lines deleted...]
-      </c>
+        <v>41922</v>
+      </c>
+      <c r="K834" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034289317 — SBM Shochalay nirman (hariya/gajua)</t>
+          <t>1748007016/RS/22012034275121 — shochalay Prema Bai Ahirbar</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>42296</v>
-[...3 lines deleted...]
-      </c>
+        <v>41764</v>
+      </c>
+      <c r="K835" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034289330 — SBM Shochalay nirmaN (Tikaram /fodai)</t>
+          <t>1748007016/RS/22012034275123 — shochalay Bhagchand  Ahirbar</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>3180</v>
+        <v>0</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>42296</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K836" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034289332 — SBM Shochalay nirman(chokhelal/bhamra)</t>
+          <t>1748007016/RS/22012034289313 — SBM Shochalay nirman (fodal/parsu)</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>42233</v>
-[...1 lines deleted...]
-      <c r="K837" s="3"/>
+        <v>42296</v>
+      </c>
+      <c r="K837" s="3" t="n">
+        <v>42389</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034289336 — SBM Shochalay nirman(Ravi/Chokhelal)</t>
+          <t>1748007016/RS/22012034289314 — SBM Shochalay nirman (Ratua/Fatua)</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I838" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J838" s="3" t="n">
         <v>42296</v>
       </c>
       <c r="K838" s="3" t="n">
         <v>42389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034289337 — SBM Schochalay nirman (niran / phodal)</t>
+          <t>1748007016/RS/22012034289315 — SBM Shochalay nirman (Rumal/Hallu)</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I839" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J839" s="3" t="n">
         <v>42296</v>
       </c>
       <c r="K839" s="3" t="n">
         <v>42389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034289338 — SBM Shochalay nirman(kallu/bheeka)</t>
+          <t>1748007016/RS/22012034289316 — SBM Shochalay nirman(Moharlal/Prabhu)</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I840" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J840" s="3" t="n">
         <v>42296</v>
       </c>
       <c r="K840" s="3" t="n">
         <v>42389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034289340 — SBM Shochalay nirman(Neelam/Fodal)</t>
+          <t>1748007016/RS/22012034289317 — SBM Shochalay nirman (hariya/gajua)</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="I841" s="2" t="n">
         <v>3180</v>
       </c>
       <c r="J841" s="3" t="n">
         <v>42296</v>
       </c>
       <c r="K841" s="3" t="n">
         <v>42389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034290011 — SBM SHOCHALAY NIRMAN(AMNA/SURATIYA)</t>
+          <t>1748007016/RS/22012034289330 — SBM Shochalay nirmaN (Tikaram /fodai)</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I842" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>42233</v>
-[...1 lines deleted...]
-      <c r="K842" s="3"/>
+        <v>42296</v>
+      </c>
+      <c r="K842" s="3" t="n">
+        <v>42389</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034290224 — SBM shochalay nirman Gangaram/chhutta</t>
+          <t>1748007016/RS/22012034289332 — SBM Shochalay nirman(chokhelal/bhamra)</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
         <v>42233</v>
       </c>
       <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034290967 — SBM shochalay nirman (kamta bai/gendalal)</t>
+          <t>1748007016/RS/22012034289336 — SBM Shochalay nirman(Ravi/Chokhelal)</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I844" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>42233</v>
-[...1 lines deleted...]
-      <c r="K844" s="3"/>
+        <v>42296</v>
+      </c>
+      <c r="K844" s="3" t="n">
+        <v>42389</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034497891 — Samudaik Swachhata parisar khujrai</t>
+          <t>1748007016/RS/22012034289337 — SBM Schochalay nirman (niran / phodal)</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
-        <v>86000</v>
+        <v>3180</v>
       </c>
       <c r="I845" s="2" t="n">
-        <v>43700</v>
+        <v>3180</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>44104</v>
+        <v>42296</v>
       </c>
       <c r="K845" s="3" t="n">
-        <v>44387</v>
+        <v>42389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034597799 — Nali nirman kary khujrai  tapra basti pm sadak ke kinare bhag 2</t>
+          <t>1748007016/RS/22012034289338 — SBM Shochalay nirman(kallu/bheeka)</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
-        <v>40500</v>
+        <v>3180</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>35898</v>
+        <v>3180</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>44497</v>
+        <v>42296</v>
       </c>
       <c r="K846" s="3" t="n">
-        <v>44551</v>
+        <v>42389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012034690297 — Nali nirman kary gyarsa ke ghar se nandu ke ghar ki or</t>
+          <t>1748007016/RS/22012034289340 — SBM Shochalay nirman(Neelam/Fodal)</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
-        <v>61600</v>
+        <v>3180</v>
       </c>
       <c r="I847" s="2" t="n">
-        <v>60996</v>
+        <v>3180</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>45027</v>
+        <v>42296</v>
       </c>
       <c r="K847" s="3" t="n">
-        <v>45353</v>
+        <v>42389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012035120537 — Nali nirman kary puliya se bharosa ke ghar tak</t>
+          <t>1748007016/RS/22012034290011 — SBM SHOCHALAY NIRMAN(AMNA/SURATIYA)</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
-        <v>115342</v>
+        <v>0</v>
       </c>
       <c r="I848" s="2" t="n">
-        <v>115110</v>
+        <v>0</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>45299</v>
-[...3 lines deleted...]
-      </c>
+        <v>42233</v>
+      </c>
+      <c r="K848" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1748007016/RS/22012035121335 — Nali nirman kary rakesh keghar se ashok rathore ke ghar tak</t>
+          <t>1748007016/RS/22012034290224 — SBM shochalay nirman Gangaram/chhutta</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
-        <v>61600</v>
+        <v>0</v>
       </c>
       <c r="I849" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>45153</v>
+        <v>42233</v>
       </c>
       <c r="K849" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/1813 — ग्राम पंचायत खुजराई कपिलधारा कूप निमार्ण प्रकाश/मानसिह 1813</t>
+          <t>1748007016/RS/22012034290967 — SBM shochalay nirman (kamta bai/gendalal)</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
-        <v>135000</v>
+        <v>0</v>
       </c>
       <c r="I850" s="2" t="n">
-        <v>26088</v>
+        <v>0</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>39979</v>
-[...3 lines deleted...]
-      </c>
+        <v>42233</v>
+      </c>
+      <c r="K850" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/1814 — ग्राम पंचायत खुजराई कपिलधारा कूप निमार्ण बालावाई/मुन्‍ना 1814</t>
+          <t>1748007016/RS/22012034497891 — Samudaik Swachhata parisar khujrai</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
-        <v>135000</v>
+        <v>86000</v>
       </c>
       <c r="I851" s="2" t="n">
-        <v>68400</v>
+        <v>43700</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>39965</v>
+        <v>44104</v>
       </c>
       <c r="K851" s="3" t="n">
-        <v>41347</v>
+        <v>44387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/1817 — ग्राम पंचायत खुजराई कपिलधारा कूप निमार्ण प्रकाश,भूरा/गनेशा 1817</t>
+          <t>1748007016/RS/22012034597799 — Nali nirman kary khujrai  tapra basti pm sadak ke kinare bhag 2</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
-        <v>135000</v>
+        <v>40500</v>
       </c>
       <c r="I852" s="2" t="n">
-        <v>29160</v>
+        <v>35898</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>39943</v>
+        <v>44497</v>
       </c>
       <c r="K852" s="3" t="n">
-        <v>41557</v>
+        <v>44551</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/2003 — ग्राम पंचायत खुजराई निमर्ल नीर व‍ाटिका सार्वजनिक कुआ के पास 2003</t>
+          <t>1748007016/RS/22012034690297 — Nali nirman kary gyarsa ke ghar se nandu ke ghar ki or</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
-        <v>130000</v>
+        <v>61600</v>
       </c>
       <c r="I853" s="2" t="n">
-        <v>25000</v>
+        <v>60996</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>39600</v>
+        <v>45027</v>
       </c>
       <c r="K853" s="3" t="n">
-        <v>41290</v>
+        <v>45353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/22012034295868 — GP Kujrai Talab gahrikaran</t>
+          <t>1748007016/RS/22012035120537 — Nali nirman kary puliya se bharosa ke ghar tak</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
-        <v>871000</v>
+        <v>115342</v>
       </c>
       <c r="I854" s="2" t="n">
-        <v>153451.1</v>
+        <v>115110</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>42530</v>
+        <v>45299</v>
       </c>
       <c r="K854" s="3" t="n">
-        <v>42631</v>
+        <v>45614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/22012034326392 — Gp Kujrai Talab Jidodhhar Khaliyan Wala Talab</t>
+          <t>1748007016/RS/22012035121335 — Nali nirman kary rakesh keghar se ashok rathore ke ghar tak</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
-        <v>749000</v>
+        <v>61600</v>
       </c>
       <c r="I855" s="2" t="n">
-        <v>704098.92</v>
+        <v>0</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>42885</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K855" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/22012034615005 — check dam nirman khujrai</t>
+          <t>1748007016/WC/1813 — ग्राम पंचायत खुजराई कपिलधारा कूप निमार्ण प्रकाश/मानसिह 1813</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
-        <v>1488435.06</v>
+        <v>135000</v>
       </c>
       <c r="I856" s="2" t="n">
-        <v>1431905.38</v>
+        <v>26088</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>44252</v>
+        <v>39979</v>
       </c>
       <c r="K856" s="3" t="n">
-        <v>45297</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/22012034623900 — Chek dem nirman dharmendr raghuwanshi &amp; kumarraj raghuwanshi ke khet ke pass</t>
+          <t>1748007016/WC/1814 — ग्राम पंचायत खुजराई कपिलधारा कूप निमार्ण बालावाई/मुन्‍ना 1814</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
-        <v>1494352.03</v>
+        <v>135000</v>
       </c>
       <c r="I857" s="2" t="n">
-        <v>1468069</v>
+        <v>68400</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>44270</v>
+        <v>39965</v>
       </c>
       <c r="K857" s="3" t="n">
-        <v>45297</v>
+        <v>41347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/22012034639426 — Chek Dem nirman khujrai</t>
+          <t>1748007016/WC/1817 — ग्राम पंचायत खुजराई कपिलधारा कूप निमार्ण प्रकाश,भूरा/गनेशा 1817</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
-        <v>0</v>
+        <v>135000</v>
       </c>
       <c r="I858" s="2" t="n">
-        <v>0</v>
+        <v>29160</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>44277</v>
-[...1 lines deleted...]
-      <c r="K858" s="3"/>
+        <v>39943</v>
+      </c>
+      <c r="K858" s="3" t="n">
+        <v>41557</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/22012034870598 — Hodi nirman kary prathmik school ke pas</t>
+          <t>1748007016/WC/2003 — ग्राम पंचायत खुजराई निमर्ल नीर व‍ाटिका सार्वजनिक कुआ के पास 2003</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
-        <v>26000</v>
+        <v>130000</v>
       </c>
       <c r="I859" s="2" t="n">
-        <v>24318</v>
+        <v>25000</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>44514</v>
+        <v>39600</v>
       </c>
       <c r="K859" s="3" t="n">
-        <v>44560</v>
+        <v>41290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/22012034870740 — Hodi nirman kary mandir ke pas kua</t>
+          <t>1748007016/WC/22012034295868 — GP Kujrai Talab gahrikaran</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
-        <v>26000</v>
+        <v>871000</v>
       </c>
       <c r="I860" s="2" t="n">
-        <v>24318</v>
+        <v>153451.1</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>44514</v>
+        <v>42530</v>
       </c>
       <c r="K860" s="3" t="n">
-        <v>44569</v>
+        <v>42631</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/22012034893401 — Stapdam jirnodhar kary aadiwasi chakk</t>
+          <t>1748007016/WC/22012034326392 — Gp Kujrai Talab Jidodhhar Khaliyan Wala Talab</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
-        <v>0</v>
+        <v>749000</v>
       </c>
       <c r="I861" s="2" t="n">
-        <v>0</v>
+        <v>704098.92</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K861" s="3"/>
+        <v>42885</v>
+      </c>
+      <c r="K861" s="3" t="n">
+        <v>43254</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/22012034909424 — talab gaharikaran kary mandir ke pas gram maron</t>
+          <t>1748007016/WC/22012034615005 — check dam nirman khujrai</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
-        <v>45130.46</v>
+        <v>1488435.06</v>
       </c>
       <c r="I862" s="2" t="n">
-        <v>37147</v>
+        <v>1431905.38</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>44604</v>
+        <v>44252</v>
       </c>
       <c r="K862" s="3" t="n">
-        <v>44824</v>
+        <v>45297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/22012034909710 — Talab Gahrikaran kary mandir ke pas gram maron</t>
+          <t>1748007016/WC/22012034623900 — Chek dem nirman dharmendr raghuwanshi &amp; kumarraj raghuwanshi ke khet ke pass</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
-        <v>0</v>
+        <v>1494352.03</v>
       </c>
       <c r="I863" s="2" t="n">
-        <v>0</v>
+        <v>1468069</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K863" s="3"/>
+        <v>44270</v>
+      </c>
+      <c r="K863" s="3" t="n">
+        <v>45297</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/22012034909716 — Talab gahrikaran kary khirman wala talab gram khujrai</t>
+          <t>1748007016/WC/22012034639426 — Chek Dem nirman khujrai</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I864" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>44585</v>
+        <v>44277</v>
       </c>
       <c r="K864" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/22012034909718 — Talab gahrikaran kary khirman wala talab gram khujrai</t>
+          <t>1748007016/WC/22012034870598 — Hodi nirman kary prathmik school ke pas</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
-        <v>45130.46</v>
+        <v>26000</v>
       </c>
       <c r="I865" s="2" t="n">
-        <v>36954</v>
+        <v>24318</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>44660</v>
+        <v>44514</v>
       </c>
       <c r="K865" s="3" t="n">
-        <v>44804</v>
+        <v>44560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/22012035253748 — Samudayik khettalab nirman kary hanuman mandir ke pas</t>
+          <t>1748007016/WC/22012034870740 — Hodi nirman kary mandir ke pas kua</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
-        <v>380142.13</v>
+        <v>26000</v>
       </c>
       <c r="I866" s="2" t="n">
-        <v>0</v>
+        <v>24318</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>45681</v>
-[...1 lines deleted...]
-      <c r="K866" s="3"/>
+        <v>44514</v>
+      </c>
+      <c r="K866" s="3" t="n">
+        <v>44569</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/22012035294499 — Dugwell Recharge pit ram singh ahirwar ke koop ke pas</t>
+          <t>1748007016/WC/22012034893401 — Stapdam jirnodhar kary aadiwasi chakk</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I867" s="2" t="n">
-        <v>24842.14</v>
+        <v>0</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>45782</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K867" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/22012035294506 — Dugwell Recharge pit dhanvati/ mahesh ahirwar ke koop ke pas</t>
+          <t>1748007016/WC/22012034909424 — talab gaharikaran kary mandir ke pas gram maron</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
-        <v>0</v>
+        <v>45130.46</v>
       </c>
       <c r="I868" s="2" t="n">
-        <v>0</v>
+        <v>37147</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K868" s="3"/>
+        <v>44604</v>
+      </c>
+      <c r="K868" s="3" t="n">
+        <v>44824</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/22012035294507 — Dugwell Recharge pit dhanvati/ mahesh ahirwar ke koop ke pas</t>
+          <t>1748007016/WC/22012034909710 — Talab Gahrikaran kary mandir ke pas gram maron</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I869" s="2" t="n">
-        <v>24842.14</v>
+        <v>0</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>45782</v>
-[...3 lines deleted...]
-      </c>
+        <v>44585</v>
+      </c>
+      <c r="K869" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/37 — तालाब निर्माण छापर नाले पर खिजराई में</t>
+          <t>1748007016/WC/22012034909716 — Talab gahrikaran kary khirman wala talab gram khujrai</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I870" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>39231</v>
+        <v>44585</v>
       </c>
       <c r="K870" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/4553 — ग्राम पंचायत खुजराई तालाब निर्माण कार्य ग्राम मारो</t>
+          <t>1748007016/WC/22012034909718 — Talab gahrikaran kary khirman wala talab gram khujrai</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
-        <v>246000</v>
+        <v>45130.46</v>
       </c>
       <c r="I871" s="2" t="n">
-        <v>205536</v>
+        <v>36954</v>
       </c>
       <c r="J871" s="3" t="n">
-        <v>40802</v>
+        <v>44660</v>
       </c>
       <c r="K871" s="3" t="n">
-        <v>41600</v>
+        <v>44804</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/4576 — ग्राम पंचायत खुजराई सार्वजनिक कूप निर्माण ग्राम को</t>
+          <t>1748007016/WC/22012035253748 — Samudayik khettalab nirman kary hanuman mandir ke pas</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
-        <v>180000</v>
+        <v>380142.13</v>
       </c>
       <c r="I872" s="2" t="n">
-        <v>167943.23</v>
+        <v>0</v>
       </c>
       <c r="J872" s="3" t="n">
-        <v>41185</v>
-[...3 lines deleted...]
-      </c>
+        <v>45681</v>
+      </c>
+      <c r="K872" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/549 — ग्राम पंचायत खजुराई मिठुआ/जोधा  549</t>
+          <t>1748007016/WC/22012035294499 — Dugwell Recharge pit ram singh ahirwar ke koop ke pas</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
-        <v>100000</v>
+        <v>25899.46</v>
       </c>
       <c r="I873" s="2" t="n">
-        <v>38638</v>
+        <v>24842.14</v>
       </c>
       <c r="J873" s="3" t="n">
-        <v>39589</v>
+        <v>45782</v>
       </c>
       <c r="K873" s="3" t="n">
-        <v>40190</v>
+        <v>46111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/550 — ग्राम पंचायत खजुराई रतुआ/फतुआ  550</t>
+          <t>1748007016/WC/22012035294506 — Dugwell Recharge pit dhanvati/ mahesh ahirwar ke koop ke pas</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I874" s="2" t="n">
-        <v>4700</v>
+        <v>0</v>
       </c>
       <c r="J874" s="3" t="n">
-        <v>39525</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K874" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/552 — ग्राम पंचायत खुजराई स्‍टाप डेम नदी खुजराई 552</t>
+          <t>1748007016/WC/22012035294507 — Dugwell Recharge pit dhanvati/ mahesh ahirwar ke koop ke pas</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
-        <v>496000</v>
+        <v>25899.46</v>
       </c>
       <c r="I875" s="2" t="n">
-        <v>84725</v>
+        <v>24842.14</v>
       </c>
       <c r="J875" s="3" t="n">
-        <v>39597</v>
+        <v>45782</v>
       </c>
       <c r="K875" s="3" t="n">
-        <v>42074</v>
+        <v>46111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/553 — ग्राम पंचायत खुजराई राजाराम/सुबाजू 553</t>
+          <t>1748007016/WC/37 — तालाब निर्माण छापर नाले पर खिजराई में</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
-        <v>0</v>
+        <v>498000</v>
       </c>
       <c r="I876" s="2" t="n">
-        <v>34865</v>
+        <v>20000</v>
       </c>
       <c r="J876" s="3" t="n">
-        <v>39592</v>
-[...3 lines deleted...]
-      </c>
+        <v>39231</v>
+      </c>
+      <c r="K876" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/554 — ग्राम पंचायत खुजराई सार्वजनिक कूप निमार्ण ग्राम रतवास 554</t>
+          <t>1748007016/WC/4553 — ग्राम पंचायत खुजराई तालाब निर्माण कार्य ग्राम मारो</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
-        <v>0</v>
+        <v>246000</v>
       </c>
       <c r="I877" s="2" t="n">
-        <v>15600</v>
+        <v>205536</v>
       </c>
       <c r="J877" s="3" t="n">
-        <v>39532</v>
-[...1 lines deleted...]
-      <c r="K877" s="3"/>
+        <v>40802</v>
+      </c>
+      <c r="K877" s="3" t="n">
+        <v>41600</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/555 — ग्राम पंचायत खुजराई प्रकाश/कोमलसिह 555</t>
+          <t>1748007016/WC/4576 — ग्राम पंचायत खुजराई सार्वजनिक कूप निर्माण ग्राम को</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I878" s="2" t="n">
-        <v>35475</v>
+        <v>167943.23</v>
       </c>
       <c r="J878" s="3" t="n">
-        <v>39582</v>
+        <v>41185</v>
       </c>
       <c r="K878" s="3" t="n">
-        <v>40190</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/556 — ग्राम पंचायत खुजराई मोकम/बल्‍जुआ 556</t>
+          <t>1748007016/WC/549 — ग्राम पंचायत खजुराई मिठुआ/जोधा  549</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I879" s="2" t="n">
-        <v>44125</v>
+        <v>38638</v>
       </c>
       <c r="J879" s="3" t="n">
-        <v>39597</v>
+        <v>39589</v>
       </c>
       <c r="K879" s="3" t="n">
         <v>40190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/560 — कपिलधारा कूप निमार्ण खिल्‍लू/परसू हरिजन 560</t>
+          <t>1748007016/WC/550 — ग्राम पंचायत खजुराई रतुआ/फतुआ  550</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I880" s="2" t="n">
-        <v>42435</v>
+        <v>4700</v>
       </c>
       <c r="J880" s="3" t="n">
-        <v>39489</v>
+        <v>39525</v>
       </c>
       <c r="K880" s="3" t="n">
         <v>40543</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/562 — कपिलधारा कूपनिमार्ण अमना/खुरतिया आरोन 562</t>
+          <t>1748007016/WC/552 — ग्राम पंचायत खुजराई स्‍टाप डेम नदी खुजराई 552</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
-        <v>0</v>
+        <v>496000</v>
       </c>
       <c r="I881" s="2" t="n">
-        <v>38375</v>
+        <v>84725</v>
       </c>
       <c r="J881" s="3" t="n">
-        <v>39459</v>
-[...1 lines deleted...]
-      <c r="K881" s="3"/>
+        <v>39597</v>
+      </c>
+      <c r="K881" s="3" t="n">
+        <v>42074</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/563 — कपिलधाराउकूपनिमार्ण जसमन/नीलम 563</t>
+          <t>1748007016/WC/553 — ग्राम पंचायत खुजराई राजाराम/सुबाजू 553</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I882" s="2" t="n">
-        <v>0</v>
+        <v>34865</v>
       </c>
       <c r="J882" s="3" t="n">
-        <v>39489</v>
-[...1 lines deleted...]
-      <c r="K882" s="3"/>
+        <v>39592</v>
+      </c>
+      <c r="K882" s="3" t="n">
+        <v>40190</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C883" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D883" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E883" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F883" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/564 — कपिलधारा कूप निमार्ण फोदल/परसू 564</t>
+          <t>1748007016/WC/554 — ग्राम पंचायत खुजराई सार्वजनिक कूप निमार्ण ग्राम रतवास 554</t>
         </is>
       </c>
       <c r="G883" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H883" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I883" s="2" t="n">
-        <v>45090</v>
+        <v>15600</v>
       </c>
       <c r="J883" s="3" t="n">
-        <v>39489</v>
+        <v>39532</v>
       </c>
       <c r="K883" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/565 — कपिलधारा कूपनिमार्ण चुख्‍खा/भमरा 565</t>
+          <t>1748007016/WC/555 — ग्राम पंचायत खुजराई प्रकाश/कोमलसिह 555</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I884" s="2" t="n">
-        <v>41015</v>
+        <v>35475</v>
       </c>
       <c r="J884" s="3" t="n">
-        <v>39489</v>
+        <v>39582</v>
       </c>
       <c r="K884" s="3" t="n">
-        <v>40543</v>
+        <v>40190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/566 — कपिलधाराकूपनिमार्णजसराम/कमला हरिजन 566</t>
+          <t>1748007016/WC/556 — ग्राम पंचायत खुजराई मोकम/बल्‍जुआ 556</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I885" s="2" t="n">
-        <v>69392</v>
+        <v>44125</v>
       </c>
       <c r="J885" s="3" t="n">
-        <v>39492</v>
+        <v>39597</v>
       </c>
       <c r="K885" s="3" t="n">
-        <v>41557</v>
+        <v>40190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/567 — तालाब निमार्ण छापरनाला 567</t>
+          <t>1748007016/WC/560 — कपिलधारा कूप निमार्ण खिल्‍लू/परसू हरिजन 560</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I886" s="2" t="n">
-        <v>128952</v>
+        <v>42435</v>
       </c>
       <c r="J886" s="3" t="n">
-        <v>39242</v>
+        <v>39489</v>
       </c>
       <c r="K886" s="3" t="n">
-        <v>40622</v>
+        <v>40543</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/568 — कपिलधारा कूप निमार्ण दगला/मिश्री 568</t>
+          <t>1748007016/WC/562 — कपिलधारा कूपनिमार्ण अमना/खुरतिया आरोन 562</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I887" s="2" t="n">
-        <v>45786</v>
+        <v>38375</v>
       </c>
       <c r="J887" s="3" t="n">
-        <v>39589</v>
-[...3 lines deleted...]
-      </c>
+        <v>39459</v>
+      </c>
+      <c r="K887" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/569 — कपिल धारा कूपनिमार्ण पूरन/उमराव 569</t>
+          <t>1748007016/WC/563 — कपिलधाराउकूपनिमार्ण जसमन/नीलम 563</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I888" s="2" t="n">
-        <v>33750</v>
+        <v>0</v>
       </c>
       <c r="J888" s="3" t="n">
-        <v>39404</v>
+        <v>39489</v>
       </c>
       <c r="K888" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/570 — कपिलधाराकूपनमार्ण राजकुमार/भैरो सिह 570</t>
+          <t>1748007016/WC/564 — कपिलधारा कूप निमार्ण फोदल/परसू 564</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I889" s="2" t="n">
-        <v>34588</v>
+        <v>45090</v>
       </c>
       <c r="J889" s="3" t="n">
-        <v>39466</v>
+        <v>39489</v>
       </c>
       <c r="K889" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/576 — ग्राम पंचायत खुजराई नीलम/फोदल 576</t>
+          <t>1748007016/WC/565 — कपिलधारा कूपनिमार्ण चुख्‍खा/भमरा 565</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I890" s="2" t="n">
-        <v>30525</v>
+        <v>41015</v>
       </c>
       <c r="J890" s="3" t="n">
-        <v>39525</v>
-[...1 lines deleted...]
-      <c r="K890" s="3"/>
+        <v>39489</v>
+      </c>
+      <c r="K890" s="3" t="n">
+        <v>40543</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/945 — ग्राम पंचायत खजुराई नत्‍थू/बुद्वा कुशवाह 945</t>
+          <t>1748007016/WC/566 — कपिलधाराकूपनिमार्णजसराम/कमला हरिजन 566</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I891" s="2" t="n">
-        <v>136550</v>
+        <v>69392</v>
       </c>
       <c r="J891" s="3" t="n">
-        <v>39562</v>
-[...1 lines deleted...]
-      <c r="K891" s="3"/>
+        <v>39492</v>
+      </c>
+      <c r="K891" s="3" t="n">
+        <v>41557</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/946 — ग्राम पंचायत खुजराई रामसिह/फलीराम हरि 946</t>
+          <t>1748007016/WC/567 — तालाब निमार्ण छापरनाला 567</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I892" s="2" t="n">
-        <v>52955</v>
+        <v>128952</v>
       </c>
       <c r="J892" s="3" t="n">
-        <v>39589</v>
+        <v>39242</v>
       </c>
       <c r="K892" s="3" t="n">
-        <v>41347</v>
+        <v>40622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/947 — ग्राम पंचायत खुजराई अमरसिह/सुक्‍का 947</t>
+          <t>1748007016/WC/568 — कपिलधारा कूप निमार्ण दगला/मिश्री 568</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I893" s="2" t="n">
-        <v>50925</v>
+        <v>45786</v>
       </c>
       <c r="J893" s="3" t="n">
         <v>39589</v>
       </c>
       <c r="K893" s="3" t="n">
         <v>40543</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
-          <t>1748007016/WC/948 — ग्राम पंचायत ख्‍जुराई वन्‍टी/मनुआ 948</t>
+          <t>1748007016/WC/569 — कपिल धारा कूपनिमार्ण पूरन/उमराव 569</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I894" s="2" t="n">
-        <v>38150</v>
+        <v>33750</v>
       </c>
       <c r="J894" s="3" t="n">
-        <v>39589</v>
-[...3 lines deleted...]
-      </c>
+        <v>39404</v>
+      </c>
+      <c r="K894" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
-          <t>1748007027/DP/22012034423870 — block pantation shantidham parisar khajurai</t>
+          <t>1748007016/WC/570 — कपिलधाराकूपनमार्ण राजकुमार/भैरो सिह 570</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
-        <v>342000</v>
+        <v>0</v>
       </c>
       <c r="I895" s="2" t="n">
-        <v>2088</v>
+        <v>34588</v>
       </c>
       <c r="J895" s="3" t="n">
-        <v>43444</v>
+        <v>39466</v>
       </c>
       <c r="K895" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
-          <t>1748007027/WC/22012034629214 — Kup unanyan karya Khujrai</t>
+          <t>1748007016/WC/576 — ग्राम पंचायत खुजराई नीलम/फोदल 576</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
-        <v>12250</v>
+        <v>0</v>
       </c>
       <c r="I896" s="2" t="n">
-        <v>11580</v>
+        <v>30525</v>
       </c>
       <c r="J896" s="3" t="n">
-        <v>44306</v>
-[...3 lines deleted...]
-      </c>
+        <v>39525</v>
+      </c>
+      <c r="K896" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C897" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D897" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E897" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F897" s="1" t="inlineStr">
         <is>
-          <t>1748/RC/22012034154205 — MMGSY</t>
+          <t>1748007016/WC/945 — ग्राम पंचायत खजुराई नत्‍थू/बुद्वा कुशवाह 945</t>
         </is>
       </c>
       <c r="G897" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H897" s="2" t="n">
-        <v>4985000</v>
+        <v>0</v>
       </c>
       <c r="I897" s="2" t="n">
-        <v>2336803.84</v>
+        <v>136550</v>
       </c>
       <c r="J897" s="3" t="n">
-        <v>41039</v>
-[...3 lines deleted...]
-      </c>
+        <v>39562</v>
+      </c>
+      <c r="K897" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C898" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D898" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E898" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F898" s="1" t="inlineStr">
+        <is>
+          <t>1748007016/WC/946 — ग्राम पंचायत खुजराई रामसिह/फलीराम हरि 946</t>
+        </is>
+      </c>
+      <c r="G898" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H898" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I898" s="2" t="n">
+        <v>52955</v>
+      </c>
+      <c r="J898" s="3" t="n">
+        <v>39589</v>
+      </c>
+      <c r="K898" s="3" t="n">
+        <v>41347</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
+      <c r="A899" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B899" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C899" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D899" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E899" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F899" s="1" t="inlineStr">
+        <is>
+          <t>1748007016/WC/947 — ग्राम पंचायत खुजराई अमरसिह/सुक्‍का 947</t>
+        </is>
+      </c>
+      <c r="G899" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H899" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I899" s="2" t="n">
+        <v>50925</v>
+      </c>
+      <c r="J899" s="3" t="n">
+        <v>39589</v>
+      </c>
+      <c r="K899" s="3" t="n">
+        <v>40543</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
+      <c r="A900" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B900" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C900" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D900" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E900" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F900" s="1" t="inlineStr">
+        <is>
+          <t>1748007016/WC/948 — ग्राम पंचायत ख्‍जुराई वन्‍टी/मनुआ 948</t>
+        </is>
+      </c>
+      <c r="G900" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H900" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I900" s="2" t="n">
+        <v>38150</v>
+      </c>
+      <c r="J900" s="3" t="n">
+        <v>39589</v>
+      </c>
+      <c r="K900" s="3" t="n">
+        <v>40190</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
+      <c r="A901" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B901" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C901" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D901" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E901" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F901" s="1" t="inlineStr">
+        <is>
+          <t>1748007027/DP/22012034423870 — block pantation shantidham parisar khajurai</t>
+        </is>
+      </c>
+      <c r="G901" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H901" s="2" t="n">
+        <v>342000</v>
+      </c>
+      <c r="I901" s="2" t="n">
+        <v>2088</v>
+      </c>
+      <c r="J901" s="3" t="n">
+        <v>43444</v>
+      </c>
+      <c r="K901" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
+      <c r="A902" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B902" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C902" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D902" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E902" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F902" s="1" t="inlineStr">
+        <is>
+          <t>1748007027/WC/22012034629214 — Kup unanyan karya Khujrai</t>
+        </is>
+      </c>
+      <c r="G902" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H902" s="2" t="n">
+        <v>12250</v>
+      </c>
+      <c r="I902" s="2" t="n">
+        <v>11580</v>
+      </c>
+      <c r="J902" s="3" t="n">
+        <v>44306</v>
+      </c>
+      <c r="K902" s="3" t="n">
+        <v>44387</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
+      <c r="A903" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B903" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C903" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D903" s="1" t="inlineStr">
+        <is>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+        </is>
+      </c>
+      <c r="E903" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F903" s="1" t="inlineStr">
+        <is>
+          <t>1748/RC/22012034154205 — MMGSY</t>
+        </is>
+      </c>
+      <c r="G903" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H903" s="2" t="n">
+        <v>4985000</v>
+      </c>
+      <c r="I903" s="2" t="n">
+        <v>2336803.84</v>
+      </c>
+      <c r="J903" s="3" t="n">
+        <v>41039</v>
+      </c>
+      <c r="K903" s="3" t="n">
+        <v>42595</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
+      <c r="A904" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B904" s="1" t="inlineStr">
+        <is>
           <t>2013-2014</t>
         </is>
       </c>
-      <c r="C898" s="1" t="inlineStr">
+      <c r="C904" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D898" s="1" t="inlineStr">
+      <c r="D904" s="1" t="inlineStr">
         <is>
           <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
-      <c r="E898" s="1" t="inlineStr">
+      <c r="E904" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F898" s="1" t="inlineStr">
+      <c r="F904" s="1" t="inlineStr">
         <is>
           <t>1748/RC/22012034167816 — MMGSY</t>
         </is>
       </c>
-      <c r="G898" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H898" s="2" t="n">
+      <c r="G904" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H904" s="2" t="n">
         <v>6495000</v>
       </c>
-      <c r="I898" s="2" t="n">
+      <c r="I904" s="2" t="n">
         <v>842937.07</v>
       </c>
-      <c r="J898" s="3" t="n">
+      <c r="J904" s="3" t="n">
         <v>41419</v>
       </c>
-      <c r="K898" s="3" t="n">
+      <c r="K904" s="3" t="n">
         <v>42595</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>