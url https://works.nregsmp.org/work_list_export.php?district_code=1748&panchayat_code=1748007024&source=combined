--- v0 (2026-09-06)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K273"/>
+  <dimension ref="A1:K276"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 04:12:55</t>
+          <t>Exported on: 2026-10-23 04:57:36</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ASHOK NAGAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -322,51 +322,51 @@
       <c r="J12" s="3" t="n">
         <v>43380</v>
       </c>
       <c r="K12" s="3" t="n">
         <v>44064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Boundary Plantation / Block Plantation of Forestry Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1748007024/DP/22012034243111 — व्रक्षारोपण्‍ा कार्य ग्राम कांकर के शांतिधाम से भेडका मार्ग की ओर सडक किनारे</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>43467</v>
@@ -849,51 +849,51 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Coast Line plntation of Forestry Trees-Individuals / Along the coast Line Plantation of Forestry Trees for Individuals</t>
+          <t>Coast Line plntation of Forestry Trees-Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/22012035141632 — Nandan phalodhan nirman kary Govind singh</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>160586.73</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>104446</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45191</v>
@@ -1329,51 +1329,51 @@
       <c r="J33" s="3" t="n">
         <v>42550</v>
       </c>
       <c r="K33" s="3" t="n">
         <v>43309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/114376 — Construction of IAY House -IAY REG. NO. MP-48-007-024-001/2</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>43675</v>
@@ -5688,51 +5688,51 @@
       <c r="J122" s="3" t="n">
         <v>44797</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>45559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/4215022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126544758</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>18702</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>44759</v>
@@ -6176,51 +6176,51 @@
       <c r="J132" s="3" t="n">
         <v>45643</v>
       </c>
       <c r="K132" s="3" t="n">
         <v>45723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/4888387 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114793933</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45702</v>
@@ -6909,145 +6909,145 @@
       <c r="J147" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>46072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/4959742 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124005463</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>19503</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/4961135 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125495411</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>17676</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/4961498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124739379</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>18180</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45738</v>
@@ -7148,98 +7148,98 @@
       <c r="J152" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K152" s="3" t="n">
         <v>46161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/4963306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125550381</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>13239</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/4964114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125721472</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>243</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45741</v>
@@ -8075,51 +8075,51 @@
       <c r="J171" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/5455490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125556088</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>19260</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45765</v>
@@ -8171,51 +8171,51 @@
       <c r="J173" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K173" s="3" t="n">
         <v>45977</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/5456064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125556449</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45765</v>
@@ -8365,4611 +8365,4754 @@
       <c r="J177" s="3" t="n">
         <v>42780</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6178839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126554261</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>8298</v>
+        <v>15498</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6180079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148880215</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>14562</v>
+        <v>21762</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6180380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106651766</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>14562</v>
+        <v>18162</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6180711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131349993</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>13518</v>
+        <v>20718</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6181971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126491218</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>8298</v>
+        <v>15498</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6185368 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113576109</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>8298</v>
+        <v>19098</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6185796 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148879728</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>7830</v>
+        <v>11430</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6186718 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150023925</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>18162</v>
+        <v>25362</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6193245 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113719677</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>5166</v>
+        <v>12366</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6194240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113724406</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>8298</v>
+        <v>19098</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6194336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122796328</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>5166</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6194453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126449342</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>11430</v>
+        <v>25830</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>46141</v>
       </c>
-      <c r="K189" s="3"/>
+      <c r="K189" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6195051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150023842</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6195331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126581504</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6196856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124001838</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6197215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148880005</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>1566</v>
+        <v>5166</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6197450 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113719856</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>14562</v>
+        <v>21762</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6197555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106213274</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>17226</v>
+        <v>20826</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6198626 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126491817</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>8298</v>
+        <v>11898</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6199295 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131349989</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>5166</v>
+        <v>12366</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6199687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122795378</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>5166</v>
+        <v>15966</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6200873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124005293</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>3861</v>
+        <v>11061</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6201396 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106442500</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>8766</v>
+        <v>15966</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6202627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125722366</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>11430</v>
+        <v>18630</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6203195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148879882</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>14562</v>
+        <v>18162</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6205561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113713504</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>18162</v>
+        <v>25062</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6206154 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150024003</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>14562</v>
+        <v>18162</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6209492 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126561679</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>11430</v>
+        <v>22230</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6211578 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148879782</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>11430</v>
+        <v>18630</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6211640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126439635</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>17694</v>
+        <v>21294</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6212069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148880261</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>14562</v>
+        <v>25062</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6213501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126445332</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>16128</v>
+        <v>19728</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6216088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122795846</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>6993</v>
+        <v>26493</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6216149 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124685976</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>261</v>
+        <v>3861</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1748007024/IF/IAY/6217409 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148880112</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>14562</v>
+        <v>18162</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1748007024/IF/IAY/64339 — Construction of IAY House -IAY REG. NO. MP-48-007-024-001/34431450</t>
+          <t>1748007024/IF/IAY/6249138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113788710</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>4128</v>
+        <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>42795</v>
-[...3 lines deleted...]
-      </c>
+        <v>46086</v>
+      </c>
+      <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1748007024/IF/IAY/64341 — Construction of IAY House -IAY REG. NO. MP-48-007-024-001/38923569</t>
+          <t>1748007024/IF/IAY/6265864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126543893</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>4128</v>
+        <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>42795</v>
-[...3 lines deleted...]
-      </c>
+        <v>46103</v>
+      </c>
+      <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1748007024/IF/IAY/783354 — Construction of IAY House -IAY REG. NO. MP1374532</t>
+          <t>1748007024/IF/IAY/6309737 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113575840</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>15654</v>
+        <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46103</v>
+      </c>
+      <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1748007024/IF/IAY/783434 — Construction of IAY House -IAY REG. NO. MP1380627</t>
+          <t>1748007024/IF/IAY/64339 — Construction of IAY House -IAY REG. NO. MP-48-007-024-001/34431450</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>15660</v>
+        <v>4128</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>42875</v>
+        <v>42795</v>
       </c>
       <c r="K216" s="3" t="n">
-        <v>43326</v>
+        <v>42892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1748007024/IF/IAY/793599 — Construction of IAY House -IAY REG. NO. MP2052132</t>
+          <t>1748007024/IF/IAY/64341 — Construction of IAY House -IAY REG. NO. MP-48-007-024-001/38923569</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>15548</v>
+        <v>4128</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>42874</v>
+        <v>42795</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>43293</v>
+        <v>42892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1748007024/IF/IAY/793860 — Construction of IAY House -IAY REG. NO. MP2073273</t>
+          <t>1748007024/IF/IAY/783354 — Construction of IAY House -IAY REG. NO. MP1374532</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>15068</v>
+        <v>15654</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>42875</v>
       </c>
       <c r="K218" s="3" t="n">
-        <v>43334</v>
+        <v>43312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1748007024/IF/IAY/794052 — Construction of IAY House -IAY REG. NO. MP2090700</t>
+          <t>1748007024/IF/IAY/783434 — Construction of IAY House -IAY REG. NO. MP1380627</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>15572</v>
+        <v>15660</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>42874</v>
+        <v>42875</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>43326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1748007024/IF/IAY/800527 — Construction of IAY House -IAY REG. NO. MP2693739</t>
+          <t>1748007024/IF/IAY/793599 — Construction of IAY House -IAY REG. NO. MP2052132</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>15280</v>
+        <v>15548</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>43935</v>
+        <v>43293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1748007024/IF/IAY/807736 — Construction of IAY House -IAY REG. NO. MP3922258</t>
+          <t>1748007024/IF/IAY/793860 — Construction of IAY House -IAY REG. NO. MP2073273</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>15600</v>
+        <v>15068</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>42875</v>
       </c>
       <c r="K221" s="3" t="n">
-        <v>43293</v>
+        <v>43334</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1748007024/IF/IAY/891137 — Construction of IAY House -IAY REG. NO. MP2014702</t>
+          <t>1748007024/IF/IAY/794052 — Construction of IAY House -IAY REG. NO. MP2090700</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>15568</v>
+        <v>15572</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K222" s="3" t="n">
         <v>43326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1748007024/IF/IAY/893436 — Construction of IAY House -IAY REG. NO. MP2043502</t>
+          <t>1748007024/IF/IAY/800527 — Construction of IAY House -IAY REG. NO. MP2693739</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>15570</v>
+        <v>15280</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K223" s="3" t="n">
-        <v>43312</v>
+        <v>43935</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1748007024/IF/IAY/896488 — Construction of IAY House -IAY REG. NO. MP2087655</t>
+          <t>1748007024/IF/IAY/807736 — Construction of IAY House -IAY REG. NO. MP3922258</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>15660</v>
+        <v>15600</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>43198</v>
+        <v>42875</v>
       </c>
       <c r="K224" s="3" t="n">
         <v>43293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1748007024/IF/IAY/896492 — Construction of IAY House -IAY REG. NO. MP2087690</t>
+          <t>1748007024/IF/IAY/891137 — Construction of IAY House -IAY REG. NO. MP2014702</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>15312</v>
+        <v>15568</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>42875</v>
+        <v>42874</v>
       </c>
       <c r="K225" s="3" t="n">
-        <v>43363</v>
+        <v>43326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1748007024/IF/IAY/896795 — Construction of IAY House -IAY REG. NO. MP2091839</t>
+          <t>1748007024/IF/IAY/893436 — Construction of IAY House -IAY REG. NO. MP2043502</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>15638</v>
+        <v>15570</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>42875</v>
+        <v>42874</v>
       </c>
       <c r="K226" s="3" t="n">
-        <v>43332</v>
+        <v>43312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1748007024/IF/IAY/930879 — Construction of IAY House -IAY REG. NO. MP2628757</t>
+          <t>1748007024/IF/IAY/896488 — Construction of IAY House -IAY REG. NO. MP2087655</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>15242</v>
+        <v>15660</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>42874</v>
+        <v>43198</v>
       </c>
       <c r="K227" s="3" t="n">
-        <v>43334</v>
+        <v>43293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1748007024/IF/IAY/934217 — Construction of IAY House -IAY REG. NO. MP2699478</t>
+          <t>1748007024/IF/IAY/896492 — Construction of IAY House -IAY REG. NO. MP2087690</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>15616</v>
+        <v>15312</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>42875</v>
       </c>
       <c r="K228" s="3" t="n">
-        <v>43332</v>
+        <v>43363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1748007024/IF/IAY/934734 — Construction of IAY House -IAY REG. NO. MP2711631</t>
+          <t>1748007024/IF/IAY/896795 — Construction of IAY House -IAY REG. NO. MP2091839</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>15496</v>
+        <v>15638</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>42875</v>
       </c>
       <c r="K229" s="3" t="n">
-        <v>43225</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1748007024/IF/IAY/981331 — Construction of IAY House -IAY REG. NO. MP3934747</t>
+          <t>1748007024/IF/IAY/930879 — Construction of IAY House -IAY REG. NO. MP2628757</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>15592</v>
+        <v>15242</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>43143</v>
+        <v>42874</v>
       </c>
       <c r="K230" s="3" t="n">
-        <v>43293</v>
+        <v>43334</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1748007024/LD/22012034294353 — GP Bamori Khootiya Shantdham Vikash Yojna Kainkar</t>
+          <t>1748007024/IF/IAY/934217 — Construction of IAY House -IAY REG. NO. MP2699478</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>167809</v>
+        <v>15616</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>42709</v>
+        <v>42875</v>
       </c>
       <c r="K231" s="3" t="n">
-        <v>43511</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1748007024/LD/22012034311194 — GP Bamorikhutiya shantidham Gram bamorikhutiya</t>
+          <t>1748007024/IF/IAY/934734 — Construction of IAY House -IAY REG. NO. MP2711631</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>0</v>
+        <v>15496</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>42848</v>
-[...1 lines deleted...]
-      <c r="K232" s="3"/>
+        <v>42875</v>
+      </c>
+      <c r="K232" s="3" t="n">
+        <v>43225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1748007024/PG/22012034305789 — GP Bamorikhutiya Play ground Gram Bamorikhutiya</t>
+          <t>1748007024/IF/IAY/981331 — Construction of IAY House -IAY REG. NO. MP3934747</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>230000</v>
+        <v>15480</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>0</v>
+        <v>15592</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>42850</v>
-[...1 lines deleted...]
-      <c r="K233" s="3"/>
+        <v>43143</v>
+      </c>
+      <c r="K233" s="3" t="n">
+        <v>43293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1748007024/PG/22012034305790 — GP Bamorikhutiya Play ground Gram Kankar</t>
+          <t>1748007024/LD/22012034294353 — GP Bamori Khootiya Shantdham Vikash Yojna Kainkar</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>230000</v>
+        <v>180000</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>0</v>
+        <v>167809</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>42850</v>
-[...1 lines deleted...]
-      <c r="K234" s="3"/>
+        <v>42709</v>
+      </c>
+      <c r="K234" s="3" t="n">
+        <v>43511</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/109 — पंचायत का नाम खूटिया वामोरी कार्य का नाम द्वतिय श्रेणी मार्ग मीठा कुआ से खूनिया घाट मार्ग तक 109</t>
+          <t>1748007024/LD/22012034311194 — GP Bamorikhutiya shantidham Gram bamorikhutiya</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>360000</v>
+        <v>180000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>39237</v>
+        <v>42848</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/119 — द्वतिय श्रेणी मार्ग ग्राम वामोरी खूटय से मरहार शाला केथन नदी तक 119</t>
+          <t>1748007024/PG/22012034305789 — GP Bamorikhutiya Play ground Gram Bamorikhutiya</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>210000</v>
+        <v>230000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>39227</v>
+        <v>42850</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034210964 — ग्रामपंचायत बामोरी खूटिया सीसी रोड नाली सहित हनुमा</t>
+          <t>1748007024/PG/22012034305790 — GP Bamorikhutiya Play ground Gram Kankar</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>199000</v>
+        <v>230000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>111118</v>
+        <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>41702</v>
-[...3 lines deleted...]
-      </c>
+        <v>42850</v>
+      </c>
+      <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034212625 — सीसी रोड री राम के घर से मिडिल सकूल की ओर</t>
+          <t>1748007024/RC/109 — पंचायत का नाम खूटिया वामोरी कार्य का नाम द्वतिय श्रेणी मार्ग मीठा कुआ से खूनिया घाट मार्ग तक 109</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>150000</v>
+        <v>360000</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>149333.9</v>
+        <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>41704</v>
-[...3 lines deleted...]
-      </c>
+        <v>39237</v>
+      </c>
+      <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034212636 — सीसी रोड सुगर सिंह के मकान से रामसेवक के मकान की ओ</t>
+          <t>1748007024/RC/119 — द्वतिय श्रेणी मार्ग ग्राम वामोरी खूटय से मरहार शाला केथन नदी तक 119</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>150000</v>
+        <v>210000</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>44262.36</v>
+        <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>41704</v>
-[...3 lines deleted...]
-      </c>
+        <v>39227</v>
+      </c>
+      <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034323501 — GP bamorikhootiya cc sadak nirman</t>
+          <t>1748007024/RC/22012034210964 — ग्रामपंचायत बामोरी खूटिया सीसी रोड नाली सहित हनुमा</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>300000</v>
+        <v>199000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>0</v>
+        <v>111118</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>42850</v>
-[...1 lines deleted...]
-      <c r="K240" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K240" s="3" t="n">
+        <v>42402</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034326801 — GP Bamori Khootiya cc sadak nirman</t>
+          <t>1748007024/RC/22012034212625 — सीसी रोड री राम के घर से मिडिल सकूल की ओर</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>0</v>
+        <v>150000</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>0</v>
+        <v>149333.9</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K241" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K241" s="3" t="n">
+        <v>42360</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034373256 — GP Bamori Khootiya cc sadak</t>
+          <t>1748007024/RC/22012034212636 — सीसी रोड सुगर सिंह के मकान से रामसेवक के मकान की ओ</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>0</v>
+        <v>150000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>0</v>
+        <v>44262.36</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K242" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K242" s="3" t="n">
+        <v>42394</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034387989 — Gp Bamori khutiya C.C. Road Nali sahit Nirman Kary Adiwasi basti se kankar</t>
+          <t>1748007024/RC/22012034323501 — GP bamorikhootiya cc sadak nirman</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>95000</v>
+        <v>300000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>51924</v>
+        <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>43479</v>
-[...3 lines deleted...]
-      </c>
+        <v>42850</v>
+      </c>
+      <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034390887 — cc road nirman nali sahit adiwasi basti kankar</t>
+          <t>1748007024/RC/22012034326801 — GP Bamori Khootiya cc sadak nirman</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>95000</v>
+        <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>42836</v>
+        <v>42761</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034391116 — cc road adiwsi vasti nali sahit kankar</t>
+          <t>1748007024/RC/22012034373256 — GP Bamori Khootiya cc sadak</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>95000</v>
+        <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>43366</v>
+        <v>43010</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034534166 — sudur sadak nirrman mohan singh ke makn se bhedhka marg ke or</t>
+          <t>1748007024/RC/22012034387989 — Gp Bamori khutiya C.C. Road Nali sahit Nirman Kary Adiwasi basti se kankar</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>0</v>
+        <v>95000</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>0</v>
+        <v>51924</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K246" s="3"/>
+        <v>43479</v>
+      </c>
+      <c r="K246" s="3" t="n">
+        <v>44155</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034534168 — suudur sadak nirman bamori khutiya se shantidham ke or</t>
+          <t>1748007024/RC/22012034390887 — cc road nirman nali sahit adiwasi basti kankar</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>1488320.53</v>
+        <v>95000</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>1078130</v>
+        <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>44098</v>
-[...3 lines deleted...]
-      </c>
+        <v>42836</v>
+      </c>
+      <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034535498 — c  c rod nirman  nali sahit meharwan ke makan se kallu katariya ke makan ke or</t>
+          <t>1748007024/RC/22012034391116 — cc road adiwsi vasti nali sahit kankar</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>0</v>
+        <v>95000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>43959</v>
+        <v>43366</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034535507 — C C Rod nirman meherwan ke makan se kallu katariya ke makan ke or</t>
+          <t>1748007024/RC/22012034534166 — sudur sadak nirrman mohan singh ke makn se bhedhka marg ke or</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>64269</v>
+        <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>72960</v>
+        <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>44091</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034535521 — C C Rod nirman nali sahit munna ahirwar ke makan se kapura ahirwar ke makan ke or</t>
+          <t>1748007024/RC/22012034534168 — suudur sadak nirman bamori khutiya se shantidham ke or</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>105937</v>
+        <v>1488320.53</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>107160</v>
+        <v>1078130</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>44091</v>
+        <v>44098</v>
       </c>
       <c r="K250" s="3" t="n">
-        <v>44298</v>
+        <v>46147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034540828 — C.C. Road Jagdish ke makan se ram Naresh yadav ke makan ki or</t>
+          <t>1748007024/RC/22012034535498 — c  c rod nirman  nali sahit meharwan ke makan se kallu katariya ke makan ke or</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>51000</v>
+        <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>50502</v>
+        <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>44097</v>
-[...3 lines deleted...]
-      </c>
+        <v>43959</v>
+      </c>
+      <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034540830 — C.C. Road Panchyat bhawan prathmik vidhyalay pragan me</t>
+          <t>1748007024/RC/22012034535507 — C C Rod nirman meherwan ke makan se kallu katariya ke makan ke or</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>50000</v>
+        <v>64269</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>49056</v>
+        <v>72960</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>44097</v>
+        <v>44091</v>
       </c>
       <c r="K252" s="3" t="n">
-        <v>44385</v>
+        <v>44226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034573962 — Sudur sadak nirman dambar ki road se kankar marghat shala ki or</t>
+          <t>1748007024/RC/22012034535521 — C C Rod nirman nali sahit munna ahirwar ke makan se kapura ahirwar ke makan ke or</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>1178936.64</v>
+        <v>105937</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>1144700</v>
+        <v>107160</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>44374</v>
+        <v>44091</v>
       </c>
       <c r="K253" s="3" t="n">
-        <v>44690</v>
+        <v>44298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034596402 — Cc road nirman kary nali sahit saskiye madhyamik shala bhuwan prangan</t>
+          <t>1748007024/RC/22012034540828 — C.C. Road Jagdish ke makan se ram Naresh yadav ke makan ki or</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>63750</v>
+        <v>51000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>0</v>
+        <v>50502</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K254" s="3"/>
+        <v>44097</v>
+      </c>
+      <c r="K254" s="3" t="n">
+        <v>44479</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034598942 — Cc road nirman kary prathmik vidhyalay prangan me kankar</t>
+          <t>1748007024/RC/22012034540830 — C.C. Road Panchyat bhawan prathmik vidhyalay pragan me</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>33150</v>
+        <v>50000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>0</v>
+        <v>49056</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K255" s="3"/>
+        <v>44097</v>
+      </c>
+      <c r="K255" s="3" t="n">
+        <v>44385</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034614800 — C.C. Road Nali Sahit Nirman Kary Kera Ahirwar k Makan se Rambabu K makan ki or</t>
+          <t>1748007024/RC/22012034573962 — Sudur sadak nirman dambar ki road se kankar marghat shala ki or</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>77000</v>
+        <v>1178936.64</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>0</v>
+        <v>1144700</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K256" s="3"/>
+        <v>44374</v>
+      </c>
+      <c r="K256" s="3" t="n">
+        <v>44690</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034614802 — C.C. Road Prathmik Vidhyalay Prangan me</t>
+          <t>1748007024/RC/22012034596402 — Cc road nirman kary nali sahit saskiye madhyamik shala bhuwan prangan</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>33000</v>
+        <v>63750</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>44665</v>
+        <v>44471</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034614804 — C.C. Road Nirman Kary  Shashkiya Madymik shala bhawan Pragan</t>
+          <t>1748007024/RC/22012034598942 — Cc road nirman kary prathmik vidhyalay prangan me kankar</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>64000</v>
+        <v>33150</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>44665</v>
+        <v>44471</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/22012034629114 — Cc road nirman sukhchand katariya ke makan se matawali marg ki or</t>
+          <t>1748007024/RC/22012034614800 — C.C. Road Nali Sahit Nirman Kary Kera Ahirwar k Makan se Rambabu K makan ki or</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>78588</v>
+        <v>77000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>67184</v>
+        <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>45168</v>
+        <v>44665</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RC/6095 — ग्राम पंचायत बामोरीखूटिया पुलिया निर्माण कार्य बाम</t>
+          <t>1748007024/RC/22012034614802 — C.C. Road Prathmik Vidhyalay Prangan me</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>356000</v>
+        <v>33000</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>184141</v>
+        <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>41095</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RS/22012034497621 — Samudaik Swachchhata Parisar Bamori khutiya</t>
+          <t>1748007024/RC/22012034614804 — C.C. Road Nirman Kary  Shashkiya Madymik shala bhawan Pragan</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>86000</v>
+        <v>64000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>42522</v>
+        <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>44104</v>
+        <v>44665</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1748007024/RS/22012034690979 — Nali nirman kary sukhchand katariya ke makan se matawli main road tak</t>
+          <t>1748007024/RC/22012034629114 — Cc road nirman sukhchand katariya ke makan se matawali marg ki or</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>54436</v>
+        <v>78588</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>0</v>
+        <v>67184</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>44858</v>
+        <v>45168</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1748007024/WC/22012034383513 — GP Bamori khootiya Bori Bandhan Shantidham k pass</t>
+          <t>1748007024/RC/6095 — ग्राम पंचायत बामोरीखूटिया पुलिया निर्माण कार्य बाम</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>14260</v>
+        <v>356000</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>0</v>
+        <v>184141</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>43138</v>
-[...1 lines deleted...]
-      <c r="K263" s="3"/>
+        <v>41095</v>
+      </c>
+      <c r="K263" s="3" t="n">
+        <v>42129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1748007024/WC/22012034383515 — GP Bamori khootiya Bori Bandhan Pul k Niche Bamori khootiya</t>
+          <t>1748007024/RS/22012034497621 — Samudaik Swachchhata Parisar Bamori khutiya</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>14260</v>
+        <v>86000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>0</v>
+        <v>42522</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>43138</v>
+        <v>44104</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1748007024/WC/22012034587903 — Samudaiyk Khet talab Niramn</t>
+          <t>1748007024/RS/22012034690979 — Nali nirman kary sukhchand katariya ke makan se matawli main road tak</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>496250.54</v>
+        <v>54436</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>340239</v>
+        <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>45353</v>
-[...3 lines deleted...]
-      </c>
+        <v>44858</v>
+      </c>
+      <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1748007024/WC/22012034764171 — Sarvjanik khet talab gram kankar</t>
+          <t>1748007024/WC/22012034383513 — GP Bamori khootiya Bori Bandhan Shantidham k pass</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>337715.44</v>
+        <v>14260</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>302794</v>
+        <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>44374</v>
-[...3 lines deleted...]
-      </c>
+        <v>43138</v>
+      </c>
+      <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1748007024/WC/22012034902869 — sarvajanik khet talab</t>
+          <t>1748007024/WC/22012034383515 — GP Bamori khootiya Bori Bandhan Pul k Niche Bamori khootiya</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>0</v>
+        <v>14260</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>44587</v>
+        <v>43138</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1748007024/WC/22012034910036 — Talab gaharikaran gram kankar</t>
+          <t>1748007024/WC/22012034587903 — Samudaiyk Khet talab Niramn</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>49989.4</v>
+        <v>496250.54</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>0</v>
+        <v>340239</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K268" s="3"/>
+        <v>45353</v>
+      </c>
+      <c r="K268" s="3" t="n">
+        <v>45685</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1748007024/WC/22012035298919 — Dugwell Recharge pit jeevan ke koop ke pas</t>
+          <t>1748007024/WC/22012034764171 — Sarvjanik khet talab gram kankar</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>25899.46</v>
+        <v>337715.44</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>261</v>
+        <v>302794</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>45785</v>
-[...1 lines deleted...]
-      <c r="K269" s="3"/>
+        <v>44374</v>
+      </c>
+      <c r="K269" s="3" t="n">
+        <v>44591</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1748007024/WC/2236 — कपिलधारा कूप निमार्ण हितग्राही निरनसिह/ग्राम पंचायत बामौरी खुटिया 2236</t>
+          <t>1748007024/WC/22012034902869 — sarvajanik khet talab</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>96000</v>
+        <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>27888</v>
+        <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>39566</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1748007024/WC/672 — कपिलधारा कूपनिमार्ण भागीरथ,अर्जुन,रामश्री,लालाराम 672</t>
+          <t>1748007024/WC/22012034910036 — Talab gaharikaran gram kankar</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
+        <v>49989.4</v>
+      </c>
+      <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I271" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J271" s="3" t="n">
-        <v>39445</v>
+        <v>44587</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1748007024/WC/675 — कपिलधारा कूप निमार्ण कमल,बालकिशन/पूरन 675</t>
+          <t>1748007024/WC/22012035298919 — Dugwell Recharge pit jeevan ke koop ke pas</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>66104</v>
+        <v>261</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>39457</v>
-[...3 lines deleted...]
-      </c>
+        <v>45785</v>
+      </c>
+      <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C273" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D273" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E273" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F273" s="1" t="inlineStr">
+        <is>
+          <t>1748007024/WC/2236 — कपिलधारा कूप निमार्ण हितग्राही निरनसिह/ग्राम पंचायत बामौरी खुटिया 2236</t>
+        </is>
+      </c>
+      <c r="G273" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H273" s="2" t="n">
+        <v>96000</v>
+      </c>
+      <c r="I273" s="2" t="n">
+        <v>27888</v>
+      </c>
+      <c r="J273" s="3" t="n">
+        <v>39566</v>
+      </c>
+      <c r="K273" s="3" t="n">
+        <v>41142</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
           <t>2007-2008</t>
         </is>
       </c>
-      <c r="C273" s="1" t="inlineStr">
+      <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D273" s="1" t="inlineStr">
+      <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E273" s="1" t="inlineStr">
+      <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F273" s="1" t="inlineStr">
+      <c r="F274" s="1" t="inlineStr">
+        <is>
+          <t>1748007024/WC/672 — कपिलधारा कूपनिमार्ण भागीरथ,अर्जुन,रामश्री,लालाराम 672</t>
+        </is>
+      </c>
+      <c r="G274" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H274" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I274" s="2" t="n">
+        <v>26669</v>
+      </c>
+      <c r="J274" s="3" t="n">
+        <v>39445</v>
+      </c>
+      <c r="K274" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C275" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D275" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E275" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F275" s="1" t="inlineStr">
+        <is>
+          <t>1748007024/WC/675 — कपिलधारा कूप निमार्ण कमल,बालकिशन/पूरन 675</t>
+        </is>
+      </c>
+      <c r="G275" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H275" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I275" s="2" t="n">
+        <v>66104</v>
+      </c>
+      <c r="J275" s="3" t="n">
+        <v>39457</v>
+      </c>
+      <c r="K275" s="3" t="n">
+        <v>41142</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C276" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D276" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E276" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1748007024/WC/676 — कपिलणारा कूप निमार्ण् रामदयाल/गणेशराम 676</t>
         </is>
       </c>
-      <c r="G273" s="1" t="inlineStr">
+      <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H273" s="2" t="n">
+      <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I273" s="2" t="n">
+      <c r="I276" s="2" t="n">
         <v>18440</v>
       </c>
-      <c r="J273" s="3" t="n">
+      <c r="J276" s="3" t="n">
         <v>39466</v>
       </c>
-      <c r="K273" s="3"/>
+      <c r="K276" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>