--- v0 (2026-09-04)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K385"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 07:33:33</t>
+          <t>Exported on: 2026-10-27 16:24:26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ASHOK NAGAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -743,51 +743,51 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45085</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1748007038/DP/22012034611730 — community nutririon garden gram Bilakhedi</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>1496932.19</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>873065.96</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45528</v>
@@ -1031,51 +1031,51 @@
       <c r="J27" s="3" t="n">
         <v>43982</v>
       </c>
       <c r="K27" s="3" t="n">
         <v>45800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1748007038/IF/22012034658346 — Khet talab nirman brakbhan singh/bundel singh</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>332962.02</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>103762</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44252</v>
@@ -1176,51 +1176,51 @@
       <c r="J30" s="3" t="n">
         <v>44253</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>44367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1748007038/IF/22012034658350 — khet talab nirman vikram singh/bundel singh</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>332962.02</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>78344</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>44252</v>
@@ -1682,51 +1682,51 @@
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1748007038/IF/22012035177551 — Khettalab nirman kary jema/ kishna</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>346836.59</v>
       </c>
       <c r="I41" s="2" t="n">
-        <v>305901</v>
+        <v>310032</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K41" s="3" t="n">
         <v>46184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
@@ -2326,286 +2326,286 @@
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1748007038/IF/22012035463423 — Khettalab nirman kary Dalveer singh/Uttam singh</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1748007038/IF/22012035463432 — Khettalab nirman kary Malkhan singh/Mitthu singh</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1748007038/IF/22012035463445 — Khettalab nirman kary sultan singh/ gajraj singh</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1748007038/IF/22012035463454 — Khettalab nirman kary bhanu/ makhan singh</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>351377.54</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45830</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1748007038/IF/22012035463470 — Khettalab nirman kary khilan/ ishwar singh</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>351377.54</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45830</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1748007038/IF/22012035463480 — Khettalab nirman kary maniram/ kalyan singh</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>351377.54</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45761</v>
@@ -6077,51 +6077,51 @@
       <c r="J131" s="3" t="n">
         <v>43709</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>43834</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1748007038/IF/IAY/2161581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5558030</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>6756</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>43751</v>
@@ -6565,51 +6565,51 @@
       <c r="J141" s="3" t="n">
         <v>44051</v>
       </c>
       <c r="K141" s="3" t="n">
         <v>44489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1748007038/IF/IAY/3252497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1346963</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>44226</v>
@@ -8425,51 +8425,51 @@
       <c r="J179" s="3" t="n">
         <v>44772</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>44853</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1748007038/IF/IAY/4063557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115897666</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>19038</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45363</v>
@@ -9895,51 +9895,51 @@
       <c r="J209" s="3" t="n">
         <v>45074</v>
       </c>
       <c r="K209" s="3" t="n">
         <v>45177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1748007038/IF/IAY/4078422 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122388617</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>3672</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>44815</v>
@@ -11314,51 +11314,51 @@
       <c r="J238" s="3" t="n">
         <v>44802</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>44964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1748007038/IF/IAY/4085548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125575212</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>13854</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45285</v>
@@ -12096,51 +12096,51 @@
       <c r="J254" s="3" t="n">
         <v>44811</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>44917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1748007038/IF/IAY/4088019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123194852</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>15564</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>44814</v>
@@ -13809,51 +13809,51 @@
       <c r="J289" s="3" t="n">
         <v>45065</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1748007038/IF/IAY/4148085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125581795</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>1326</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45363</v>
@@ -14689,51 +14689,51 @@
       <c r="J307" s="3" t="n">
         <v>42775</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>43244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1748007038/IF/IAY/5804174 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151992432</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45977</v>
@@ -17189,51 +17189,51 @@
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>41865</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>New Construction / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1748007038/SK/9993626454 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BILAKHEDI</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>1285000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>289768.45</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>42163</v>
@@ -18092,51 +18092,51 @@
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45406</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1748007038/WC/22012035294544 — Dugwell recharge pit  Jaypal/Sultan Gram bilakhedi</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45761</v>