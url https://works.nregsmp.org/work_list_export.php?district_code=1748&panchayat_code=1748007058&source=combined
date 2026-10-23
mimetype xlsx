--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K368"/>
+  <dimension ref="A1:K376"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 05:04:16</t>
+          <t>Exported on: 2026-10-23 20:17:37</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: ASHOK NAGAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -567,51 +567,51 @@
       <c r="J17" s="3" t="n">
         <v>42888</v>
       </c>
       <c r="K17" s="3" t="n">
         <v>44331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1748007058/DP/22012034423814 — rod said paltation bhyana se laftora ke or</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>342000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>25678</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>43448</v>
@@ -661,51 +661,51 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1748007058/DP/22012034484369 — Sarwjanik Kup nirman Bhayana Gram Bhyana Chak</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>464568.96</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>51116</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>43960</v>
@@ -1216,51 +1216,51 @@
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/22012035295920 — Khettalab nirman kary Diwan/ nawal singh</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>350318.54</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>283951.57</v>
+        <v>286867.57</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K31" s="3" t="n">
         <v>46149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
@@ -1292,51 +1292,51 @@
       <c r="J32" s="3" t="n">
         <v>45991</v>
       </c>
       <c r="K32" s="3" t="n">
         <v>46181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/22012035365872 — Khettalab nirman kary gulab bai/ kanhaiyalal</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>351377.54</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45761</v>
@@ -2562,51 +2562,51 @@
       <c r="J58" s="3" t="n">
         <v>43667</v>
       </c>
       <c r="K58" s="3" t="n">
         <v>45559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/2008754 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2896323</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>9588</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>43667</v>
@@ -2658,51 +2658,51 @@
       <c r="J60" s="3" t="n">
         <v>43678</v>
       </c>
       <c r="K60" s="3" t="n">
         <v>45559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/2099898 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4135653</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>43634</v>
@@ -2950,51 +2950,51 @@
       <c r="J66" s="3" t="n">
         <v>43667</v>
       </c>
       <c r="K66" s="3" t="n">
         <v>44153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/2113486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4394019</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>17628</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>43678</v>
@@ -3193,51 +3193,51 @@
       <c r="J71" s="3" t="n">
         <v>43678</v>
       </c>
       <c r="K71" s="3" t="n">
         <v>45559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/2126330 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4699150</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>8448</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>43678</v>
@@ -3338,51 +3338,51 @@
       <c r="J74" s="3" t="n">
         <v>43678</v>
       </c>
       <c r="K74" s="3" t="n">
         <v>43871</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/2130589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4778196</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>11868</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>43678</v>
@@ -3483,51 +3483,51 @@
       <c r="J77" s="3" t="n">
         <v>43678</v>
       </c>
       <c r="K77" s="3" t="n">
         <v>43893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/2162052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5570089</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>2112</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>43678</v>
@@ -3922,51 +3922,51 @@
       <c r="J86" s="3" t="n">
         <v>43678</v>
       </c>
       <c r="K86" s="3" t="n">
         <v>43956</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/3254354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2314377</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>44909</v>
@@ -4165,51 +4165,51 @@
       <c r="J91" s="3" t="n">
         <v>44758</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>45073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/3717298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120906858</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45709</v>
@@ -4359,51 +4359,51 @@
       <c r="J95" s="3" t="n">
         <v>42767</v>
       </c>
       <c r="K95" s="3" t="n">
         <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/4055654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103658928</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45709</v>
@@ -4602,145 +4602,145 @@
       <c r="J100" s="3" t="n">
         <v>44861</v>
       </c>
       <c r="K100" s="3" t="n">
         <v>45559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/4337993 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105912787</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>46021</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/4535707 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102670041</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>13662</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/4551957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113588889</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>8964</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45686</v>
@@ -4792,78 +4792,80 @@
       <c r="J104" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K104" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/4818119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102669178</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>5832</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45686</v>
       </c>
-      <c r="K105" s="3"/>
+      <c r="K105" s="3" t="n">
+        <v>46317</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -5427,51 +5429,51 @@
       <c r="J117" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5110143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151992048</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>9882</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45738</v>
@@ -5523,51 +5525,51 @@
       <c r="J119" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K119" s="3" t="n">
         <v>45940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5110166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151993101</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>19278</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45738</v>
@@ -5668,241 +5670,241 @@
       <c r="J122" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5110479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152009006</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>16407</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K123" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5110494 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152009336</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>12771</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5110504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152009398</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>20844</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5110511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152009643</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5110517 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152009954</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45777</v>
@@ -6101,408 +6103,408 @@
       <c r="J131" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>45971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5255299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126539458</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5257352 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124471531</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5259705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149728237</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>22392</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5271175 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103686741</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I135" s="2" t="n">
-        <v>13596</v>
+        <v>17196</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K135" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5272535 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106365565</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I136" s="2" t="n">
-        <v>9864</v>
+        <v>20664</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5272708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102939314</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I137" s="2" t="n">
-        <v>20358</v>
+        <v>22158</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K137" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5274621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149728584</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>20358</v>
+        <v>22158</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K138" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5275784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105913285</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I139" s="2" t="n">
-        <v>18792</v>
+        <v>22392</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K139" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
@@ -6583,214 +6585,214 @@
       <c r="J141" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K141" s="3" t="n">
         <v>45929</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5280006 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103665393</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>19728</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5281719 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149729238</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I143" s="2" t="n">
-        <v>19521</v>
+        <v>23121</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5282371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131939991</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5284018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105913120</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>1566</v>
+        <v>3366</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -6869,239 +6871,241 @@
       <c r="J147" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5300273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121612689</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5300915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131940926</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5300940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131939470</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>10962</v>
+        <v>14562</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5302766 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103673819</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45754</v>
       </c>
-      <c r="K151" s="3"/>
+      <c r="K151" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5303977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105917896</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>16128</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45888</v>
@@ -7202,427 +7206,427 @@
       <c r="J154" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5311855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120905989</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>12762</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5313501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113588921</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5318185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131940017</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5320089 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131939982</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5321104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131939681</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5322473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131940056</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>22680</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5322732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103096380</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5323439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131940566</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5324844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105913072</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45754</v>
@@ -7674,172 +7678,174 @@
       <c r="J164" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K164" s="3" t="n">
         <v>45940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5337429 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102667967</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>18162</v>
+        <v>21762</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5337891 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105913364</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5338681 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103693019</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>22392</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45754</v>
       </c>
-      <c r="K167" s="3"/>
+      <c r="K167" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7913,9636 +7919,10014 @@
       <c r="J169" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5627752 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131940495</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>20826</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5627974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113588736</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5628357 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152088420</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5680889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114677882</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>3861</v>
+        <v>14661</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5842596 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151999826</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5842754 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151998630</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5842907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151998834</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5842922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152035399</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5842927 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151999213</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>12996</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5842988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152000035</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5843034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151999351</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>9630</v>
+        <v>11430</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5843054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152001050</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>19026</v>
+        <v>22626</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5843176 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151998994</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>4932</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5843259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152000168</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>3600</v>
+        <v>10800</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/5867859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105660736</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/6179907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121746600</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>17064</v>
+        <v>24264</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/6190632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113588618</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>18630</v>
+        <v>24030</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>46166</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/6191671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123228974</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>6732</v>
+        <v>10332</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/6193503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121744859</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>14796</v>
+        <v>23796</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/6196602 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103710549</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>15462</v>
+        <v>24462</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>46135</v>
       </c>
-      <c r="K189" s="3"/>
+      <c r="K189" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/6197764 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121745523</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>11664</v>
+        <v>24264</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/6199177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106365539</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>17064</v>
+        <v>24264</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/6202800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105913026</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/6205228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113588828</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>8532</v>
+        <v>21132</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>46166</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/6209375 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105913460</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>17064</v>
+        <v>24264</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/6214539 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105912944</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1748007058/IF/IAY/6216360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131939996</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>1566</v>
+        <v>15966</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/64394 — Construction of IAY House -IAY REG. NO. MP-48-007-058-001/7</t>
+          <t>1748007058/IF/IAY/6247072 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103712531</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>14286</v>
+        <v>1800</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>42858</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/64396 — Construction of IAY House -IAY REG. NO. MP-48-007-058-001/5</t>
+          <t>1748007058/IF/IAY/6258486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120905979</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>14286</v>
+        <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>42858</v>
-[...3 lines deleted...]
-      </c>
+        <v>46121</v>
+      </c>
+      <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/64397 — Construction of IAY House -IAY REG. NO. MP-48-007-058-002/5</t>
+          <t>1748007058/IF/IAY/6271313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131939564</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>14282</v>
+        <v>1800</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>42858</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/787342 — Construction of IAY House -IAY REG. NO. MP1617812</t>
+          <t>1748007058/IF/IAY/6277855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149727890</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>16584</v>
+        <v>1800</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>43073</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/795868 — Construction of IAY House -IAY REG. NO. MP2236582</t>
+          <t>1748007058/IF/IAY/6282888 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103693473</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>15496</v>
+        <v>1800</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>42985</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/795983 — Construction of IAY House -IAY REG. NO. MP2244217</t>
+          <t>1748007058/IF/IAY/6296639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113588786</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>15482</v>
+        <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>42967</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/797167 — Construction of IAY House -IAY REG. NO. MP2331969</t>
+          <t>1748007058/IF/IAY/6317174 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102665232</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>15528</v>
+        <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>42879</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/802123 — Construction of IAY House -IAY REG. NO. MP2924467</t>
+          <t>1748007058/IF/IAY/6404629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126538730</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>15528</v>
+        <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>43109</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/802852 — Construction of IAY House -IAY REG. NO. MP3027240</t>
+          <t>1748007058/IF/IAY/64394 — Construction of IAY House -IAY REG. NO. MP-48-007-058-001/7</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>15488</v>
+        <v>14286</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>43057</v>
+        <v>42858</v>
       </c>
       <c r="K205" s="3" t="n">
         <v>43373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/851794 — Construction of IAY House -IAY REG. NO. MP1514403</t>
+          <t>1748007058/IF/IAY/64396 — Construction of IAY House -IAY REG. NO. MP-48-007-058-001/5</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>15524</v>
+        <v>14286</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>42875</v>
+        <v>42858</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>43373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/851877 — Construction of IAY House -IAY REG. NO. MP1515454</t>
+          <t>1748007058/IF/IAY/64397 — Construction of IAY House -IAY REG. NO. MP-48-007-058-002/5</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>15488</v>
+        <v>14282</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>42875</v>
+        <v>42858</v>
       </c>
       <c r="K207" s="3" t="n">
         <v>43373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/853083 — Construction of IAY House -IAY REG. NO. MP1528835</t>
+          <t>1748007058/IF/IAY/787342 — Construction of IAY House -IAY REG. NO. MP1617812</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>15480</v>
+        <v>16584</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>42875</v>
+        <v>43073</v>
       </c>
       <c r="K208" s="3" t="n">
-        <v>43210</v>
+        <v>43263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/853630 — Construction of IAY House -IAY REG. NO. MP1535644</t>
+          <t>1748007058/IF/IAY/795868 — Construction of IAY House -IAY REG. NO. MP2236582</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>15480</v>
+        <v>15496</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>42879</v>
+        <v>42985</v>
       </c>
       <c r="K209" s="3" t="n">
-        <v>43210</v>
+        <v>43305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/854697 — Construction of IAY House -IAY REG. NO. MP1548033</t>
+          <t>1748007058/IF/IAY/795983 — Construction of IAY House -IAY REG. NO. MP2244217</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>15516</v>
+        <v>15482</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>42875</v>
+        <v>42967</v>
       </c>
       <c r="K210" s="3" t="n">
-        <v>43326</v>
+        <v>43305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/855689 — Construction of IAY House -IAY REG. NO. MP1559590</t>
+          <t>1748007058/IF/IAY/797167 — Construction of IAY House -IAY REG. NO. MP2331969</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>16644</v>
+        <v>15528</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>43344</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/858949 — Construction of IAY House -IAY REG. NO. MP1600122</t>
+          <t>1748007058/IF/IAY/802123 — Construction of IAY House -IAY REG. NO. MP2924467</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>15512</v>
+        <v>15528</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>42875</v>
+        <v>43109</v>
       </c>
       <c r="K212" s="3" t="n">
-        <v>43373</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/907888 — Construction of IAY House -IAY REG. NO. MP2246485</t>
+          <t>1748007058/IF/IAY/802852 — Construction of IAY House -IAY REG. NO. MP3027240</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>15524</v>
+        <v>15488</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>42875</v>
+        <v>43057</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>43373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/907889 — Construction of IAY House -IAY REG. NO. MP2246489</t>
+          <t>1748007058/IF/IAY/851794 — Construction of IAY House -IAY REG. NO. MP1514403</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>15438</v>
+        <v>15524</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>42875</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>43373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/909364 — Construction of IAY House -IAY REG. NO. MP2267683</t>
+          <t>1748007058/IF/IAY/851877 — Construction of IAY House -IAY REG. NO. MP1515454</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>15576</v>
+        <v>15488</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>42875</v>
       </c>
       <c r="K215" s="3" t="n">
-        <v>43332</v>
+        <v>43373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/938003 — Construction of IAY House -IAY REG. NO. MP2783841</t>
+          <t>1748007058/IF/IAY/853083 — Construction of IAY House -IAY REG. NO. MP1528835</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>15220</v>
+        <v>15480</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>42879</v>
+        <v>42875</v>
       </c>
       <c r="K216" s="3" t="n">
-        <v>43365</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/939364 — Construction of IAY House -IAY REG. NO. MP2816634</t>
+          <t>1748007058/IF/IAY/853630 — Construction of IAY House -IAY REG. NO. MP1535644</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>15606</v>
+        <v>15480</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>42875</v>
+        <v>42879</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>43305</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/942487 — Construction of IAY House -IAY REG. NO. MP2857677</t>
+          <t>1748007058/IF/IAY/854697 — Construction of IAY House -IAY REG. NO. MP1548033</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>15486</v>
+        <v>15516</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>42874</v>
+        <v>42875</v>
       </c>
       <c r="K218" s="3" t="n">
-        <v>43305</v>
+        <v>43326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/943848 — Construction of IAY House -IAY REG. NO. MP2889433</t>
+          <t>1748007058/IF/IAY/855689 — Construction of IAY House -IAY REG. NO. MP1559590</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>15480</v>
+        <v>16644</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>42875</v>
+        <v>42879</v>
       </c>
       <c r="K219" s="3" t="n">
-        <v>43210</v>
+        <v>43344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/944193 — Construction of IAY House -IAY REG. NO. MP2899106</t>
+          <t>1748007058/IF/IAY/858949 — Construction of IAY House -IAY REG. NO. MP1600122</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>15484</v>
+        <v>15512</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>42875</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>43305</v>
+        <v>43373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/944870 — Construction of IAY House -IAY REG. NO. MP2913895</t>
+          <t>1748007058/IF/IAY/907888 — Construction of IAY House -IAY REG. NO. MP2246485</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>15588</v>
+        <v>15524</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>42879</v>
+        <v>42875</v>
       </c>
       <c r="K221" s="3" t="n">
-        <v>43332</v>
+        <v>43373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/944927 — Construction of IAY House -IAY REG. NO. MP2915482</t>
+          <t>1748007058/IF/IAY/907889 — Construction of IAY House -IAY REG. NO. MP2246489</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>15486</v>
+        <v>15438</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>42874</v>
+        <v>42875</v>
       </c>
       <c r="K222" s="3" t="n">
-        <v>43305</v>
+        <v>43373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/946151 — Construction of IAY House -IAY REG. NO. MP2944431</t>
+          <t>1748007058/IF/IAY/909364 — Construction of IAY House -IAY REG. NO. MP2267683</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>15486</v>
+        <v>15576</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>42874</v>
+        <v>42875</v>
       </c>
       <c r="K223" s="3" t="n">
-        <v>43305</v>
+        <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/948615 — Construction of IAY House -IAY REG. NO. MP3010991</t>
+          <t>1748007058/IF/IAY/938003 — Construction of IAY House -IAY REG. NO. MP2783841</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>15318</v>
+        <v>15220</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>42875</v>
+        <v>42879</v>
       </c>
       <c r="K224" s="3" t="n">
-        <v>43399</v>
+        <v>43365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/949290 — Construction of IAY House -IAY REG. NO. MP3027225</t>
+          <t>1748007058/IF/IAY/939364 — Construction of IAY House -IAY REG. NO. MP2816634</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>15220</v>
+        <v>15606</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>42875</v>
       </c>
       <c r="K225" s="3" t="n">
-        <v>43407</v>
+        <v>43305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/949483 — Construction of IAY House -IAY REG. NO. MP3031878</t>
+          <t>1748007058/IF/IAY/942487 — Construction of IAY House -IAY REG. NO. MP2857677</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>15568</v>
+        <v>15486</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>42875</v>
+        <v>42874</v>
       </c>
       <c r="K226" s="3" t="n">
-        <v>43373</v>
+        <v>43305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/949546 — Construction of IAY House -IAY REG. NO. MP3033475</t>
+          <t>1748007058/IF/IAY/943848 — Construction of IAY House -IAY REG. NO. MP2889433</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>42875</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/949662 — Construction of IAY House -IAY REG. NO. MP3036891</t>
+          <t>1748007058/IF/IAY/944193 — Construction of IAY House -IAY REG. NO. MP2899106</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>15484</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>42875</v>
       </c>
       <c r="K228" s="3" t="n">
         <v>43305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/982864 — Construction of IAY House -IAY REG. NO. MP3996125</t>
+          <t>1748007058/IF/IAY/944870 — Construction of IAY House -IAY REG. NO. MP2913895</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>15564</v>
+        <v>15588</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1748007058/IF/IAY/982937 — Construction of IAY House -IAY REG. NO. MP4001167</t>
+          <t>1748007058/IF/IAY/944927 — Construction of IAY House -IAY REG. NO. MP2915482</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>15486</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>42875</v>
+        <v>42874</v>
       </c>
       <c r="K230" s="3" t="n">
         <v>43305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1748007058/LD/22012034276938 — gp bhayana med bandhan gujri bai/dida</t>
+          <t>1748007058/IF/IAY/946151 — Construction of IAY House -IAY REG. NO. MP2944431</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>25000</v>
+        <v>15480</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>0</v>
+        <v>15486</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>42552</v>
-[...1 lines deleted...]
-      <c r="K231" s="3"/>
+        <v>42874</v>
+      </c>
+      <c r="K231" s="3" t="n">
+        <v>43305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1748007058/LD/22012034276940 — gp bhayana med bandhan manoj/devi prasad</t>
+          <t>1748007058/IF/IAY/948615 — Construction of IAY House -IAY REG. NO. MP3010991</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>25000</v>
+        <v>15480</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>0</v>
+        <v>15318</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>42484</v>
-[...1 lines deleted...]
-      <c r="K232" s="3"/>
+        <v>42875</v>
+      </c>
+      <c r="K232" s="3" t="n">
+        <v>43399</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1748007058/LD/22012034276941 — gp bhayana med bandhan shushila bai /harishankar</t>
+          <t>1748007058/IF/IAY/949290 — Construction of IAY House -IAY REG. NO. MP3027225</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>25000</v>
+        <v>15480</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>0</v>
+        <v>15220</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>42484</v>
-[...1 lines deleted...]
-      <c r="K233" s="3"/>
+        <v>42875</v>
+      </c>
+      <c r="K233" s="3" t="n">
+        <v>43407</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1748007058/LD/22012034276942 — gp bhayana med bandhan sonal/harinarayan</t>
+          <t>1748007058/IF/IAY/949483 — Construction of IAY House -IAY REG. NO. MP3031878</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>25000</v>
+        <v>15480</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>0</v>
+        <v>15568</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>42552</v>
-[...1 lines deleted...]
-      <c r="K234" s="3"/>
+        <v>42875</v>
+      </c>
+      <c r="K234" s="3" t="n">
+        <v>43373</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1748007058/LD/22012034276943 — gp bhayana med bandhan ramkisan /jankiprasad</t>
+          <t>1748007058/IF/IAY/949546 — Construction of IAY House -IAY REG. NO. MP3033475</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>25000</v>
+        <v>15480</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>42484</v>
-[...1 lines deleted...]
-      <c r="K235" s="3"/>
+        <v>42875</v>
+      </c>
+      <c r="K235" s="3" t="n">
+        <v>43210</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1748007058/LD/22012034296665 — GP Bhiyana shantidham vikash yojan Bhiyana</t>
+          <t>1748007058/IF/IAY/949662 — Construction of IAY House -IAY REG. NO. MP3036891</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>0</v>
+        <v>15484</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>42734</v>
-[...1 lines deleted...]
-      <c r="K236" s="3"/>
+        <v>42875</v>
+      </c>
+      <c r="K236" s="3" t="n">
+        <v>43305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1748007058/LD/22012034300339 — GP Bhiyana shantidham vikash karya bhiyan</t>
+          <t>1748007058/IF/IAY/982864 — Construction of IAY House -IAY REG. NO. MP3996125</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>0</v>
+        <v>15564</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>42852</v>
-[...1 lines deleted...]
-      <c r="K237" s="3"/>
+        <v>42879</v>
+      </c>
+      <c r="K237" s="3" t="n">
+        <v>43332</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1748007058/LD/22012034311224 — GP Bhyana shantidham Gram Nanoti</t>
+          <t>1748007058/IF/IAY/982937 — Construction of IAY House -IAY REG. NO. MP4001167</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>0</v>
+        <v>15486</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>42852</v>
-[...1 lines deleted...]
-      <c r="K238" s="3"/>
+        <v>42875</v>
+      </c>
+      <c r="K238" s="3" t="n">
+        <v>43305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1748007058/LD/3799391835 — ग्राम पंचायत भ्‍याना मेढ बंधान कार्य हितग्राही भरो</t>
+          <t>1748007058/LD/22012034276938 — gp bhayana med bandhan gujri bai/dida</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>22000</v>
+        <v>25000</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>19272</v>
+        <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>41423</v>
-[...3 lines deleted...]
-      </c>
+        <v>42552</v>
+      </c>
+      <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1748007058/LD/3799391838 — ग्राम पंचायत भ्‍याना मेढ बंधान कार्य हितग्राही नत्</t>
+          <t>1748007058/LD/22012034276940 — gp bhayana med bandhan manoj/devi prasad</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>22000</v>
+        <v>25000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>19272</v>
+        <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>41423</v>
-[...3 lines deleted...]
-      </c>
+        <v>42484</v>
+      </c>
+      <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1748007058/LD/3799391874 — ग्राम पंचायत भ्‍याना मेढ बंधान कार्य हितग्राही तिल</t>
+          <t>1748007058/LD/22012034276941 — gp bhayana med bandhan shushila bai /harishankar</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>22000</v>
+        <v>25000</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>18396</v>
+        <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>41423</v>
-[...3 lines deleted...]
-      </c>
+        <v>42484</v>
+      </c>
+      <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1748007058/OP/9425882776 — ग़ाम पंचातय भ्याना शांतिधाम विकास योजना</t>
+          <t>1748007058/LD/22012034276942 — gp bhayana med bandhan sonal/harinarayan</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>278000</v>
+        <v>25000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>107126</v>
+        <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>41550</v>
-[...3 lines deleted...]
-      </c>
+        <v>42552</v>
+      </c>
+      <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1748007058/OP/9425882777 — ग़ाम पंचातय भ्याना शांतिधाम विकास महोली योजना</t>
+          <t>1748007058/LD/22012034276943 — gp bhayana med bandhan ramkisan /jankiprasad</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>319000</v>
+        <v>25000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>155341.4</v>
+        <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>41550</v>
-[...3 lines deleted...]
-      </c>
+        <v>42484</v>
+      </c>
+      <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1748007058/PG/22012034305867 — GP Bhyana playground Gram Maholi</t>
+          <t>1748007058/LD/22012034296665 — GP Bhiyana shantidham vikash yojan Bhiyana</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>230000</v>
+        <v>180000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>42853</v>
+        <v>42734</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1748007058/PG/22012034306036 — GP Bhiyana khel medan Nanoti</t>
+          <t>1748007058/LD/22012034300339 — GP Bhiyana shantidham vikash karya bhiyan</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>153000</v>
+        <v>180000</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>42645</v>
+        <v>42852</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1748007058/PG/9425891994 — GP Bhiyana khel medan karya Bhiyana</t>
+          <t>1748007058/LD/22012034311224 — GP Bhyana shantidham Gram Nanoti</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>72000</v>
+        <v>180000</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>65112</v>
+        <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>42734</v>
-[...3 lines deleted...]
-      </c>
+        <v>42852</v>
+      </c>
+      <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/1055 — ग्राम पंचायत भ्‍याना हजारीबाबा देवस्‍थान के पास पुलिया निमार्ण ग्राम महोली 1055</t>
+          <t>1748007058/LD/3799391835 — ग्राम पंचायत भ्‍याना मेढ बंधान कार्य हितग्राही भरो</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>200000</v>
+        <v>22000</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>264267</v>
+        <v>19272</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>39879</v>
+        <v>41423</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>41642</v>
+        <v>41643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/1813 — ग्राम पंचायत भ्‍याना रिपटा मिार्ण कार्य कल्‍याण सिह के खेत के पास 1813</t>
+          <t>1748007058/LD/3799391838 — ग्राम पंचायत भ्‍याना मेढ बंधान कार्य हितग्राही नत्</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>230000</v>
+        <v>22000</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>180164</v>
+        <v>19272</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>39982</v>
+        <v>41423</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>40700</v>
+        <v>41643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/1814 — ग्राम पंचायत भ्‍याना रिपटा निमार्ण कार्य भरोसी हरिजन के खेत के पास 1814</t>
+          <t>1748007058/LD/3799391874 — ग्राम पंचायत भ्‍याना मेढ बंधान कार्य हितग्राही तिल</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>230000</v>
+        <v>22000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>93906</v>
+        <v>18396</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>39982</v>
+        <v>41423</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>40700</v>
+        <v>41643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/20 — पंचायत का नाम - भ्‍याना - कार्य का नाम -  द्वितीय श्रेणी मार्ग मातामन्दिर भ्‍यान सेमहोली की ओर20</t>
+          <t>1748007058/OP/9425882776 — ग़ाम पंचातय भ्याना शांतिधाम विकास योजना</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>419000</v>
+        <v>278000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>4294</v>
+        <v>107126</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>39227</v>
+        <v>41550</v>
       </c>
       <c r="K250" s="3" t="n">
-        <v>41642</v>
+        <v>43458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034175518 — ग्राम पंचायत भ्‍याना  जगदीश महाराज के घर से स्‍कूल</t>
+          <t>1748007058/OP/9425882777 — ग़ाम पंचातय भ्याना शांतिधाम विकास महोली योजना</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>119594</v>
+        <v>319000</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>15768</v>
+        <v>155341.4</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>41473</v>
+        <v>41550</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>41642</v>
+        <v>43458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034185808 — ग़ाम पंचातय भ्याना चनखारी खरंजा निर्माण देवेन्दसिं</t>
+          <t>1748007058/PG/22012034305867 — GP Bhyana playground Gram Maholi</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>285000</v>
+        <v>230000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>151137.66</v>
+        <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>41550</v>
-[...3 lines deleted...]
-      </c>
+        <v>42853</v>
+      </c>
+      <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034185810 — ग़ाम पंचातय भ्याना चनखारी खरंजा निर्माण सामुदायिक</t>
+          <t>1748007058/PG/22012034306036 — GP Bhiyana khel medan Nanoti</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>285000</v>
+        <v>153000</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>226103</v>
+        <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>41550</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034189997 — ग़ाम पंचायत भ्याना सी.सी. रोड नाली सहित भरोसी आदिव</t>
+          <t>1748007058/PG/9425891994 — GP Bhiyana khel medan karya Bhiyana</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>103000</v>
+        <v>72000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>96700</v>
+        <v>65112</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>41559</v>
+        <v>42734</v>
       </c>
       <c r="K254" s="3" t="n">
-        <v>42617</v>
+        <v>43458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034189998 — ग़ाम पंचायत भ्याना पुलिया निर्माण आदिवासी बस्ती के</t>
+          <t>1748007058/RC/1055 — ग्राम पंचायत भ्‍याना हजारीबाबा देवस्‍थान के पास पुलिया निमार्ण ग्राम महोली 1055</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>203000</v>
+        <v>200000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>103063.03</v>
+        <v>264267</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>41559</v>
+        <v>39879</v>
       </c>
       <c r="K255" s="3" t="n">
-        <v>44029</v>
+        <v>41642</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034205920 — भ्‍याना सी.सी. रोड नाली सहित शेरसिंह के घर से मन ग</t>
+          <t>1748007058/RC/1813 — ग्राम पंचायत भ्‍याना रिपटा मिार्ण कार्य कल्‍याण सिह के खेत के पास 1813</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>199000</v>
+        <v>230000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>96186</v>
+        <v>180164</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>41696</v>
+        <v>39982</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>42617</v>
+        <v>40700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034211803 — भ्‍याना सुदूर संपर्क मुख्‍यमंत्री रोड से बावरोद की</t>
+          <t>1748007058/RC/1814 — ग्राम पंचायत भ्‍याना रिपटा निमार्ण कार्य भरोसी हरिजन के खेत के पास 1814</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>1497000</v>
+        <v>230000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>254096.37</v>
+        <v>93906</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>41705</v>
+        <v>39982</v>
       </c>
       <c r="K257" s="3" t="n">
-        <v>42710</v>
+        <v>40700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034211814 — भ्‍याना सुदूर संपर्क जगतसिह के घ से मुख्‍यमंत्री र</t>
+          <t>1748007058/RC/20 — पंचायत का नाम - भ्‍याना - कार्य का नाम -  द्वितीय श्रेणी मार्ग मातामन्दिर भ्‍यान सेमहोली की ओर20</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>682000</v>
+        <v>419000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>438</v>
+        <v>4294</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>41705</v>
+        <v>39227</v>
       </c>
       <c r="K258" s="3" t="n">
-        <v>42710</v>
+        <v>41642</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034212516 — भ्‍याना चनखारी खंरजा नाली सहित देलत के मकान से तिग</t>
+          <t>1748007058/RC/22012034175518 — ग्राम पंचायत भ्‍याना  जगदीश महाराज के घर से स्‍कूल</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>451000</v>
+        <v>119594</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>348272.62</v>
+        <v>15768</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>41705</v>
+        <v>41473</v>
       </c>
       <c r="K259" s="3" t="n">
-        <v>44331</v>
+        <v>41642</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034289785 — GP Bhiyana CC Road Harijan mohalla mi maholi</t>
+          <t>1748007058/RC/22012034185808 — ग़ाम पंचातय भ्याना चनखारी खरंजा निर्माण देवेन्दसिं</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>50000</v>
+        <v>285000</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>0</v>
+        <v>151137.66</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>41743</v>
-[...1 lines deleted...]
-      <c r="K260" s="3"/>
+        <v>41550</v>
+      </c>
+      <c r="K260" s="3" t="n">
+        <v>44029</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034289787 — GP Bhiyana CC road Banjara chakk Harijan Mohalla mi Bhiyana chakk</t>
+          <t>1748007058/RC/22012034185810 — ग़ाम पंचातय भ्याना चनखारी खरंजा निर्माण सामुदायिक</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>50000</v>
+        <v>285000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>0</v>
+        <v>226103</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>42529</v>
-[...1 lines deleted...]
-      <c r="K261" s="3"/>
+        <v>41550</v>
+      </c>
+      <c r="K261" s="3" t="n">
+        <v>44029</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034289788 — GP Bhiyana CC Road Nanoti se  Sekhpur ki or</t>
+          <t>1748007058/RC/22012034189997 — ग़ाम पंचायत भ्याना सी.सी. रोड नाली सहित भरोसी आदिव</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>50000</v>
+        <v>103000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>18999</v>
+        <v>96700</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>42405</v>
+        <v>41559</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>43579</v>
+        <v>42617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034317170 — CC Road Bhiyana Banjara chakk Harijan Mohalle mi</t>
+          <t>1748007058/RC/22012034189998 — ग़ाम पंचायत भ्याना पुलिया निर्माण आदिवासी बस्ती के</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>50000</v>
+        <v>203000</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>21246</v>
+        <v>103063.03</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>42709</v>
+        <v>41559</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>43706</v>
+        <v>44029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034323543 — GP Bhiyana cc sadak nirman</t>
+          <t>1748007058/RC/22012034205920 — भ्‍याना सी.सी. रोड नाली सहित शेरसिंह के घर से मन ग</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>300000</v>
+        <v>199000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>0</v>
+        <v>96186</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K264" s="3"/>
+        <v>41696</v>
+      </c>
+      <c r="K264" s="3" t="n">
+        <v>42617</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034325929 — GP Bhiyana sudur sadak Nanoti se Shekhpur ki or</t>
+          <t>1748007058/RC/22012034211803 — भ्‍याना सुदूर संपर्क मुख्‍यमंत्री रोड से बावरोद की</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>1325000</v>
+        <v>1497000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>905436</v>
+        <v>254096.37</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>42784</v>
+        <v>41705</v>
       </c>
       <c r="K265" s="3" t="n">
-        <v>44326</v>
+        <v>42710</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034353301 — Gp BhaynaC.C. Road Nirman Shekhpur Seema se Bhayana nanoti Tak</t>
+          <t>1748007058/RC/22012034211814 — भ्‍याना सुदूर संपर्क जगतसिह के घ से मुख्‍यमंत्री र</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>95000</v>
+        <v>682000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>0</v>
+        <v>438</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K266" s="3"/>
+        <v>41705</v>
+      </c>
+      <c r="K266" s="3" t="n">
+        <v>42710</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034373271 — GP Bhiyana cc sadak</t>
+          <t>1748007058/RC/22012034212516 — भ्‍याना चनखारी खंरजा नाली सहित देलत के मकान से तिग</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>0</v>
+        <v>451000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>0</v>
+        <v>348272.62</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K267" s="3"/>
+        <v>41705</v>
+      </c>
+      <c r="K267" s="3" t="n">
+        <v>44331</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034388660 — GP Bhayana C.C. Road Nali sahit Nirman Shekpur Seema se Nanoti ki or</t>
+          <t>1748007058/RC/22012034289785 — GP Bhiyana CC Road Harijan mohalla mi maholi</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>95000</v>
+        <v>50000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>95004</v>
+        <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>43329</v>
-[...3 lines deleted...]
-      </c>
+        <v>41743</v>
+      </c>
+      <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034394722 — c.c.rod nirman ramjanke mandir sadakn se mandir takn maholi</t>
+          <t>1748007058/RC/22012034289787 — GP Bhiyana CC road Banjara chakk Harijan Mohalla mi Bhiyana chakk</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>44000</v>
+        <v>50000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>38628</v>
+        <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>43468</v>
-[...3 lines deleted...]
-      </c>
+        <v>42529</v>
+      </c>
+      <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034394724 — c.c.rode holi tigadda se prtaap singh ke geraj ke or</t>
+          <t>1748007058/RC/22012034289788 — GP Bhiyana CC Road Nanoti se  Sekhpur ki or</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>95000</v>
+        <v>50000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>59508</v>
+        <v>18999</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>43468</v>
+        <v>42405</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>43696</v>
+        <v>43579</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034435231 — c.c.kharanja  maholi</t>
+          <t>1748007058/RC/22012034317170 — CC Road Bhiyana Banjara chakk Harijan Mohalle mi</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>31680</v>
+        <v>21246</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>43650</v>
+        <v>42709</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>43696</v>
+        <v>43706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034532274 — C C rood niirmana pratap singh  ke makan se hanuman je maharaj mandir ki or</t>
+          <t>1748007058/RC/22012034323543 — GP Bhiyana cc sadak nirman</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>43095</v>
+        <v>300000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>42180</v>
+        <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>44079</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034532278 — C C rod nirman mukhyamanre sadak se panchyat  ke or</t>
+          <t>1748007058/RC/22012034325929 — GP Bhiyana sudur sadak Nanoti se Shekhpur ki or</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>65981</v>
+        <v>1325000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>65930</v>
+        <v>905436</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>44079</v>
+        <v>42784</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>44153</v>
+        <v>44326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034532284 — nali  c c rajendra singh ke makan sse mmukhyamantrre sadak ke or</t>
+          <t>1748007058/RC/22012034353301 — Gp BhaynaC.C. Road Nirman Shekhpur Seema se Bhayana nanoti Tak</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>9000</v>
+        <v>95000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>11400</v>
+        <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>44079</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034539199 — C C Rod niman sitaram maharaj ke makan se puliya ke or</t>
+          <t>1748007058/RC/22012034373271 — GP Bhiyana cc sadak</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>40162</v>
+        <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>39900</v>
+        <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>44097</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034539202 — C C Rod mukhyamantre sadak se shivraj singh ke makan ke or</t>
+          <t>1748007058/RC/22012034388660 — GP Bhayana C.C. Road Nali sahit Nirman Shekpur Seema se Nanoti ki or</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>66618</v>
+        <v>95000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>66120</v>
+        <v>95004</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>44097</v>
+        <v>43329</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>44306</v>
+        <v>44173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034542756 — C.C. Road Nirman Davenport singh ke makan se mata mandir ke or</t>
+          <t>1748007058/RC/22012034394722 — c.c.rod nirman ramjanke mandir sadakn se mandir takn maholi</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>37612</v>
+        <v>44000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>37620</v>
+        <v>38628</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>44103</v>
+        <v>43468</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>44153</v>
+        <v>43706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034564121 — C C Rod nirman shriram maharaj ke makan se puliya ke or</t>
+          <t>1748007058/RC/22012034394724 — c.c.rode holi tigadda se prtaap singh ke geraj ke or</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>27540</v>
+        <v>95000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>0</v>
+        <v>59508</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>44152</v>
-[...1 lines deleted...]
-      <c r="K278" s="3"/>
+        <v>43468</v>
+      </c>
+      <c r="K278" s="3" t="n">
+        <v>43696</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034564122 — C C Rod nirman shriram maharaj ke makan se puliya ke or</t>
+          <t>1748007058/RC/22012034435231 — c.c.kharanja  maholi</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>0</v>
+        <v>31680</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>44152</v>
-[...1 lines deleted...]
-      <c r="K279" s="3"/>
+        <v>43650</v>
+      </c>
+      <c r="K279" s="3" t="n">
+        <v>43696</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034579256 — C C Rod nirman narayan adiwasi ke makan se shersingh ke makan ke or</t>
+          <t>1748007058/RC/22012034532274 — C C rood niirmana pratap singh  ke makan se hanuman je maharaj mandir ki or</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>82620</v>
+        <v>43095</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>79902</v>
+        <v>42180</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>44465</v>
+        <v>44079</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>44572</v>
+        <v>44206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034585509 — C c rode nirman vakeel ke makan se shriram ke makam ke or</t>
+          <t>1748007058/RC/22012034532278 — C C rod nirman mukhyamanre sadak se panchyat  ke or</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>67094</v>
+        <v>65981</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>66971</v>
+        <v>65930</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>44499</v>
+        <v>44079</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>44572</v>
+        <v>44153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034648413 — Cc road nirman kary mulayam singh ke makan se arjun singh ke makan ki or</t>
+          <t>1748007058/RC/22012034532284 — nali  c c rajendra singh ke makan sse mmukhyamantrre sadak ke or</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>35635</v>
+        <v>9000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>33496</v>
+        <v>11400</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>45207</v>
+        <v>44079</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>45531</v>
+        <v>44208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034659417 — Cc road nirman kary arjun singh ke makan se veer singh ke makan ki or</t>
+          <t>1748007058/RC/22012034539199 — C C Rod niman sitaram maharaj ke makan se puliya ke or</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>0</v>
+        <v>40162</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>0</v>
+        <v>39900</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>45155</v>
-[...1 lines deleted...]
-      <c r="K283" s="3"/>
+        <v>44097</v>
+      </c>
+      <c r="K283" s="3" t="n">
+        <v>44143</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034659423 — Cc road nirman kary arjun singh ke makan se veer singh ke makan ki or</t>
+          <t>1748007058/RC/22012034539202 — C C Rod mukhyamantre sadak se shivraj singh ke makan ke or</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>22493</v>
+        <v>66618</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>18073</v>
+        <v>66120</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>45207</v>
+        <v>44097</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>45531</v>
+        <v>44306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034836802 — Cc road nirman kary santosh singh ke makan se prakash singh ke makan tak</t>
+          <t>1748007058/RC/22012034542756 — C.C. Road Nirman Davenport singh ke makan se mata mandir ke or</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>92083</v>
+        <v>37612</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>0</v>
+        <v>37620</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>45682</v>
-[...1 lines deleted...]
-      <c r="K285" s="3"/>
+        <v>44103</v>
+      </c>
+      <c r="K285" s="3" t="n">
+        <v>44153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034845278 — Cc road nirman kary rambabu mishra ke makan se hate singh ke makan ki or</t>
+          <t>1748007058/RC/22012034564121 — C C Rod nirman shriram maharaj ke makan se puliya ke or</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>46953</v>
+        <v>27540</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>45761</v>
+        <v>44152</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034845280 — Cc road nirman kary main road se hate singh ke makan ki or</t>
+          <t>1748007058/RC/22012034564122 — C C Rod nirman shriram maharaj ke makan se puliya ke or</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>46688</v>
+        <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>45761</v>
+        <v>44152</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/22012034853696 — Cc road nirman Phool singh ke makan se Chotelal ke makan ki or evam Cm sadak se mata mandir ki or</t>
+          <t>1748007058/RC/22012034579256 — C C Rod nirman narayan adiwasi ke makan se shersingh ke makan ke or</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>48901</v>
+        <v>82620</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>0</v>
+        <v>79902</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>46049</v>
-[...1 lines deleted...]
-      <c r="K288" s="3"/>
+        <v>44465</v>
+      </c>
+      <c r="K288" s="3" t="n">
+        <v>44572</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/39 — द्वितीय श्रेणी धार वमुरिया खूरिया बामौरी रोड से पहोली तालाब तक 39</t>
+          <t>1748007058/RC/22012034585509 — C c rode nirman vakeel ke makan se shriram ke makam ke or</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>275000</v>
+        <v>67094</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>140859</v>
+        <v>66971</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>39235</v>
+        <v>44499</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>40600</v>
+        <v>44572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/5807 — ग्राम पंचायत भ्‍याना पुलिया निमार्ण तिगडडा नाला भ्‍याना चक्‍क</t>
+          <t>1748007058/RC/22012034648413 — Cc road nirman kary mulayam singh ke makan se arjun singh ke makan ki or</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>497000</v>
+        <v>35635</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>434952</v>
+        <v>33496</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>40693</v>
+        <v>45207</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>41642</v>
+        <v>45531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/5934 — ग्राम पंचायत भ्‍याना मिटटी मुरम कार्य माता मंदिर से श्री हनुमान जी मंदिर कल्‍लू के घर की ओर</t>
+          <t>1748007058/RC/22012034659417 — Cc road nirman kary arjun singh ke makan se veer singh ke makan ki or</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>26108</v>
+        <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>40902</v>
-[...3 lines deleted...]
-      </c>
+        <v>45155</v>
+      </c>
+      <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/5935 — ग्राम पंचायत भ्‍याना चनखारी खरंजा नाली दोनो और निर्माण बल्‍देवसिह के मकान से बरहाई माता मंदिर</t>
+          <t>1748007058/RC/22012034659423 — Cc road nirman kary arjun singh ke makan se veer singh ke makan ki or</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>187000</v>
+        <v>22493</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>114770</v>
+        <v>18073</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>40961</v>
+        <v>45207</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>41467</v>
+        <v>45531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/6096 — ग्राम पंचायत भ्‍याना पंचपरमेश्‍वर योजना सीसी खरंजा बलराम महाराज के मकान से राजा भाई के मकान की ओर</t>
+          <t>1748007058/RC/22012034836802 — Cc road nirman kary santosh singh ke makan se prakash singh ke makan tak</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>250000</v>
+        <v>92083</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>146472</v>
+        <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>41105</v>
-[...3 lines deleted...]
-      </c>
+        <v>45682</v>
+      </c>
+      <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RC/6156 — 1748007058/RC/6156</t>
+          <t>1748007058/RC/22012034845278 — Cc road nirman kary rambabu mishra ke makan se hate singh ke makan ki or</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>120000</v>
+        <v>46953</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>41680</v>
+        <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>41354</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034259843 — GP Bhyana Sochaly Amar singh / Brajlal</t>
+          <t>1748007058/RC/22012034845280 — Cc road nirman kary main road se hate singh ke makan ki or</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>5400</v>
+        <v>46688</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>4639.92</v>
+        <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>41929</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034259847 — GP Bhyana Sochaly Komal singh / Bujbal</t>
+          <t>1748007058/RC/22012034853696 — Cc road nirman Phool singh ke makan se Chotelal ke makan ki or evam Cm sadak se mata mandir ki or</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>5400</v>
+        <v>48901</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>4640</v>
+        <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>41867</v>
-[...3 lines deleted...]
-      </c>
+        <v>46049</v>
+      </c>
+      <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034259849 — GP Bhyana Sochaly Dolat / Halka</t>
+          <t>1748007058/RC/39 — द्वितीय श्रेणी धार वमुरिया खूरिया बामौरी रोड से पहोली तालाब तक 39</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>5400</v>
+        <v>275000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>4640</v>
+        <v>140859</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>41867</v>
+        <v>39235</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>42580</v>
+        <v>40600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034259851 — GP Bhyana Sochaly Kashiram / Pooran</t>
+          <t>1748007058/RC/5807 — ग्राम पंचायत भ्‍याना पुलिया निमार्ण तिगडडा नाला भ्‍याना चक्‍क</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>5400</v>
+        <v>497000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>4640</v>
+        <v>434952</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>41867</v>
+        <v>40693</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>42580</v>
+        <v>41642</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034259853 — GP Bhyana Sochaly Mihilal sen / Harprashad</t>
+          <t>1748007058/RC/5934 — ग्राम पंचायत भ्‍याना मिटटी मुरम कार्य माता मंदिर से श्री हनुमान जी मंदिर कल्‍लू के घर की ओर</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>5400</v>
+        <v>498000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>0</v>
+        <v>26108</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>41755</v>
-[...1 lines deleted...]
-      <c r="K299" s="3"/>
+        <v>40902</v>
+      </c>
+      <c r="K299" s="3" t="n">
+        <v>41375</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034259854 — GP Bhyana Sochaly Prem bai w/o Kanchedi</t>
+          <t>1748007058/RC/5935 — ग्राम पंचायत भ्‍याना चनखारी खरंजा नाली दोनो और निर्माण बल्‍देवसिह के मकान से बरहाई माता मंदिर</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>5400</v>
+        <v>187000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>4640</v>
+        <v>114770</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>41867</v>
+        <v>40961</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>42580</v>
+        <v>41467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034259856 — GP Bhyana Sochaly Seetaram / Khayaliram</t>
+          <t>1748007058/RC/6096 — ग्राम पंचायत भ्‍याना पंचपरमेश्‍वर योजना सीसी खरंजा बलराम महाराज के मकान से राजा भाई के मकान की ओर</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>5400</v>
+        <v>250000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>146472</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>41755</v>
-[...1 lines deleted...]
-      <c r="K301" s="3"/>
+        <v>41105</v>
+      </c>
+      <c r="K301" s="3" t="n">
+        <v>41353</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034259859 — GP Bhyana Sochaly Mishrilal / sukka</t>
+          <t>1748007058/RC/6156 — 1748007058/RC/6156</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>5400</v>
+        <v>120000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>3835</v>
+        <v>41680</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>41955</v>
+        <v>41354</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>42580</v>
+        <v>41642</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034259864 — GP Bhyana Sochaly Sobharam / Nannu</t>
+          <t>1748007058/RS/22012034259843 — GP Bhyana Sochaly Amar singh / Brajlal</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>4640</v>
+        <v>4639.92</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>41867</v>
+        <v>41929</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>42580</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034259866 — GP Bhyana Sochaly Dhan singh / Lacchu</t>
+          <t>1748007058/RS/22012034259847 — GP Bhyana Sochaly Komal singh / Bujbal</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>4640</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>41867</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>42580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034259868 — GP Bhyana Sochaly Rajesh / Mansharam</t>
+          <t>1748007058/RS/22012034259849 — GP Bhyana Sochaly Dolat / Halka</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>4640</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>41867</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>42580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034259870 — GP Bhyana Sochaly Hallu / Dojeelal</t>
+          <t>1748007058/RS/22012034259851 — GP Bhyana Sochaly Kashiram / Pooran</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>4640</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>41867</v>
       </c>
       <c r="K306" s="3" t="n">
         <v>42580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034259878 — GP Bhyana Sochaly Bhajju / Mansharam</t>
+          <t>1748007058/RS/22012034259853 — GP Bhyana Sochaly Mihilal sen / Harprashad</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>4620</v>
+        <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>41955</v>
-[...3 lines deleted...]
-      </c>
+        <v>41755</v>
+      </c>
+      <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034259881 — GP Bhyan Sochaly Malkhan Singh / Ratan singh</t>
+          <t>1748007058/RS/22012034259854 — GP Bhyana Sochaly Prem bai w/o Kanchedi</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>1480</v>
+        <v>4640</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>41955</v>
+        <v>41867</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>42095</v>
+        <v>42580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034259882 — GP Bhyan Sochaly Prem singh / Rajaram</t>
+          <t>1748007058/RS/22012034259856 — GP Bhyana Sochaly Seetaram / Khayaliram</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>4640</v>
+        <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>41867</v>
-[...3 lines deleted...]
-      </c>
+        <v>41755</v>
+      </c>
+      <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034259884 — GP Bhyan Sochaly Gorabai / Kanchedi</t>
+          <t>1748007058/RS/22012034259859 — GP Bhyana Sochaly Mishrilal / sukka</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>4640</v>
+        <v>3835</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>41867</v>
+        <v>41955</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>42580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034263230 — GP Bhyana sochaly Bharoshi / shankar</t>
+          <t>1748007058/RS/22012034259864 — GP Bhyana Sochaly Sobharam / Nannu</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>4639.92</v>
+        <v>4640</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>41929</v>
+        <v>41867</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>45472</v>
+        <v>42580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034263233 — GP Bhyana Sochaly Natthu / Chandan</t>
+          <t>1748007058/RS/22012034259866 — GP Bhyana Sochaly Dhan singh / Lacchu</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>4639.92</v>
+        <v>4640</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>41929</v>
+        <v>41867</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>45472</v>
+        <v>42580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034263234 — GP Bhyana Sochaly Jashrath / Hallu</t>
+          <t>1748007058/RS/22012034259868 — GP Bhyana Sochaly Rajesh / Mansharam</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>0</v>
+        <v>4640</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>41955</v>
-[...1 lines deleted...]
-      <c r="K313" s="3"/>
+        <v>41867</v>
+      </c>
+      <c r="K313" s="3" t="n">
+        <v>42580</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034263236 — GP Bhyana Sochaly Ramwati bai / khubsingh</t>
+          <t>1748007058/RS/22012034259870 — GP Bhyana Sochaly Hallu / Dojeelal</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>0</v>
+        <v>4640</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>41755</v>
-[...1 lines deleted...]
-      <c r="K314" s="3"/>
+        <v>41867</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>42580</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034263238 — GP Bhyana Sochaly Balram / Shriram</t>
+          <t>1748007058/RS/22012034259878 — GP Bhyana Sochaly Bhajju / Mansharam</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>0</v>
+        <v>4620</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>41755</v>
-[...1 lines deleted...]
-      <c r="K315" s="3"/>
+        <v>41955</v>
+      </c>
+      <c r="K315" s="3" t="n">
+        <v>42095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034263240 — GP Bhyana Sochaly Phool singh / kanchedi</t>
+          <t>1748007058/RS/22012034259881 — GP Bhyan Sochaly Malkhan Singh / Ratan singh</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>0</v>
+        <v>1480</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>41955</v>
       </c>
-      <c r="K316" s="3"/>
+      <c r="K316" s="3" t="n">
+        <v>42095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034263243 — GP Bhyana Sochaly Jayram / Harprashad</t>
+          <t>1748007058/RS/22012034259882 — GP Bhyan Sochaly Prem singh / Rajaram</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>0</v>
+        <v>4640</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>41755</v>
-[...1 lines deleted...]
-      <c r="K317" s="3"/>
+        <v>41867</v>
+      </c>
+      <c r="K317" s="3" t="n">
+        <v>42580</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034263244 — GP Bhyana Sochaly Somat / Brajlal</t>
+          <t>1748007058/RS/22012034259884 — GP Bhyan Sochaly Gorabai / Kanchedi</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>3139.92</v>
+        <v>4640</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>41929</v>
+        <v>41867</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>45472</v>
+        <v>42580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034263245 — GP Bhyana Sochaly Rammilan / Hariram</t>
+          <t>1748007058/RS/22012034263230 — GP Bhyana sochaly Bharoshi / shankar</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>4326</v>
+        <v>4639.92</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>41929</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>45472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034497581 — Samudaika Swachhata Parisar Gram Panchyat Bhyana</t>
+          <t>1748007058/RS/22012034263233 — GP Bhyana Sochaly Natthu / Chandan</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>86000</v>
+        <v>5400</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>42370</v>
+        <v>4639.92</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>44103</v>
+        <v>41929</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>44686</v>
+        <v>45472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034532535 — SWM sokhta gadda premadiwasi ke makan ke pass</t>
+          <t>1748007058/RS/22012034263234 — GP Bhyana Sochaly Jashrath / Hallu</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>14467.3</v>
+        <v>5400</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>14222</v>
+        <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>44526</v>
-[...3 lines deleted...]
-      </c>
+        <v>41955</v>
+      </c>
+      <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012034532540 — SWM sokhta gadda dhhannu rajak ke makan ke pass</t>
+          <t>1748007058/RS/22012034263236 — GP Bhyana Sochaly Ramwati bai / khubsingh</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>14467.3</v>
+        <v>5400</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>14222</v>
+        <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>44526</v>
-[...3 lines deleted...]
-      </c>
+        <v>41755</v>
+      </c>
+      <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1748007058/RS/22012035114152 — Nali nirman kary sitaram Singh dangi ke makan se mukhyamantri sadak ki or</t>
+          <t>1748007058/RS/22012034263238 — GP Bhyana Sochaly Balram / Shriram</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>25771</v>
+        <v>5400</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>23156</v>
+        <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>45207</v>
-[...3 lines deleted...]
-      </c>
+        <v>41755</v>
+      </c>
+      <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/ — ग्राम पंचायत भ्‍याना माता मंदिर भ्‍याना के कुआ के पास 1033</t>
+          <t>1748007058/RS/22012034263240 — GP Bhyana Sochaly Phool singh / kanchedi</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>39448</v>
+        <v>41955</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/1022 — ग्राम पंचायत भ्‍याना सखीवाई/नारान सिह 1022</t>
+          <t>1748007058/RS/22012034263243 — GP Bhyana Sochaly Jayram / Harprashad</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>96000</v>
+        <v>5400</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>39576</v>
-[...3 lines deleted...]
-      </c>
+        <v>41755</v>
+      </c>
+      <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/1023 — ग्राम पंचायत भ्‍याना फूलावाई/फेलू 1023</t>
+          <t>1748007058/RS/22012034263244 — GP Bhyana Sochaly Somat / Brajlal</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>96000</v>
+        <v>5400</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>0</v>
+        <v>3139.92</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>39483</v>
+        <v>41929</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>39448</v>
+        <v>45472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/1024 — ग्राम पंचायत भ्‍याना सोख्‍ता गडडा एवं होदी निमार्ण प्राशाला भवन महोली के पास 1024</t>
+          <t>1748007058/RS/22012034263245 — GP Bhyana Sochaly Rammilan / Hariram</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>10000</v>
+        <v>5400</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>18494</v>
+        <v>4326</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>39609</v>
+        <v>41929</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>40604</v>
+        <v>45472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/1025 — ग्राम पंचायत भ्‍याना सोख्‍ता गडडा एवं होदी निमार्ण के पास वालक हेडपंप के पास 1025</t>
+          <t>1748007058/RS/22012034497581 — Samudaika Swachhata Parisar Gram Panchyat Bhyana</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>10000</v>
+        <v>86000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>16322</v>
+        <v>42370</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>39569</v>
+        <v>44103</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>40604</v>
+        <v>44686</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/1026 — ग्राम पंचायत भ्‍याना श्री 1008 हनुमान जी महाराज के मंदिर महोली मे सोख्‍ता गडडा एवं होदी निमार्ण 1025</t>
+          <t>1748007058/RS/22012034532535 — SWM sokhta gadda premadiwasi ke makan ke pass</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>10000</v>
+        <v>14467.3</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>23977</v>
+        <v>14222</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>39569</v>
+        <v>44526</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>40604</v>
+        <v>44884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/1027 — ग्राम पंचायत भ्‍याना हजारी वावा देव स्‍थान के पास महोली सोख्‍ता गडडा एवं होदी निमार्ण 1027</t>
+          <t>1748007058/RS/22012034532540 — SWM sokhta gadda dhhannu rajak ke makan ke pass</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>10000</v>
+        <v>14467.3</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>19106</v>
+        <v>14222</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>39576</v>
+        <v>44526</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>40604</v>
+        <v>44884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/1028 — ग्राम पंचायत भ्‍याना ईण्जीएसके शाला नानोटी वाला हेडपंप पर सोख्‍ता गडडा एवं होदी निमार्ण 1028</t>
+          <t>1748007058/RS/22012035114152 — Nali nirman kary sitaram Singh dangi ke makan se mukhyamantri sadak ki or</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>10000</v>
+        <v>25771</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>20101</v>
+        <v>23156</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>39591</v>
+        <v>45207</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>40613</v>
+        <v>45531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/1029 — ग्राम पंचायत भ्‍याना शाशाला भवन भ्याना ‍के शाला नानोटी वाला हेडपंप पर सोख्‍ता गडडा1029</t>
+          <t>1748007058/WC/ — ग्राम पंचायत भ्‍याना माता मंदिर भ्‍याना के कुआ के पास 1033</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>10000</v>
+        <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>21959</v>
+        <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>39583</v>
-[...3 lines deleted...]
-      </c>
+        <v>39448</v>
+      </c>
+      <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/1030 — ग्राम पंचायत भ्‍याना श्री 108 हनुमान जी मंदिर वाला कुॅआ ग्राम नानोटी 1030</t>
+          <t>1748007058/WC/1022 — ग्राम पंचायत भ्‍याना सखीवाई/नारान सिह 1022</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>10000</v>
+        <v>96000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>19105</v>
+        <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>39591</v>
+        <v>39576</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>40613</v>
+        <v>39448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/1031 — ग्राम पंचायत भ्‍याना आदिवासी चक्‍क ग्राम भ्‍याना हेडपम्‍प के पास 1031</t>
+          <t>1748007058/WC/1023 — ग्राम पंचायत भ्‍याना फूलावाई/फेलू 1023</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>10000</v>
+        <v>96000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>20581</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>39583</v>
+        <v>39483</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>40613</v>
+        <v>39448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/1032 — ग्राम पंचायत भ्‍याना श्री श्री 108 हनुमान जी मंदिर भ्‍याना के कुॅआ के पास सोख्‍ता गडडा 1032</t>
+          <t>1748007058/WC/1024 — ग्राम पंचायत भ्‍याना सोख्‍ता गडडा एवं होदी निमार्ण प्राशाला भवन महोली के पास 1024</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>20748</v>
+        <v>18494</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>39591</v>
+        <v>39609</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>40613</v>
+        <v>40604</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/1033 — ग्राम पंचायत भ्‍याना माता मंदिर भ्‍याना के कुआ के पास 1033</t>
+          <t>1748007058/WC/1025 — ग्राम पंचायत भ्‍याना सोख्‍ता गडडा एवं होदी निमार्ण के पास वालक हेडपंप के पास 1025</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>20035</v>
+        <v>16322</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>39583</v>
+        <v>39569</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>40613</v>
+        <v>40604</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012034554340 — talab jerrodhar maholi g. p. bhyana</t>
+          <t>1748007058/WC/1026 — ग्राम पंचायत भ्‍याना श्री 1008 हनुमान जी महाराज के मंदिर महोली मे सोख्‍ता गडडा एवं होदी निमार्ण 1025</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>602481.8</v>
+        <v>10000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>535457.12</v>
+        <v>23977</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>43989</v>
+        <v>39569</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>45573</v>
+        <v>40604</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012034571554 — naveen sarrvjanikk khet tallab nirman bhyana</t>
+          <t>1748007058/WC/1027 — ग्राम पंचायत भ्‍याना हजारी वावा देव स्‍थान के पास महोली सोख्‍ता गडडा एवं होदी निमार्ण 1027</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>498128.19</v>
+        <v>10000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>395430</v>
+        <v>19106</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>44093</v>
+        <v>39576</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>45573</v>
+        <v>40604</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012034612136 — sarvjanik khet talav nirman Bhayana cakk</t>
+          <t>1748007058/WC/1028 — ग्राम पंचायत भ्‍याना ईण्जीएसके शाला नानोटी वाला हेडपंप पर सोख्‍ता गडडा एवं होदी निमार्ण 1028</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>483126.9</v>
+        <v>10000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>425640</v>
+        <v>20101</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44232</v>
+        <v>39591</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>45573</v>
+        <v>40613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012034624234 — Chek dem nirman gdha nale per bhayana</t>
+          <t>1748007058/WC/1029 — ग्राम पंचायत भ्‍याना शाशाला भवन भ्याना ‍के शाला नानोटी वाला हेडपंप पर सोख्‍ता गडडा1029</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>0</v>
+        <v>21959</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>44152</v>
-[...1 lines deleted...]
-      <c r="K340" s="3"/>
+        <v>39583</v>
+      </c>
+      <c r="K340" s="3" t="n">
+        <v>40613</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012034624235 — Chek dem nirman bhayana cakk per</t>
+          <t>1748007058/WC/1030 — ग्राम पंचायत भ्‍याना श्री 108 हनुमान जी मंदिर वाला कुॅआ ग्राम नानोटी 1030</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>0</v>
+        <v>19105</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44152</v>
-[...1 lines deleted...]
-      <c r="K341" s="3"/>
+        <v>39591</v>
+      </c>
+      <c r="K341" s="3" t="n">
+        <v>40613</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012034632978 — Nali nirman Puliya se panchyat bhawan ke or</t>
+          <t>1748007058/WC/1031 — ग्राम पंचायत भ्‍याना आदिवासी चक्‍क ग्राम भ्‍याना हेडपम्‍प के पास 1031</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>97588</v>
+        <v>10000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>51338</v>
+        <v>20581</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44506</v>
+        <v>39583</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>45573</v>
+        <v>40613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012034764968 — Naveen sarvjanik talav nirman marghat shala ke pass</t>
+          <t>1748007058/WC/1032 — ग्राम पंचायत भ्‍याना श्री श्री 108 हनुमान जी मंदिर भ्‍याना के कुॅआ के पास सोख्‍ता गडडा 1032</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>0</v>
+        <v>20748</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K343" s="3"/>
+        <v>39591</v>
+      </c>
+      <c r="K343" s="3" t="n">
+        <v>40613</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012034764981 — Naveen sarvjanik talav nirman ghatoiya nale ke pass</t>
+          <t>1748007058/WC/1033 — ग्राम पंचायत भ्‍याना माता मंदिर भ्‍याना के कुआ के पास 1033</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>20035</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>39583</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>40613</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012034764990 — Naveen sarvjanik talav nirman meb Rod maholi per</t>
+          <t>1748007058/WC/22012034554340 — talab jerrodhar maholi g. p. bhyana</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>0</v>
+        <v>602481.8</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>0</v>
+        <v>535457.12</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K345" s="3"/>
+        <v>43989</v>
+      </c>
+      <c r="K345" s="3" t="n">
+        <v>45573</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012034786574 — Samudaik khet nirman  maholi  rod per</t>
+          <t>1748007058/WC/22012034571554 — naveen sarrvjanikk khet tallab nirman bhyana</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>338902.57</v>
+        <v>498128.19</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>314814</v>
+        <v>395430</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>44526</v>
+        <v>44093</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>45573</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012034786578 — Samudaik khet nirman ghatoiya nale per</t>
+          <t>1748007058/WC/22012034612136 — sarvjanik khet talav nirman Bhayana cakk</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>0</v>
+        <v>483126.9</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>0</v>
+        <v>425640</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K347" s="3"/>
+        <v>44232</v>
+      </c>
+      <c r="K347" s="3" t="n">
+        <v>45573</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012034786584 — Samudaik khet nirman marghat shala ke pass</t>
+          <t>1748007058/WC/22012034624234 — Chek dem nirman gdha nale per bhayana</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>44300</v>
+        <v>44152</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012034867462 — Pahu hodi nirman kary handpump shantidham ke pas</t>
+          <t>1748007058/WC/22012034624235 — Chek dem nirman bhayana cakk per</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>26543</v>
+        <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>25117</v>
+        <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>44519</v>
-[...3 lines deleted...]
-      </c>
+        <v>44152</v>
+      </c>
+      <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012034902927 — talab nirman</t>
+          <t>1748007058/WC/22012034632978 — Nali nirman Puliya se panchyat bhawan ke or</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>0</v>
+        <v>97588</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>0</v>
+        <v>51338</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K350" s="3"/>
+        <v>44506</v>
+      </c>
+      <c r="K350" s="3" t="n">
+        <v>45573</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012034911733 — Sarvjanik khet talab nirman bhayanchak sarve no. 14</t>
+          <t>1748007058/WC/22012034764968 — Naveen sarvjanik talav nirman marghat shala ke pass</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>338902.57</v>
+        <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>270270</v>
+        <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>44622</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012034951339 — Sarvjanik khet talab nirman shantidham ke pas</t>
+          <t>1748007058/WC/22012034764981 — Naveen sarvjanik talav nirman ghatoiya nale ke pass</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>44665</v>
+        <v>44300</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012034960422 — Sarvjanik khet talab nirman shantidham ke pas</t>
+          <t>1748007058/WC/22012034764990 — Naveen sarvjanik talav nirman meb Rod maholi per</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>322121.87</v>
+        <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>442</v>
+        <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>45366</v>
+        <v>44300</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012034974347 — Sarvjanik khet talab shantidham ke pas</t>
+          <t>1748007058/WC/22012034786574 — Samudaik khet nirman  maholi  rod per</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>0</v>
+        <v>338902.57</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>0</v>
+        <v>314814</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>44675</v>
-[...1 lines deleted...]
-      <c r="K354" s="3"/>
+        <v>44526</v>
+      </c>
+      <c r="K354" s="3" t="n">
+        <v>45573</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012035194462 — Bolder checkdam nirman kary pegiya nale par</t>
+          <t>1748007058/WC/22012034786578 — Samudaik khet nirman ghatoiya nale per</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>188002.58</v>
+        <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>136036</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>45367</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012035196673 — Checkdam nirman kary peer baba ke nale par</t>
+          <t>1748007058/WC/22012034786584 — Samudaik khet nirman marghat shala ke pass</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>1492581.09</v>
+        <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>1483816.1</v>
+        <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>45472</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012035289381 — Dugwell recharge barai mata mandir k pass gram bhyana</t>
+          <t>1748007058/WC/22012034867462 — Pahu hodi nirman kary handpump shantidham ke pas</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>25899.46</v>
+        <v>26543</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>25226.98</v>
+        <v>25117</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>45814</v>
+        <v>44519</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>46147</v>
+        <v>44821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/22012035289396 — Dugwell Recharge Maholi me ram sewak singh k khere wala kup</t>
+          <t>1748007058/WC/22012034902927 — talab nirman</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>25226.98</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>45814</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/423 — पार विस्‍तारीकरण एवं छरार निमार्ण कार्य माहोली तालाब 423</t>
+          <t>1748007058/WC/22012034911733 — Sarvjanik khet talab nirman bhayanchak sarve no. 14</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>100000</v>
+        <v>338902.57</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>46835</v>
+        <v>270270</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>39443</v>
-[...1 lines deleted...]
-      <c r="K359" s="3"/>
+        <v>44622</v>
+      </c>
+      <c r="K359" s="3" t="n">
+        <v>45518</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/424 — कपिलधारा कूपनिमार्ण देवीसिह,पानवाई/धनसिह आदिवासी 424</t>
+          <t>1748007058/WC/22012034951339 — Sarvjanik khet talab nirman shantidham ke pas</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>23210</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>39457</v>
+        <v>44665</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/425 — कपिलधारा कूप निमार्ण कलावाई/सुम्‍मा आदिवासी 425</t>
+          <t>1748007058/WC/22012034960422 — Sarvjanik khet talab nirman shantidham ke pas</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>0</v>
+        <v>322121.87</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>80270</v>
+        <v>442</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>39449</v>
+        <v>45366</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/426 — कपिलधारा कूप निमार्ण सखीवाई/नारायण आउदवासी 426</t>
+          <t>1748007058/WC/22012034974347 — Sarvjanik khet talab shantidham ke pas</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>79030</v>
+        <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>39449</v>
+        <v>44675</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/427 — कपिलधारा कूप निमार्ण फूल वाई /फेलू धानक 427</t>
+          <t>1748007058/WC/22012035194462 — Bolder checkdam nirman kary pegiya nale par</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>0</v>
+        <v>188002.58</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>35280</v>
+        <v>136036</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>39486</v>
-[...1 lines deleted...]
-      <c r="K363" s="3"/>
+        <v>45367</v>
+      </c>
+      <c r="K363" s="3" t="n">
+        <v>45807</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/4493 — ग्राम पंचायत भ्‍याना सोख्‍ता गडडा सुरई के पास</t>
+          <t>1748007058/WC/22012035196673 — Checkdam nirman kary peer baba ke nale par</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>10000</v>
+        <v>1492581.09</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>4422</v>
+        <v>1483816.1</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>40100</v>
+        <v>45472</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>40604</v>
+        <v>45814</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/9993634797 — ग्राम पंचायत भ्‍याना सोख्‍ता गडडा एवं होदी निर्माण</t>
+          <t>1748007058/WC/22012035289381 — Dugwell recharge barai mata mandir k pass gram bhyana</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>15000</v>
+        <v>25899.46</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>13537</v>
+        <v>25226.98</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>41454</v>
+        <v>45814</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>41643</v>
+        <v>46147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/9993634798 — ग्राम पंचायत भ्‍याना सोख्‍ता गडडा एवं होदी निर्माण</t>
+          <t>1748007058/WC/22012035289396 — Dugwell Recharge Maholi me ram sewak singh k khere wala kup</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>15000</v>
+        <v>25899.46</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>14413</v>
+        <v>25226.98</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>41454</v>
+        <v>45814</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>41643</v>
+        <v>46157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1748007058/WC/9993634799 — ग्राम पंचायत भ्‍याना सोख्‍ता गडडा एवं होदी निर्माण</t>
+          <t>1748007058/WC/423 — पार विस्‍तारीकरण एवं छरार निमार्ण कार्य माहोली तालाब 423</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>15000</v>
+        <v>100000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>14413</v>
+        <v>46835</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>41454</v>
-[...3 lines deleted...]
-      </c>
+        <v>39443</v>
+      </c>
+      <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>MUNGAOLI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C368" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D368" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E368" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F368" s="1" t="inlineStr">
+        <is>
+          <t>1748007058/WC/424 — कपिलधारा कूपनिमार्ण देवीसिह,पानवाई/धनसिह आदिवासी 424</t>
+        </is>
+      </c>
+      <c r="G368" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H368" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I368" s="2" t="n">
+        <v>23210</v>
+      </c>
+      <c r="J368" s="3" t="n">
+        <v>39457</v>
+      </c>
+      <c r="K368" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C369" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D369" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E369" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F369" s="1" t="inlineStr">
+        <is>
+          <t>1748007058/WC/425 — कपिलधारा कूप निमार्ण कलावाई/सुम्‍मा आदिवासी 425</t>
+        </is>
+      </c>
+      <c r="G369" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H369" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I369" s="2" t="n">
+        <v>80270</v>
+      </c>
+      <c r="J369" s="3" t="n">
+        <v>39449</v>
+      </c>
+      <c r="K369" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C370" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D370" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E370" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F370" s="1" t="inlineStr">
+        <is>
+          <t>1748007058/WC/426 — कपिलधारा कूप निमार्ण सखीवाई/नारायण आउदवासी 426</t>
+        </is>
+      </c>
+      <c r="G370" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H370" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I370" s="2" t="n">
+        <v>79030</v>
+      </c>
+      <c r="J370" s="3" t="n">
+        <v>39449</v>
+      </c>
+      <c r="K370" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C371" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D371" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E371" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F371" s="1" t="inlineStr">
+        <is>
+          <t>1748007058/WC/427 — कपिलधारा कूप निमार्ण फूल वाई /फेलू धानक 427</t>
+        </is>
+      </c>
+      <c r="G371" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H371" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I371" s="2" t="n">
+        <v>35280</v>
+      </c>
+      <c r="J371" s="3" t="n">
+        <v>39486</v>
+      </c>
+      <c r="K371" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C372" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D372" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E372" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F372" s="1" t="inlineStr">
+        <is>
+          <t>1748007058/WC/4493 — ग्राम पंचायत भ्‍याना सोख्‍ता गडडा सुरई के पास</t>
+        </is>
+      </c>
+      <c r="G372" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H372" s="2" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I372" s="2" t="n">
+        <v>4422</v>
+      </c>
+      <c r="J372" s="3" t="n">
+        <v>40100</v>
+      </c>
+      <c r="K372" s="3" t="n">
+        <v>40604</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
           <t>2013-2014</t>
         </is>
       </c>
-      <c r="C368" s="1" t="inlineStr">
+      <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D368" s="1" t="inlineStr">
+      <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
-      <c r="E368" s="1" t="inlineStr">
+      <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
-      <c r="F368" s="1" t="inlineStr">
+      <c r="F373" s="1" t="inlineStr">
+        <is>
+          <t>1748007058/WC/9993634797 — ग्राम पंचायत भ्‍याना सोख्‍ता गडडा एवं होदी निर्माण</t>
+        </is>
+      </c>
+      <c r="G373" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H373" s="2" t="n">
+        <v>15000</v>
+      </c>
+      <c r="I373" s="2" t="n">
+        <v>13537</v>
+      </c>
+      <c r="J373" s="3" t="n">
+        <v>41454</v>
+      </c>
+      <c r="K373" s="3" t="n">
+        <v>41643</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C374" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D374" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E374" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F374" s="1" t="inlineStr">
+        <is>
+          <t>1748007058/WC/9993634798 — ग्राम पंचायत भ्‍याना सोख्‍ता गडडा एवं होदी निर्माण</t>
+        </is>
+      </c>
+      <c r="G374" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H374" s="2" t="n">
+        <v>15000</v>
+      </c>
+      <c r="I374" s="2" t="n">
+        <v>14413</v>
+      </c>
+      <c r="J374" s="3" t="n">
+        <v>41454</v>
+      </c>
+      <c r="K374" s="3" t="n">
+        <v>41643</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C375" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D375" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E375" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F375" s="1" t="inlineStr">
+        <is>
+          <t>1748007058/WC/9993634799 — ग्राम पंचायत भ्‍याना सोख्‍ता गडडा एवं होदी निर्माण</t>
+        </is>
+      </c>
+      <c r="G375" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H375" s="2" t="n">
+        <v>15000</v>
+      </c>
+      <c r="I375" s="2" t="n">
+        <v>14413</v>
+      </c>
+      <c r="J375" s="3" t="n">
+        <v>41454</v>
+      </c>
+      <c r="K375" s="3" t="n">
+        <v>41643</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>MUNGAOLI</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C376" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D376" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E376" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1748007058/WC/9993634800 — ग्राम पंचायत भ्‍याना सोख्‍ता गडडा एवं होदी निर्माण</t>
         </is>
       </c>
-      <c r="G368" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H368" s="2" t="n">
+      <c r="G376" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H376" s="2" t="n">
         <v>15000</v>
       </c>
-      <c r="I368" s="2" t="n">
+      <c r="I376" s="2" t="n">
         <v>13537</v>
       </c>
-      <c r="J368" s="3" t="n">
+      <c r="J376" s="3" t="n">
         <v>41454</v>
       </c>
-      <c r="K368" s="3" t="n">
+      <c r="K376" s="3" t="n">
         <v>41643</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>